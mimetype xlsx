--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97b6aa1a526b97ebdcd317c24a1c201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5434f8195f3ac9e86c7742e95fbad2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8f7d39c7839a1e83bccf8d0ca4fb73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87ad239472a1caad6fe9785830e2944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f3a3b807e0791cb5f3854d3ce5ec25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d35c711a16f8aedbeeb117d65c4956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4f27334a80c0f158a1e25ebb09fb97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b69448692963209eca2a1df54e4cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329217ab5b4c8bc39a4c4223ab3451d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01a6f54e4a60408ff9b85409d629f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cae1c85463f6af9a90a63e89264b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d8f30dc1f1ca7492494a29356c1f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b56226f8fe32a291cd949d19ecdb9313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d523d5109f797154f428e95a17db31c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1a218080712a109d580bfce10473d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96a5b6c4f0fcfcf28a46d299bff99d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949825389d67a720ca57213da6bf11bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab3ec723096d435e661c7aec19e6ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece7ed8d6eaf840d82eea3cdb719d9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5904584d46750b1a0fb9109b6552b2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e19394111ccccd5418e6bbcff159c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01353d4f38e91a279eebb61a1f8d101322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39779a4ea241aed1078e938698d8b84123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199075ebfdc029b2464ae417e91237c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac390455a4d1e5bdfcba32c73579f3e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941dfb753a2904f212d193bed751efa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaeabd078664cccb73e88f4adf4092227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc8b557aa202dd582039cbab3087fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b63bcaacd362e3d8c644159d5eb0e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540fda77ee16d72decbbf3fb545325930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44d80d441770e93d4522a29080f02c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21176a7831ba336c23cab3e271f7c8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d565e6a0661b9fe694a96ce2ca96e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22be008f146e550479dcd026604017134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb42ae959f53d07d523e1c80f9959d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24596571577ab24e02b5518f34c9cfc036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfb221a25e31f64c91dc5d79b33d5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753d2df00326a34cc936e44fc8dacdb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a43c58ad8064a89a1112cc0d249ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa394f3f6fed26bb83c0859cf064031c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413a92e526ad46f980f16fad88729c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb25dd4d550e7d539fcd6d448db72542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bde71be005de68686d199ad99d7c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da984b1779d9384a4a2cbd96ba745c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384267db4e41b8730c00fc5ec12757345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d34c5387115cea94c96c709d7fef7a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c4aba29cf6509354dcd4796c67d1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d310d158b1018b61e25003813181248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc89ace69cf153ce1cd4f35d086e3f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65b4e67b282e95269124f579b2d36d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7969647d8b5213f3107a9246af3a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fd015d54bdd11338a290d4b8552d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2f21cceeaa5589d662f59ef8eafd953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c794d095a53a2e1f223e4d13e36cdd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11b360e61aea7d500856283a81c9fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258b458945160ce89988718ec2bca8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bddd1eb24d09c5bad1b2247a9851d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fb07b8efc5d7312ea5c029061020158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14103ddd1f216abbbcd0a29a27125459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd3ce6ef5b9cfddfa6078556984f3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e01e31f01e79d5e6948433cbf7c7261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a2eef0104b460ca3b9fc08c7f9c1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469175daefc335767f713cdd611018863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a16fcea9a0263815d260e1c905679364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec01ba0d6ffd8201e5d90885eb3afa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5975ff30db7ce67f92c8a453fa7ada66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d078c42e2a54fc8decdca122970a84b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16549f70b3838a250b76959d8e077c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079c8b73b20747d2f7e1d6f65eae06169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100edc5abe8aec42dc94e7db6d2572c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001babb8814833b15727d2f97f1ec4f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ad7825b5928d2473a88f7514bfa5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc0709fd03ae5e06cd0c4109478b8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7a92cacd7460fcd047da1d3fc0cec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfbf29309155dd3a956d82398d8a7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580ae4d3f779aece1ebf0f4aac071fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0462aea8284dbdb7a2969130a6b4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3bf6a311e1387f238457d34086c8e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de3c8f2134f9b4c5394fb45b068f0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a03d9e7537eadc9d5f402a4c1015280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442d215344e26585b61025d736f738781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0f134ca6bf024bed48ce20e9be52a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac95b3c501f540f0d0d0635c7d4c5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bc5632c90dad47a8697e11d8c323584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f33ce1833cd6e888e8bc5db9fe99585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790b476c2fd08e4ee27e857342633b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3220d776357b8e65367c54b4f8e6d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c09e3a72b0a95c708d867c7567c9a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0383625a6be50bf1fcb414b76f9d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ab626e5128961961c71b41f6fd2cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d87aa36920e228beb5750949aec0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57d6ff7a122933349d102a0832167492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d59c485358b32487ed9c2e5c2f0a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd7a37918d23cd61f78757eb68721d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45389b1464679741d0c5c38768a92a7495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff9d6a8cda55b09500e30b7fbb5df996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb003c128af9366da362d4d44de29c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713d546510ec0e1aaf6a0fd22bc166798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c4294b5e66e718857de4503bf13f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3090c595201151d00b8bced6fe2c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec835e490c6b72d8ea876777cb365a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb1d3ddf2b733654de2b5c4f30e838102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708f7211ba47765670d9466776051ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a716f96b24b03afd895da17ef56ffcf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4224f2c1eaad274da6ca8bebf960b40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4c5059f2d70a86074d790868766c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046496d308173f6482a9ef71ff40fcd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e133674172eee5b86489ba3817661108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39bd08dfde67ff78efe039cff9bf1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3ea9acf693887f5bea4f7432ddc39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f725d209c143ca9e8efa26f468bd9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042d31f58988ecd6eb3417ecdfaf035112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6f50f327b280ff42cbcb2b7332a61113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455ebc1571ef09c3ca34aca3c39ced0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8c8df66d06282828b2752507d7b8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37932ff8d762817d8ffc7a1ac20a5b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c3070dcc79f858a218a541079d0f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20dfd13810af3e9a12e5b8260610e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9d452c9a619d9682d95e7ca94892f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3622fcee9bf5af686bc1f8a5bbacf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f13034ff8d57efcded8c9f5dd62cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5eb92e737c8f23c15efdcd41f84195122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ae80f7c0bdf991f939b4aaf8a4934123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe096018d62c084a68060d3edce8416124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c28ad191493fb46c764385a21fa21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bac1b85177e40ddc910a048979e8ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d342bc74d0296ea7d63dbb854581e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a57f7f7dce25b711b011c5d8d787b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d855bb4d6112fb7d48f043f649763129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fc279bc0544a4a1e347b6654fef8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d47d4db772174893d841efe21432b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297301c57f8c208378e5de3d6825d222132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d12dcd022b50816eef1c94eb3ca31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7db4c626caf819a409b34f742f7bd6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45797ac792b319bcff4665008e520662135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8cdb5a453e3a438d69fd21032fb97136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d13a3c8a8c4194da552407ed8987e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176533f4dfb7c8700094da8940dcbc8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48c3cae688da62b7bd7b99e3bafd29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb380b53ad11e2f45b3710de617a3dde140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28756fddcfdb13f8604704cfbf34035141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b3e66aee1ed5a89e38749649ec393142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d175c6929f36e6daeac8f35cd0f2b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fae5785d8dbdf11ae45ee6fc84e01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9866857e5a460f247070362437044a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e42941695c7e95ae87db99a7b4358146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bf9880be246776d4a3ee979943332147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55e44a50c4cee16d4da525097f839d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884b8e969eae14dc2bd1fc610dfdcb5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696b1ee550061277feaf44fe638d296150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e0edac126b3b0cf87331c3e7f74a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fea4af2137c718a6ccf69fd35f012152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c475c097bedbf59a5ca6dd9baf56f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181211992e0e4bf5032db3071f72de8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b439ebef909b0152b7d1f607e9201f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbc2c6dd1569cbafa293d778ba4720156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8e904ffc5f7f8b306e8cc946c33f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf2886a1a222cbd1c140ff3698edc3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b89de71805d4fdf035891953d0670159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdbb42319aaff79269da5f7a820bdb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22217b6aa18f018bcf0ca2962923f438161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3669b4dccec444e03af171df685427162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a67acab4ab1b4143e41b483b50fbea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0950e8c251cb12a80620f01d7a8e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85273fbeb52a27bad90bb6679f6975e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc1d84deac5e7ea4010c6864533ae3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce6a49ff25648067caec9da806b34e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04b568ea775347f781c511b05b668d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95c62fbe39c88f097e427717f2b2bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1446c1da88f05f5e186a0f0ba08f81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4813eec0ae0c7af36adce4599ceafa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c53af891bbea2f2fdebc3ab2a87af6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea00f5c8c6471ce371baf13d15fd1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b38a2d9e56d3565bb3a0520715934174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54040d2ed7b84d28b58fa5ea5ac127a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddc9083115688d747df3d2926d39a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9a6678640b03b089a928a3a78b4fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4067715b25ec4d948bbd3fc3b92a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de901e654245cd92dab563293d38f214179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c794d5ab1ff80639ee8b6ff36cb2a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5f54a12b08b4371cc37c158104e57181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a58c050656a42b3391d338041e7366182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00c06e6ba3ee3bc2d7f0bd2b425fc8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec6b60d6c3a0186b5901885e73ff39184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618774df354364d49adfd6828769648b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b4c3902fac28d751124f6e7e431f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0f771169bf3ec8f3555f87e0c28ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4545ab071dac2755b8f481c9695f85188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c974d925c9ce1fa8a2667de8db5f60189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3a36d5e34fb3eef1f20cb9daf27ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f904e803b6ab9d4843d8410f7ff1880191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d43de8c1a070a7dd988d7aa508ea69192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a372e61eddd2bee5b3668a05a7926d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7a344e0f47f0c26db2e8c7390ca52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67198ae4eed189f4ca277acaa2b7b6ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32409ab1776fcbbcf58bed031633340196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b72c401f8ba6f1deef11ead33895fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4f4e1487e504791a26a8800abedc3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5afc7802e0004672905e5d22fe2515199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e6ba325b2d7f88f48c4bdbfe7774c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53660c9dbb8f9fc92172507bd5189c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d0e86a3f3814b3e8e296cc1e4c01a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae680fef0234dd8afcf285a1ae1e47203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549f7396b3c0970e399620d3abd61a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3145db7178a59e2de1f4f0e3c1115a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e32e2fe9a9ee6119c5aa59e04ae62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194b84a858c49bc6e8d02745dc83549207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc84626a02b07c49f91047039664ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83024888f1f0beb063f6cd2de6c7ea23209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8828c2bdbe55b10cd1ff17d75b7c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92bffa9a59b7d540efe7efc99ce062211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011cb631198b845601eccedfff17d8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d04afab830f0404324dd515181ce3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215d900e51727c5abf001ee3f060b1d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f81cc27cfe600eec0acd6c80794910215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f71ff446fc1de488f89e35e8334913216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27219852baa5dfe228ec18143515dbf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b0a5a42ccaee46c40d50a519c2775218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891b5bd6180e2d89a4bc2c31757ebfa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b63b2f080b3cfb135fdb9596c5c11220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59422da0ee70f707e75fac457a467b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe68d6e9f2d1ce786c3b7f7480a79a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb35ab21fca8f8283e501f7e65fbb6f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcc50fd47f75bdd0493bba8b35d1bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61d1dba6b8d9bfbd51a7d9d11a6ce3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9074e54c686f2f3fefb2b93a63648c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fbc7302330ad1044e740135888161227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba911e31876ce758419d1242ce0104228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b645ae99c15be2afe0eae2f250bbf43229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a90f51312357878fb2f39cdd9d6f82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a39e3fa9c7aed1bd29c269b4c359b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317082b4c057cd7ae6b88422079e0e6f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82510a73a8d63ac50cc3eefde529aaa5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0d581a987541a750856f48bd0b1dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8253ba79638a8fdb073046616592af8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3826dfe6834247a3f788ee872e2a13236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9d3e75ab52fbce09ab7e097376418237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2e60e2af7d5356a077c24b27001eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c93138b9917836a4ef5cfbb156eb8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19419e475c829556d56f4f59da3925240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acca2898c14cec62f4c488c7d38f27b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af958f83e9e7f8e46a0ae247251ffd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e62bcbf95820bee6291a76dfc0c96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b6c941c8e1fbdf846f5d699a33a7e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a8a7890e484ac29d7bf5c82e362b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b23fd1e60d24b13cc07762322fec7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be4f9930d218f58bb3dfed37d8ec12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226346f4cd9881b110c38258ad8e06a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a1cf13972dd0a7d2c13947ca24712249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb983e8c00513cc1defafdd60b2686c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1382e2b77f913709cd92f487863c44251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36872462b35faa0882f3eeeea00e9fd9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd90014b5d22e36c4906972b3df515253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de17dce15d1c649198b11317469ea2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530c22321474eddd8b954ccabd84db8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb5b19837293f5f280b0bc543e3d32256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debeffe399ae56308c2903d1e7d16b77257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213e1003e75cea137d2f1b411670b9a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbf8ba08493138b3d4a9b56baacec3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3eb478f702633c5baa64270fb36cd3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d232c90a1b61c69441aa6e03a90bfd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cf2e02e919309537af0c0d682a8e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d2d3565da8b825327f8bc6b71f756263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08058d62ef3cd84d3764b4021e9eeb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ecc84d90135445cb61f98001e07a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cacf4b1b0026253b3097afa79ba42f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e29254565676514ef87b6f3c4215d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73ce6bf0a96e3de67632d1acc0446d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e0203ff2150b413045cb4ca962390269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3432b6cb4079f9ea9ef36f4c28e42270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae769ec5a60c82305f8ee1a4792b9065271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b622c27c5afeea1b94dbce62ebf746272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2a357e8290b2aa877f7d81aec2e15273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2d16a138da3d09b5579d0669ce41d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6211ec170f9e57ecd50bf09bc91d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947980d5ac3e147e6fa679770e35cdb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d00aeb8b67aadb1f50b39bc168af14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04586ba30fc029fbb29b84bb953e9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3a8ddb09c087ad7fa795d541bf212279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c932d590cb1b5d1de45b51c57546dd3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025aeb84db830e17837b5cd06d66e81d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b42cd9f0cee8e62ccdb9790c82a8d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e85bd39e69748c5d56e14d09b449c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fd0d93fc20fc8058836f8316636b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145a578b2434a5d92e1839a4ae7cc2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba0338c34e1f931d5bffaf5d8d5939286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdae9b092b4b5fad24bdaef52633215287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bf532b33618d13970cfa07c3fdaad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed259a32de1b03e66531ae8304d7ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53a8888043951faf5d1a01473b4750290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca639c216489872f35bff60460d4c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b029688588034bb8e200e498c1cc23292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f50118966091ac42e51490cd229f98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538efe7e411d2659bd8d92a5bf4a1e83294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3f0b233222f20f027e856f1ce06ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3e175066e93afe61bf43c595b05fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631ce2ac006d9af94b31c43d971b7f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c9f65a88e332854688ca22a606c5d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09932fd08bb402bae24890e31c119978299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a449a8f2a1cbf6cfb6abf0dab5ee7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b46bc884f5c7909897697e020993d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4842237d0494d774c06951f52304c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a8084fad0e25d339ba4d2cf2a246d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78994b50c4e099a15023913a5c31ede0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd4048ce2c05850f16adf4d0a1a4ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f97a55db8a6f2a210b4cd4421d8631306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f441079a379ad1c31f934f055aa0de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a006e601db57d566b6ce341306246308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847013c240d0db44e54a98959d75f7e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e3fb47b9db8f1c33e5525bbc0dd55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abf1dc6a0781632f7df9ca2d60e200311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c814ad5e11b8d35161fb5a5afc09d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e260617af07c874e54d010e63ab18d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb497e23e2b59a8f580dc8c00fbf0b83314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4045010b63a89997ad87387e3e154d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e601f03435c0473ec5afa212f1b977e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cdb036e603defee04a6350113a914317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c46221738ebd9b69edc7c1b8ce8df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2be36659c1a5f0629e032bebbdb708319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd9a1afeb80e45d0357325d1a9768b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617b2e0f3aade3502bf7df3b78adfc5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d19b939016d6a0e3ff7045b580b23322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b0fc66f1042bfbdf2594ae873a75a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b6ce9759d2bbbac02213631e5e489324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefa1046dd4612b3c249fad92bce8d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bafbe92c8d441715f96c257249edb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0033fde4f345fc6192352affbc4d374327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0808ca6f94b3495cb7b721f532e37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba43e768d9b0616a1428ef81512a4b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d07951fe81fb248affc9978f799906330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a6925a522a6c2c8148503d3705d3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa320bd80990913908d3f5b1ccc519e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea8b57ace0813698e1d28fa2f1bdf1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31a4dc1aa7c65871310e79000bfc60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d457374d19424332a11ea1d5535014335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebef9bedf13fb8f3c0428f470dc4fda336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbaaf70bf6f437958ea32088e5b2ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80541e70c217ed1c5b3003ef5c39dcc0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf55b5ede508f6d5d57f66d482bb94339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154faf9d3b5dcf5d492db1b2363bdf8c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32304add250e4e73588073dd25c1307341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2263ee2dad8271e024653d54e41028342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19934c81b8d3b6ea1a719b233b311df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62ea522e25dfe51b0f8cd773e7a4b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9d57d618489f48fc83b9a499cef8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1e5d2b25fbc519796df84b132d961346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9cb14a4db02a0669acd744e08f9f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb398f62398dfca8ba7784441eabdc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8a418d9d9edf398e1da809bcd0595349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4513a94641e832b796f6207a6ca41350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0ee1da8f07b7a4589feedb5f94f24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727283bcf20bfff41b53e6c2378d0b29352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606c9059b029f679d56fbff4df5ade8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a40f74241eb96f6c946614d26aca1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d8524344aa9dca7f78a8d08f7f48f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e11811d2aee8640cd8b89d6579c18a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a8162785638a4bd73d98ecd131a10357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d16ff450d7c4846a1f00ed8badd14358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224e2b4afb418c206dfa21560de5190359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccf780f9c32e0bb5861b9252e160da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f9f8ecfe87bedb4215c4a8d5a1cb9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa35d2daec3ecb2aebd0f22c8284393362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7463a0565176b56030516752fa0cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e18753e336c06c134313d954068bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce4ab33d25a1535a00b5e527247da2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83028e04e82aed3af13427a7e23ef5cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c7f8e372137e9d82e37f1d988102c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec87430eb0e6124b2decaa82d8228ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b531fb6ac8b32c4f35a98653eb1464369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6ac33f0a12f9be289a150a2f96148370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6406d2b9a92292a0ed5cb93e38d60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce251a0e9f3b0b2bee64667515ea0798372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5a32dc49a772110685afc96874841373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c1fb543b5ecda0ebddc344ad072de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08e0ba1f266c5bb913956af2cddfc3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d732e835f3e20c215e56e8351fafb5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96530592b17ffbd3ff1310a06483e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17983b62bbee110f544524b200d35582378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22501f451b7315c22217e809e352d707379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b334a3f69cfe908b73d73ca1934c32380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97978c1f4711ddac066962321bea17f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbb8f8d4f2ff6a4cd72fb6b2365a80382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a7f6b65d7ebb8710e422cd95b83b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407ed3502812bcaf0bca34e3b32c84b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374fe87eb064d5d9c5061d7aaacf98c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ac706e12472837ef25f0f4356f000386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b8312b27eaad5bb0147304bd13ef1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223691b7ad2fc199544170da1525c2c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4d8a067a4a91a9265373b16b794ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581cedb307d71019fc91ab3cf0d10ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01832ec1e1177addcb0b22fd099cdbb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175096ae3be29ee0fb93d774e58349e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc7aabe256045160fc0f77beb292b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c09659088d036dafd592afa5bfb8c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8290ab98e86f117b8ee2e1865ba16b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1f4e71686467f1bc70ca448b84654396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcb60a736325934af74a753b4944b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f1bb2d964b41c0cac62a24acc29be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0834d957ca31f3e74b1c8a6b7beb6d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bd3a33210e78fa6b2bfcb1fba8bd6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43f7b8559c6ef17902fbd65f908976401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6adb97e436972e20929a76c9740218402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f31e59b20b99d1226ab113caee891403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fa75d77cfb4cec664930df80550dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a651051f3948a068e214f885a1cd2bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03279ee85903f99f6af39f8bffaffd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b82a02ae9d94cea3976fc5a6a4089407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5aabe06b546d83508757b04a311c0f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ca256f00efa6ab1a34e8bb0000173409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55f63c8972393dfb755d19bb67cdc2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f7bcf77b0e1225b020937054090e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc11503942efd3f02a2534ed845e127412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf5abc96e07a8d18fe0bf8983b8c6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc84455dec398caabe85f91c9931132414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c9aec5b95e6eaa23eb3d7b369c80f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf44710bb272da260b5daf2f636e54416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab95b5d58caa670b7462997d02d388417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05336b7766438c27acf38809c29b2840418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb64302cdc246bb96e6f80fe73d2de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbf5c619132a617250658d08e9b1f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50490b08c389d70d5e7a73a5ac27c48421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8830f16f6ec308442243d364cd481422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1c1432c98bbbea7cc60640e80a4dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4fdea8d523e8aef8bc9ee31103a32424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0265da5f7f03eb3754c5a46431ad76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9db879880610ace72d47d92e2cd2af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfeed4a02e12db2b6e397de6e8e896427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997b8ac508e72831099483e6afe15a4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ccc8489b774a31109a5e65c16d1ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036eb1691d11286ed79e3a46d7293c8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd00378f2fa1c613129234c04c9c34431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32939e91edbea56c0e385d5adb7188ae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348f05aa56091011847fdce1ab01135433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dc62ffc206e844320311557130e91434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fc8c51b0d87475cbdc6cb984687e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a937ae5bd4506fede9f9981d1ed556436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2862c0b7581017ec2bb3e971625369437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06c255ca3c1f731cab99888b0fa258438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189c42534cd3b713665229ef290d3db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1e1b468ba2c047e2465475a797429440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95533b283508dc3f328422a184882981441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008c774d55da43058d986da9b1b9ca1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0d907bc9990895576a883eb38e4e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61d499edf53e2611c9d85101caf6f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ca79274df0d2cc0e60ef926df0d34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3aa744cd694ddc0c039995f575952b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d8d3224887d5cf4803e8e84b5771f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087a8c9c086e7ba184604ecb5461ee0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765492392013eba10e98eea25dcc1f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21ae4947a746808b0eb7e8967d0916450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48296c89b192df7fd23f5383b1a8efb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1460fec227674c4e0ebc9c603ac8686452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf2fcf4893ce9e4fae195e466a5aca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058ce7dcfd4c46a6bdb1068b1e981ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3554da6a1e6a71815549181f031fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82d2f96034e852fd5d997d65a139bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c44964c949d788b381c13be57ca41457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77ad891931d9611b486ce4164704a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082e666e73d684cf7b47d3f1bf47076459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f029b358de6a2e4000dc00bd8700977460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b0f7970b58f50d9bcffe1e21fc82f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c9377469fd0c2fae02e048a45f037462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300ac65a86e764a1a9316a8c444cbde463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d25e6ac7a0a6df9fccc6c9f9e5a528464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e07f7456185fb6856e3427727c02e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcb41d2f17f05d0c678ee83e581b26466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323488466e76210afb8bf53d13c6de16467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e68dcee42d86a5d902f395a5fccc97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dfa0c954d547328a532ac09fb33fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f9ceda6b287b085c791db377da7fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59a7e99268b25191832d6102b624c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad033fd66bf632e8de3738dc7de93d31472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6f97b2951c31ec00b9ad18e717210473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba869ef34871138b7857075088a9781474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faf8eb5d87385b3b4aef907233a531475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90a2d157c2381210735008b8888c8e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61159aac357fde5309f3e47fd7fab135477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc27ece31881b09dd59c4e1d5daf33478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664748ece15a2f7a24952ae0fe5427f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09ff1fbc21ef441218d3b1f82d71a6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb65564c575d674e6bfb8fb7928a57481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c654adb5b80890b4e4ae71b923910482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efa273061966d300efc120cc28b94c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb56434abe210f1b70c40edcbb6b6d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b937cc9602920bce38f2e2642051b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581249eb3359aac8fc253bda0ec5e65486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64052153cd31e5856d09f410e3b0dd35487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9de88d353ef2da692eb632d8d7c9b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823ef703147512a2f51a6ef3aded949489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03af05e61eb5c2d4e19686698b4318490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fb88c25acfff1a23eae7bf5cea36d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb943a9eb1b146b9641f0ca797c520d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3870d5b7715f0c1ee59a71e1b0cbdd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bb4dc8101fcc227853d050f3b1777494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683340c0a63f40fef1a9bfe3377a5a2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580debe87394ecd9bd5f8aa629600c6c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff3f14a776c665116f069695f379b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7d7f9e672768a3b9520238b87f09f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a014a207dc60300c26f41f4be5bd61499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a12712d01375ab253f88fe1455b42b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807fc58f22387f5b3e2377d874ee101501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76e6ef4b8e9558d8fab5abd1f3a954502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126863db67dbd4ab49f007ab222c2fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635a132cfa765f1dad86887a05bb8c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f2d697d35a3d123fcb08d35a02aa5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aafa4a4f767de2be874e8b8742d5a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442b2760668e0e85651a3525a78e636507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585fdc6d56546b5e6574acf8e81b34e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a772b5637e0f0b2e8fb3e64c2697c7b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893594c265f14430e0a8ff4a420c4a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812056a110c28baab9591fa5e7015289511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfdaa5f47b95164a5ac7748a85ba3e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d481f3acaa46f3cf38c693b79780e38513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f7aa30c914c48b59a9b57228e55e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7b3b43612e888e168b769438c4bb9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9558f36c378fc8b320edf3fd4974a19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866fe030c64cc8c38a409cda7abaa74517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacef8eff23ec47388acf0f88845b99518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86f82582b733d99709b0001a680809519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a13a4c494ea5fd4b0f3df816de41e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734d4619260beabd398ea4676feafad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91409ed234de8b6d12bf29aef5e530f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83651e5d126c55920e3566c79b4dbb72523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6bc52f3c6094f0e4195825815c601524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eae85d98fe53abeb39a1a7e781c142525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dcede91472be4df916d5b905f5e36526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa057edb7a9a92493b0cc24446f298a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f31703d8406aff7ee64ffc9d0b074528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c5acd5159c7c8ffbb01554cba1788529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07671bd59085653dae64f927b020ffaf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ea622769d929c05ee7206f5e5dd07531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a63c59417961914ca00854773f014532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1d44e72affe56196e84f9b8dbd209533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982310ba33a55eb799fc008d4bc26b8a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a29d983de3dae94a52af00c0fab99535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70362285922f0986b9d80f8f41f05ae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be54ceb9fcfd78e3dc9a8de0d2c2685537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c967a18f318a371d1d56937c9d00b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62892648ec144ee222b3fe239a16e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6da53639bd9975d165dcebeea6a49f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d9efff99009c7b811b03c14581aee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef27d11e6f2db5fba58614852fe7d7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64c908622a9c9802dc34de7eb5e5d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84852eea16f02599c28888221ade8488544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435510bf948779dd7a00f366f0c804e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f653b341ba6d5528e6ea30f7586f5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fb9345aa02e860d38ec0f009767fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1940b8a0ba5992daeeb5e923bb2c6b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f54dae1adbdf26541491fdda962e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6172696d3c91250f4314f74ab47181f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fa89bdc49561d1efee62fde4abc0c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7115df97391f7569eede26a75e631552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26dccd2e89246a3c3c32208cb43482553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542c596d59ea59bbfb460d72308a387554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f2e07bae41df9e504cef6e0b93295555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834f51f48402e210577f669cd863892556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25958558bcfb341c7fe939ce8fd1a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3bd0b5ee773b5e0018b00feeb2a98558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adff7e6afcffc9fa3b702d34115354559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677802eb8f2e259edbddb0962467b97e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d9e56ec28af53d58c249aa702e5dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ade56ce29a131372b59fac2b033a33562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d39086882b8dcee1b1b263e025979563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4713fd32904db90497ec8a1d25bd14564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc832333382fc3a124d6471fc72673565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1126841e5d3c724269b6986afb1aef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7937799367f53e24d9cadaf0f06e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a158ac310fc575ccf7985fe2c6114568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343ed88d0f250d9fba1ac45730d5fce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a043eebb8525d646815fd61d6079a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585db1e9b7b2f6e2f603ca609f468c64571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250d864b8caf2af59290914a04030b3572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0669927c0c0318d40219b7ccbdaff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6713a6062bff49379b4fb33921c56f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944db05beb95486b35a8bb2203ea0f263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e178fb9e7b5625209c4f468053a6684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca074fbe618d6326f300def094a6a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab69df40a7e52dc29c77e659c98ff266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45095fd5b9e9b223ee4465adff42a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d084925b70cad4b7604e5638b353ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3ac262bef5fcf5d298f2c8d7b3cea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340e8e4bee32696966c0b8e661fab8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d80da4e42f638e6a0805b36df9786011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e1dffafdd2e809b21e1609408d34c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c631d7f81bbade7197ce2aa150f0cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9f230544fcaceb7b8fbd078b878f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4958fcab03bd4e8aa3bc8ecafdb0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f9e98f91ff71245a73e13c6ae7f2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79ec3b4487b45c8e9034f8b690bcff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa582bb38b22c9b0d0dd42936ae88fbc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd11508acbb1b219ff6ba4a436c5caa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1439d4bd845a08612a5fb0067c70bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252878a0db15f84cc93b18ddc15d4ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb28f83e1ca26b77082d46049a84c8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd498d9f3fc6e33b43db6df580e34f7023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce0cd807d114353a6192f5e6efb7bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8310af45d13f7f01a42a5f63d672ee925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c105736d18f0b0712c641a1f68a4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73245171038b0ba61fccc0380be23327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea74eacb3693989871dd02154cc64e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1f56e9f95c26331223fe9f5cfef8429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c0b1a9e6fdd41092671ab2db8aa9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9a9fda81143af2192c5fd9b6367ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c518d9e480d238fb9e2a5d4dc7d99c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d867b934630013b0d3160af79c2a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4be6046569d5ebed42f176c35b6b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a02d734b5e856758aecd07caa595635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1d56911b31e9d9c38ad3208ed7a1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b880a244f0c690ce20827acb6936537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb530cd3f9b1e2e90422bb397780e74938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718473836b9f97ae500209d8e5179ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ee9dcfbc8d3b390cdc70bc1e8cc6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef014e47f1ce84fc6040bc87eba5cc2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab832dccc4a891823bdab283049a690242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4f7bb594540702542ba31f740bb8f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ef0fef2a30b64548e4da1069d529b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596e92b400d4d8e45497bab3446858a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060df74acb9ba98c36d6041fc8a3dd8e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13fb54cd8f414f96aa326592ee43e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d8beac67ca7ab16ad69201490b25248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abad0d9dcd7853c3c15de54833c66849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91700146e258e712fa0127a30208ed850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827037c1edb5face273764110a9f3dbc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580236b52a329727440a288d314b2c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d93bd2962a1b3dc3d7ac679e867ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817526e3fc112584fb5a2c28cd4257c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207e17407cd4cb3fd20bb944db938b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec1725bf0de8e9a9fb125e9cfe0d4256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c3e9f78797f1258a3edb3433d4ba357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8d16bf362ef9896bb668135f12fcc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616fb066c0c8ee5aa977f0d0007c10859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97cf6b532c3ecae2ac355d19adea4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87b536492f361f836bf39da69cea8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00f38d0ea2dfa0e431895f2454f7f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518049844681702ffa156acf9cca7c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90f4cb540edc2992824765a5f1cb6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772d1afd1ce4e714231bbbee9f947d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc9c7f0d6f587f0f8f9ea1fa762d0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db02c1ea9da5b29c9da5c19bcf1639a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b97acce5f9ef57168e473ae3700d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f46b3c032d33cd28dd1505e7a621a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da9fba65182ce9d873aae33d18646770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50436d8aa3fa60480ce87f0c873c8d2e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c54372843a069a26a9f2867d6771772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a116b660a47ca2c68950ebfdb05789773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6c3976887f22fc9e87f0130f9b13b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e55440a0a141e505e504b8aa70cfe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96d876a33c4907e21995e119cbb61676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c91217087f804ff8deb97995a6159877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e843dc7fb464e7a95059558d0a9f93a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8892836ce9a6633c45c1d95e069383f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95d1fbcd5ea6764bd893ebccec913680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecc6b1b02e00a01f9f9c764c5de83181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e03b34e13a8579003512cf007826d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33702bdf64682a5efcb64840d335fc8c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873b14b2dad1752886a1fa9731c5f7d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937ddf722587f0cee6cfb6c76a62f4985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb2fdebc5462e6a40abf31483374d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751def572f4914699b208868cbf8e57287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dd1a28ecd8120acfc57b40ed39d9188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fa4a7e91cc0e8ad82cef0bf7894f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399153289f7a6a1a7b4ac35b12ed1ca890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed62894b73840f44f64743fac815be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3381d45a8302e815e3a6f0763b4944692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477b53d968df8ed89061a940ab3406a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28844dcb1cdbe8a07d646c6cba815294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07607a03b1a022613dfd990532a116e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ff60426568caa659944bb370f17f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a986887cd50b0fb9ea794919d35e74897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f31b422559b9934efeffba3896bfc598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f0590917130133cf8cad19d3674fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b440da1a25a351e9c48be169ed7750f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89025dee36a73872a8b2f141a57031101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb5cbb75518bc2e01491963f509951102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067b0f9f104d39fd53bcc4dea3e7527103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a613f4bfbb5ac5ab5c4f356c93a762104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25076b46d2f99a04c3d71ab3aff4820105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8755bcba22d8536e358e9e1241841a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d83d7cdf2cd86f31e013ab8cc42281107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb882626ff58e2e2fe4473104b6525a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e87a678dc9224c1261325dfd06c285109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962991ce841bc3017e17d76b315d81ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b38a3448b3b00b1ae52c06a2ab37fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24805c5bfad6458ffd40f22e6cb612112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518839094e419cbecf4871983bd4c27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902db6eaebf432f1694fa6f182a8d41114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339cd7ba93258b4234ae46a46c319e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371b6108a824b6c383db9e49fa03b1e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed2736b5f6adc2587c5a5e8e52801b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d819309adea94a7bd4bea210119aca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b88d19b510ebd71187dc8f1aa15a3a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6fd2d52b9611ff552531f43249872120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca64e8bfb7ce19fe3aa433b8dcfab0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca6bc8d372e94d6eb1dd2926a32941122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a06e7ba285b7bc80144ec7b6f18442123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1f65a381899cab42e3dd3d579c03c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13b8d2dcb07eb5306d934de9830fcd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2f3218421065ec105c66933a36486126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd8657264f63113540dcafe5e8f5e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfaa93bd6123125ba79e1e256cb3b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ccb2aea2996144019845ede81439b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158634f15a6c7d5a5a94bbd5f4f835e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438ee0d905ed94b0594cb4e35d7ac47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f78114930c0788751896961d3d740f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc94f8acfce41a9acf1a6ce1d72936e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0118a6bc787736e19707c68883316134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a35e1c2e5581af0fcba1e7f2d853b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c7eeb1c5009cf5d44351d98ed48ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e13a91ca424ede7e4f9d0f246ff1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f37f00dd3866b4298499bf6fd646d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dbe69a026bd4ac260e2521ac5a5bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc687510a5a88d9b9299fedb4499f509140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f149990fad76ee8a8b101442e7894e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e524aa59ab10e04b5db9af653ac15142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507fcd864d3e74a1e29f81374e94d42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaac1abe5677417d5640a6cb85be747144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e468b80f35e22d3463d7704853c1478145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d0ede126fbca1e8501e74b3a738e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766b7f42851e73b6813062c550ae201147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83046610ff97896c517faf0ef870b1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023945c4beb7f3fdd666dc468e56900149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a7ba84f9831b9efff07b50bf8e35c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa9d1f79e810523f116b54a219d279151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82f672bfaef97c8325741a4c9e76a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2679587d869e317551fe516c96581153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66cdf0b0636344d9ed358dba4a6c12154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c0a6b275142ab64f91d66be095bb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724aec4f36cb89ae7f1df63244586d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01175ac7fc56597750fe9499515cc32157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a62dca9ee4d4b5bd14d11b253fbd66158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593dae6685bf17ccc65b00a9b891474159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a66834d5fd19b7ade09fae5dfe64b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb594f7a3baec4b1df5c688adde85a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462868fee9bfd246837fc1907702edc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526f0bbf012638113728668e3105cac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67664a51cd440aec11c900bf60737b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8805e5c977f9f475b6280cb421262165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc40cab09daa9b4f203cc3fbdb602a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7865a9ba4a5168b62e8310cfce3da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3517f414dcce25aa396dc626ef078168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ee943182cdcc5ce4d19ae2491d65a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783518eb033c8c854701335908fb2501170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6636eab0cb3f31db487f879d9c81f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2d0e60ad438694f967e5d32ed0e4a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702de2b9cc7432497ce2a2c658fcbfb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dedb5f0614909b900066214e1cf506174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a35bfd1a95577536e4858e414cc5cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd2a98ae132b233cf89cdf5e41c97e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907e473536ef462ff36ed44a7364dc2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94332c0bbddf28bddeae04b87fd9a276178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54840e63caea01e3ba36431c5c4e488a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8d1e1fe4a62eeed5fb537fe8192b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33630f78bf67095cfbbf504a09c0bf49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3db6c7a5a0d6da80a33d57059cc4a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe456a6cb8c67bfa689c5951c2c6ed0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a74a4e907c4a9fcdfa161929121341184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3f64ff59b184a5e922d58b51ccbd2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5ea6f0535ebc691b91d89bcafc1cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72710a72df7b8cb77adf8e756e0aba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5ec1630b941bb4db4d093cda058bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad3e25f21149f3fea341acd7840769189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22669975f7eeb007451f6b0145d53f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe569adb289f4fb1993af5051d52c52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9131ab7f2cf0bd58b3315ed3893282192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb753cf374ccd7b5c81d27284f61c29193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afaec44f8e23a5e2732a9976245ea89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cabb48f867fc53f7981c229a83f70b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18fdf53606b38df262df99349b3086196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6795c0c08dc34e14a32d09c398835c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9e3c3bd72463f575fcec8a33f8d95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7b463bd16bbe08c96f31a241702f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c731c7d6880f7bd8617c0f5b25d58ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc5f15335560155d29a3064060a20f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fbcaff3d09757b942a9dca2ceed6d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeca8fab13be518d9f3c20afd63e171203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d788a29cf843acf12e8416d136110204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125787551e873ace0ca3e9ee544fff56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a3d20a9c15134e1f0220400b0ebb1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacd3d13427dbb62eedf32e2df48bc1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794a766d5b5161b85942364a259216e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd381ac6933cc9420b44d32978d8f01d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb1cfe316039a6f7651ccf71f1c50a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e13c1612b035f563531bae2325f45211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb719710231081265813e3d111ac946212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928163bb91d19ef2def8c38f8495c0f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254226ec589eadb87b027437851f92b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cd2d52b2ed694dde3c0344c916ea1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2067f6af76d7e2e5215fdb19a5ae5cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439e59bf4376e375838803e6edd2fd0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd6e350b85b20651456b387247ab69218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560ba3077250cd22481557edcafb185219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790912182aeab49d8e23692029f5a56220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c88ce34f80f14ed22b297fb60b284b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9a11b39d4e2c9abef6c1fd5d2fab9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072d234c45a5e25077aaa8f3a39e9e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b575e6a3213f9631d982411bf2c97db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dd21ec2530c3f928bc9f4153889e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1ee54a80b7b75a29c857acd1d3351226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cace9bf571d65cf30a26338bfdcf565227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a1f5092ae2961c7f79ff2fbad06f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d1b2d15e43ef5fd47a4617396d19c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32cab32523222a1b21f917b3a15544230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2fb342186cbc40a50c2b891e26dfa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a811f51585e7da7ff0a193bcbabf3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274af885e3043231c1e9f964b21d139e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1a1e55bfe70c665140fdb0e595828234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf67527e40de48da18625e98c0755c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdea32a86e5ac66eca8f9745f17b36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b83a6c48fe53fe81d0ce3e7d37e9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9731243890072882ccf787bd5e990238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd063ccfa0779873a4c5f221fd34df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db18e74486f26ffde575500dae5e32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359676b47b6e892ed7ab45b61011e440241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a938074216c52f4714de94028e2473242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2a26495da9fd1c5da324b7a91a02e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc915278751112a2f5a03c4d22b5602244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db71b1768b499d97c8bb6297a992fa3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26257535a05cd1ed661768b835593e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e462dbfd29e950d4fa258334f5b6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf240e570d28332d2a617677841a15f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a2983a4b68fb0c4904b1b076ce127249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a01b7ae52578ebd7883f19f0f7800250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631c2925485eb148cdb01864760ed0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b8230705a6f88283f41a9aaea0a77252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c75c75c6f701c25682b01cc268caf1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b008a871f6c781312e47c5d2ad9f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8357996f7d2dfba0ef1ee611fc08d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a430d38fce8e4041b197e48e1c36388256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c21e600a3a92870def01a321703ff0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea726bfb8feaf86a24dc89314a457162258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ea45f6d786867eb85c5bd9494e094259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfc7b3f44904b5873c67cd2086de53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9338a31042d644f1b02782f317e1efe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fecf78b16d0c069e6b963436d2554262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbc94300a3fb6f8ed32223ca256ad1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5fe886e8bf31e5c05289a5d2de455264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce0f68484bb60a3bbd22318d6f6f64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae2124361f92fc244bf1131a7405fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a04c8fb12c6cd5eed7259f6340fe6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998d5262158dca084fbe6a9c2c1c4c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6742213c87ee8b8d862901caf55daaa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5026f4ebf378b39a84eff72c15f5a97270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd946812dace1da820ce363786743e6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f510d3da6d7572b4f4542ccacd0ce7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e08c73be52159b50658ab45133a91273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db1e13e21679095e4705d91e6d29f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d54a6749f9d5ca9ab1e72c4132528e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c59b58b5536086bbd8c40a625cb585276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97553c06fd682e56a686872453bd8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6367d1d30e3187e9c78f1e58b1516a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861f040d27d4de99d8ab28fcbd35fa3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962395b9796f580e9bf8fdd399b4f990280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccb4d0216be01b10e8deaceb4a5cb2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec65ebd20f5c90e78dbceaa2ea57df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd7b6c4c3a020379e0e6cc1ba32e21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b814f711d18cb5d05d6989abdff04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a726a6130f6c2f6c95cc2f7e8fbfea2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336fbdadbc7b9fadcddc38421477c30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44871352815dd112acab930984cb1a27287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff2c2a44dadb35497c27a844b8493e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba5621c1ec58f2e86cd9a62a2394b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4311076006d8bcb1793a3b5b1b458c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d0e09e921d773c8653f79f382d65b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbe721e234df0444082c6c25daa765292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c7639e6db147baec804ece7d6672b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258f608cb2fa3cab93f319300d80c6d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c348ded4ee212a39c942acce157157295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a3e169044ef1167d859e04c7c793f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e4c2facb9820fd7748a4aec9e61e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ed56a9201a9f997e650f42761c377298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a417739178ca3c8dfdec48a63a510299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736ccba1e1308aaf90a02a8ad751da1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688edb8add5bafd22f2ae6cf3c5e340301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91741da9e654588f8504ec074bbf24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47611b02a88f50388d9e6cc376bf0eed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a65e591e7d3a5c1d7df89c800eb58e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0e9339bfaa83acd007625f5c50151305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65865bcf3cc1cbf06511d756e6329033306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dcd7797a2220ea6aab92b7e9c9339307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c690ecb86a44e96d913a47cece3804308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816306e05e309573b0a8d02cba6bfa3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f16aa9c4f456e38579e458e363b3b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f70fe5f3fb90e33c778de82099bc8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b3748027fbadbeb5923659b310d81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba8c784a68e4e0686c73abccb1c978313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359a69595aad02991bf973830142104314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654ca7aae0894629c216018dda5fac2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f6d30a7a61402ee2bb8ac2b29d245316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0986bbee6d863c407696fa1f247097317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b50866231873508752ab686861bd2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ded5cafb9c175406460a5d608f88b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307611b9a3e81db5d1fa7d6e2d689fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e0df5d5abbe4fe4952ae33199ee15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883c666d0e8a02d8f0a520dd2ec2924322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e572da4af47b054f2921df657787f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fda96fa3cc21db93e6e2c722567823324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4702dfaf7ca13e1fb496270a372c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef7b9ed7ac033da5b34c247a81536b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8447fcd9aab5a236ee1945862b1fb5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cce49ec1ee5e4e50c1d32ac15ce4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b3996d8ca53dbd1649f6593fbd327329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdb6cf03ea07862a57ccd2ea3a4c91330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cccd19d10a9046c6662b0e8b37dc9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a746fa2168097b19c0a6940c3947e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d23296c21e12ff088f1c3dbaa899e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e877ea1bec52e7ecada7c48dcf96c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8d3751e37ad5f2d1975062ef64b0c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4740487d3b258e2a54c1ea11f70ce4d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375047c2ebb3b533e0e92d0db5e3411337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c297e9af2c76d926c0b18c3d5986b9f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a48db72cbc101e44c99a263000e4b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1bc402184d9ea2ea3e4feccf6dc16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c3e59cd45a3e72aecf027594709ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d6ac8118e6b73e3973059c3483cc6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34241ef316817352df0f8feb2a97fc7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dca554fc77c860ce890efd642299cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9876959dd015a6c86ea182fb64793345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f30ffb7e3c87dfd5f0fb4fcf9394bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9c06a7dab66b5fa994efcd5cfd28a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067b6fbebc1dc7204e3f5fa52b966d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168e2d731c2a07de69136e13c744e0d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e524354ecd09856e6ad4f3f1e683b11350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db36e30d53d186da1290a528680a3a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad1fa025c2138d70f5adea30ec62be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955e4db4b73e0c81f49bdaa7c43e631353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6bd8b1c514a58ef23787bc0e915b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01915c2a4672d6b97ad7ac667dbcde355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097f075f8e3525e53d09bf7501a53c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98d13879244826104a519fd209f117357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e2606bd1c40f2e098d6660f9d8d94358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5d90a134b7c0807e026565e92bc58359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95731d3f07dd3cae5e5d8c8c211c15f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833a303b77ad417d0b1f61858a297f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf197c804fefff4b197293bb76346d2a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c29446000d670d6ae4c4fafa4e0af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7748c6cb6b199b23077d6a7f2f050364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff366f1aedf6f1b4da44f5fdc0fb8a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e03a4f9709a6556099069ed5c85ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776e6a8131dfc06d5669f0046fab539367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bd6ef3481225276ec775406bd63ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331e667eba868ba1c1b8b440220f8a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b510916689a3b9f3fdfd244fc32f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b871b365012ed983eca865a4485f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b845c8eddf88405dcc116d981624288372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786f1c89e6732f5404d95fe0d9e3b5a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20d63a63dea3d585bed502464047c3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99508985ccbd00bacce11a51086c3099375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f5aaab2f5e62b48bdf86e03f68549376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662f75994f3ea7d974ad08798033f6e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6dddedda526395e32f55c4d7a4ceeb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91056f8bafa9315be749018f833ec0f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d8df9079327cc3e90b29da713d99f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93ebf897076349af09f4a49c095c43381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f89eb24122af75b6f693f43c7b3fe0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb7866cb21f44de7d14417ba9c5571383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c2d0dc5be21ada8ab536bc698f0c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea70eb55d0de1199ff4ae272baac1b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec7c683da0976d540b95a9955e4661386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c056f42c02b479631b58035604de4f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6ac806c5905c076682b1e06441170388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4fbfe936bfd0218b428742444ffa8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ef923f4cb95ab1f060ac6dc72f449390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbea7c8519fb035ed4f00f9aeea55e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552210424f0272909b1e1077defb2a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeca86a4115c21d6e48a16470d1384f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bc72185045930b84035f2a0a8ddc2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bb7706e9c5c56ff56f23dda94dae8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c83c4434fee0be8056121c70870ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27d7f691eac0199fe6e09695feaee9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84e79c3aedb482098a58fc327599f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3c2ca37dda25394d90011abc1647c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc4c511f888c49397421327ce4eda0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9506521f1c4ec9232c4de83aba4bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9816eee2c581860cd3c61e28ae501402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c6098babc85a92d5ddc91e34419e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e97f7329b15faca1257c42f9e87b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf1f38f3c6fbb137c4e9ede5327e8b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f68078e247be9d5dbdbc23d75b49a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f6066c5bd7810d261d92477266cd1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197553e83d4c47a9cb61f66fab905a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391e19065f6743b26009e3cf49f77bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3493bf00820b231906e99db2a545f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550befd253d6bb7832ddf71dff98255411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d0fc9e4b5d9a0f934e63b181f26fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998eb03699ad2eb04118a02f7aaded94413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1ff51b8f9e3cb70e969f2a0083818414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf322b55b20e90fa8850003e7128bed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f325c74e42468f2f9f613edc46d1ce1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfadefd3aa92c395ff47b7463bdbff0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2aaf44902356cb2c3ffa48f79aa76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dc4b4b69f0b4ae2cf01c998ab2b56419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9538abf426b2aa9135ca833cb8a33e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023faa714a3008a4b9496f1ab9cb7d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ab4b8773e3fc717b5ea71f16ef774422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fed7519bb3a4929622524f9bbd52d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec578ba5ce193dd1d659c2f28d7dfa1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb79f18908a16f849cfdf426b37326425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb7d6e9135313f3223cde36f9d2fa0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1085fa350a77182ab111c6d7a57f18427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce721ff091bbe498184ca616ba57504e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60126bf838a58b262011a21327c780429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae73b70c4d81f63c29566b701e8288430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e44babd6d00466e36859df50c3475431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c618e27a355fa8e883b8da1c0b0ff6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78aae6481cabf5b50695c4ab2547b80433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae243e705602e6af55952e7f38471f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4e4b822098e802027aeb7909a2550435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cfb5783dc039d2ba87041f8c79b1f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0a27f91dcb02e6f824aef899aab75437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3798860329fc133cd47a5ca08c10fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b9fb9a518392fd25d6781b490a999439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e465e3d7f53fc039091ed6a21646f5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180ad3b09675f075aa23c76ca042467441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3fa2ab5bf3c0ccdbecf357e7f1d71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df148e55ef58064b5481d0bd0c1a6bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf08fafeb1bdd69430019c58d97174444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97f2238968c0ff99def1c16278f481445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f673528c46d9360d46e682eb403e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974458f842c2018b3ec664ef9d7e21c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685094c9d47e6fd2afde3f65dfa89a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6599ef9bb2878b3c4bb6c07e61839d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e58cc222f5ce39b201923815e37fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b952e0d34d146049c454bf14704b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bff89660d53c1b1871a51c6f39ffc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9179a5373bc8283f74afbe3ab461b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb9e21fa9f8939efbff5aa34328c98454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bf4a194c890c227ba3d08463bb4e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4cf5327df46468e516f52b93f0bdd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364b3b6307dd3cea795c959ca144816457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55df60dcb8dc440686b6d696c69999f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e76fbbc61084d83261808e70dfeae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c5d5835584bf14b7a5bdbf8cbbc25460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949257378aef8bb694edf5e5ef8ddfe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0c41cbe6a00ea1908aaf44db6d390462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f21080db32a1b4f66725d7716d1ff5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e23d107293101eda4891f027fb0d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60f177024eafd80c212ad83bdd84ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d49147287dff5cb14f7128f83413d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7c1c900d0443dcf9a966861dc701d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db777776f7a11fb9b68a4553473fb4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d66141c14e5a5ed8525394def0d9a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1cb663b45aeec168cd46333ce8ac1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bb16eb4820d04564d352ea165b95a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c370fdec5fdca8edf3a6f95639716a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19187f350669a230621c7a54baa5e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2eee95b809bfffc4500459f57704a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0eea029cc71e6a2ddd1736fb0f150475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002fd3a27566f0a0ca9329db90cdc9a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837e909a84182be94360cd47214f66e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bbaa866a37e6fd80d5200f7592511478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e78037103a6107379c88c97cc712aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9c048c581ea1604f1b928ea4a0f81480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd291dc0592ca73c5d05490cd95130c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dbf4a027f6228a5844ea64afe962a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff6b6c30495c50b28cb67c969f85ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588772388544b59f77def139bedb2633484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80689349a6e53c572df870d0453386e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d7f9b94a3072036ba21c2106861d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8ef8c5a231116ffbd6b9969e6d85a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6bc4cd17e120f9d5227674546c2e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5311a13f96a17a4c4b86d2478aeb1e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b82b80779b017be2346365bb634131490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73272f4dd5d9f3c30ee6db5ee6fc10b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c976e607809f7273ae7a7da3d240eb4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01547ada58c1637e538f67ae88541576493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79dad922349ecb4280ff6cf0197fa8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f02dc0d2f8e9010eadfe6e190105f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e8ded091686c843a9e4b8483d5a98496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0100e6fe4601805bc61ac74351644497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4096abdb4eed79a4048a68c48d88e35498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa0e761db8b57f2e87e47cb9377e07499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428957fb611a310bdbbf493658ce965500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72917ac711a7c489b46dcd2ebe012a5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59a916dc39e1f99ed1d2d2d6e02ee4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5364033e2884e94dbda2347103cc570503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a893a311e3b1561b3bf3574415d0098504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe9b98660f510713b691f70cb1041d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8e4d3bbd0e784fbce8d67463af3cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db0b2b02e6f3bce8ef108d11bb1d79507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2cb01ea115a42d1f5867bb1b4aac8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420c2414d6cb7c30e00be82fb527198509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ea4aaa024f662d824cc2d22473a30510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ccf1ffe6e8c99a777b47757dbf3a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bc1d4a78e3c8ec4a52f8a4356439f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7145124d92ae80d03f959f389cdd4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f0f45efdd6ebaec0a3319ade02fe5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7b0c8f3b7c127c2a73d69687a75fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cf4a3d5627558cf850c4f21dfe304516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da524f1976fa3b9c37240d093c0da2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77455321f2300161493fde34be438a0b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68dda974f37761719768823310caca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4454dcca1e7c263d0e46a926ed99128520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fe9034549e0deef37bec8a5d5bada521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ee6b603ff7337ca78a05ec6a89029522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8554685b6e69a1c82e008ee6b5a6a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855144d9c9df51ef6e052a94c0ee1f83524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b322f3fca97d32273997338bfd72d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadc1a95a6e2905dab0acbeaf8eaff6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314c7c3102bae8b0921cbb7459d16ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922388e96afff8a70b0cf217c0ab3406528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db6cec3aa0f820a984a57e1dd833da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081590f97b7060d9aa7ce404e77e3428530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229a05c8ea108849a69733ccb46aff5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547095bcbae7fc73887280b011f8a4b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f410d66b7d483d6e6face3af535bfd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c298b0430354d1a85112722d2e1bbb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b6631e3dc5b027e144adf2a3cb0c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ba3d9225eade0575bb022e80688e3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356db9c736b962be9422716f5dc62b0a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e674eada93e6bac5342252270df00538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb6a194f2c81cec49a05dd35e11dca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95c1ad8c910e7d503e0ec5b666c91b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748900ded279061cf682b9efaf73739541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd349fbdaab5c3c83fee46a19a86c31c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcc83290712ebdc9332160e0aec119543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc655e7428c46ffbb18f31e00378ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2912ddaf0c0d217899b5148b4101c24545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581822f34e150396c295de42bdb6360546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c080bfe751b793c214ad48b76c8ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3837be5af90e220206d896ad67732e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4091ff0e65787488cd93bb7a988761549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb56ab69dd81da2047377bc5316e87a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614bb91039686385154637f8f4a2f08551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8a76791b88a52b7c228d9e52b1dbb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994df3cca801ef25c74c9b6f5cea1bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd95be4f84f9a2581c44c3aa97b7925554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e634cc5b78539cb2a66284203f3e67555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd101ca9f9b914ec08d0965521938e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48354522a92257546e02c9063549a684557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b8b15c36a136ea3d178a7664ac186558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3120df839f2785e0db56c87a6def8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85653a490934e82f60b80402990a1ee2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311c55481e741348ef20a86a34ae6d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7521d34a2d61dfe3eb42a8a2049b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e346f4ae350a9caa890bece67b57d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c3acb4971ac2f8e55e56225f9bd2f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549a82e6316748de5932e608e5960c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ed027f785fb6050e649eebf73817e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebc71065f6c3f1f618ae85da5894dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8a503828ea9f76a8b6c4ae93b2e63568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e289638a82e29c3ec152771880f453569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b866be6d9c6dd5452b0956696d364bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfac9132d3a35acc72d8758e024f958571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894150eeedec5740ae49bd0a3c7f07c572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>