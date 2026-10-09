--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f92dbccea1ff099317126a7f520f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba4929c77176c7cd1722a90c4ccb512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5881813bf8b3f4185d34a3059903563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e787111c6cad86571340e5cd0b59424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3b50af2c866f968be4ee9288f60165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9300f448b5415d6943729b6c58be796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8f80e79cf721003ebe95ce29a28157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fa90ddef700aaa3f5b826f6bb7f488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c344dee6bf9ea641cf54aff991e6339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917760bf7ec6c50aae5cd0e0b813a52b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c519346fdc3cd3aabf43f4bfdd34111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f359b9f4f9517a1a5d5c5dbb5733c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628c05a6786c32b315bda7ca1edd72813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be2d56191abfd198a593fc8fff98c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1827f1dcf536afd8158ba503ae1513a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c00f1c63c53567f7086c0a03501f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677595543b4f32ec47a4dbfbab83d15b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a00cae21e0f11df6008ce92aac023e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f6ecd7d216e2bd6e6f3030b8b41af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270832f4445f96fff18bde8cfa896d6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaa8b783567d0a2d68235a0031187621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9fdcf4cd76f1e625d6d1ca5aeaae822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d4d57e4c802168cccd2b8c91bbca023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa90cfb4469307e4feec1f290c7169324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5dd05e574e4c117f5241d6368dec225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc09542e2559e25fa7e79d15a71a5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50be49db2d54e9365e1d4ec06948ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730693f4d63a7e3ca9f9ebc49d74776928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f5baa0c577685a02db9fb7b107acb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c686489a1c127295d4c709e16fa175230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a80d73622f6ce5b106a410b3ffcfe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91b57df09cfb113319388f00fe39d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365268b148b1cf9bb9607200957470933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18150bd70cad3dd2a5c6ff64bcbdf88134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473ab171cad843bbf3f6c7519d1b5c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23956c84cd443676bcc50201fccf906b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1348fc73dd11f40cf057bf379d598d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf53f82bcf5110a0b45e36e63f264b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac38021907edb2316939f20695841539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa774ebcf5e5b4c462f3dd72ef595240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14d758729a6709b07c988797466e0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7db0e9a4c752d330ee6f7170ffbb2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0125fdf3d1344586a110d4fd1715743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d7808da7c441e63dc773f6015693744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c19e2602587b380065722109745e3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950e70bbb6e8c94a1d4b9d371b9b75a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2625eed7516658a48c6f78e0f561d7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7722503bf328f6ba3fc11fcbe321bf848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ab01e36b5cd49b316427d311e74a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6d41f4b21a7fca00379acf453c77a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266387c328a9f4e04fbcd8742aa766851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac05170e934f33972a8afa0e97f823652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12404f68b4717c360b1df99ca165807f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92e0fe9234290016affb05b8a4779d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ae68cb28842e459c83de8023bddee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a445408d36e01c952d52d27d9e70fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee29ee9bced76eb528f95c1f4d155f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16f7158d911c67b9c534eaa6de319c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e783b0a14da4aecc870c1d2de49d8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3204c53295b4f1bc1145293830357460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d2a1473eb60086f816f85f5c3779361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1791447b34d68cb148ef18a013e528262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf1c5671d97feea6d6605ef7645eaa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091310568305a6b5f87c69d9df7428c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61240602b654e82d42eb43deef0ea365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d685a914e24bb8c314c7b5757e9f4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43108622c9a5bd85adc24ca7a9e31bb167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e6703985f90267baebb810bc76a7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25ef94df26af87c2030fab5b3a2eea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8736803abaf2c5374fa20b5d614a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940646dd34a7813ea9e3ed40cec2acee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5151e73ce71d849b4a1268bfb261672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cd0ed52dfefb854e27c24d5b5aa2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb8f2fe85da6a4fa77d94416aeeeca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09043a7e40ad4679145cee76427d7d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afacd8b5849a977a483c7ec07f90d1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ae9fdb71696643c6ab37f7827917577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109847104068b647a4e7a6cb5b573b2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee44fcec3aeb6af9d0c1540088f58b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f137a0f5171240e96eedcd9ef4d3e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737df1c65b999b8f31be47b70ce6ce9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ef6a00692f5ec8c889b2065ca67e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae216b7ae8d5f2056f348e430ceca583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2644d45e0fc0b4effa7cc860f4c4dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dd7d229e81cee79b678c806f3115585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719826d429de829a78a8a4cc10e1f05b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c44c3194f3e05bbfff07dcbf7f57187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbba53f05b0b77461c27180bf652ee188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05f26a6dae2d32a607cc94e745acea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60c212f2be5a01e75b811822f8f90690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085e2e6009152d86351c148ada8352d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83507a14cecf0c58298cc173152d3c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffde2383e3b7b061e3d8a8a832b0fbf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bf7394a1cf2e683c6054bc02ab55794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b48749fab443d1404305fb581982e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e440c77be2ca0bb7683da4f504c030c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d6e16966b1a47738108f11b8eea8997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af311836c41d368bc6e6c3e0f8b295998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3457e01dde001d1341083bdc5ef9e6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e1cd4fd7cb2e7006cd43717ce2be9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd96d57a832b466e9f3cd26be25501101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a158076ad2bff9e65b5120e044e4db6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cd60b1a59e9eadfc2e8a6942196fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9e9fff8677af4676efe465d7a3e8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc07646894b349e9d121102216aebe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33bb50c7d353ae2a4a75d53552f6eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da3a0143b3df37ae03b976370ad194107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35297f85fed05610eda3da76147aa1b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581c9089fe68afb6d4d2b23a0822a41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50abb3f257601c077a55349d545c922110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1473b4050388adb8d5b8506dbaac3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9de43dff80a3c1f67eeea047fbdae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ed1261848a22f3c80ed1896fca5ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f971c2244a13bc521e6b8c8104a9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4fa7fc1678a9cb3bfe3d1850e70ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970d0320eecaf64b590d7913057c240116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c855e9db1d81fb3d3beac8b752ffe5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa02ea9cb174d85726210ae1979a746118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7fef7f27b83a20d9783bf40a11e5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada674c777f86a266546b4ef958970b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7ce4e3e6f38e2021bf53b45da3365121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b3c68d03d483793874dcbc3edb02a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c15336e006993f027b12b17d063b61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdccb24b5168c02479085be4b721b03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693dc41e154ae82972f9b7ed386ea37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30844f520178ee35bbb1d832e1fd78b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6367bdd33a7e0bef32ff0378b65b2d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7d71db425f042bccb5fda439e49b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57775d41994e3ef78553492ecec3caa9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbe0796dacd29d11796bb73aec80a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec76bfb4fb766441f3211c15d561957131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc20f35b428f76ca18d2ccbeec3c6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49853731aa91cb45df4d1a6ac808fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1051e2f8692c5a34f4ab4870e7788134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c34df467a46692046fd96ee608df52135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b45b1c256cce602e8aa8c04462f0c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bda9ed5d4bd5c00c335c26caafcbf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872007b6a8b32c4aa1d2a4bbde645b79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af430aadfb17afa967ef6b5e6e6eb717139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0331c25ba805e1f28ba2c96621555140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adacac43dd625ee0540cdd347319cd8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75fd31a6d989f5907eb977806d0b08142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b81bbaf9e628806029c44dab001034143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7022168eea00a526d4c391d0fd9a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4adb77cf9dcefb7649560be6bb18a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5b23723c37eca4fc19c793a092edd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a907e78a33a6e0b75d98e36a5f1d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e68032191dfe8b4b6f14ecc40077c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83f3f5fde91363c2b0ba1d2be336f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedfccaa2ddcdc3ad211260ff27dbe0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b77231e555deb05153b37cc396310d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71079121ad33eb556ae58c0b3544d8a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7c90588da1e17037c54ba0a58e7c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eea0c1d8d65d2fd26323e49addee9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db525cd3212eab2ad82e406a0535d4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e531c6890eb196b32e8c7ff636fbc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18c55de177a4f7a9a22e816654588a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c662e132f3af29da7264b310cbe1f3b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343a933326255dc3d519141b36e0924159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4515101d61978464d990a92e4a1de0a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0025e481c4cd97af31da40e776523161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46915b6c944c799ea3bac7eaea2db6a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7932a6d3f10f0b214826dbf9c8228b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fb67bed1a69d4bb029711d7b9600b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359851262647d231ea69247208631620165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd0249abbae1f75d74cc59ba2266bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdcc1c07a59394fad12e5b25e3a904167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de211f07496d46844e2e3c01e2bbbdf9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39acc9be4a42fb98a349f8704ef1b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dd73fe19c510a32564017610f0fb9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a90ac4dab2a905b683b42eac57bd0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361187c0010171d0d8f6d43fd15eeef4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbb83c1858cf10420a73c5079e65cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba5a6e91baac3e3f2cb1d90838f4d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903b904713dbcaf4cb502ffde70ec23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f4fce5c9a6b23c24c92878a7e0c82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80595575c17bef061a1e5a52653cb7c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c28b557b7091e205c9566ffab8ce53178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bb32beba95d2654425bd7d7a729b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea248f561c673ad4d4cedca3864a1862180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c38cc677f9bd80a00fefefc5f642a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53006616d381e6b078dba04ca571a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4811c7454b17b6471310ab050cede4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf6c1622178ca134b35bbbfda7238f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a0e57bd4ad845aa9b2b8aabedaa52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6269a2e87aa2b80f1e3ec3378f1cd6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b79de5aa80423228941a583304f7f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bfbdb03d24a906e0192d4bb59a0fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053376707401ee84a259917efe30811f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12adff39277a515b794324114aff010190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77970d63ad37a9a380ca7db709675fa0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248c02e9a7284c6c5f0781668904116192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1440dba8b8b9687135041630fe564193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fff97df348248b078344150590d10d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955b8b76396f3db2da764666c0ffc20195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b51b2202a38747e8b41c072fa77257196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe6516ce2d4a280500e45f659120ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c23fd4172664371c3e0d97e58724f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91a76164d8cf3a7c4517d309ef9fbb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e94d22b6ee09a47de1689abc267b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7996843d1a13418e1f9cdf655802cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182d6147a8305f62bd292ecc6428568202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6af938cf63866bad7ca66654a308c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dc90a32eeffbc279773fde468c660204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c98c8d35bcbc2a9f5b5bf6aa65a28c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb3bc5429b5b922e3cf4f156489e69206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5742b482d3b992d3c70690a3877394207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599c03c063b7d8741a6128cf873f1d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412dbb1838c4c2b0ab25a25c9711fef6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb00b95a27b5e527d93548c3f1457c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de248b477843ffe02c5a1081fdd5846211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c908bcc11e5d604619a6c3ff3ee3f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35219d01b748349c2e4197382c532bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e699f6f667722392d123727b0bd4a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a00448a10a3557365651fe3d0a5f45215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd85a78a5f250444c2b7c66d6fd168216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85572a939bb304e46a7aedd5fd70cac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fc1b10ed284c130253baa7e939c2f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b0866c92f1a1fc19d1f9fc19a1f64219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635fcacbe351e68c20ce9540ce18047220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437cfe95d7db38b4cd09ba11b9117b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effacba021008d165de920f15b32c884222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ee6ed30d8e6e89be91bbc417e0fcd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988becb129155233b0984a34b773e29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49d549a1fa73c7d6a3954302342caa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f6ceacc5eb5d313da5a6e8afe780c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62106ec9ce062dca63fc42188c13e016227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029c2959c1c3fea1c2586849d40b918228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ec9b85f34ed0838adb02b13e8f514229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7809f1f86fdc1086a36d60f4e647ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a55a40cd3cac24e4a4ebe5deefd30231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa654a0dd342a15edb4988f3855bde232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94cb80e2a65ae51d8b45e91f609be2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03babf47e387d560243c6f8687deaf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013db6d0ad4c6dc0ac0537c1430ddef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c83feec0f7f01c2af2bcb9334bbbd0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27214b81df3824388590e9b07846b765237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b753e16d0608fb95f8c3d6b3e7507e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac9fbde9046c91e3417c39affed926239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530eeb35c6967302ee6a89690d99187240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26adfb7777e417434c61977dd572af0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbac2e7ffef68acc1934ff60295c22b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ea9e31638663682be3f083af65b53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a5959916eab2af0fc95c6a5f29b00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce7ecb6cf3660c75f76e22ffea28fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1a70a9e6949d1ecbfd90d03eb861e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d421ea3ea9514fdfb794f440ad8f09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9ab5e14da45fc4c93ecb17460d2ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ff9f636d833a6728d8c5ff8d22830249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d174521902fab1d718c215fdbef044c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec432e9e8bd4a0d07509951a55e53666251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246aa1aadd7d7d26dfc3379fa207fca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf6869da48a046d9ec08107786a440253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754351d469a574ca9218617757007bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9eb8cdbf8e655a6eca41ea22ffaf3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553eed598fe0cc8481b4df50218b3316256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817415c38e4c85d75de02b41cdb32d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d174ebb10a78ebdd3c7472788edad96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a2d237a1b8bdee87ff192e31809df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6deca590855d6420af67185243008260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ddff31c1eb709ba2d1c03a2e86fa4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b0c620a50a312b6b584d2e4d0a48f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d218244a44d67d8deffca6c4316b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1d2982a9102b5184125cb6fa30d86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b50194a2f97b89c2afbf1e942424cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005acf119a6e1bcb8ade3fbd067a613d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78525c2baf9f123809a28c24ca039dde267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452edc342bac467e6158a0b926af34f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e6e8465ff5788badcb83537f22162269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb8b26a8cee2f11cff33310d19e140270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74efadea110fe59f38d8ccc81f133a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913d07fc23e82de612d9e0da90bd0a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c1be18ab16739b9082f278e6a5832273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ed2cc9ad4a12ba24f017741905582274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fae0dcbd8f29c9fe6b9c13a197cf4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e808536a79aeff79b350aaed812555a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67364d2a7ad4512523aa5b3bde5b811277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f482ff8b16f7dfd8d27e6caf11366278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5defd978037029c6cfaffb06dcab24f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f510f4d62faf9889823ba648ab32ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb31e4bdac16ad18f260cf557caf358281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b8c3129978607f450f02e98182458282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cd58be346ed1a8f7ab7860531c305283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcef3fb23dd40178ea420ca24bccc2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8ce330063d4da533b294f0bd3f3ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb330806536843a76459618a938e9df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f245f3eb4be6b2cd0a8c901a97c69d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5a4460ed667dd11d8aa6bdcd13b4b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560acf0e16fdce0d2a3b218d2d49ae58289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487adf5c3adc6a78ac46bef12b428e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7395ec1c8c882dec72f166ea6ba8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3ebddeb87e3b4c732eb7040888078292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39b8fd524f075fb2c9de8b0bf55ab8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679505126e73373e3c48dedac89fe263294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4a4cff93a3707afa8ba4ead651644295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543bd20d3ba5b532282c9fbd1b7d875296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f41047478be0bdded42a4e03600e72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f399c1ed4a9e275cf41fc9d6a5eb91298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc451a6636445525c2e7e376ebacc66299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf8ea8500e59e70f6e23c44d873dbc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4de015e7c42a5f5ca4f0cde4d6206301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228bf48acd651b3da2df399799183bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe05637497c9b0b6e152ce4ed08181c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fed29f8ce085c36aeb1753f3eeb1ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a14e2510ff9c9752d2be137545f48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882d71eba0efd5e6eacbc1d3fc6eb18306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6d4c3278024b54014c3c58addb8b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbfe90844ecc6b2d02785527aadd33308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d987e7c981ac5f75f16ef674c91c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dee5b868390e56b1010c130ea0284310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2a9a021f9d32f238424accf6e2352311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3953e99ba88cb9782283567c4af26312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4178d7b60372d97a3af832e5b7b49313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5e656c78faabfad88758ad378ff31314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600e65652b3f3fc0b2d3f2114648129315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be83bc94490c5d190d41d05d3718d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd7053d7388624ecfab7b30f6a0634317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00758e41e30f5962b151f5a2f07a5c9e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100a8357d36df455d95f598d4c58004319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ea109828505bd613750e0033f75a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46663649d44b46417940d921c0f238b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04780890ef801f1cec822c4659566e94322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf16e69eecc504db26c278ee6b5452c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e2bb92c426ac0970512d87951d3ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed024ebfa8ac108e0eb5ad90615cc9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40444717ae27c4f93bbe0ecac52211b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d100ab26c2fe95999958031846fdb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b34f1d23fb186194a4a52dc0cb69f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cd554f6fe261adf5b1a116b1abf08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd306bac1a8eeb7ff6c4728b6e13f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5a522bf245e90d713ae0a0dc188f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80863379b74de8fe72e8c4b64b93388c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c7fc8144ac2b9ddceec232b53fb76333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170eda7c44b6e4eac59078d18bf75925334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a9af1ae9ca26f0ae0d6d283f0733b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809fcc82358dfbdee6d9e8ca1208390336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f485e3596627de49aa3f6f678aaabe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f30660616fde07f9b6dfed1d42c3a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142e593d412912b92f7ec6220f62c00339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e326072b2a419e9af10fe5a1a5b51340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04267fff3e818961a5f1535af57871fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658284af9b1bdad1915fc5db8c34a0a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d67c7f66a8349df6f9a0b8df6e128343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdba096ed71a1e8afec4ac86e40662344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e25a1c815b525b0739c11fc954cc2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5947cf81ee71f7d9bb7033344436988346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523d1fba04628e0445af432443d90a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6ac2da7426105b502ee88389d5fc8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1c2cbc69c52f6eb087f94fc312dcf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbad07d52f2b14c1b41cb6044c14e66350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fdcf553c4c43bf9c1f452b5964a3e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe168e266cb02ea23c13e5d10b3fb3c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a41d72811ab1bc24c06750f410e48e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb0d06f18f4e90b36349266dbed77e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a93f792ab2890fca736b13b641620a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1485afbea39d53f1cc8034f59f8d85e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e788bdc1360361593f77d5f0c7437d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199208e1ffdd18394b707a1b2a71d6b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845c41448b1b854df857aecfd30b822359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b846b13883f0bc8eea4ba869e0de4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d130d79dcc335b02367fa479fda9e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf9c87fe1500b7f1e25079a2b303fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ea341468c5c4859f9fd463dbd6b22363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8300f0a9c0fee2af3e60bbe364672f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8fb337193a117b80bec578bf57980365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa463dcd030e531da283902ca12019d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6950156bca2a1bfbe731c0f4109cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9817573160c1902039325130954890368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6e69419360b41de56bde2bec0fa7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb288fa4ee43918cb476f998c78924370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbce1b2aa538169c8f003e707c7c46371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43212b53ce63fcba0766a54b0f8454c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdd62643bcbc4e54c1ff42195269f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d374240c0444d615619647cf187b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804045073804178cb6f27b88f526b59375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cffd548ae143aca2662045127c5e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2487c7c6b83330841ca187b1bfb3242377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c43c829336fc953e589604008908f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6844c7f779c6398a67012972ea3f3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad507820479fe7dee79934d76fbc1284380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d539b0fbed667f229db1148215e64381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d698eb4d82142062097c478653f2d99382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed329f9235c0bad585bfe9d7f36f2af7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3984b8c0212944f31450d3a930d0014384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b754f088b6d05db088d754de4ddb4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce356da098586f505bd1e9932b435d4a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b26a7225d65e49b60385af96f487c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eddc5722009b6f1821a0df0207de49388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e507597f8c84fa6ca542ee5d11c3a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a374d24335b314a03eca64cf82f6ae1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776610442a51eb9435cb0e87fc29a3d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87076a1f7af9e119b2bcfb39047ed377392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f2281f53cc0b986774b3b926b43ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7f5c87f7038b422f6f5f178fbbb8e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad75eedad92bfda33e9ed39de1d37c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78839efb7a6d106ed7263cffc47fb4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4846ff8e8a99f0a1a4349a0942302b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa2d2f29568a22eedb7bbae4b953cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907aa256d87ab41047701f9cb64494b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a4d8d59abdb23cb99cd60778e1a09400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9df40d68c9ccba8b2cd4b00c5768db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adece2503a502a6862b660f44af324402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8829640674c9b0d5e17be4fa39ac18a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc322a12efaa264a649608ccd8259b31404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f27d4f773fb4f2b0b2810e82632fb4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4adc2154ace599f10af212d4fcc8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ba849fd6808b9fd17fbade7749bc0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130163e280eb0704b5e3005f0b88289408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb6f60c70e7eb7a89c37e3ca80d7aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809dc83634382c3cd4ac93dab36a506410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc39bb4f7ede7566add5377bee9c6c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ff7365440071d288d9b47a3b806c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186983535c347519fd7f94039b1336b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f5b1fc7617100bd594059a2452110414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05257085238a190a40a2e23cfa00bfc9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a37a8a9cb3f8f7ba3745344195e76416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c12ff60e34af6d3be8aa37fd4822c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2fd0ff6ed736cc8ea65b5ce16485e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4da13510e55e2bcd5431a99b14558a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67406ad5e0039bb4c5e55b320b1bcd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094f99fc305905785b194198bcfea3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa881c8f996a06dd571ba68266747d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83251103af15ac626a805176d1c0c0cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795a55c04d2abbcd151b3ebbfdad6cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499650d1daf58646d11d08a037ce6c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66781fe54bca6d491f35483c9b0c42ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334c08d6eabe126acac0eaef626146c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701411561b333e6912a1ea48241fa306428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2daff85de942126fe987dd3b16fd5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4799b8e360a33475884a3dcf9eee8f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152dd9ce14df97e439992b271105b7d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275eab65f3c2906b6be7eaef542b62d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129d3f9d49f116bf2be1b04aeed2892433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705afc287d1052ce9f868dd976a524b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f83aea7ff13f36b65e1e10c88bc4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5fadb90ce9a867c7f0f733b2f9e4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0be22b62ba9aaddf7ffc1ac704bae1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd83afa81ceff32e46df73b6ba2ed1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8f41570d820557ddc9a9e6b4e179e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070905ae88edeab33c12ade93e37bdd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4330fe0bc09534f86e8fc2a14edde441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b5871f103ef5396d8d6bac3446c68442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1626d4d3e2d672e5f0bda08a2e0e302443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600471383173f2032fe3b55f50f8f4b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b78fe2e4724573b6db9040b7dff26445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73beb252f3e4a51cbb24290cd136cf07446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f66fba418db1b7c3ab074539709e25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84240af8d22b8b498f7e1b9fdeb92683448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7372fd9369d7a077a0f0f0a25214aeb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d47be4425e50cc158f037e9f9d8cbd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efc092fafa1ef38bba00cff335d3be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb3138fb383808b6d94f70e35598df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca049fa2f6ad2f8d08188affb8edb2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf09f53fd814607c0d1528c6aa8cc94454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307db904db9f339e6bb41f889444d6d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeb13642fc5996b7b87af4afe0b1de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa42a3ce155479ad42ba154cdb5004457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e90e8d48fe29fbb99af04eb49b587458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01806d68fce03c25f379a05d1f3258459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b215781838464e809b872caae1ff1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281463ac0b11c551b9fdbf4a14647b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a992b26ad9a20cff3156b501a60c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73064e2dad7863a0abf6fb70ea92d8b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42849bc0638f6e730967a2fa45d16c78464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baad7b41d4d571436ea3f0d0976966465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec373ec118240e518aab0e9d6821dd0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218263f662096aff7cc9260faf1037a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84669e13054da15f0377fed415e3758468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2eebb9925b273a9e364b4b2b7b4aca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978a9a76eac2e9574e121be2ed17d3b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa48fb4e39d6b0249761418fe8e2e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91906567ee38dc53c81f08028fca6c87472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaeb99023dc7c12c9a13e6b5caa7eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a699aacecc4ce74fab734d6ee7b5cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fb0ea5953c5182560e76dc15cd4ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f1d6bed680e34dee6cfdeca0355b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468981e6e79de43e9c55e424e8ebdc9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d644b07d7f64d488d97ed2b25babd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a991b08521fe46fc0455a159a8148479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953292e750cc7d21784aa6c1b9688b7b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7d530b4c568723f831a1f7e8ff801481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea91e274be4d8475c69078d2cc067c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c9b3add77ced25cd70d828aee2d7a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d5f0ad0e85cdc6658a754ed980eaa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fba44e5f53c380949d3a0b31b3da8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7baddd114ff40d928d539d399fd06486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1d2e1413b40250a6d66b215873e79487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a6f599669e72e83d478f0abc31224488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696750fed71e8d81cfd779572ce0e0cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b78e421081a885d904eec4cc655c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5592903d6e94b271b53ec1348a375491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aab8254f121aa44e1a2a7865c7a196492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec0af105e2631eaf08e2ca4e1faf1c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04b56efd015439ad075edf0be02733494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0262bd19141a7e531402881c6dd0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007385339617d7fa3eae77014f5308e7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13965d7d19bd4ba66fc939c23b8dc271497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd10ee67e6ade7bafe42eaa65a56fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0e0939217a3a4304c79b0e8b817ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394a19c0c84d9d298b8d85cdb0d7f17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa95fd6a15ea4afae4dc3cdc6ff684501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4a2fa76abc0ab410da222f9a35ecf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3400ce4d14e63a916bf97604e0d8ff8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db38bcab1cff9884533b324b4bb263d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2fcf4ff68fb9a55062ec97fd577ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f3fe0c6ed493be1bd352e13f12549506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f28af34fc63364344ec3ca5bf9439f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d2003bc5471b9157c6416ce709f45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9b8db35e15f618845f918670754d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedcc948348884aa1ddd30cac256e90510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f16b3d3e4679d547d7df6d671105df511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74902dc80eed5ad80f89f59b7d3f79bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb0e94cd9fc3499c18362801bf18b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d07f8ab04687b7ae7d0c4a78c10a21514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a29ffc929955bebaa2b52d452ea81515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd95d75ba16d3d66c8051984a259b4a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726491812c3e94f3216f62cb66477670517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b9ce3b2d8c2719331830a6a85f92c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2490310de17668224abda82ee80fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e66c30117cbe5b943bb6e75699b786520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01322e0ea601e324d4da2ddf8cbbf814521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0917c466df09a45d9c0b35475a371c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7e1a55e775f0feb247fdd4e5d9dce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0fc6e4a68670acd2be8d443a4797e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585afd66c3efe05bb65e78de399676d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27832e3f132edbf032a7b131f941d6b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313f13abd2a37300512241586dca636527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e53a3607f40ed1643462a456b09a60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e58c1b378a9982d74d891fcde8fc5b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbda3301a477d6e7ea01d312b4e5f43530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8ef6344d379fb30062e21a8ab9b13531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb423ca39a3e402189298d89f9f6df99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c591b307c558e5ddef8283c700b51533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ec9384a88a14ad6de196b72798864534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbe714ff9292e7c14bd74ad616993b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76c545e6fb7e1d7102216f063284b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279743420cb9597d0ca4e2d4c34c7d7a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b93fba3b87c25daba3974f831b597538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd1894bd2fd573583b516efb46afe2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcc0dd458d7fbdd96de62c65548c59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dcc149528320327dc9aca76317bdf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2276d97f08b655a8d69ce3305b880542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0455b7f4eab3a9bb104beedadbfc973543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0fe112aa9b616c56d61ba0cfca1cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c0f4f82f72df4023bd40c973e1ae0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827a379506ca5a8367a2c5879633573546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0566d18c9452c9263310c301a4b0040547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2918e26ea3904344f4710aef20db2bb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e4d24ed6ea4e0c714bf1e1fd56db1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e936d27212d8ec4594f6a698d1617550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee614384f828fece3ce961e0cbc05e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e635935831695c02c3c62d627cce12552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf506be2c6f93b01f595e51def67e56553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4c3e31ee38ed4facc4ca27ff54333554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7b53d92f5f69afd91da64a171efd6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1a3a3f28bd1478d013ca4907a7e9f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73379f62f1ca98ec1945151ff8bbbf9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdb9884f8178cef5be171f93c4e9b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4036ec8e42a30c7777fdbd14891af4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612daff74f0bb1ac9b177b604d81f10560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b724c10aaddfccc4849fab2901c137561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d92a84101ba09123b7056777aef6ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf1ed8c03c60b9a38298bed2b11041563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f44e219a57ab4fcc7805289ef396b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125df417b006c31c6c0aea155510191565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257ba5cc3bce27baae8ffc34970cc66566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616dde2319fa0c68ae57e4190866ab2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715c1865a3adc04f5e3cf1af7d1204b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa328e01a776f96f9acabd9bc40a3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e1617c436730dffe7c2928d3adf2f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dedac612b4143b43006278acc62233571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155af8a85335be0660afd65cab2e1705572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8d25449273dd98ac36254aada089d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b72143c96010003af8715f1bf106912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016b41557d546161c7ca82fd7ea16343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2d36f124c0abe59ec19fed25e8d8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a03bee87d4e345812c5e26627cd545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caabc2141b0a2e4ccfa20d5876982946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3e8c713941fe346d147c73b47e0f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e6af5f29fdb948eea27dca61020c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02dfef540ecb67db99f93babcab05b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b4c4e1f255dded21a8955611a29c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb82b55525c286334898330e37331e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08a58c5049749e5f5172b6c98bbb2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd1215fea73069cb7ff19958c8915413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af1207b1cc6c32427972297d01a28514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd3ca020d5037091e7feb5e737272515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d095421d7b2a9d284847e009a48420916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bde691b7e2384d4b092d609cee94ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243c6578290b160a76652bf8e5e873918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fb89186dfca5f58ad24a674b0510b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2ed393156fe7aba8b718c77d5ae8420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e31b3b7ad2be3987bf3cb83a4761121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75288f2011c88a1a236a0f50c45e529522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35bb2d2e956726adabbf49bc262a9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdefc79ed315554764586d3370f77f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0c2260a759e6839bba977bc16dddd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07331a2f0411f17444d97f555b5d104926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9432c777cbacca6ef3797515b35e7e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a779df34d8b6ff9daa271f3d49a9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20505cbd8ad4a4fb9b340a8f5d6f1cd929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548c1f9d6db0c926f62471e9783a07930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fc20ed39265b4e8546a4ed77bdd0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4979de37fdbc1def64e56ec87ab9fc532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475c4b88442e708b6f8f873a5398a6b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbf646dccbecac2906d5aa5588497934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495061a7bda58a4dc9acad267997b0cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352458ab517fb491b2bcf7c61f3f749336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c990a985a093e6599941efac9da49137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcff536921d4948dce2356cb5e3ae238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fffb8bb56d60ef52a37f14bcd91f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2e77c9d390405864887db010937cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911437c0491d300a5e97abdafd501efb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146e33eb4b7f10d2ac9398ca2ecf32142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509b13b13d8a89dd5c08a74c29fef7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b81586f1cc1bc7922c208f8393264144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810973332e693738a2568b1d3e2ac29645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b5e59e41038a2779b478fde6f186546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de6c8fbe5f8d1293e44857296e039247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb3882a401876390a21b40a607bc6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653746fa038e0af42625ea7d72b98aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1aaf376f1386b158644e72604a9f9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37c347ff840be5a48fd41d40ce5b7551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849230c38f24945074dcc42df156a7ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580f3a719c390a4c5ca0c561e263d3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecfec5e3f0d1ce77b72513e55eb67e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da99aa6b9fcdc3b7ae408542c39132f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867d3e865d0a912b906a93d2374835f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb8c600f556dc2e5c4c2b90f5e477957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664c6540b650a1f5807efb6db59a4ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c77eeab35f89e703854166611a966959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd654676362ec6312aab313f3a30339860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c80232aa88d66cdaf50bd8cb7299961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7096d6ad1caf726c9c9523b5761596362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de959d871dd73a535cf8fba07a8011d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4e63d17c965668247a8ffa89cb4a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a18d48046b91cec0a21537576bb74265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73143744e8250b7912668f8171377366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7766c7f4853c65e307cd118447f81c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000b921206872e4dfd4968bd8dffcd768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5dada7898b99695c21903687760ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1efc5d331bf5bd606ba65a848343e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743f6459c35a6024681342130f1a2e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce049516b2cf56e06586a346a1539dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1838424b18a961eff999cb2a247d10f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d64efdef69151c26784be60738883574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ac5be7a950a397e6a1dcb9e7cb4cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df701c668e0a8f06222d53aec433b7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279acbfc1e42e018f1d7db8a9d7349b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ec1cb8d504f47fb8a5206760502b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b575db26460ed92749e3158535aae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98e7c15621f995fe9fe8648755c70480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5958308e786f05717e3cf5ba08f9fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e86c9f9c034b504c9156c6d471fd3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11304a3c0e6f4da0d50d259cc6cb67c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b97d4ecf11afe38b52a18226319dd984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f69e76a9558b5775906bbd8b4b60fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414317a2f6e0de5ebf4ea358157abaaf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75ef4893695e50f21932b688a7118787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123eaf2ed73b464a77c0f1d412117f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a755fdd768eb2963bfa5d11823f71989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a678319fd09e5a2fd3b871c4ffa4bf790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de040d59c8dced47c88126e09837a4fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482933ed5d8f5ada2da8fa25170f35392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1257497335a44684a0392257685d4e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13081226cf1b87b88c6640f70426bc6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29972e6f12d4a5f8f46a1dc90b045ada95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603fc8b3c8f4a0cd51f4bb186fb1b1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb02b5fe1ef69ec334ba638ee2326597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453b66d70cc9afa61049e7223ed11ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7fa3e2fb605371f22c96880f1710499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059fc4bac791f2adcfcd21455bb440f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd38daeac9ffabcf1e9072fd1e1f2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40189745a90482bd54c5652d7bc7a62a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b8624e32e8521a24db388376128bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c0c31b18ad515c93145905573e4ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2fed6887bfeaa604103a7392fd69b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db296db421e4298f1164adc05ef114106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b351990fdf3a96a644eb00988954f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dfc6cd0cd3d1cb55b50773db34b14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61004ce3409e839a9a96e19ca3cc2f38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a2805ff4b5c327acef175bb6705c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4d2392be46f7e4dab1882ff650c7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b59e425fbbd4747b0318b0f96d587112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00368aaecface18bac40557021263104113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668b6379bbb6a407f2d9bec2eb8754f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c6cd4acb6e85655c5e5e0e6bf7989115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a692b04af81c6c6bbf131e90fcb6560116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8a02ca6017b5a85350740bb4cd157117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8d1fac78a40560d4397a5a15be82d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490f92437167cf3144eb34b095a300d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dbb41557bfb02a75bbd9daf4debb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccb2579eccf1f6ad77a672b8759025121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d380ac7eecaa4b57788f59febee38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025ded2c88931dd7ee782bf0a8b3a4c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291dea82ba4fd636934efc78010faa39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7ec6bd143db9cee44f0c30590c3e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725f7bb7a40c61cc72824ef2dea49da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebab4892cb00a3d35d3da243e80ce4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece452a6b2b99bc9a3b9a0b4fc3d672128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a927b96bcdc9df21daede89b2e1d51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a88e5b5fde9959fa44be55b79f1d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfc829b4af3b2e465d1e8598dab070131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3b148ff261b776078af7e82d98f5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746a550058721ad2bc6ffce36a90cdc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852141dc5a9c701ec08549446f60d9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206f339ef33f89e482a60992457512a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170a695658e10286ae548de83693da5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c77b1acb2af0e00b0cf378ae7f012e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c997a0a0b539a95b4639e1cefc250da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b2601d126b83b7307a18c2b96f57d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba434651b94bf00d3af96e59f7b098ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cd5803b5240d1ad30cacb8634353f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549bf472ce3bfb530dec0f5b6ce8aa1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587851a7fc9b8ae34a9874fc5c3c3e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0791d709846efd104132cd48b84772144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9cb9f8174a963bf96ccdb80f0af02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a51eb0ac4b3d425edae553be237c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290ad11f4767502aaab0d4225e0a99a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd5356d24db1a0f1b7eec295e5a7c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c37a6e136b68aa674f70948f228c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431eaf8622e07752d2702c299f35de76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b55cc200e0c77be4f8743db3f4d96151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd47009fe43960a6b9f4f2b0d48db55152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a695e41e1b5f6f4255738bd547d013153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c232e596d7aa047a98108dab5f32d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5ae56307f2d66c52be6b856ebf951155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6411f578731e00606e2994de868258156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40ad1529968913b0dd224985f15a82157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14599b3c90d83e8733ea8c3c3988d99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c72df91f11d8a56102b9d8381325a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed14c864b2c030ad0edb62c64c89af2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5a60eede72682a389f1dd3246e8ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e447c6d373e76001a0c1d71551943f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda3e31d1716e744e85bc51aa769813163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4ab20028d282151efa86e295ec060164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a708412dc42c731e5de8020e7d14d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663a35b6b1a20081cca6dade997f9bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113771a935a03eb3282af7296ad8b6f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bbaa695c82cdb858b6182571124a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4239b079c3d618e48a35746ddc65f96169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b7b423125427c78d336a65d23fa70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b3c3266ec4516c2b01fe3f89bc383171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d476b975676b32a4e5ef0a5749291172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db51a3f1ce8636d72716292bdb2d0cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f951428c0e5f10cf47229a73f86de6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405370959a1303dbe729c55ff39dd05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adb67ab0c6935d24d1727f1ca899f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44ff6bd8acf07fc420ebac8604be06177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a759a1d4a06d9aaac112174898e6b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb1454fddb45ff2d52e3fcc0a2ee94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389af6fed1624bda371aedc968ad1c78180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5366d82989a8a758029219159c8613181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80be3996d9baeff124bac56689a0454182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172642b08f64a8688f8b0ed8a958a911183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8165e93ec016ae6db3c09862f06925184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39cbd0b4c1721789fee4a3b0cc33bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf298e995c91dbb4978f7db9315a8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20cc470bc190b5dfd4cbdfb6c4f79c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09d22d9c76d0c3eeb0519786bcdd8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d5b44421f94d3eeb54478ba149d19189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096c1fbbe8ca319ddda03b1ba0c8f5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e99891ea494ff3a41375d1c007650a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca56c4e2a357825b21262797acde1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4c3e608e227f7f60d7984303b6ec1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a1f1973b4d5228b8a45286c9456a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5cc95661716cb97c54a3b4d487ba1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bbe75882f0c166c5966de6c678172196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad490608b89117f3fb7068b8bb88cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86483fd1440bb433833d158d90f0a68f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f812261374148ba87163617cf5e033199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9b8a7ba4538897ad71bee6b99c09f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b75f75f72b0e8cf8c5c7740dedbf6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699e75626a46e14620694154f035896202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db82bb91579353d6410284a76e5e6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e705666612e633561277c84c3524f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c6c3f37f3f88a6eadd45bcb693418205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79437907f24f8259a1b5b5d297bc64d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12185840721e6bc183ec5fc3f302441207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1d21819eeb4388eb59f89073f9546208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca396af95040c6c0e5f1d62100c47d07209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8d5aa167269c0227f7fd02a5d08aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac076887903b122e8bef03d7a23a47211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cfdc5a8383c58ffc2d4e4817681ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d3f6d2ef1c9099f6b4db6263aebb4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5dfcb936919f6faa8e5472809ef4b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8443e104f3968fc83babde0513b9153215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e35d5929b8ec207a03bf039bda266216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe58b8272a8618025775cc4e4e09cf7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a403a1fa9950834a44cb659cef432c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a9356fdc0f192f63c08cacf28f4e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3943aa7c6393fde4ec783c32d935d29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a02d260cd7f77e1f2dc985c5881c24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be91857b21f3ca0c37579328e184ce6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f46c6692af56fd1fce80217f7d548f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb2fda53035247f88aced9c954897a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93968bd8538d7ef719cfe7916373b11225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ed4416dce25a8922b9d486a2dc63a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93839e68d0e873fbde742f7fdf1dcb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43ce8f1da7770072fc7690a3a3411c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45a62be39923e8b772a6e623f83147229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a54b77a9ca926d11428388eefdcc7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb953bd250e73a88e655a8979b03f77231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dbcd42742ea39ebed84fcabe153cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c432659c8810852ba3e844a47610b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e451814ac8c05c61484b29b4f8b7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921e77c14a860e93571ae0cb8aa029d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328802818a513578f946d7a87a08ed9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bd5afa0a73aa4459025074b17f20a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a33ef1d1a57fbaa81634558bddfe6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05ffc96c9518c4afe9a7a52f8e46f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960ded7aac899314bc6050022432578240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df37b1dbe4aaf7b280d3f30cc0f0c73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c92bf083787fc77e9e0bbb211255a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b31d0cee0c0b0d26ae001b8096c69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ba97eabe4c80c3eafb8260457cd99244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30274403788579768e72d1a68253097d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773b763784dffe1bf21a81643ea4e56246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea04b01fd445cb48c1922f81a9e2ad3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523903e8b8040e440b6b57446f097c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab3c2db5fce4191935a29867691d38249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31715204c7c0c13907a1f7fc8afe87a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928800c0e06241e8a7f89df4efe43ed9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461311879f5102ca9d59e13fd3612044252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13831bc9161c6df8dc1c60401aaeca8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65651bf6d9530ca1ac872528ae332d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bad50964157396f70e817d67bce7b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51531c36dcdeb4f09d5170d2fb317a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9966db76160bc9c0d10022de9c959257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60b6de840271d37962aec7f0ad4aeb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12fd269dac9379c1c50cf76e7dd18e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69cb2e949936bcc24099e2004168ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7ea334bbcd2634552540629cb007d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b83740ad172067545e663a1b8c72c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebd474be65c0eb5394a0e0c6beccc9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044621b54b5d311d4a7718010dc28979264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1225749688b749a18dc9850e5734e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645aefad24f1e66f2194e021f66e175266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d8d6c92f7dc88fb5d54c45d2b7468267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79391df1bd562ee4b0f3c7b8cc63a404268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0f36cbf4533477917048b26c83ca9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e9d63bab706f21a7d249c0f5d9896270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89d4b1814f9a8e3cbc42b3c6aecd5d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbf865b4d3d211c23eb687bd86e671272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c9eee30e36b18a459591dee3a6d78273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26a8e5deee6d339121ebc0e9628995274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5cfd5ab2f10846701a06c83d86904275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6978b903bdfd1ea92aa7ebeef968c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf9cff18868b4e70fb01416caad104277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8459e3280f6f72392e50b13cdb1de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d242d4ada0cf7857f06a762525559279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111ce37285b243590546fd32332c040280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfed49eadf2286a260a0e12ecbb54f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93718baafac810cab04c8b1d259e263e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb85686f09d6efc5aa834f5b670516283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de6f475edde6b782cd679424d66774284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826833a43968af8e9863827c1ed8471e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ff26f8752becec1536ad0ffef50cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd352141cc1f6dae9591542ea06bd6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdec37cd7015b0e1e186bfcd277c11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03406138627185abe90024d9ab0858a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205b43d3434273deb77cb0cdb8d2fe0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749e3a724238c8a7e5a8e2b119ea77d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fb16b366ad32ae04653e7888c6620292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1a66640c10f2559bf0baac8af9b3c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae1319966197e9b67746922073e06a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f13b99588c42bc1da0845f6bcbb83295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2183a6ce858d550c5e527bc4abdaab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dbdd63596c6c039b4fb3b27b0544e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de145315c0b819bf95259617a61f11298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88fcb5b68ab013bf2e131db46184a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7505ae09d8cd6dfa4c0d416856a7b0c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c9584daaed91bad914415c982d6c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf6d397a018847f51d3744c9ea4948302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c252df2e46f96ca7682de8e6d330ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f74a586b0fbbe53a4a22b13ec86ef2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64ec5c241da75f45f1603de484caad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926275a71731c6f2faad719f6d58adf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b925833387b53bd548ae26b265a25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8431a415318401bcd277eb8dedaa8bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b7d04af093d40e3a3e0a0881d3410309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31793112af10ab701ab15623370355310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3072d6e8cca47400fa4f237f10e0ffb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05e7fbc1efa4776a93e130e0c81854312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311700139ad54102df3bd3da7489e40313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46dd4e8e2b832c25c6ff8180589629314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659d9e2ee35fcd6cf5ed2702c921682315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f632f65b91a482ae3ebff11a9b3e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b2da9e8f3c794cc1ec331b24b674f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408be13eeb24965f75973aa6598f56cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcfd361908657d7c2166c3cb9010b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b6f6406d26050e17f5cc0490b04d7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4012996f13403853c8321f5f885af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97343220876affd15b3e8d22c1585dda322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2492795fe62e33d2bc14450359414d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e955d493ef7007854d042d1b3dcb1df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d181ca124c9a5603da63c55e03a43325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360bab9a2a92ca76766bcd8347a0332326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36af50d328c4f7cc0728fe50e5307e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d025fa3b778f91ea6beaa170e26850a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3177cc9e7e012d6f8d96d167dcec3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4219f605e689828555384eebcc15b70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ae28615fb3f81376b818f6cd35c38331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebde352ba1322bd37b4c9dfe5f8d64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3914b7680f348a308cff30075232618333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c614acd12a9922f26305547566aa8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f66ac59a1650d691953c1ee43c87a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb27b799084e75f5f2230c9b7b1aa90336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93b37a0c35580821dfbd1093dac5be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7281fa96c189a99381c9a9f536145e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f8cbfb9929bbf7ccad7875f8cb755339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e5af4a418219e75dfd318bea4b9e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189049de0b2b09b595410bc390596ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d15b597c86bb4b3d59ceb02afcdf91342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad68efefbc99f0e26bbbae72efa40e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444a01eb8e9019cc8db7f74c2a9808a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23649bad92e519eefdc7e9ac84de78b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71113b1b0260296faad697c7a51c8137346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808978ecd62ce52792ae3e0cef6c2e31347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035a56dabf8ede9259569b01a76e15b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3659971c2b37ba4cb5c4d08a847a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67ed834ce048ec47fc3cf8d415de38350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1844886fcbeddb1edab000ca30b6ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32184597109f3b707e6973cd64a37d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521c58d4ae2ff827bc6973bc8a9ebd7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff26d661b2aab59a2343824e56d5e73354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd86e1bc8b0fbcbe8bfab4ae2c1157355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0feb0142dc8cb68268084042a203e8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443c198a65155af4798493ae3ee914b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7a469fd5e5cb028056c3b34c5ec2c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6877cb2b9eb4027ac6d345f5de782359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d495f93726e8a895826d92570d171360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1cbcd2dafa2092c04c26fa9637810361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edc2200d4b5bf0858a304eea78919f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800822eaa113d654e2c7c01983dd8f99363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ef0bd2c7843dd564ff7acda5d176d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f229b9efda672dc70500c79751e2b2b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86633ad6ee5a9d828e111186a06f3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794d281bd18790ca071ad10a1ed2de8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb023db3be26f3b59a20e1f3c123be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df8ef794939949cd056d6698bcad99369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aac2321dbbe7002baf729e63f7daf9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481947a4b227e7213879ad1cb71d420371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccaa1ed35e2dfdc9d1297448c6dcb6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c771fc2410498c4606e5f321725b2b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eaa42a8a04db5c233855b9b2a48de1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf20841f734a3efa899d897bc565ea5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f43151f515c3a319107e081d7ab9e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a03be79bad236e8a43639d20101bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18841faee6c29bcab3b4878d5804fc92378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67be2ca46e7cdc074bba86d11612f6c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc2bf6033984675a95fe865aa50d05380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f8428a1f4059102ebc16acce10537381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648abe5efe2b484b29de78a6edfa0ea9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fb8251b056ea77ef70f4ee57dd378383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04256d3c1e069e2d5ad1fbd7fc4f589b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430f04e4bcb094d35c7ae0c7290a6d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894092c4ebe235f178800ae145536d43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c0cb70613704bf32bd1fed61eda59387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31b68715e12316edfb2663d2c02526388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596dadc589c4e5967bccb3f6ab5ace0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597d8230fd6ab72a56cce691c532ab4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef72e14e1e0c1b7d1ad86e44b7d80b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432ddc2b37f5c0403b32965c9087ccd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8b61fcad01c698facad5fae4bdb58393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5851d177062a1407484b48b87cd97a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3519198791ca3159faaf84f0727bf1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123cbb4fb94d5fd5d78fb5aa14fc11a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e63b9a77a0cb16f11207199b55ce4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc87c2051cd3c0fbd4c95e430e0b666398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e60381a83083e0ae9fb38732710bd0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f888a3a12b29384e05aa19f6784f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0af43366a30d03fe27f74c554afeec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5f629c55d81b1587ccbde3e2bf71f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05041d099309d8e75428fb6b3570f04403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb601a3a802fe6d7d41a429f6424bbe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6c66ac389a7ba7bdab4c109d27039405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd7848c6058679e9c7e04c747b7ce5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a3c7246a530e36fa6d5f86b14b6ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726715a4b887cad104ec3fc92bba9d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da98fd729c84059652e17c5a5470bd8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6706209e946efcd45b42dd9c2190d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7dab6e5eec17bb31969d7e3e6d499411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02d1c2b418c834a29ad452e560c6d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfea9c2e656a2011d5fc9b287001c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b82ec20e9b3ff8c8ad9d797c0e1532414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b54ba48d77bbcf850e6c856b7cc79c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bf7a527ef0f7ed1868bee6c790d46416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820afedf06305301ef0e5fdb308d178417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f85cc2c6e6ee87c85b96fac89416a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031db9e0fdd768281664c661247825e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a680a58539eae94dfc10e3cb74d37bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfaddda4adf809bb0b8cf4709125a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14eeb84c58631166a4760a1e4d39fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c80e8adf79d9e9ef01d6773e2591a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe157fa393321d0e41596c6d6df8aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503ee1553bd82fd430f7d335f1c8d00425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddf845eafcf8a095c948f1e3e4071d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e434ce3b56b7c2db26a0b3eeddcf407427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db818a495b683abf394960637b999cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625a4bc852600f9fe4fd75dbe82361e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36920b5d13addcd57e3f4d12ac46f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332a7a0a7ef1de924ba9ca52e94709b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545048cbccc83b1c1a68e64d0cba298e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b655c674cc0fb5554d4b54e7f7377433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2c411e1c6d7e65ad7c7fa6219e0e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe351626211890561c46102e664669435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8720f70b4e9e4d5ed715ef8d3a197fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15253258e3aee96cd701f2bcaa757fb7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd859395c226c37f318e45867e1950438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9cde48a60d32f92f71f2fd1aade9b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afdd9c12aa2f6efb2400ff1325f809440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce57769ac378aff5b5b7ab79234bc2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0741442cb47a4802fc51f48b962298e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dc96ab612c850f594c31e8490249b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17287dbd9d34c7b7a0532a0df0ba247a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e45b98e51adf45d32fcc0045f16d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad6100fc0288e1e40178a58786bb11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a913788ff1a3af84a48a3bc9f27c53a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04794efa642895eff7876af6678999ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f188bf9189a39826c4fc1913a4160c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033800500aa2af8b53e970d5851a6de4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0028f5459ab3b29e16dd3ab8cb7dcb9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec4da535087d0ce35467a38b94520c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f9499166873ed6903fe02b19ef60d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815e0405effe48e80cb9f4e4de8dd6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae69899c235df8725c8ed1062daa17f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b9d8a2013852a1e750f85bcc44ceb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd05850c7f7adfe3ae01d96d25b5fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c5847b25557b2ea12a79464fced7b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c291bd3d93f16a3374115efb5e5ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bc3a147a2e2a02ca934ef02610d6f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16d495ad56dd010f508c95eace3437461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32481a2731c34faa427c49c36955a27462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18e0843505ea0ec6fbca3febd1bf93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30b7b7778b5cb10e8d8c8193f2e623464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdba79d8ef95cda6c047f54dd16d77f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9858fadea7c664eb4db95d17d8baf7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70d06b4f1750579475bf907a49f667467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450b56d0d3a1982c60336eadf980889468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0961a4ea9023569053d744a53bbe257469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a161d74e3a8e3b073d18073e6b8f7ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c1f667dba6db6a9502f613d848b09471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00345e6f514c3e6ab9a3ad80b83e2ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853556a1ef470c6cfca2607efea17e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371252f433362ed3584399ce7612298474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e073872e142bd02fabb7476e7a417475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa525d438fc9c131b998a32a5025152476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82edeb1bf88646a41b1c8d39707787477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578810f917f30f57386d4c9ccac6aa1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe16278b6c2c32f97964477c38008d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437158b83ae8b6a9f762baa36f48f3c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a852b0bedbd4b0d018630b659ef95d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d79e8d03794b7f2ca6a42184621e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b1ef3db2c27c7858ef93cde156f4e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1429de63b34ac10936d4736ae6bafbc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d16ae7e6f94199f34243c7d309f494485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da122ceead09b23432ee220d36dc9fee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4e63db1e16245a3646795f102237d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c66b823094d36c5aaa5275231fe66488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315e6e0197de6dfde5f3bcd8e7cf945489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f1a42e28ff5ec9c114ecd576734e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03708870e0b731492b284ac366fc61e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d161ab1859023214148c1f227bcdaac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bda96154dc45fb383b1a95ae5118d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e755014a08c7f496a473e88f5f3a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f69e867be8bece97c80e7ead48e61495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9914935f9dc67a6be70cd26ccb55d92496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde840133b46fd91c1bb499356009ef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5b6c70b159f747d9f0b9460846860498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed79aa338b97c535474d5fa0f4785f0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c101c6f500f4dedf61ef8689749764500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dda518754585f612e3c5a44590be7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b9fe31601a0980efde3eb0e2b76af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af3e9ba4bc3a82b358d7312b9bb9d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784b4e064cad7bdb118ac30e5ec3793504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bd5f93a8e0f79a8e08ea8f0dd6421505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada12fd61b52af14224f9ed2e749670a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc602239c09fedcb3ee0a55eb65eba5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e82bf639949424b93917231998d86e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b589cc93564926c5872953e17350f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadf82deab06d9c1ffc79c9c5628f22510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425ab651529b1f5e4958d8998be97a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d98c09c24f180f58a887ec197967a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd223a38631a62c0041115b30f8880513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539a5eb5f77a2fa19db958dd72731ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199e596f737fc4a920094d50d6e0e03515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007ec30a0fca4d37fc79e2c52ee1aed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfc9629675ae780719ffabe3132367517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67ce594ef31474feae9fcb8541e852518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0761968b756e7c901b7c5c06ecf75519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82263ed80ee994bf5c6893f50059329520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b960755c66e372bfc1f60f08c40fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7bd253021d2c5e3bd5fb4de7256b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5586d1253f01bb85bbcdc096c64083e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec64334ddba7a48626f579b8f993af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dec3237ebf90acce484bf13ea49b5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a83f3074f7dbf145b6db0bf3fe595526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dbaa071fe36aee715be54e7b07696527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b769be240e99b5d4ae47dffa91be1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edf92f6024b80278c6cd6d7fcccede529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efc6e601d5c4be6e511f3628c0f5c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d88d7cc1713ec19beda9c9c8c9525531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c077072ee2c55679791bb84c7ffebd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87df80db2b1ace41580f3d9b834799533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a21b2a1af0263b5b1f6b39425905e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c948cb7a54c30a722f913ec8bcfbbf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc44b982574c28506a03dd29e7431e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307460183db483ec91ee7293636790d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c90cc097f44bffc1aa106f74e128c0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff30bb682fb0862a33865721292a9bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2bb89c6f324c6789be0e0ea76979c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fb6189ffbce6311e20ec0c8f1bed3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31b3d46fcf850bcbeb4b59a7df8d7a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4e2e44c921b8e075d6c72e0573fe7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e3badd5695f85cec3b0a1019c0790544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa742ececb74873f569635fac9431f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb368caf07ec2c01a5685ad7dc833ff7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88c28a60a5a1a151e5ca505c44e261547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d600c62cd29388155ad029beb4eae29548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5474b856a8f635d4571e5af336c10ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d946f0f566d9f6bd5904aee4ffe724550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0160910d16bc30454112229bab1bb0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4eb927fbf2e31ea723319fe93c8cba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab813add867ef0f98a852cc4f60a2850553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce72e2381151f513b2c4016de2c670f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf9882db4bf6ae676d4f22215e3bbd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933a9daaf5fbde6174e07184b0ef489556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8899fdc2bcffd5d3825098099cb1b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d53f216419278d0458a24155293c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464704476696985a6615486a1a66546559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26c1c5e700b49059dffc0f26bfb4ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75971c95b052854efde0b9c49bde93561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2574de87ed0056d1d8a84d38151e794562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ed46bcf768eba98bbeb5954385567563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa29e05f4ee76cc7ecec143daad08d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c383aa71886d4969e79556e8f4bfc5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b94cca3212bddde8a87bec02cbe6c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d017760ed2467ab333847a2a50cc72d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1b792eba307d7fc17c1349fe446d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5e55b8b79c0403d75f5fad1dd8ab1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298d57f1db0550bca6138694e9ef27b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944e366cb44b46379b789ed97c3d23f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a533fd4239829745b3b3c2957fb4af2572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>