--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe45d8a78599003c18fbc13dde31551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3c074402b8881250573052e7544332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f618d3214f84cf2e1f2a55e7e50b2993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea977448c774cf79fe7dd8b4df409664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f0929ed03849cae33b736e37923e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce04b3c90cebb3bd7eb9121caa8c5746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28762d50338aafdb8ab1647e2d2c5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c30861c05590fd8e678689a06cf4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abe7d3ff0afb3a3d296b023a3f101a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8e10bdc4661c69dacd8021f4527da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b264c6baed4c2a17d0cb165c95afad111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f9d0f3c53b0ad208c4fd17ccda52812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63e11ee897a6e20653a603cebc27dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909334aeefe0987077d19b6dfd9a7c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5810d8a94493d624202f40e25051f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39be744a02904bc74fe504906caac2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ec83ba8dab053280783a29c4c3d8f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161fae5d936b245b4db3d581529e29318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638165d44d39fabe77f22fc88b65c2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2382b57d52bb22eabdc9fa8a21523120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294ac02e6ef731f0702462d85f4135c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221b3a3893015c9362d41fde3cfe76022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208125a36decd2921651cc673301016e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fa72b4ed74a863557c60fb8568df224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f206f2767b0a32062158e46409cac2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2322088dc638e1973734b0b3a14e1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9d34cc8ee2f0499b5e7f8d3ebe4df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363e8b2a1fdf64e78c39ee29ac1bdf628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f594a33b545ee3a63dfc8031eeda229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7871ac9a753b3676a65539562dd7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e76a8aac34eaaa2294dd064f375ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59c6a37aa5f489b493dfc53f1a746932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c139adb44000252aa5d47546e3a665b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ae8b1f4a9c1a649747ad8cbc3e08934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c588039451f01a11f01496b462d23735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfaa546ac9ed49e2e49dd9a9103283d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadb30a9d519ba6a9a568a8a102687237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60a3e1ad11564b2bc0c3696bb5d88938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b792554401d435d399725337775fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c381ed87dbbfa6aa0be3cc0c5b75ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91aa2cda22c666907b18bc70653c2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6d579a6b51400be9c43f396227b3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c707de1fc54b285af55c4e1798f9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6b7957bdca63ab0cf5224a154d24d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d789f7344a2fab1cf95acf41ceb8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15753a2fc3b2d31deb80f106f58c76846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322527aa60385b1fe41c80f3ee2dfe4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c9fd266b5d4999ee02407675fa84a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39b7119764e8745feed9615d200e7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c90c1bdb1a91f92d51439ff83008550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dd62b98fbc88c94135093b9ff333b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46939dd752948816150dda8da4448252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55af1c2de0f1c2cc1010cda61af083953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f54808281d308f4aadde5d75736b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb296f5af082daf19c98cbf5a6914655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea15509eae83b8678412537a1f729056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e423b1f35d7df60baec3142ea4eb05d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508b937935082d6f47e9ab419be06fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bfb9dd271274ceb7b9e24dc0e610859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d379a95efae55f8d51fe2c355c254260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770934fc26ee49c35eb59e83923e410f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5453bf1b3ed66891a51e4f08d2fafa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819662d25511ef22700012e3f80ed7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7c861b6870762773495088307cbf164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc894a320764f6ae656e8a293b42c5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddc29b1fe76ceab65daced2ca63e4866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be525cab86ae42bd183c716f8feb3f7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8eaa5ee86f69eb02df62ffd0e2c0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa68b0f49c72153088aac3110b1b71e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944343e6b2b48d8e9e5dca538aca22770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3044965697f8a1873cf4909a2968ba371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227220b4f8b3bfb8f4194bee561271f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a40d57c1491f4965fdc113f05ac79473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0745bf5c8ff7ba70729d9c6fd6c4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed42f3a6734cc7324d810f74dc13d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e130037f1e6205c12bf10af06ebee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016f8ee0087f61faf8f157b9f4e8bca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec45e24ac091ed2fdaa3e5805a7129f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab3cc36a6e42c7548ea0fbb243d62479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2d38db5e6bd2cad2aae1e332154c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d9e9f597d74faaa6c8644eaf6f1b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db4bd8bad41c40f1e1ac69ba82bb6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541a75b256a81964c6de98922ce7d7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2d637cbe3b180718fbdc948ddff8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17d361fbc96449032b1f81ae45a31d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f76541622bf77ae65d86a18cbf258b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f925f5f80ed91da0560a19e1c418f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a3212a718f6b192b2a95d81913e0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ec2467643b94a29c6bb5b468ba36889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f224ea03aed34af05e24caeadf33d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321158f29150e337bc41771b9e5d1f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2e18b35ce6387416d9b4ed18f969692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c822e09a880f5f0a54d80b966d28b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccd1ce0503946aa41e395e922aa42694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcba65611699df84d8f1b59d9c7c50a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd6f06d14235cbd35339dd54070c5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a68288aa88d8f6a39efa83ad3b0cb497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3338b1e7aeae8c4a194f16d98e70e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e356abaea99c48329b0639cb8856e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007ba3ab7eb3e0d987d67bb341efc06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85a8e3ac06df2d4f662c8ed3909c05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3218b52774002f7e1065c56c92c2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a88dfec7413bb26e0f70f48478fd8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68493f63182c4c7aa8fdd8c33d49bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57008f76b0a35ace7a7ccebd5d012a2f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e142078a90cc22ecc002cac36f97e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe35f7088fd42932b0378a936ca3929107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cfa7a22d2731c638c667d77aa172a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed81849d540931651648f33fe7c686e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbc150b6f3efe4c67335fd40d36721110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66197732284ddc8fc215ebd36d8c203d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3e6c0337bc39008e671532da56538112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db682aee336f74a3720d048daf046712113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74801839d99de0a5c0e74ee2e975996114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167dfc90ddc38c3f7ebdae13d85a91af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781d113200fb0f4916043305f728967116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df8309df9a107c00f965dea327a57a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b07a58d2cdfc5937cc6a6a728ab74c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b2ef5394d2a688e078511bc82d271119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87168f304ccc00a8ef79701c166e3702120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a473edd3cc3901d5f67e19639ae5c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaea1417f15468cf2d27676b076af3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f9fd1687b3a9889cc9f33d809ed4c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eeacc54d04a3bdbe537122b5c03dce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647094797210aab256b4cda56f2da54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93564d1d8fcf60a859e09d0eb1289cfa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883faeb802ba610c3b1c4d557a624516127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03208f2b4986b2aaaccab3e5eae386128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e66ec78391af8661a475858cb1309a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc2a6ff9cac533bfb51cb847e013ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc37a52d541772484ef14ca42f666ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd28743519167f793504cbf127a062132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32c229b997dbb502091ff473d9ea31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70671f7f1cac5d2f0416c9612d95991c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8155f4b59c009543579c711e3add21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68808d26957c973cb3097ebc893558136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef6b6cd2d72af5aafe880614d98d56137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c984b101e5027a4c17cbd23b670c5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944c5c27198f080f5d447529c6f4409139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c12f5f55de8c23f32800538cdb612140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36b1a1d62004f0dceade5d504b875d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac97d5c87cd3f1c8241eb6e431008c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5022848829ae8b96c160d859577db8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3824cb67c9e8a62c44a130ecf2d26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708b469ae98c09729a416b87905a88c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55288d58fd68972d96ab63c80ae1af93146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a3de35b0189f7447b392d08c162a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af581a0b0689559ebcf52f1734fd20b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a906da54430e8e7f267293771c61cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919044f06a601448abc25e9730aadbb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0eb546a4f457444ddfe99a5a2b6de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ea1d97c042c25de9c8628f1b2e3f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b64a0a849dd3e4e980f0ca53db81da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa679f56d632c5da1a9f247df7569b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb44bea60bc5f4f1ab5764477ee296155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3a9563cece4352996029b04dd9a88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b7e3d07bb481d19dd693e5e51e566157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d0db4a289c4dc1019aa29675ec18c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194b4cd447d6c405a61c966d5bc61c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591c25b3198116a43b95851a2a27142160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb5cca31dd5312381875f960d014d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cd19b6af12a28c79d2743103a89d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ec6f4265b97b08b507aff31038b61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe177fb55ea2ef02112c752712f589b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487f00ed30ab4cbf565d4d0a6f0fe0a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9890fcede3e678f3d8869fa503be842166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e8ed651d91508abdc07f30b695b13167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37afd488cc1e8586fa2d32ca66f0a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ac9b3ea661f81b7ff57125e755109169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a6b6366adab7abc80dd76aaad3a65170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5389da5a07e0065fc1f7264c397c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a14ad1f68708a15b64212b285f410172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff0c0d7bd6ef7a2120a2bb6850e4c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0158d97feb8884a33f06cb23f86b74f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200aa3eb33391edcf814c88ef4d23f34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b67742ca3c6a0b81d042d598e63f1d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd819349784f76d362939caab2ceda8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190449200e1d732089c5aa8929e0ec8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e6bc017bbf616bd779a70a0fa1d07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ed03cce4f934abb011cead03d8bc3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384a1354302662e49240fd04f380a51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea5bdb3d0b238d3e0f145940033bd8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf7735f54cfbe4827a02eb0da0f6ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5b23c5ef2ce191a4e5ffd824eeebb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b40daf926db63a16bc2ec076362c79185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1288e952b12de1c4c3d5613dec3470186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce649aa23806b6c374017289740b23a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34143efb4269a211665f03470e3b7d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e01dcdf0e5762904589d030b1add0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291978f12e81e18d5d9ebc1000808ad0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102e9f94d2e0b04c9c14e3abf48287a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dc5e4df9a82837c0804923e21934d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af08b36172c4e18de9eb410b8ebd6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a34a50e2625b73ec97256990def944194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373ac9f1fb05a806c245ca4afa05013195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03af7fc7a1e3520b15d0ce6c896d442196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824fbdff23e3e2f08fc599983a1ce80197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d72b19fd81ebcc27cb50bcedd412a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db46e266fd5086e34cb327a750e77b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e2168ee18c49e2525a3d60db6be53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f71eba0bd600c8675a170d65c26ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe093d6ec839f06343ea77bb46e7f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc5b525cc063d6046dda73f76b89fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cdbf58f98cb0ad2f9eb1e5d6048f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b5914a79a3db1096387650801870c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1657c7d72844dabe7682720d48943206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5de9e439eb88148d25a75c29831ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d5499df43873de7f2c0caa5b9cb29208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba74389ba689b1da85047033166ca6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c07762905e6f8ab101b4f496f9b50e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66470f806d0ecf47062366a475100f1f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795c38044780de9bb8edde3b14d1ebf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322afb9a7f28a801f13cca34db684ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342a85a776df522d5591c96dd880a6a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111e97eb2be74225a7e4b52c0e0162b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f38b15707297964132eb712d1323f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b763d4dc73279593fb494296e850c68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed4e0a2a546afea938b951d41a6e3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f25d211fdb94fc7bb4cee1aba76f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea43ba36b7d6b451ed49f6fc5f4457220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464439d67ba1981f1899014d3ba53e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae58942dff2c946d58cdf5ccd2e6c07222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e5dfa877c133a2a88ab62bb48080e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dafc857ca07c9387f36569a34a2a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c417949bafbd5dfab08a033b574120225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2271bb8f056ea0f208329f186f583226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007e617c06e69afb30dd044ef23f517227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d9f118b916768e8818f230bdcf95a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ee64bd3e2053e351a32ce21ee0fa2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da4af3364f8f5bd9ad590e6c8e2368230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfddfe4f3979f6a4ef02a3172ec0ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65bcb8c41502b2baa3f2e2f47368c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bd3ada4bb871a6687c8e370aee1ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca631ca28a85cc5e2e642caac2df265234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393452e587f1e647710f8c2da5ee29f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c586aca99f0825c33c7a5b8493c6e10236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794f2697f9523154ed56e5cf882be93237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d7cfb05510af74fc328e9245fc4f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182bfef8ab32565793145acd5e726db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16605016e51a57f2ab3f5977901b3e1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44bccb7b9187a93a3568f3f202a2a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081fb422fd999b5b68460f73994c61e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9d1b8b652e422889b0a2a9c59e6f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d29d4f697c39450859480c83dbde04244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926302e6cdd2306fe6c5336be710729245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93392bc6353fded480151c42d2e268b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387b1cf01a494f4c8d7b208634f7add247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cae26251b637a668a32e6e13df85d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2773968c88b0f1918bd5481266149249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd274a2360df75250550e126d8ab61250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073019225a0596cbd22d13a8c23efe8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65a79c5ab465c418ef31ebda3560c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e2faa1d38bb574c994a64b2200908253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0cf2f38987c13b50376509ed33686254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b375f10c0e93b989b68db7c017ae64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640cad66f1d5dc5886f099dd50f700d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfc2af167731f93edec7696735df52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea64b8edd7db281ac6d0364c2aa816258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56932bb8bad88f7d3c5599db8b3c7f38259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1768dd885056dde3fd727bd31fef55260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679bcb260e13f1ff26db37427a804ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f652ca03bf70ed8a6e2af8919636383262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffaecd1cca3a68f26b7f0c15e474ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10a0487d7563ab2b10e8f2f6d9a107264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5855b521783df8b6deaf881a8f11f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255bab38fc12bfa957aade6e403c5b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b94fd03ec2441d446b7dd1acf3ef4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d94235bbf80c2ad5a71b45c3dfe4f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe7f316c87dc714863de282247da2d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c9b7d3c9a3d72ec4d9d9b94708689270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58791c46d707b72a1bdc365083683b59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b8a549e11f0706361837e5fd02107272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90cbba139c98ac6d71efbef359d7f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946d2af74d12d360bafd37b48e14e34274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968d6cdab5364c839cd54f6995e5f01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a68a66b72fc282983284f8cc39d516276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12970879701da2b8918e55918085c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697c8a109197891e726a2ca88653b8b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e006a96c9e98539c1d6dc6ad4f45a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ae8ec418924656851a3934b7ac54c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84968e60e603421d851451eb93c55962281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44b6ebab587790cfca9a70d368e22c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241ee0fb013b453483254048d3835b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446aea649b6de0576f2eb23eae835c55284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1d069d964ba8530a12775eac5539b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e832ccc81653cb453adf3ce41eaeb3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2483a4d183358067ab79b2832b4c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc5dc28ab54dac28a847a154c075bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0a0d985ef9fa3dac58bcaa3879c8a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c88edd2e2f4b365ebb1ce413ed0a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c3e59f408103f14c3034215227376291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637acfbad055322c7911f12067047ed6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb48a82f1a90f34530c5590b0185bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f40e3e77f1c26d7cb4d6654a5eb5f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774ad6ea47dd1476edc9d7be72ee4d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444cda89b9245055abd82d4a50717ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56ec834a98415885f05e9be0563b0b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467b10e47a3f05ac9116cdc4263b220298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbbf213325a5bc9eae8bea79416722299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96337ea3770a2e8052143e380ddaf39300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966dc8c82a222ffda47e0efc7188fef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28619df2cbc5b868db3d5b214e1319c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112534043a185e438539652cdec92ad1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7090a22d7ea0924c43b16a4a742da64304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56f90a21b05c046ba98c833e3d7645305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f45e6e8a463cd43ab38b810b2b39d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced89d789213d08b19e22ac88c6a0a41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd504d83ef49c834850c165632e3d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42828246ec702e9dc06747ea29f47e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff94655f3e62736770162c07dd0c79310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de583ce72b2fd96dea9c29f89ad749bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb05a5f3d5dcf9e0366acb89a7afa0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7454b5ff5c3338adce27681b6f23173313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ca952f5ca9a513e6fd001079fced1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29239229fafdf89b482bd8ccc9b48b28315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee160b4ee8426a2e9ef1931465c498316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17450906b045d5828420f7894b6b0549317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187702b739d6f94a46c24f7c1955cd7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3510742ca8fb0912b7816a59aa69369319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ed899c6dc0b08ad8607f41d837516320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecc2d5a5504f61b0eb9b48b27f3877321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddfdf4ed940c7dcd9499e81427c787322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866138377747193311ae95fe3677843a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3bb721bcf7f92e345c15c8acad639324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f743e27c3ea77f35aed1c31e5abe4e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fd8216c5007f1354e93f0b970b4a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10777f4eddc745016f30d2887cdea0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79fdc461d8deb80351af9ffe141210328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c54c7e118032f636718d34078014f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c86ec4de48da3dc5573d4b6a03c49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea15949d8b300e8f3e7998c4309454f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0caa8c114544c3381668ee0eb60b0a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664d660cc50fbb844f65327d1c7849b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf4d6245a4bd8b5e568775f163e798334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46364a9c02f4f744817c23db01b1834e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4d85b92d38c22eb558236fae2cf7a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cfc931f57ee5ed7b3ecf558100f0e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7bdad630eae3ec04a4fbc6a4a26ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a384bfbbb2d7e11332f2a9ca215ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cd676e71a58ab365736fd1606f6fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74ff24d60c03576851c311d4152cca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8a3b8e36adc000624890a573955c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210d9b0ca1096d4c4ef1a7f8811432d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da87999da60ac7eaf3a9bc404124f23344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3c7354bf96d13cb34c7c150a599e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c383d7585b64e133cedb9c62252d9b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce685fda0d36061fc1c96ccb2a190ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effcdd6aa5cb3b327bb0f6db5291e7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da163430d66319ffede63b541ca5ff9b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483231fe0da91e907e6eeb88baaf752350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ace9dc3bf0da80bee41b339f9a7dc8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2ca6f985b88d73eb83b2e3f9c3d23352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b6f20e16fe11ba64e93f054df13c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d9395270e8e49def005844b3afd02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3d3a2ec07aa1c638126f13ce0d2ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e042057db242738de85cb824e5ccd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6815465b30387c167ff22a1fd8afc7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e3d5f23d6a72b5fe810d7657b3664358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b5a3651d8f70cb87608773e908cda359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c4b24637d88d71a1e4ce087471076360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eec426b9bcb32f1366a86aaa0778ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e6b20512a1b73e3a1c47ae10fa301362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbb9476cbd50ea6c52322aead76bd7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ce0f1522c5ca7ac920f19791ee17e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1ae3bae00006d333e65509423a2dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c438304d40dd175501e670ae1a1400366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94ed83a6329dbfead80d90c78b94c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbe34ef790ae734ac7b5b50719925f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5e51ab8c92e430847022424560165369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7fa2402aab14cf4c6c7ab09d3bf93370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efdbd6bd3181cd8adcad7735c53321371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7586e2846fd56be18907be32bda164372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f057a3fb6d6a86fce82e4cd7973b93373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1c4bc1f0de5eb91733c64603add21374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4c909114991fdb2e9b223ecc7e15e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f45dd54968311be2aec2e564351ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbfd7ab9c131fd618d21bc013053cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dabf3bb8b082d66c1f6e5c5dcf7932378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde2d5325016d9c09b2a68ed74f1b95379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa2d4b45b97b51e3f0dc4233df29c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9be8284f23e5287951114b3246171c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f42f13a10f75ebcacee7d6b4e3e5a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bd0d45e4010e78fe9ec49532fdd9b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43400b2eaa6b9d2950bcf0d46a0cb55d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dde048c36c4007db20e2c3d9b4abce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d00643d0cdec5eae4aff1cd6181b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c52a3fb75970d5a254801ec07d9e47387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b4f5ed5402a6067ec534bf195be0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9dd97a612bb3bb736b99a4488ab3b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bb25c20a2426abbe1520ea18fc1af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f16e3146a20ab0ff6a53de609de12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0aaac4323d514ad87131f0c8daf282392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeefd62f915c8b2b6f56393c3d1f5d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5966706b73ed268544a1ce54813f779394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a17037742e4fbb7a4e0be90c141b79395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b803f45c877bd7fcb26316e8a09fa7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9ace05af77a0ae4ef18b0a5e9b1f7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e287da4e070a73608ac75b132f56d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b486edb948903a32b3e19171d2ffc6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721659f2d057617439d593e13acf4d1b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad0ac06af0601a5da2bfb859db56c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b004d25ccf2a2ca19c2c964f35da655402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cb9f0f023f7b9c74d1202649f091c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93dd4bb5946052a676540d81bc6330404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84315efd837dc9497af8744b1acf3f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c87b8965210b2f8a32490a46bce5ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbd9d9784921ba2c51852406b4449e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d695baeede8cd9cb116c1422c881d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6815aeb514a3c5c82e24d6e65128e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790033d5b644c4d4dbad5b0b4156c6e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4c8adbfff153fc581b0731f1dfbdc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3283d5714f5ab6593ef0c1dd55658412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4f9e8b4874b16e0a2617caf2b24a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106da154900d85521907f2e5ffdef94f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6653e4ffd0d33535666403c48b03447415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca263fded9e8d06e47d0a6e54225067f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d201e8c2f6f874ad229b1be2bf557417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17338a51d1e81373fcab8383de58cdff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ced0ff1fc313651a3d531309af5e2d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54938462d6fdcebf9344de94209ccc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459517d514c97aec52a0e94a2824fe4d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278ff7376aa3b2e82721b55ee88c6ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2b07199df642ea172e13423976a72423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b229810f1e1bc02ded157d6a83bd39a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99db627269fb46433cecd15ed5fc15b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307426a0b0c3540a86968b11e9f6ab9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730a1d9e370d2c1074118d51631b3df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488fb2694b6a4b2f1b1d3f15a6965f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ba7c439d0a13992f395c873562c70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb54cbc427a5182b562dfded55c6fa3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c04a36e4d0e59480604fc035dfde25431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd73ba1226007aaad25dd4e019aa01432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863bdf4de815dafaa5cfee705b0c3a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75a1a76fc353bc5c80d632dad752b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52414f87e91b628af961a77ba7f7f058435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4cfafbc3c507a018f8f9f2010e2d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb31a4790b959e2e7fc50c37d18e56a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8ad3549bf7bd2a5db91ec28be709d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb1c1a7fcbe22c354c05fbf6eb10bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958965febe9747f8cf7fb4e16fb5a922440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6322005bad4cc27c60c2eafc368c59441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce03f27670d32b6b70909adbb17afd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad9beacffc03d5891720a213d1cac9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff47f32714f6d6c30623e2574b42628444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2408f95fa6fa8608d8ca008c6f95d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d96a1abb0ee7a46ec43fee8eba4be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd6ba075e396fb13de4ed5cb4816ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca42fd596646466bcea0e0fd5920a2c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48197a33fc4d1fe5710c12f495f9842c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653ffc1250ce34f7c98bc942ee3a687450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed54a20ea814160e99711c7d0e796b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c1aeb942c61d6595967a28b4ca1bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23930e23bad1aecd842ff14106bcca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5fd2cf9c9e6775eb5faf173e9f57a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bdd05d143f672ae00e484eb65b695455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0b443271652a2e90515060da9e186456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4eba975bd7514dc01426fb19c81730457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9ee8eb2478243751c82cfa39c92d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef24b3c116a0c2285646acf8f258ee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c91672f92245c5a1b560526e9bfa7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bf5a11bd86d278009d22556d5f1ec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e474b5a5893c26d39ca3c5b02a1df8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bd3050d593d9c3e5d862bbb1e30a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7a63ccab95a2d9caf729ecc524716464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d6689859c583863fa2d7c5cf67ec0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dc65b2813e84b2820187691063f05466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef14ec07b296a4972266f3df0a81ba6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e28e0e45f93533e5397627c2f9cbd3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09326d5de914944c21cf1b28aea323e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a009d781c43bbeb6068fef2e50334470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99bee6a356c44e609f8ed50e6c2e5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c48267cfc8e3d2bda1115b9d2c04e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdb6622efbe2a8534164094fc7f345473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132a7cb9f0df527c83e341c4519edef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029107c65c096ecf0dfe9f5a609ff7c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2456cfccdc7b3fccca4c7b60f052de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d12b5d0af1c2e063174e9237c37bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592df8f504c60a48a1731166915c43a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade569cefbab7f0f033e4480c7651d14479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82ab419f2e55681382a5376334b20d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0e5e35b900fc3c33b6db02b0877c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fc5d6ebb7076c9d9d3185799e3d70482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3cb0f093a4ef53cef3a499a634a09483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a54d976ddeeee74cfbb141864bcf45484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc9bfd9723f2eb7a37a9183ebe3d33485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ec601ff79c1424eb7ab7a80334b37486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5251916bfdae231186fe85a0d8e2aa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47679f92f4df980d6815d1867c586e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57a693953fce263ff4ecb4ecd87261489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886b312a116d9df252e387390193a30490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87e1c6416418969fe4119af280f8bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473db09f739cf582530ebc731b07a3b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f4d88591b57d188de5a4bfd5dc9c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fedc9fa0d0a04fa84e63e971ec5887494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8287275a7052712abf4143e7fa246d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395046a817cb682d0f0c67cff643bc8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af1c291d9a470f6e3b35835807c7a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ec2277e50c6a7b17c98b0b9964f29498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9243f8e0b8d069f0629f6f92bc978499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba288af22d2447cf4e2bc0696b940a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01458b586bd51149aaa6fd2fe642798501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d129cf0a60d2c87316f69c44631d48502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017e68d19f4a801382ba7db6dcae391503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36072b9b7bd3c49e2589ecedbbb1b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40f329e65a3f0ae5b630269143fc50505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b5664ceebda3cc74aa80102623355506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657426c1c9cbe570527a2af40cf10ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a7dcf67da99eced7f17cb172f5b20508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c16d7d48a6d22c71dd960878a246d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e84c4b4cf0b887edbb4ded6b365bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5c8b8b56cedac57c3b9694f59fd98511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0932844a4b970f10cb55698a77016512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bee9f2894485e9d11bedde382a0c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648757cafd4106629b0bed15f900f464514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04df705898ddf265746fa0bbf5d54c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5852038f703d856b509a295f85bac24516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ad0e7426534b6273a9272d400a943517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5b6bf26544c44930871bcff368fdd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89a2afd150ae20bf09aa3b5453b12e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf59cb793da78fbecc274837b61e91520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106f4ed3a3900082eb436efce251446521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66059424db929c651d12cfea9fb904522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a5e56b0ed3618055b48fc4c4bb3bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e24e6d7e9690b906ba08cffc456724524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de96f1794a43c3c4c1fbd0169f66be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c89d96408d2d45dc6902432a991dd1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2d6e6a905b292846d9eecc1d76b92527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840558816731518194311550f07f4cb6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3de1b8c3ddd3c52aa0228864b5d2e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e92d800e86e7798549d51353e3063530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d949889b9c1ba95e20fa6973e25074531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800739df7cf4a598a682d9486be3e4e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7dad67b5e7d7f34d75ca6fe499bc3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd8e99fd2fc33f6bb7cec44933e0ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4155c58ba531c6ef2eff8fef09ab68535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c44fce7ee31c592e6cf8c6044b477536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d5d33edf1dc70a13f4770b5eb001e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ace785718fe406daf79ae20c4f5ebd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cfb2f57b29ea9af0cc884eef56329539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015c25c35def431d49b5d639d95c590540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51635243b3a5a08c67d8133ecf6236541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9313bf3cae8df181b7802d236ebbf0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901596203ea742b03ff682c048921a27543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d91c4b7c3a9dd5f6f827247bd41252544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc3cf02aaa1793f0b0314e4a0d3eae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5909578e4f5ffea8a995bb2e83d223546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1657ef3a2e4ece8f99700fcc6a5093c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831b0445a3cb4bf4838e9e3b0a06e45548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b3185a7a1c1bec00b2056df0717df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c01f0be2af3ec9866aae4183ffcafa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b938ae6999cf4ae0e6119e2bb83640551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147624e118eed02dc90d6280404fbfa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffdcc0af216b0a2ea5d096247db547553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311231567497e2c199f22dd8f54f363554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbad449cb0f4c20dbd0ace0cefaebda555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622fb14c055a1d23a1de85afa07dcae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdc93f493c91cc7c000c983a1f3466557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4b29d58626cdd3391471635543419558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637de1e2dbc0d2eb61fc6a5447c8fbbc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4e104c8b68ad4625a07f9f73ef7c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4d98d5d0c861f570f7e491cc2d5a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cbd58be082924226f972227bb78f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c972bde31cee1961ceb31f1826134563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8326e603f9c85b8e9df05bdee67fcfb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74193ee503d327520520cc1ec49cb0f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad227724695ca87155fde956033da82566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f2327741aef112f84fce42878961d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fddb447bfa412d49d8d74a9a794ff0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10a30fa2e8b7f6f0c1576b5a8b60f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5204e04910e81a4d2da19e33df92e4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c84cc24a27443678f2804296cd72c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55908eacd871b9b822324f47010beca3572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97e339f1b7e11d74dd015d2f901c9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e4086e34d67ab9a6c064157b63b5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c15da08bc745a3e5568f61e36b2393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d9c3ccb440f337ef14cfa0cdb34304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f894501bfc058ffd6c4eaad94b1865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a37b5a6b3ddf2bab894769efff1226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924cefdb9ec4440a7e127e638227ac47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3970f5669477c5ab50c2018a03ef6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925f360ae400e4143f448aad66b134d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b901c059d1578a498b607ac4f3ebe310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e945a4883947c0f2f9f1745d245e7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea21460b6aecf8b648c5580baaebe012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c75f31c55ce64030268f7f76dc77013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f78604e15119e688e5f3115aba354514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdd7be76e3dc0ad3237813cb4f5c1a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8137d82a09a85fea92ff5a9d5b0dcb516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21984fad1e2538649ff4c6c8a688f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85384ef8bcd5edb61726c467a5a6ceb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adab2bafeeafad94b3d616bc85084119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dc09b46519eda40534145c050f50920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437974bf2d7bcd68592f610e64e8d30421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa3c9f713a70b6ce66619f73deab3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507f68a3c1237b01d5cedf3db2d759123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1c59f7ba6ea5e0e6620aa412d7bbf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af7979b26d427946a66fa6859aca7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf165fd3760e0ac834eedcf53fbd67926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798002585d2df4f7882715ccf6465bbe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263555a53866d240a1646e5d7b6e4eb828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8fa504f43b11c9e064320677c6c0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfb4cfd57c7120420e2d2314fc3b4b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27409261419e56223eb60be8cebc8931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772b49770bb529ab4dcce8be60ed20f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d56b80602550519539be9312be031933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16119236c7707ac6f60cc077a503a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b3cf14083f3734482b10c83c5717c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a5303b9f48459eda7d4bd18716ce236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d05b518ba86da8ebbd7013fc2928237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128476bd9a17c5c9cebc3f2583524d6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712d4c943eae5bfee66a0dc20baa38b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902416383aa1e02dcb0bb66ede15d6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd413ba3b0caebf35fad3aacfa554d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f0a5ab1143a80cc2dfabfd108a50342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bfd7a126b44262fdcf7d0a0654bae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bf2a274fb6fb1480bc49c15a0008444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb785aff8e7a28eb8cc30981dae016745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162037950a95d47564a2f4a62cfcfa946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e86770ab90928da012234e8d3ad7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec78f305b563f370b956b787307f64c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49461a4e3ee922d4a4f41f7cc0437e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed26104fa135db33476e11f94404d0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c4d9f3ae496f4ad4524d6117843dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447dbcbd4d5fc07134f2184062985b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff91214859c02a3481eb145b482c7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd48c3414734711e7288bcc67eca8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf5e4a91724f2f8843778c2c1865fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671540874714218fe54e4f414446509656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31418809bc753ed9ceaf0281569340da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23852bae6e5c3531c9013935bc8c869a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3383ecae33651f22393bddb44b1afc059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d99223b0494e8444ed6e9353fedd760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ccd2b0620c10e2a3197e9987fda4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb702ab17da16ac2e9658fef7a426e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec7c23a6f76362b90c59b0c0e5d5f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634abfb5e16b49f1e71631e15f2b326364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3a1359ca098d200d086f5762b648165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a861f5084c716e41d445c498ddc0a3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec74ad6828eb086bdb42e5acd6744d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e28ab31e906a61158e07b2265a29f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca0ba31ab1d0bbddcbbc56259538fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd368925d71c1e6029d3840c0660d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221a9d00dc874df1605800a524cc4e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd85fc130feb33287679d6d41219e8572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ef32c7a57c942797337147231539673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bb27018850291211c38bcfa5a284074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730a4e1cc5f113342bd11394c0d735e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1147311de4cd6adebb7366cd9b78d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5db851bf62e7379cd3da7297166a9f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade9ca56ff1f7f574831ebeacc3f8a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9d1b134f3aa22296fad3436d7c3a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42eb25b223bf06ce8f7732dda29f1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ded59fa35923c92d82fb80c263dc681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992518234a0424cfdf4e6be3658e64a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c7de832ad2b615de06638cd1d681183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29f2dd03d18438fdce33051571eaea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dea7601e7e6f7f5d417be740255ecd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86855a8d0f603f85d0e5c0a7ecb4f7f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e78a5128093bc3f88089d05a3747d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea607465da467aa2988fde3f69d121c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b5d9b005021afba227dc753458a9f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a534173614af73d6533e8ae0b397790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd969098045fc8b422dd6b0dfa8d82091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315cef649ebb88b37ab0f02290a22d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c0fab7e08fa3c0cfc123f8de1b5e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816a0c9f8069392cf1431ee869c584394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d61f8e2d754c55f527197c948f10495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f881d30ffb2849dd69ff0f246801f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b872960336e427488bdbd6a10fc00d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023b64cdb3a27fc8d9744030cff6dad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa168e6be9fec92e7bf5d355765b6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39054501256217c54dda0b5f3ece57a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9ed93199341c4f9190e87ce41f499101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436b2e6f91830a4237f4219d5c494bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3251ecc2b6ea6562bd2c30a3289a37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98ae05fa128cc2b384da23e9612fb7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007531a7eca01ec50b9d9d18215bae0f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc648ac28501845525990813acae59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adf44201724ce97df617d784348ba2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a37e6f32d6650cd4763246ea334e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf690d8cdf2914feec02a2ed838b5e64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8a71472d058a7de927ae371144867110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd301aa3a5f8b5e14961b6a226a88e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359f7c1e4ebf4ad40d43e37b3de438e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c063960376aebe1f0a5d2f9029f92f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dca21a21b95fd202d91e3b2051309a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af210929fb9fda969479899fa6db33d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea47803b7998e34f727e08b89bc8ada116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886d545c640a0caadb8dced0b02ea45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe5c8964c34e68e1bf0b13dc95dfae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f951e2e859cf812f723a3300a18b26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b22013e7a6959727ee9956805455c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa86a49cc5cda1b9ceaf37ba5990ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78e055e5d12444518c91fe4214c530122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8b5c44a8f137e967bd45437e4841c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e940b0ec84f52d4cbce3da699767d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b7b20d006e7c1ec31a4c86f800659125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f96e7de14756c1f43db4d00e77d35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7ef56c2010586290dcad06a77375b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fa417de262b495e408efc8e7bf409128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b108651faf26e553d7fc3fd60485c44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17c430693b34c883f21fc1494ae7b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa00aa90addfd394538ff6a2b4a4a04131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d774b858e19684528ec23b07613da04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919ad960ae486fd06ca7eb48b1617d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf87a595b6f3f57a33d5a7607713c6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339779a6440dd933f3018996148e806135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f4df8d85286475b53a5c387bfca3a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b87418085cc4850a51f5a915875dac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca97028c5e1ed121f4a2b7f40134865138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd276876203c88c695bdb1aa9017df2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0bd36e27d2f393db88de181cc69e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061380b8671a5be457682d2c0ff6ebc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9474816c5bfa710cb72999d6c66ae8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb076a68bfd118d30ce08bb0577108143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b22e8ce34129c40b60cd17066bc6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042d3eebd99f6cb83fdf5adb06b77e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73021b4ce3d9d75853e0de452f40c3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de62c31e9487f0f1dd82ac90d759a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8460d2b6f58c368d8149cc560e8ca7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5ede414ee74238b270c797c377ee6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e6c637893d8121bfbbdb2f426321a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52026ae32033011db3ad21d3386d3bf6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce546a22e991b24e13ab768c43e58d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e747a7fddec6c0d15b5fbf8fb4150153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23907c158e435832d2cb6d6e65c7b4c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22ce78d704fcd919e33674abcd4e26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe7893ccbe2d9d0212310f16dddb2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7587bdfd2a7419b37a17ec494f781157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1fb6e09b958f7e89054aa344b0aa1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3373d871b6efa46d048bc11ae1b42df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9602b8f576bba23a8feff551834aee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff0df27548566cd1dcfbe8c9f6d380161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00215dae1031ae1976e0d0221d8e020d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f6c9d9b1b28279c8767f9f695b650163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74e6d3604245cbb03213e599974256164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb93e12cf20fe6b588c119801c4d37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019faf4c81dbe87500f17b8ebaa7161166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a1d0627e2517f356867b056371e39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34bb2e6db53b800b41434bc4fb32b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596de8340e4c6b0e8a9abdf0ddb70c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cb5c95d1f509c479a3b61fc6f534c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8db15d0ba78ac3864b43c8d73f01b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b01938e16ace62beef1e541ddf07a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43187378fe6f37ebcdaab318a8b5c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c3b8b12531898bb73cc71b9d78336174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d9c639ee67436bf9f1f6e177b02de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c13ab831a72dc1c6fcb58a80a82f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f9434a2121978fe550949762f500f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521ea139410ea8154db1a7d94717b1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9179a13aa1b6619c739aa9c4c92ace179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d555ae473dfaaf7597f897848d4cba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67955c752b5fb895b223c9f257f00596181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01068883118223f351f6c0d8898d061a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e153098e999929346da1ec2c468efcb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74528a466c84fb35ed96dced63e0e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe9f9a6efcdbdf93cb7a54373c72f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cdc4e283c1ea47f7c830fe47fc9a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42397bc27674bdc09ac8f648b7a592187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece11afa428a518f94cc7fe1216a884188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71603b1de3ea04e2297eda89e5ae5d8f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb360ce3a15bd02be706677aff2d69190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434d7d6fbc439fe31b3fd36d7dcc7a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9c4bf68808af13f00d8cd5d7c0c70192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb009d10589f9b0afc92f6a331ab460193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38bc8907708b825c0ff3b0b747e520194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c3331b1d7b19b599b47d1e286d4c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5a18dd520a114dca2d1f2c95363bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72ab7202fc6d5eac912fbfd942b6c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01878d6eebc54009bca6b70ac2abb49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced3fe4647897a6e4cb8bd244982a19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714b8fb8fb21e9bab26d4f75801f0b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0109dd713d0622ba2d1fe5023dfdf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cb5abd41fee150b80ccee2493b5b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340314520da0bbea3610d401d70a8963203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d5c1dc42b37604a56bbce9e8b45fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808bd40769870b6ad3a6624141d1822205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514ea9de862823c1e266c462079cf11206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ed80c128a21bfc000bbdb2b41e38d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d0f2e11904301607117104549cdd3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a016377ebbcfb04680397ce860275c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5650108eefe19b6581219949607737c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86133e30f3e4a50b19a3b999ecedce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2f45d7bf6e94718c590a358459f3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb329c6031b831e1ead1fcdddeb93f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f14fcd4b78df8ba0afd46f45a99f7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ae926536fda8c4234faeccaab310a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040564003e7e4901bb1004d5913e3de1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed57cfb7eb0950f512923e09b0fdc6c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c860807e88306c5436bcf58bb8774a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a03a8d1c4acac49619e58b4e6fbd1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc6681a108e7df5afe98898c060fbb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151381f4c28adaf0af941dd309be1a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76d87799760b2c444c0b4626d038c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5e80baf8631ea7d728edd32374b9c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674624de09acb636c184bc08f4ed1626224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6edb79ce04d63906988d3317418c3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ce7972a99c9ba2ba752712c988107226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f731abf071d8402fa5bad9b5bebdc00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f828013c1a8c3890925e7f4e26478228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e696a188361c75dcfcda7ddfc625e95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a101ce221be804ad3ccf672a33ece16230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94b9ba8d7d0f1cf8c268759cb8e201231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4722a3112e1b18bc7f1943212f08982232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f13dd8a7ce3612ee84d2bc27a5ddc9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3dd443736f2d535cfc48231905211234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e83bc9489c8a80ecb19657232d0efa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa30413d0a02b65752758a48e74e9e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5d26a5e231b308b9260724741d5d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936b06d859857caa88868029a1f2758238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515d2bf01ad95009443e9d2c1296ecd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99336d829b92e3d4c3526a7acda8aeeb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8ee5b663ac6c1d8effcddd13abfaf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d817f6d47f9b458ac19dab983659b52242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81e4011c86182d92fc1b8360ad6337243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c94fca8d447b15f5dc88fe07ddeb1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437834bfa6f4ff06a7f927fcb228766a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30024c249e2882ef0357338f8f74911c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684de5c181104657ebce4178cf4bc8ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339cc4a37c8a9df520fa37a6dc15251248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cceb09a40b12c01e14c23465bb0a51249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1497a236e5c8de4f07efcf6c7ba21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7aab339b8ba4b3b09c8bb48e531054251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd742ce527555cf22f787e48768b2a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884a40c60a3a4024e461a69aea41ebb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5769e9175b637e2fba57651befe7b97254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9c027ff042cb060dacdb9e5ceb483255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce366d74eb10369055ad5bf6461878256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5108df3fb5688a4096405f798cf41d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01280dacf77234e0d68a837078ee1cf9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bd28f6787868bf0709f8f2a2a1e2c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c0bb9c9d63914df3dac584a0fe575260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e04536f59eb27afb41a6e3ae91137261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cab4be7959853fee937f857acd5b70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca323630814135a4de1c20ba04c20e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c324022fe2138c50765793f85bd20d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b496229049bc464bd4f2905b0812f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec93a7e2ebfac28d0eed8743f7c9e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c8532043cf1c69c3342302c12dac6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51b6f8b5fb3473d973e7cda5a25844268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea256e72837ceeb4be57d6eec11b37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2033b05bdcba5aea5d726e9dbab1058270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6191f6df2a9726bd788909fdf2066271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dbbbaf5a3978a44767a87526459e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffedd29353922c529713e68a8b42c4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e0d7523a05c895e2d3b294a0a25f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda13a49c937d31fae072cb26acd06b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a54764a7e142de7c1ec4d8493cad7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786b4ff38004fecafb2683e44b4a63a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab777c21df623e1c2298630a62411b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81104475eb0ddba2f28dd076df7e735f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c98e838dbc74fda9d4aa9cb04c4d18280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e9780efbada1aa9f8bf7386eb9713281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce617bea71eca01ab6d9cfadfd5f35b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ce5c3ced8bdda89ba2c1809fbf0cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba4a9a2c502222aa6bf17bbaf3ac5d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af5f41a28079026e57c4c6aa1be9b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda139d699486997630edfe4a187b0c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1c182fd6d301bc2f2d4e1c1d3b083287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d234abf97810ee65f0968740597f86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ade634879acf5b0d98d3135d11f0b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50005f135564271ae38c9879f6e2bb24290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262fd9f2ad576ba8d5363390583d12a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c141d2ec9a3895a003646ba7f595721292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4fb5a05b78c3e9c6ad15fd92a7ae3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11b7495d56e361c545950a2535f2e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c29ca8bfcb8ec09f677b8a10c5dfa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d6289dc6c4aa9c90390cd01242bcf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cf154f245951eacb8cc6d33e321b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5ebd55f3eca0002a60c88ebc534dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a18f2dd826409b744f828a88a5990299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d7c6954c25b2c32e5dd6b4b04bfce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974a552825a073c4966194440951b80301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1e1036e88ddc126357f49c48e8139302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e7edad50b3290c67906b5e321a963303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992bf8663382894a00900924e4bbffe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942709b66bf5ee9c205a001ca447990305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d410264594668b01eddebe7474ebc9b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4c2277e08d4ca1c2652c8e9da5074307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4944f8ecc66dfde6de48e9a17cb3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb421664d2ff099470211949c9d998309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec487e543402b9a3a3cbbf5a4d8bfe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd22197987e545e5dbd0ab0d11395e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25601a287865c95eb2df898f467b35b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7bab9b250e25eade50042598805bb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457b20d6260d1681f44e38b135042d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120329049a6bce51a8975603e6dfbcf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff511507affe32c4649a6a5ef0ed0b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349332f7879dc30584fbdc5c3bc8811b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dfc9ef6f130efe239e9685c6a972c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e56aa47e571ccda64cddd8769d4c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8656e1d93693b8d46b7f67e3c8e10320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723afa52ef0527eaf3bb806efbe4407321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea5fef5776bd462981ba14f0e014fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754234a14192701392c2deba86550072323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c388ee501994cf4b6e98d0f351ba5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371a0a004c90edb76d8dd153852fcd0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2862bc9d5e88ae222352681db28f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de52bc88ddbec96d5d90048ad171e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189cc05aa655d89f4039e94e35c5519328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b097e5ea0cb6b46f549c7d6d2b4504d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5515596f3a43088b0cb65b2b0d16e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc38fca3f1f6967b6f3d45921cb3e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40abcc55c3172b0deed7e8fc412237c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1c28d4cb09bece5ef5ebaf952cf5c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6da58fe37859173942eade91e67a4d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241770bdc406928903977da6b4c3a5a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e4f8d138fb7ff556419f002e4e2d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a321e46ac5dedb7a531d31f40d5f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a22f184873a243eafab261ee2a225338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a427513299dfdc487868c732dd649339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b99a8f452aea8adfe17d41191f1d0a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0805a0c989e048de0af37b5bf1697341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330bea0e5f7afdc143ba539f7172a1c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dffdb0c46fcccea9dd38408ea43426343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b27d5f791ec1fedb51f6507f5e238344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45f5f6b49b4faef3c9e8ecf8c44ac8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66b50cf5a653b2d33b44db9c2c63e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa246240748260ca9da011f975796e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db807556bae11529a3b70228ed020b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af55abe859b5b0db6b822e514a7207f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4534b9bedf5a0c60c529ddabb861e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bca5e27dd51278bbe248378019e7b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbad8b755907bb064b65a9766b57864352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc604e666669ae44e962db2b7a2483d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ceb3cc78aadc38ab732d1259bbd7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af35c0940760fe0654c11a826c739bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744ec73b68ceb98822f48c7ca809286356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4fa8098a996bd0a9901a123313092357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11e8ec14ad0337124ac563d1c890df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da44e8b368d92986aac3873a64dd6e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cae7f75b8c128232425bfc6b05f48360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f35239f86bef432322628ca30f632361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a89b5fbe64dc76b596707b659b1ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23f799f2ef0f524839a426ecc85fa3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c671a1bc18a1507ed3845578e5658364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18607e7ef0e064064ea0e24a0374ebec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c8f07e2009a12643475b85d9b5cd1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f8762d84659a768ccd4a8d0afe813367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d664daebbf57c9a1d04e66374a1de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7373071a2a7e9480c697c620e28fd42369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6777f71e41f30a29a293779ea02b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5553502715868581be0247cbcf07279371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af2485bf209e5f606326df6369142b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef191ea625b260a33b6371c31e37d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77617c02c1c04af2eebdf27d62423bc0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29ae47b4cb8d48bcc9e5560829e50e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28177403c59945d952576334103dcfa1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81739360f65d75d35779c55625601c74377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35920ca8f520f304806fd29642bd1e23378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bcd2ea8ba3ad590ba824d61c298f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc40c1108abff5da89c923dae28e58a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d4bbf89f1751b1d54ab65e9a09e39381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd44354c04c5dca7acbd2bcb0fb5ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad1d17a3b23f95c8821ce97f936e11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5c25e43a9214e07b8e3caefe42f4f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d0fef507ad5e368b452d624a5ea8f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e73c0b67610e6c9a2c7d1a9f54577386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4e01ced1bfc8586115d21e29e9c26387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7e22141a9b5a0275ad38b886ae2ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c545b1e0c8e73c602e28916d466300d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba6d50afb16df88a2f6b5ad96d6890390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc48eaa70bf78a5a246fe3820c08b62391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea385c7b98f81e2d2e2c5bd97b6db3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522fbba7acf1f18131a83603ff312a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63381d87c0ac1300df345b90eaa731394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fd01bdbc766721329ad447c02cee4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304439b5ee6abbefdb0e3d8a9fd5ba4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df301504736cb6202269da306c7078397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbee3c52024d570baf0cca4d0e23d38398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8399c93346b2cd8e18c3c724b84899399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f269e60af3604f70e7c683bbe855274400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda2ba169a9105012c21a59447246b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a17aaf30942a90930d288a28826761402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30ef1de1853b6a7e4f529b25d28101403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a0d6617a856236d535e835857a2a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23def50e33a437e833a8c46c1949f2ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c87f4385b909b40436084410a9c524406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd698fc5f14653deca701cbb16042417407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5abf4ab95744b86bb5d7fbd805e3f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d289f7272e5240cda573ce7ac92520409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aef632ac957963a1e8b52910355bab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495fd32d2d63047d2a20d56b9a39143411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb330aeff25d7f99903ff5f1e27d3a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c034da006b93227145a658f6c8065413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcc11c0e0a0b98064a90c667027f6a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6e86619ba29227c560ccd7808be45415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc68f80a82050d086352a9561f722c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89537750e550d335e0d9ac881a2a4a39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b893dce3ae5ada9555c53d5a072b5e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9e40f3b184746a56c9044b0cbfa35419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41373c00579e7d6dee7af1055b3b1f03420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01368ce326e06073b0e11adb97d510d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d479e9c8ba33189f0eff427c42bc6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66e17b5e2ba9e832434ad786f852e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d70bc2d96037b32e90c411f739068b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3739942fcc3ec30013ad0f4f1d379425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a30e8a35d1c3b8673028856c900ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61cd9b8bbb6c6f3e6e91ceee627719427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428cc195d7448934bdab796bedd4c50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893716276ce46c68a30bb82b39eaeae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa4840416bb9a885fc1c8fb78eee95430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e508e4bc79c7dec915da3fadfd651431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fc6d5df7f285a2ae7d33a88f378e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6fcdde686b8cbc8adf6ce798bef29433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fa05db7d787db28082e8546c7acc3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e37debf24894edf95617523cc5ea1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b423f59f73c576633ecb2142681acf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b188419c81edd71ca50d520f0bff93b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c55b77466962ed8d4cebc750dec9fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17ff95f4bb2432abda24a631195099439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876b692819084ecb5079c66bd901031440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e1f19b8aee242ece374729585863d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bd02c1fe80b17a757c2b534175473442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7ee39bdfef7c2ed117e123f1988a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b78b8818aee6fbed7026b0a0297402444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eacf89ba4813e3e6b4dffc302c7bb3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33105f5685a590946df59948d27e294446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e386f5ea03f6d5d7a491cf098b6d9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752e4b656257c814023afe061901945448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f222cbf791cbe34ce48403cc0184c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1884ddfe74c9d787c2f514c6b4625450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b13dd23abe5e4db9ecf6297d0ff83451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f361fd50243fbe58fd701be8ed386452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caff0329518b4ee8783e15eff94270453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a557abeccecbade87c6cccec9fa3809454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a3bdd2f586caeef396c693c67e04b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c0c092c08939936129c3ed9368ca1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946085b68a707291eae2586788847b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009413f44619f2d546c41f01623d89da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c1be0cfa81b2f443a324f9852cbf6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb5ec14539d7193f64e1ac97cb345f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941597db88e3a4553250d31b4a595848461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233a64b0e801e9a8a9fd3a1645bb311462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f5a164b6f2e36767c2bf5d0beabfc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e3985c88466cb7321743f606f67eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328975bc3346ce703291e6116249a323465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac7d69923393f5cc795544dd15d814466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31230dc837516ba274cce14c0e805a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b2c063016b5faf786390a008ca0dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf7136fe616cb858385a15ff46fec3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6318a8d97c3ded14452fbf58946cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95425246a52934c0a8c97a88ef4043471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c233377d5fc7c85f882439c9050719472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6ec13570d16ac58fd22172e13e02c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bf298e63a8014d6442d39fa904ce7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912af8b9643b8a67d6495686d5a45af6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1fe751cfec794af2282ffafb66f84476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dc75605536946b396d349735673dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a47dce8e89c9b29b62ba52bcbf348478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921946be52c9f6099c558c0a2de23f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d544fc94274df6e3db77439fc1e9d84480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa44cfc9caf896a07f12426e2c34f60481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8e26d8d90142968059014859fe865482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2000436ee6db1a4a6b463b61ea8073b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f87404993d0f3663624147f587b8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad902b27e3b22efcba7d8b3fffe6ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc7a0ac53f215167ca5d67dd134f7d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edcdb1fc731daa202583965f7b9722487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57615ac0040a47c7e2e8263c1882b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1d82af573a9f990c20a922a577c8d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5afeebc05db1cd0d14ee5d8b7c08c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce46dea8a2ef95d8828c1a6e3d68c7e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef923467448b83e62794e154385f95e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493ed247c1a421ee7ca23a015f57421493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25feb5c577e0dbdf67c9f5ba7fc13227494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da2a862940a8d268c57bece4d5d479495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c255ef2211ef1c72a27f97aeddf440f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b965c4ea4231e203b5444b67539043a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57432382944e5a4a67cbdba3070b365498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d7eb0913bdb25a4972f12422a3ef5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6681e289517939c9e95e812ecbed79f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099abb420b440b9aa24407791d9ae6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ae80a853c2906437d3bf74ca60159502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98160587f049e02274ac3dba75a038ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0379903a9eff53d31ebeaa0d0a344c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109ea53866195173c71d5ba47c9a1ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d0042d85ad0d098f207dd76e47070506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959649578f52ebb73b7e8454599fc8d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4dd6ed0bc056d32f13ab137eaa61d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134b88ffaf988b45330bc2942822eeb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8aa196b28875762f8cdd34a4d4f50510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d7f0d55ccc8c0a3c38f0d9dcc1aa6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d61da2da05f87a8d08414962ac86b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8bfe677b86b9452f569c6d80a3e25513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9244c02b39bcc810bdb257f9a031da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17332e418ea13d672b8486774da0ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44aba6fca60ff3b2e53742fd535e2a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d2d021f030a56f5955fe38ee05808517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea78b135fc8dce1749ba3a35c4eed7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416a0b44a40a9d9352b6224f09cc672519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b476afd2c1b0e8d1e71bc416cdcee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62eb6b968fbf482febfd482cd1827d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cdda698d2fe02ac4676bb4a98d3d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beab3f8f77f0de99246048e7a27de3d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac892f8a3ab21cffebc2c6e1d469deb5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb70e990e374577bca5205c3f1ba290525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2b5d1faad3775281a7d429bd8ddb5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227131f793e4166dbb041018d7239a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5078bc42d8de69ca766937984438ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59807dd3f4228fe62b1afe5430aa2b08529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7370c677b8c840eba646c7d32c9cfc8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ccf931c168bceaec7a93ff7565993531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a06dfdb1bbc7f25173578d7a436eff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520357d56595f834f033110b63d743c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9480ae4ece8b5f90e75aab20af4f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbec574d79c51f11cb7ba31534cb14535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0af7f200c450d68de88434749f77cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b09d896083a297a10fba8a92975158537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01625080f8e99f5be1a0c08e1af321538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6099bd3508fd3f1fb6038fff89f0e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e2d4b54b18cef7e8c7c1a8a6e1978540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa316eca919429c0e20f5d4d1979025541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729aca0427ab3f391c64ee99a57d4f84542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960df960d5b15cc797f924f9485e8a39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66242a506dd22b4c4a8ef3921818af30544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab86decb3a53da5c09e4da6a1e33d4a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4aab8a13bf6211903f3d2168eff6ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c3b2bddbb4407adaeac62d827579e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2576e6890bd7c263cc4dccffb2c8177548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6a22b9c02768937ee384c3b284218549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75b9c3a07a585c0ab4983e0c79defe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445adecbbc76487767792a6c9f38fc86551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fd7b9f9ec5c0688efa2104b68be42552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71d72c5283dcbd7617e8cde26dbed7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd93de2df40798b8c8f5832252b3b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de09a2a31d144a7d02c5fafc1ef165555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11168e7686a3c34c7cd4df0063f01001556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef8f81c4d0da3138fc96b2b5535f65557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34968b89b0057585a612b34f262a671558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb7176c5881523e00db789cb9abbf9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0832f42aa46dea99ad3bd2dc49f64560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4225dd2a758241f177f017810d30f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3678c057b9c260208c986645b4acaa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad945592a70177c22af6ff812079a75563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bf0932377d93be68be1805b9710c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbad1abcdc5ce100f5ce3e1b2cebce8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c452406b5ded2884c15536ec0a14b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868549bd28bea83ff3a616144f5600a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df4de7e5e3cbc1da18031e7876d56e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad41a2ea49cddfe8dba352ed788b34569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788ca5842acba1490dd518c382d5b0d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115940a21a10929ae262020cdef6a6e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34ccb862d1f084cca3571b3bf1ba85572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>