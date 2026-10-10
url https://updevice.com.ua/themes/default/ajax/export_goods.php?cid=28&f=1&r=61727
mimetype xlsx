--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bcc2573b0dd10d369b2bc0ef327d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b010e642d15e0bd1185b7c796b3d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a632ddc07f13b6bf1bbb8cbb59f297f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b492fcf7bf61c02e0ae235b5c9e70074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5ce05be0b5637402f46b786cc1f3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc3ffffaf9831a2b6b91595855acb36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e2b44421b5995efc49fd66e97ef057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae9bb7a9af93cd7f36fcfbdff6b28d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a6a546e13d93546cc83ba638874e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45242f6b0842f4d45c44600aa2df1de710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745842d6d36cc46836679aecc9f982611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f12c4ed6682838cb31e824896050e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f45dd326cdfada6483163953f0fce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d08be39117f3df11b2a16e320f9b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee7332e951ca4d9f60a8f152b0a1ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c66d9614fd59eccf4b0d27cf77d5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21b64b4aa6133185aa506f05d2c72c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e45736e29c0164605fef0bd4ecca118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9cca16252bebd81bbdddc45deafca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98753d7c16a2ce73429263e62224ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a18f7e2dc954eb7c5413178da0596521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59183c650b3daaa82dc71a879428c8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eca243ec391922a34d0b582c08253c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f28d46a4b0df6d61e4b5d180e1ebf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcee1eab68a4d1cd8f1df1eb6e629325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2547a97fcad217006c63cd16ea8349b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65880223146ba75a977dd29378faba6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf59c7ba4cf36ee28f5e3f300b709728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5676a704c9f29f2fcfcd5d302415f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58a4b1e52022105ac0acf41c00da6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4bb88c3053ca759a57ed3738e999a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6126cc1b9b17ba035623c1b37cbcc9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb69e8016354e287cd3e3510a4597a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964a4f942300ce44372d1c20eae2ca734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77383fb6130ce8c4b0895c5a1ee01e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca55e2c78404b54432edfddb1a47f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb3c6fdc74260444870733be403fcd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3170970ad24bdab9849c4500879a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a6e0a022e0fdf03b883a3fc5f4bdf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc960490fff28c14139110a3968b528340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049108c0a9c90093d076bcd137d762641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d5d6ddfa51e6df5601ac72a8c693a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dc9bad86ab84fc0ee1b3c327f9ddb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb91114a26fd1b397b00592e78cc6544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3ce09ebdebc9d11f717bc8fd0561145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee49f9765239fc175f7737f5b9885f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9e871660a8817088f6a3f39d4871f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b429b6958c940a0cce129a331e9e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd5b353994b412ce9f7a600a7ef75249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca381d0dd71ec08019eedbd0781089250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58130abf0da90118126f344d3a925dd251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809639740176af5cb11a32b88e2528d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfc11ba4429441d91fc48c89324ce553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8998b4b911927949d016600efc89f0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c960b813eb20281129f226f14812b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08b832c7ee0db719b86da4d88a6ecd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781bd231706b9ac4149fdd61e68829c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83705fbb9617a59f615b7ac991ed36ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cab99b390a608e9c2cd582af3347c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65d4e1e2a4fe3e0f41b0612d95b3d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980e911e925e4ca83de7c9be6ce7ad561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228862ff6ebe09216096b9da4f1de2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319d34fbfdf6ebba57de4b638a8bf2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba632122ad0855ed53f4672b9c85b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca127a245e64440810dc55d94153d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40090be2b62b6aef79d7b42d9d1e454966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ed2d8503809e08322c443a53635c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b7bb71c986441955250405fde884168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38db4dad950ae84bf5fea192a902aaf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a54508625ef85df39e382a994fdcf570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d145e176fe21901a63940864e4b01eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276517d7d6441004c975d47950f101ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbede92602afd0cee0c308dc443ac2973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b11127f3f3e3b5181b5ce8bdc01a0874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7f477d3e926443b2709ff205e85c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371eff0b5461dc749b421a6b4e11fb0d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe6e3efcf65bc244019b760f91535277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90c0107f855feaeab8decdcf204bfa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff8605fa97a56644ebf01a5c1bfeca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513fc3264e02fd7398c1e07593dc87580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24709038fdc2ae11a2273f6b0f824b2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ca3db5b788e74da0d8d1dc23e94ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e355ffba9f710216a0ed95f9a44799183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435d979ac62af1b33cf10e87ab7610f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef84e13f6f29db375a8b0f1ae42b7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228e56d77f8ff91e7896c5edc7695a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa18375e9087455e2d63e638b8e7d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24840e9ea79a5669c872892610c4a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077384b07e42f871391a58fca91e1f8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631060740f534ab1085d2a6d3f8b543890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17400f7af1e316ce9979d7e61198dada91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127688871574785c3f94610a1fde337092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3f2f531d712f9e594ed9d5a8b7b0993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2483b5c607845009acee5f6908ad75294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293113bcc8550ee6dbf10cec8e13b68995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8ffe258ca778952308fd8e939fad896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b130a67d8c33358b45a851dd91a3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec844689ad26066fe21915cf95743caa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917d016c7fdbfaa160bfa9901d3729199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b1531d1354def5bff2171df745865100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9b0573dd307b08687e2c5dd9f876d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d610575aaa14a3bb6c5bbfc1bf770f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3c3cd5c5149f511c81f37c8a5a834103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fb49730fb1c7f0a45eb237059d4ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827f87cd8bf804b449379864b301ed8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ca9b0104a2869c04d018bbf7eb9de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961823c513b8861efd4f08334a121c69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b95628a9d40512ebc402a42e2e4c72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f332ce597bec6229a75f9a28c922301109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d82ac5e505051ace600e9e4f22e982110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906eebcf204cb6b7f160f312af8f4a88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ab3ceff2391970b1e7ac209e92ff5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d70e974235b2d6e7408c5817356f63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21087d59b7a50a7c9f293140e9717496114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c6b540eca7f0dff8c3b9a5e825a94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833c2619b04cae319c346628a3d70e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edf68c8c8579542f5d43455df7420d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a7738393243b7b0dd341de6d9a0a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7e0c359f570f9f4edb47543fa5bc6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa478ac295ea0e92eaeb268ff1dd450120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44773eadc23131a28b796cc07fdb63a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd363ce636c748155d9925098db29b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2831273b7a3e61f90ca573b846d1c5c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634cba4e4bb4f81da3234fc39dbbe47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dea3b0e4b3d9deda5d93538277041125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8ea33faf3d1c9ff97cba44ec5372b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf9063d579c6e48862f11c54237051127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44340e554a5d00c2fb6dbe08613e8bd7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc37c4c3254698a7ceaa48123bf0f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b891d3108b8517d80bbb122040fafc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9aae372b98a11db14ed707e3142483131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca42dcc106d0a4a0380362afae0e22e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736334b1a0b777223fe016a4bfa5e9a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c3f5334717f46854921b9a08b05f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62f116b74b1a9cfc7cf66ded63eb38135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66244d566130dd38ff3a3236cbe709a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a8d4eb6c834bdec1c5e7c030fb7ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682521e86804a3b06d19dbae02568414138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fdd664e974847449919894e03754b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0828434d87a3f3a670346d2ece4587140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4a0f9ea5e082770254d9851ce03db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc3c512a4e2de5ac1cf6cabb5ab9d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acfac3e47c76f381a0ddf936bed090143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0b85ad6f907d32918413364fa167b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fd8807f5c01330c4b495abc3465c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d41386870844b261f188639e3ac19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc5b0dfcd1614e77d60abfe22b53d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b1520b90afb4658ae60a582dd24e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2622fac11ba8f7fbf2f3155047316149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a7749ded548d6cf6680304a0e5c53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc690a8ef9652dc5d8c765f17b817231151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84211ebe1ee095d721f68751da301589152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06659698f7b4387af445e432aa122e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae88e79f9811f8372c1466c68f6ddd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d5340048bd3c074017815815e0bbd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c98b895479107895c0b88b60bbac6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a98718943dd57d92fbde4c5697e9a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e02854126b4f8c81d3a7472bf1e34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02e286303c9db3fe98f47340fa3289159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cedddc5c6c7359d607835d925b3b1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bd3124b1e9fc58632bcbd54ac9ae2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b2abfb1b869c37444a3cec46f7e8e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a14a0f10747a2894f36925909122cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d08bff3c90805a5d6655e1f7b4b607164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea2c5b12ea550ce68e29a6da1cfd70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15593382fac6fbaac10dc97da13a620166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eaeded9683fa4302a29715118d4a6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285b2a17e8674d5769c7823157d3474168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aef460c5f0acaeaf4583abf4e9a176169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a493780e360de73e2c3c8de7bd5e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fffd5a83eabbc51e4907d67403f7f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e0fd4f014d55c99b3edcf67f8825d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e54e4e495d1688d0e17da75b18581173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c34b64483151d1e31a929d00783358174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ad053ad9ee4ace989cbebb6c35280175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7670189c6f33a4cee373b4de50e0c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e537aa5d645cd5a4b6d9ec59d525248177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff6d1bf4ddbbff75f9a7355652946f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97ed517d786abd7e81dd1c8f9748be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e77c0acf6818f98d558daf9e291c5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4098b6eb227ed73d3e293afe61ee766181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471b5dbf2ac16c31d3c37589142c814182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecc1b0a74cf2d8c902bb1fa8249179183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59480ed07fe298e5ff03d259aa41ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8063d62cd5f99a846b1972efb6e0739185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c07a158e9a5cb9f47914070be977d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5da7717849fe445e200a5a75b0716187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e9464be7ad2aa91bf732e07e79e2d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ec11e7dc2d9e083d1f6a141f64c61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48200cc629ebb2bea19604d5f77676b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a8b1fd72214395cca03a02e0a7aed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386800a0f537e37df53e0c8f7bc62658192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f45041bac124c4bfd529347a4f65c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed88bfd7079c9f819d3bea8847b32ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc72e3bc5ce7e378099f5b931f2daf3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f55349ff0440868a8b15b99bf7d96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d5bc3b4156aab1e4a4ef7badedf04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65d5bfb6cff3ab418e3b4d0219ee41198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b18fb27029c27e69399db67331460199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4533a396923361bb0cd2c061ade46200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812217c88dba465e0375aa254d7f118201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654d4b0c2cf4740626fcea7513445e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4dbc14a4c66492844cb57a4a09113203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec700b6442c08403e642755ffa90e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d71d13b844ecfd5a0cfb5663eb2c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40705b48dfb1a4bfce0707a744d5363e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b223d400fe54257dc35bc2f0686551207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd72ef5e2aaa5a51cab8cd2dd3a41e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51810799cb5c7d77e640ad81b50612f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337da32f52d1694a50e3f951b9df464210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a2aa6c21db8c30380d4362a272982211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cedf2c5931abdce5ceac79119307e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b3bacfe9c74d01de650cb6b5beb33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2195e93d7536ba7d5b955c13a96ea1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d2277ce889687a6a1f21a86aa29e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc725598d70d0dffcc9647871b351011216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401c541bd2619e15e6989b5ef67aa9d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab4b6adb16035a8d04579cc0ce5dc2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a47be1f1a87521efcded069f888a14219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cd954f9dfa2abccfb26f3c18d098f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e296425925fb2e68115a191d617a3d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc652ac331fbdff8339a24434dfb31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd55e4da72de755dbbf35dd8dab1ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09af8eb57b6e88faba6b479c62398f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de976c73d8971a3c479257423dbac5c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17125863c0d39bf42a21f965afc6c1c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7105862f86f2ce3fbe94260d7f4c392227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153f12b3d856ded33933d1caa7d7096228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f14205ec30d1678f1093e8761063dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e740991c8c678cb612a3675b0c616230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd06ee27ce903767010ad27ab15ae7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd755b6a18db3b6b9239aacd22fed2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faab475ea5104c72b0b12ff48c22d91233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd60078a6e3c6ac2c2644405680354234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6da59764ffed0de9a51f3f90c5f81c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e0983335a7bf3cea2a87c84dba885236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda35608336040fda07461dfefeb6141237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034052264b166d2f0ee2e927e33fc64238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecd7ab58e6a046f135d8c79b137d72239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f53cece6268d975b579aed129a776240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a761347d704c406dd0047d8e4fa64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f194732b6d2559b287acace7ead5aef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872ea036bc1d39ac4bf5e7298e91953243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f5ee18b74811ae4c8e7412bbb3fa1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f66e776c64e6b23720f1e6be7a25d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3d1aca959fcf2efef603695d43ec9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22df637ac8be1a0119b99662f068ddd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53763e718cb38daab9b6a7d1479e86248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688dfbc5b40355a281355ceb4e6430c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf221338b236051844dc866a30d6d1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d468be12f125a8c05b588d33aeee19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03275e5fc0bc9625fd71647aea90687b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4388f2e4b674fa3a24612d8766d3dc2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6ea647327bb9d8a720cc6ecae01dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24965d88756d4ef5f9ab636d0d02a888255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a11ae80ee87d8e7d497de41719e62256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b4d779ba9e34136c3c87da251448f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0c6d0e2179672c7733451e86d63c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e2088b3713199c0781ae3b19b52e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029befb4ba86f292c95bb9248b07bae1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12197f7cb043d3dd8c9e47e5c055f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce7c3c4a786b60f5f0737b159e68bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdb4223020d7fb76266b30d0772076263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab0046015fee3806eeeecd865bd6ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cfc8e25b4f08cc8f989f604dd5334265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aceb40df36ed802a726ce309e041e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6f0c0325b362c71e07ed647a592fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38ef738261d352b04653ea241b8bbd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82a6a4a5c80be0b87b60883871a029269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ac14a89cceb7ea06da1cd2e02df35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64614d14c95b07d33ebc6df291989ffc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fea4137fc7758667f2831fa0740795272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a290cd25f3b8f6384e9717af95f90f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afc8691f98aa4282fbd12e7ef0304b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bd8ca37c49d8fab105b1e5b8acc28275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26db41287e467eb52e89375b0606a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d14cdf0307ad2cd2db24cf7914f1b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b4371ef852e974cc6e92ed376d2f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb556d56d6fc692222cde2f0891b2a89279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3cbd2a13936f2f7cfaad357df5697280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647dcd0ac8856de6edf55c3d31979a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589a5b9b77b79fe4642a3de2993fd36282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4c54121a9cdbfdc12c62424b0b056283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc282ea363a4fa3ea433154480ec849284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750566048b8fca6eb44d80e551859fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2e19079b22ec09204a5a50c510e71286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96ded604d67e9e79b262023a2fad0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e14574370e8c98f91d6e0dd056869288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b2886bb9df5b5eeecd4e0784d90b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acb7e427179d004d10c10ee97e5e55290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836ea8b38b7a383b32dcbe0cd05b198291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce3e08a6eb0774a8260a7b510bab0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c952029bb42c52c8569c1a58f5bd46e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5db4b5da511ffbf5c3a794dda5ab3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de20cdae75218b5d042ac377a3e4b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30565f213e11ebcb2aefd714cca076a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a95168bce9646e19d3760f7d5ff9ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c3d209fb3f49410f21c5984eb7eba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2ef80bea6cc332c0b1f2e875cceae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3b8fa43f053b6d2b50644ee55d6b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052fbf735ddac14bdcf708b16428e4e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707515b3754725878ea5ee4f3992151302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c6578817beaf43ec71bfe1f8d3538303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b338ee7d24a2047a10f8237a6d59aa7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0e9efd9af6294c256269b69d46940305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2314b06a8c2703873d0316eed66ada306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff70dd79be55f3e86eff05a761e8ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd49b381bd30638e271c4fe2c92bb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12813eeab289fcf7a80e1a63772c7ca1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8277cf9110ba4d5dad6623d5a8917310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea1e7ede9fc21ee579111bef0ea40c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9304308b8e88e003f7fb0935dfc4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74341f9fa9270e863a7149f76b029b17313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75a4198176b61f3ef691a219211619314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d6f84149c4296f01c3a766631e244315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58140efa5bae6884efdcdd5bf51565316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015438452b0719d4defbe0979b929e49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9696accd887bb87397d6a503afb43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acbbe0df6a6b72c3ba3728a2925f36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae739f297bd358bebb48d674a72dcd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0215af320251155c4905da45a06d8c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee0c7be449abe697bd481b47709f75322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761db5bfd9064ee933ec65799a90c29323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7f63a6c193653565209a3c10a832d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebbc599e63fc9f62daa6c45d49fa06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e18897950d742487543672f064d08326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de3d449ac62741d82c3fec43a93341327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34ed15e87526c623dcdf2b3bd71fc6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd830f1303e838216d1517f9dc18d215329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ae62149d88229a2fc3edd041fbc68330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06fa2483c87135884e4a77222af3fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4ae4a3917b52de22f46b0b692acf2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6780ebbab1e95160c6e3ebdd32c9e8b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c81a8a66fbbb35ba6a203345de09ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355caf84f419c4762bc25a664190d1c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c83a4900844674cd6db24f24a5f0d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b20005aed1faf072a2600fb16ad92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2076a500a390d76ae84a4cafe41c5f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f43d3ab26f256074e94bb286b34dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679350ceef6c1fbc0ee2023e61874d56340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706b6b43da15c046bbb43776e491563341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd41a85d5b7798da1eeca11da49516f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21711772095bc862bed515ab2e4ce1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1acd9158b9acc5bca940a4463120c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1df8af25ff9e4c6527b9d6bfd3bac7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b901ec15d2cf3b83047afcb20b6994346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f52319e72b127bc3832fdef6acc91e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca12b7fa90d1545574d1d2e0fc7819348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103e3750fa4fca414443de3e790d8d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedefc44a2c0de664494e65e4cdcbe0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd659e3d8f8e285a97f19377975922351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5d1283f3617f5be277482795129de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a52330aa4097fff5668476283c770353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181470a34bfdc1d45a033500c18cff0a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bdab1115aaf542103fc48a8ae180f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e5c2b361a1e6494d07502a38cd065356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffb6d4840e42ab7db116f313e67876357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e371f64976c8ec95fe91a08836d3d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8114e8e1289bd96fd7b7ef63993a1ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a5fba4e3dd8cee6d4bb0a7eca7e5e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cb1f08df1b47910d5a6135c689e3e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27b5413d51bbd5ec1f2d7e32f4e40e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f4e2653fb459f22717fcde99bdc62363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ae2250731cc2f4b7f10c9916c7331364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cb1b021224e634783683214790b93365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51c11e8e0d43fe803c1a5a340e26e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff803081bdbc7fd1ea5e3d6cc805675e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed08816e2bc3a73b1aac89a0c5266a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba38b27cdedafaf966eaa2d3ecbd83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b23dcac7e58f4b429e0f969e4643f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbeaaf3fc29c5df3731ec043e7abbf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49214b5d51126e88e661493a7728243b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c29669a94b584693d667f7b883140373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763c42f0c5124df80a2956521f93aa1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34be23cb94dd7a37eded36548e98b87375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eeb78b569613bf03a486b385458df4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca01343925d1973839dfa6abb63122377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb928ccee2a33cd2d890b386a1dad2b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4528facf6169413e0a221d09730a50f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f4240802dde5e2e21abe5e269379a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e87e638e580d0416b45fb804514815381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b204a6498b93be6fc27ec67d3871e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb5c3f8a1f841415dc4bf6eff274fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f66068f27ac59d2962ef56c16d1fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63390459562f84a47d3dd1602cf702f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ca8e944452b32070ef0e441939b74386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076dd5c13cf9f63993e4b818f84c957387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18b499e01727079bded18d25f75897388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003e7a7279105e74b06256cdc62d012389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5825848b8bbdf58b08fadeea5d08d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010024b68f09fd29d9ab08ba13a0c46d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f52fe6f42b3d577dc55439ef258c94392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e326895130badc6dc32b38f9b40f6b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cc86bc5bc80169995827b8c2dba5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb11c7a168eba275d8519632307f6f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eca8e15d688129dc3133552709c5fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c934a1bd8eff8a213c5b55c9ae08aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0816d4f747f486f0a7ea674efe786e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3adadb70322f9e24ac6c82ed7db54399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2dcbb404176589100545dc5ffc640400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c5e5668bee84f75371bade142f74e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfbec755bce39b97d9920b112b2dc4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a388dd09e0b293912372ec932d2ac9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8f6dbe591a05a69cd348c0c7337ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2237387e4dc3393ab2bb3f06d39cc8a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024eeb7570a49fcfea1e4141cf2a786406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50da1276b98bb6889f15e8f71345a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dff18aeba3e9edee80b692eec4306408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c04fb4f980da94602f0e235917a2a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f0a2a49e219cc9792bb200cc5005b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af362119a5bee85a3a691fb4f65e430b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1ff54565b86b82ccee58d89091182412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c764d2546360546da7f628d74f331413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc37eac62e22250f481719c22bb1d3b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4ebaa690bc09d79242af0aa07f474415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fd9a0ba93b38988532c99c4de11b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660c3aded185539f08f825b5f0d8302417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4374957e0bb96fb984b8955871f0b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e86f1aaa6f0665b8eaa81c351cf3b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f7b594992f705218cca7ad1477423420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43881ffb008304d179e4bdc78c36b87d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb3eda9ff35c4aef189a48085de6a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4afb975e22cb38dc64bbf401e0f1b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989cff749712bd34e4d650b139a9647424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d180959e9fe850caaaeba0589802ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81c6857fbc1a011a1bde27e5ee183c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eafd599c95afc6991a3fbb5d258d01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08462616f13332569285a150d369d70c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70f05bd876ab9487e7b3ebb851618e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7d3cffd49729673d24d6afb9c2700430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea953e8a0203ae639f060a1570db1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123bf50e7193ead85fe6dd0582e961e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf80ba57afdae8a6cf0cce37f313310433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba09508a896727f60cf02f8d3b89f2d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b991e00cf9e4c9e4f36005bb596e76435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4309c13e1d25473417dc7a7788f865436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc670e7d14f62752f016607b93cfd6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b239bc6b7918fa74271cd477b536ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b05eec699ce958b981deacf27b117439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5db3c507da6807debdb97f9ab4030c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95444e8ac1d6a7c09d7c9bea97a9453e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14bdbe970221fa4d36a677a6a24b1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd17e221487d7984c74a3e248361df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df717a04107f0cf602b6222ed74808db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b82dc5edf1c7e0a1372b2fd0e42e29445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25d719cf2cb3915b991e60a33f9645446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf93d769d3f34f1a6717172a8a771e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a78d953ea5a4a79f49a28d98221e9d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74a5083857f3c915bb295b8aca9b73449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c36546560385a6b61bf1342e3d382450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d4d42fab48fb51483b5c480c0001a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b318a9001c492a10c6009ce2c6b111b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb20cd65507647cdbdb9a72bbb7c06e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f1f219bedcfae0dd9a27f621733f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21fd3268eaff6698a8d6d46044d3fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001963e7ed24b5bceecf16bab96ee672456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6012fa90981ab5e7d6e484a48e27949457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ec9d297e732bd66a984e0cbb87688458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa4b915d41c4305b500cd1b93de053459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52983c2ec1963284d9c15502539f9a7d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c2d173aebf6e86fca31bf97e90f7e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc508d13ec6c125944bb5bd5c6142be2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54462a3fd419a02c54e419b2d800b5f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd2c302e2a5008cc60ba568f33768c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f58dd99b97398621676936dbdce11465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64bef35367a3336f15148433da8cde466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780737594a399adb06f814232169b40467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58db5f66724676834c2dc120386115468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01b8a3782b1df11d2a316d4bf780a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f733320e845107baa20ed0589c5c60c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2e98fc4eecd4312a07958e4cbbc97471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edce753b6234f8b47f577dfabd400a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3ef7cc20d70eb09cd2de54f95b046473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560df3485dc54a18afe70dd3468215a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911427f8a2f58c43c60525fa3e51234d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1890f45b62b17cc07c0866d5173bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241478f4ebfe90e4a69f8308675a0bb7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febad5404624ed639eecebff74e23ae4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c6d2bfd5d9b4f84626549080ff88f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aad2d622532325e8ce077f988e642e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991e9138215d38bddca3c79b3d215db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb6ed0710ae73d3a4bcd0c68918891482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f821662ebfa8ba6d32a8c0acbcd285483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814b18f536c0ef4875135a786210cfd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346ddd32acf5de0592064cb3311b2af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f97b6f98f7daf2024cb939c306d7b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1f9633f9c47c45d4c9d0c53d55893487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb3df21734df13fe544f25a5e274fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd82df0a1871e5c9df43e034752ad4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6505403c95994648deff5697dd917490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e46716db8533a28473ac1ebda55ac7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339be384e61b26e84389da73e282836492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f6f5703ae9447a754fe7732b09f19493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981496dba086aad767306c331f9ac9f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fd69dbbbfa775bd40961aca9a468a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b42ab6706ed88997395a29dc1bbcac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d04a25a5505ffda52696fc2c041111497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2822feae951d57322e97828f135c026498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4f3a3ec71f3795fb819e67965a91f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6fd60f073feb84ac230e8860dc1c3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628fca59bb3666c8066eb2219570188501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e52ff1626a45a64bcdb48f052d57f8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d20ead2161721ec7436732c83689c2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49f137c750a8941d9d0c388f8f1970504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a0cefd27b68deaa4f5ec1c4a2f961505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7dd4f697bdd5faab33d1f374c906a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566234a7265376944a17d3782372ef16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202113d83e3813d3baa2d2308676341e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db964573aa9a5efc1c1d3e49703beedd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742b68051f1fc40c4d13cd69230e98f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0d27915843884521276136796c60e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cd23374bd741dbb86afb48a1dc589512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b518f903a4e96c93108f3708a99ae67513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83429334b5d97e3f8bb2cc28b44d749514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec0adbc57dcd6cf0094560477b2ebb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892fd96ffbe065b062316f18d8a8dc7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472cb5053e314d1880030f2c33f25ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50489257abf0ad3ade65091b794f16d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54952235be508daa6431e97a7d23ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa8f4be28d4cc92e2093c874840a68520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f0328c15df3cad7595adb7e1b0e93521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab10af0eb7559ca0a11a7bf110c0a3e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d2c7f7a91eab4660c6797b9b37916523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f985a35edb1e03c49a4af0656a8d7e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd23c75600482aed23fe14c3fb2e3ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7122413476e0168e0530917cb57207526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d345a12e3091561e6df4dc0246cda527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4684f014da7f89b12f5ba6b07a39296528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4de1afa0b81ef8448f30b47381d65529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4347b526f7339113a5969723f8b46d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d7908ad6fda3ab31aae5986120c67531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98be13812022588b8aa3f07be64522532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f5b12e1669d02916604c39c15fe6b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567173f0701970f0fa8ca3636c23bc8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ce59d2e98ca8abac85b53424710a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a310ad1ffafc4bbf8b34c094973cb98536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c318e7766f1355ff74ef52f5adfd91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da614d008546c107aa44f8aad2dfebc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bd00f0a61052b4909fcd6c8c1cbf3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ffa9aca6e4edd8e0a7c5a6b100eff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62efd7f7d8ecccb6a747fc4dd61ae2c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b308bb77b7c1c9ead27672cb78a37e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ef080ed87a4e1147f09e7757f9112543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e85b788ca2822a714b7c5d34bb6076544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3d04eba4214881bcb9ed65ac6d3ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc2c2a6e0302120be14fef0c9d5501546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daddc2d92d2d8e5a61458fdbf71a08f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b455c4f2be3cb09d3784e1501abe95c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95a8f2081600ef8fd4c345c1d2aa2f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bc7eb96e49a51f7840deb77f09b01550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa2f0aeddbde521e53f7dc4a455adf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f4151e2fef26c5eff748e39310c6e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610b7db2103c374c4283f707f04980b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba0bfcb5edfad09b17859efa6bec4e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351953b374535810dde03688331c056555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71912a408b0a9dc49974f7cce608025556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759aaa18e5af4a2855d787ba866d45a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dac03876f87af44cba65b6b2480af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb275504b8ecd1be897e7e216b48e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81370d255b52e9926541fccc57f99edb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4aea5506eec313bf280d540a96a6f9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eecede0f0168fd374d04d773df1535562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a6f16171aa3355ad323bb2034d718563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2f5e8639650d689e3cd65a445068b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb3df4b3887a13863f01369efccd65565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba869f5a2710b90c74fca5ca810fcb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc12cc8c55adeefd83490f73ccacf4c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9e270c4122aa7b56961e736b11b1d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a98c2e2e04c82b04fc51229e5a1f1f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24132e020de2379792a0f627f9f2d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cf9db4b054e9cfe4908b2e3ff560a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50cc19e3d333bd4d433efac6fad135572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68108e658e44ef59c04333f8a55a9abc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f31ed2d963277fcbfb775358cac0eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9af4938fc74fa7d9c1fb3d338c5a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76bdd5cc1775427e1e21c9854ba5cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb580d0e338099d204795f43a810a8245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d404daf08f65e4a168e39645258f496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c99abc8d93091e91928e01cc627da67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094f4d3b8d211e7d35e8bf54f0de82d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575697d71e494b2d035eff9d9c2388fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3eefd0dbbd7d81e10b132f1ef87e0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25f3ea80e3e3e72db73c79c0cf0c8711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9c88be1d10b4511d686992033f6da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9df7ace3a6cb23e61d94120a65c8f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac859cd345422f9827c967b399adbe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6f0c3cdb1ce81a041451aff820bd615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8b763b43cd887c5001a5b36128b1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e410a4f782710f94ef92ac7582034917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcabba9b7b5de26082c7c279c3f29e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88ad6a8368c1145c015a8b6cd1932019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa1a715569996577354fe20a2ff8d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d3e7deee7d44ece2562c2d01ff26b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c065518c33c26c6facf0390c6b8b69822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a3b37f98cbb18b234e9e1775a82e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b426174469d461f4c84fd1c006b53524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfe66ba029f7a880ff339bd10f223e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad06709e33c7e58a1aef467721051e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e43f3f3442d48aac8716364f77857c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c014a60b3a7b09168f8290298889c3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1750fc4e21817cfa7ef82d516c46729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420ad2c93e2c39da04e62a8df15fdea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6226259261eceb63b3bde86022a7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddb83f0672b79edb9474da5a79d51e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e46986bce23bf730716e3ea7740e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86660776c9e260ea60df8b2befd0756634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc71b8283c9956b03095d5ed39eba535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb48d642d7f3481d49f0060f81e15336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea530b7e2da011026e870616bdbdbfdc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0908a301e02cc9f758c1a6ccdbf3c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb8379fe89114d357361d6ab33465939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde042b3ddfd589315100a80edbb5a8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcaa95e849f65392ebe2266345f6f2b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9d100057a383357490fde532d3d0142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46115200ddefef8a9477439ebabcfd6d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774983aecb122e77677cd20399ef0db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe51f4fd2146531b3d77a97eb808df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d88381cc4adc3625e0e6f9ad192ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2216a33a8c361a2150fee5a3b630b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6c219f17528f4c2bb168b1b65526a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e90a6ff80a5d2bbf934febe5e3c7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646be00f7fd257453a31b0f9158e71f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce629ee1627eea8d4ddfe596a8768b9151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2dfa7bb702642f8429e99366403b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c9565bd992d2895981ab3d9ed0d1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ac70bd8a27041aee5c77071563cc554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971111d3f943d044994d16154b204fd755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915af1e699032b7138a381b68386cbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176ab61a940194ba72e9240c4a8a8f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c34796040d52295473274a1f6c3b3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6795e890218a4096e19b1bd7acc87d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12373bad9ee09fc9afcd5049a1f5cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93a0285fd8e627fd49eda53ad157c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd453bcd8dfc002f6e2237bea32fed1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7f52c5a5b96a18230e39a2823971d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732a6735dad50922a5c00914ba3538c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9fcee427974e30f047c4e8cde431c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f8616e49d571a38ea9b51c373236466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbc59d80be69f5df03fd7584e24a3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5931913acc01e7bfc6061baa270ac9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7425a3ca233ffb057329eabc8bea669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c0fe4872c0593d7d56ae3e9f8cb9c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f7af21f1c9a84f881b33dfea88ca871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f78115d247e8b2b9462f210413289872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67c626eb591dcf440a7452186c8acf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c30c939a2f215a98afdcb1efdd4b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ae2c4927c93c1c1442cfb3618867875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e344fffec67771c2fa5f3bdc76d14bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113e39945dc3b3f6ccff963dc18cec977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7159adb0969b7df9646378a96223d0978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa9f8826df3c137ab761845c002a2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd2bd6c74cab9806517f7aec403fc480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2fcb7c9fde9632921026754a5a7bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa9a98e0b0d18ae9e0eb2c2b6cf35182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70a15de318f89aebba4b1e6e31a07d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50674b7417fbdd067c2a46a527511a2384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f456ddddbd9271c8edbd2833d9370d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa955b2926efbe5e035124eda07706886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72984e377ba2dbb0d2e529ff702d3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c1fefeb555bae20d8380a88c23bce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc87a73d67fc18db1454e2c7200692889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3716e03d11e41690d904218c04b2b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21be309e9bbc2cdd4f48127513c4ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493568aeb00d87262cea301868e1df092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2706319e8b83607d29ae893b302e74a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568778c65c1af093c193015f2499c8a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1763652756be3a2fc1de72610265ec295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e4f25d47d17d38bd57233b85d346e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e292f66c29c228f28408139af21739f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e283f84e3b46a4b9b3bb808dc3aee298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a1fd7faaa79afa51eb14f11bc783b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3de2122388cde236803ba71eb94d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f568e9fd5243608ab2a7538dfe0a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c0b57a2d732da305bba02526b0037102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd9a2f57a61b5577f05d453ae83185103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903de54b0f40b1683fc695af36b4c36e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55ce3b58d97226d5dd868b539454b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ecd5835164a8260acc8e5afbc0892106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd818c04ea0a18ea163369afba06f20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14bc9db09269c8dfedcd79d4c68969108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01575b04d72c5b2c374f72ca8c1ca0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55b10ae18fd8298cbcfdad5eac6f11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66461a66e2328698a065c8feccc3b4e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688ec45e63cddff3547e3b41b110231112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307298615041cb3dbd4836cf00981d9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31385bed148233bbfe81ecd492c0a8df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd11e47eb841e2da91beacc5ea97971115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1d24632783519c3ec8025009d39aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aaea042f5d12cd5d84c4076f1e2e5c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361572d97751adad3fe1c647059595a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19c206c243f7e888ce621f7952f57a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c17e26583a72a913fc39de705eac88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37251c41b30fb894753ff7d61d62e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a5b2ce680d162fe0ad0a0cc90e116122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c914e0542f91a8fd3fa5dfa54a623123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc005cf123fde29d7ff80e0a1dcc4e59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0659f0c7d54a6f970887869cb6d38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a0311642c16291018cbb25519395f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985fd4fb1ff55450b499a0297303b4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed872f47320b6fee70fc6b2c5bcb06128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566896278862a46cbb1b08adf55d06a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc7f1b01c0da4b36989c7c8a9f79fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c1ed99204ca9f1fdd3daf177c83b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8698cefbd2a82588fb6171634eab88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f64ef491e08d2a87ed12d11936bf29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3c72927c0c4405abd7a2357d96f67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dd0121d1ec4b7b6b6c9c36f300d3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc11f71d09df4433bf08638e46fecec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df4fc7249320d418127eca6bf797fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af5704dce94b69ff06efd6ed26d19d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93158d06c821512731be2966c93f9bb3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330326e0582bdaa2fb7f7438e2c1e09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab871d15665b7c6dc3dd793b59ebfa34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce63633a7616aa8b3ac3f044c9d8f6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f86f2a3a6b480fbec273d24ece70a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43255ef88c92766753efa55d6cdec80f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704d9a4226a3b79e7afcf828a1b7d30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42e57620110a25d6be6a1772afca5e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf410ff7f091b93e2dc1d10f0dd0004147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2b22c09a4ae31413566dc761fa3fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17665228888b198704b7a2f86ad55584149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214174cc31bd7cd06b28948f7a5388f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402326f88c5dee04d509ca8bf7707c80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62413acbdb6ea3a2823c7c141ffcf97f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4daef70f0d0720cb8942ec8c8cf404153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467acf9d154a3efcffd8a2ac327eb42c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9485824bca32dc084c13f37beb5695155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc258a400cd9c15f3d274fe2fcf37ec4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2956dd80656453e337487d70e034d6e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38700085f712a0a592f5ec00b4b1f0a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67385486371890575feb7d91440c8b22159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295084cb96eea1aef1eb885fe3289e76160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda14115b901d59438cfecdcf645a7fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304f0541121a723a50acb94c3db5eb3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e18d694054fddbf7944e78f128e9a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a8ad9f87ab6759a2b29a41313102d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975098a020300d7d166dd260ad92268165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29e0aafbb41ea56347298e199a21ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592aa7051cd6077dd09f69d5c2cf5276167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51321f56e9e7500de08f1da780d7a1c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5bad9fd6c3d4cf838d7af4b1b0741169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82306bd4a4a56d14c832ff82477067b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc924274566051a637b9d437a09ce06e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc369f8a776155f6b5413c413d467feb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d473f3fedc3a5c84f5eac654fec17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2637c3102f53d49ed6ee91b62f3f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944928ac980bd9708b019352bc6aef2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2aecef72fef848364f84602bba35b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc65a4720a5b9d517b6fb5063480e8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e8fa615b8188bf818a0869bfed0cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f17616eb4ddaa765f50f3056ae7da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43206886c7bf1c1123547c2ea2194d97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb249b0b1854043d1faa12c75b08620181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e15492a82d9e3d0644816406842a21182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4d009740a39cf1f90a994e3b47558183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc48442ca014e56b4c4e1726e03d85a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0b9de1869f591a7027ed502c66704185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76ad4ee7c92529d22f0d3fb3df37a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52846d441acdecd588038b38975fb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d02aeede3e1cf2eead58f5623b99cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd6fb6db72cc7f4eb8be5deb820167189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc131014e73a92ce5b1b0b667d137db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede4493b883dba55752ce0d5c1ba6b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a1e6c0e29eb06d2c26dc66b3b523e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310085a90267ac399a732b019b4b79e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ed576501386c3eea4a57e190f82f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b04707522396823dc42192d3e5ea5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f728038ef70cb1cd4dff63a4d6d675f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec8229ebff83bec59eece47017ed4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4f2f07ff7595cb9516dec74965991198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c913e5141dd2b84942b767d00aa8ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c5a39ae1a27c790c959e715476f5d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614398d120521de663b27bf31a5a0b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35edc92b5b14ff4c7f4cfef48cbec8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a54a9b5913b6ac3d69d386b4b6830f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e161b51490e1320b4cc8ab1e0d0db42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fab14671ba2b0bea6043ea45d7954205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52933cc68eb517522d480ef1ed99523e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9df51cc0f220d418e57d513ad3fe9e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143699c8131b870787db8a094dd28c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc42f8f95a1812e05dba19d945238f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df51a774b39cfb52484211d217d3903210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2cbda9c7b2257be3c59a6d92dc8d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd996cb6303cb2520bcf0c703879d2c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52141d76406abfe21e643a44e1f785eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc908fb87b627a276c5cbfdd5064a14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299600cbc92f0a72205c79b179e4a379215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbc9b1784a1c360f084ed730928eed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c863ae54ce9d4cc2fb1af6f260f75b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c69b7fd11b5fa9298b1ca92b36f8d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae199b7e8ef0d02bda592056e91cb60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060bd5b2596e9799afe8299cdd12661220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fda6aca3f31e25a0866f56e660b32221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ca6e7007cf61a540c881b1e9f35e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14365f5813d5432b6e8a4c514848c52d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45159b4cfa64f77f52e78a26e2ab15a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2efcf9c25d42bdf6e1e66068fac54c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4ba752e0fce9d45b0ff53a95d7633226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7883243d4abe37889cccae3217d6181227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2531e229de7d81c8a70d005dce0128228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a6500bd1dd5435cd90079f8921278229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46679224ef50fa278f25ba7ee5023d7f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cdfdf5e296f40d166b512da6e838c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976231cf30943e8d5dc524ce0a1091a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c55eba3ae1f302e1b2b9df2ab6904233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d436526e834a969d5d802c0102971b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab054fc026e775e6883ca4304f02b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008b0749ab87fb64b04c87ebc9eb2f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019b51d4880e34a5d22f61f0c6886a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a3f5fa446f563949717c93c47bed1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e9e96aaa8e0304a4abdeb89dbe390239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d355cd2238876ac170e79f7d3a1700b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9456d36d77271fa694f1bf625059460241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1201c0c771c78288c82302049f342e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d645c9f91c216b33b9a355fc048abc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992640d69a44e22417890cfd907a977244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681c24f73543ba5f9d234f22cc64d58245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76108a54413d3b6eefb48767607608246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a51540b65237c200c93bd9545edb5f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ad34026df9b9a9cad46fe01d89b8e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb01d9b113d78185f28defd2c75a5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2fe119489ad3b749e4730b4788585250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7a4f16e7a92df5c26d44025b2180f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4e48d8effe9c8752f245ab8edd9bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2193ec0d8e51abb2354745cf1707fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6937c762dac7822ddbf420ad2540fa6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb270278abc45bcc2a6d560023b3fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b750a8c31eae8b21c581b80ff870f39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af97f2f183afee27776ad9c1af8ced257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606db9a9a9465bf219ba0786b126d08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92085420e3b50a8523c3d5e98a23f494259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fede56d8a3f714081c6a61cf6f9a4a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1546276c3302bc32a237d64a8dcaf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844e4a3a26bdd6bd86317eb123693ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d2f5dc5ab68a3ff03c9f143321290263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c773d3cfdc6225c3f38abfb0dde8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d22d8db9416b9e5c971af45ae74a1d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58551082bf83c02c1f2bfdc8ea5055c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1cbb7d0b81f0d04be0708096ec344267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca2e4f5492669b287277e78b39933e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa93f8ac43a7f6141eb8fde103ae23269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932032ea1ece56ffe781206eebeafd5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d194424085eded94a486fbc9959bfe5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae764123d2acd720e53c758ef499a85272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd615f233eea753790855d8d790df1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b003403e0ffc4c0461e806ee27d7a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa48de1b876a5cb720000ee2e2afbbe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51b993edb32c62e41cca41f9bd3bc2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3b4c8853024b112bc867b54892f6f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b3cde28196d8724db5239f0c3d2ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242ba0e093a10d5d1c63fc47fe87d9f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e5d4e8e8b225c812a79b0d8bf439d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f05ee8450a58cdadbe0161f9270a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf97d6edb0ba5f9349c5980c764cb0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357a3d29c9ec55a82e2bb96dc98ca13283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9547190f595150b94f2866abc71ee96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d381ea6e8e983cda989394fe31eed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967ba2ee278684ae3f98880dad4eb97286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e13717ab76c796dd4c0d7ceb5dc3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49c952afead8c6597c02c867d39c7f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331e94d44dca5a39668b170fbf186db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228c2db875d9a8acfed50117c043286290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12526e86449c7f3e9186b29220939ed3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be51be421caadc9b09be98a3fab0fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d339fec986dc97d18d2763ec14c5eb1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965952441a1b2a7b1ea4cf9593ccd0b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb407f9c025272e8bc181ef5b72a92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df9a192902caed413756742aac2816296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee5e12303481ce6ce8ffcf6a75770b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf228758445603d814e906092474bac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcd35c074bcbe20f078a73900906ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018c282a3238e3cdfe71ab27c0c0550300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b41e7d2c0ba3e65d1a9a45650a48ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076df3ecad6db775d2065f43b52e2f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c6ebe4942717f2fc5908eec00233d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6338fab5cc7c9716ce78d307b78231304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e23f5757a1be4d08d83cbb233f54e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a29248cf529ecd7109c3fa2f53a3a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ffd53afd037bc428c797973bdd5b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab951130f332e8e22a7b612b5bd74d8d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664abf108d68bcb0d99a5970f2a09c12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be88924b8f908645f8743ce7a8a5886310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ce8af99f32e69b7f0ecd6f7df4a2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e5670801d3a9c660402fdf1760134312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f32fa5aff319ef2192c91ffe2b9622313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e54e6013cf164154b6fd171c7e350314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e21a5f236bd042357bfdea9db83da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecb32c8db9bc701d1a2deaacd55a6c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e7d512afa7460cba8f5affb6d6c0a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b000f88a324ff5af49a8fecd10e9ac7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95887006b6ef3411d5529f4ec8b303319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa271c6d384cc87c6ec9370c0a46440c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55965cb46d0b81771d819bbe82ac920e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e552146f68c4cd77d9297e0c1f5068322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece45fb4b5136ffbfbc15f7ceb8abbe0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19bb9690431708a881276d2d4ea0a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57f38e5ddd9ba191148eeebc94c004325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff2b027a617ccff5da3c393544a6dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d3220af2d2166a49fdf41622d76d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c75325a081c2cf60a238e4925fb45328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e023236ac4531865894810187629c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae44ff5726e1774972f70ec8b5154e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26644997d4641d1f5ee909ce16333898331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11169a7c8ea134609520ac4555ec56332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a201e7bf19c4401f615a2a2c56f6621333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d5f74c62652962cb73da18239706a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd6b0dfe6a24376c24417ac76e25ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286ceac378c2a5d75f1d9f62ffbc6c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af99b2229b75e6c323d486e517656d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261bd8e785e6e66626ac5d8759f9821338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4e46deddefc313f4efc9923add3db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ba8f6eb63a78489899a8dcbd1bd13340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75045786db74db8af0322c6ebc1ef4cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f570f4f6b84a0d22b41e2d00a4151342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2907f73b00c1c777fb475d53ae2450343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a4a4937afec05fcbee531ec7aeb96344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413ddb1667471c8d8f67ab882982d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b518c4642a76a8233391abc6ea1eeef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04154a63d18ff03eec103f53691d4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbae38db6b550bd7993e23a9c81804c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2408929e55e5e5bf8118cf29c5e3d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfd15b1a936e8ed008980cef430530350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a1fa732706792e3ea0acf5a6e5c9e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee816d5d659430dfacebaf969941dd20352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47feb8e55ba02488e4f73d0c6f264fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82ad66773a25c494b14e851ea57f55354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d0b65581b4a204cf7cf6638b73b52355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289afdec5e394b277b17c12403ec25ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e566b5310529f6c53754d38bc03d08c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c07949f9e5f4f0311fcf22aae2679358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45dd9c886ec05f6a48eb0293d0bb95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc6867bdabc9300210670cb315a0d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f48afc7bd8360bb2b6a7f679352ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08888b400aed07f016a7eb64c6bc42362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf87902623837a93aea72fcb4e9e30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1385d6d7caf8333b6db3e06132d8f66364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3209a2d9941dfb7528d40f8f6320f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314474d86a0f80a765aeafff734295f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1195a888c4fa6f2c7c60141b24ad0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c226b9005a357915545d7ae2ff260368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231c70836f7723705ba679355ea709b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d097145d8a51e6c693c1fc9c526b5ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087ca0b5b8a359c79c07be3c1f329b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855f63fd462a2e1a15849e2f29960d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800479a87eeeb70d1a6a59ed191ffd2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724206691949391ccfe16cecd7e13793374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff873b0af795ec9f58982c7d84f65923375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c7d7d212dd8a21fc6dfb342cc2cd7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858b7f83006902a57aacbf15307f492377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e90083f739b4b13de8b8be99d8638b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932484a83dce3997e29bca7cee73f3a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab0333082fb0d33faf239655b43193380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feed0387047b85afc6859d87dc1c879381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885a98060d428fc10d90ead15124dbf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409b447c3346343e509d6422a3548a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb046ebe8f0cca9046e02433d563a3ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d662cba5f29d8a76242d82c5eb4a19385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974bec98daf29449443722930092ad1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d0af021098a86d64fcd4c34f370be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db519f14904da55f6f4363d4a8d4c2ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a93ee7a16e2f42b6736344a2e7860b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78f71fec001d81d5b601b44f5b59b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54211d92279c395ecd88ea8b7a9d73391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e76d06cadd067a1d10bfe00445ba95392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0f35c33710547228204f659e51196393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee824737ec300a3b5f8af84e951baa73394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9651e58560e7478d8b8e23e9578bb60395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a404196645be020be2f839eebe3b703396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57bed41f09dcd5f373a9b93659cdb1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242906fddf9b20ce8350c0b106e6151398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f9d58663f1b724ee6aff2a84e1236399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de92df431e6507c18ef0137146eed7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c9c43f638fe81b68c346ef85845a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f6eefe24183e6e680da548999e156402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2890da86c12a24936b59e3ff508616a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a4e3879844d048f49f469b25a48db404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4aa823e875d4a4a0ee3bf7b3de46e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f72cc90e46aacb5c94da0d08622ec9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a49d37d0b135592e6a6d386224487407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0893400ee0b44966997739dc09354408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb95c7be29c1fb565dde5b1cd3a65c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9d269e1cca19cd313934884d77098410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a37f76bfbe2cd70a00a6ad934da7f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957898b956305b8910bd80cd6898bfb6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38789a0f31297e4c55fa67b5998fd90a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec64e0bd7f341bf9e3c9057e476a2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3645a8f00eb3a682e1cab68f294e2d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ae4ba798df4ebbe6f3cbfb2f49e40416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607d6783465c72e20901c2d50999048417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ac232d4bd86fab57de483afbf53dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922e09e2768039654364893b9da4185419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e6d164c5ea9bce7999284ec97e4e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ff586b5f3ffd8f1ab1675078ad7f9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c018938aa8847a3bee31287987d81422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdc2aada0c4e1e0de86b5a432deccd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edebbb9db7aa5a4c3c6913597b600e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011967fdd00acd009fb6ac11e98cc892425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a9a78d9dce3d0a7289734f1492537426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63a72e7b6d1bb8826b59cc7b2f27d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cbf3d836d42f510315c2c73a730db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fe51df994e4711965e668b295b724429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b123703e70636541cfcc27881cec2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0ddd57408596dc5a842458c2b1c57431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc9de825231dceed9df70806447031432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367edb13c5af262b0fc23c49067d9aef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05adc04927677e9b0d1ba983dd76a1d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9044ad8ccc0bff6b9b203d80741de2b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c268cffe4d6f30531bda2c3ac5e81436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca1fa9789db663022e49d9031ed66f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123e5f62f956dd5f37acd824e1929b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ce18e91414bcd4cc186910d7c922e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0303bd1b3f7eb54ad7f48cffc3c2513440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4847fdb139d9c4b97f933f542986a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75657d15547cb548a3f8b4fdc9c7b62442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e6e25a35ebc50854133d32a47f4d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9895170ea58282cd999937e801068444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7132be1cc326980e2a4539225bb0a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f2e08967fed8ca38733eb6bca73cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce599298ae42314042cdd914b10ea40447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fe8fc647d65d18df66a6e1ae9fe56448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd526add0ffe5bb25450505c812e14449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e66a4986f3c27d6e4dacb69f5dc368450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93cee381d1e4609656a7be0f693201451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e67c98d86345b795d9094d5cffbf5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f25a103064999d26f624a51168bec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762e06ea98f64980154e79878b4ccfc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde3a933c48927cda414ef06313221e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3ab351da6ce5df15e54f2d9687d81456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade2e5bca73d8832a6785b9479a6a23457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fdacef1e023537e6e85f785699d79458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997ff286bedae25a8e5c9cf9d179f7c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bf2f8bf16075445b5548b78981c65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c83e9d2b9d0965114b277f616ff4c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cf6d767babd22753ed4ef772cb11f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafef3baacf5f5be0c4eeaca4b148c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02f256b341b14a25e3421f1bc48fb6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4db132e0f5b73e5fda09e4a23ed6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b688f11fad41bde912c7eb0b503d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6083c46d81451415a8f10b951535bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a4df6d934181c228b6f5b3db5a3c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5855152400377ce846cd23923c7e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b0726d6d63ae70726c647f3213342470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95bce8710236ad13c2aff5405a5aa6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2a9fee5892c8205d29f0c39007865472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8f277ae2a4a9158c643dc14983e91473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084d563a9fd606470c3a9ba31650fee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4ad9e5529afe5677b2b2670799eed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cd8d61d6d222344cb035cd81417c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b952f22008585933e94966e9b101065477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bf58be1ea7c72a371eb661b75911a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b0cba3a138fa793fce8fa8cfbd584479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8647867c8e80acc461eae5ac18c57480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28ae4da9ffad6ce8d336fa87420e6e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049dba5726c3236f2581a3f98ddb2e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6a04fa2336e3f3717db7f7d87ca4c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075c8d91f2148e7aa68786c5fa49334484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f437bd65a232e0114e499cb3363e97f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957997e751c3e82b470c0c72889fe10486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1439b67888c01cc2f093249fde82f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54f57691d89e45de30c9b19060e9e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5801d9c5addea583744167f2598af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf8c90898772058b4dc358a8005abc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b5d19d4cf3d8e6f653312ec7d1b2c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17ce30f5fe9c05f5efe03013065c65492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae9065418e99ba47be5d59a140d50a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ecec70a9b160a7c91dd0d755a3d21494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be55d9cca32d18954ea47e99cb1171e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab0218cdaf7cf6c074fa71d6c66a69496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ba154052f9a35e40d9413c51feb03497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84d581da94c45c53b957311ac186e0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f27daaa88e4aa1c872ddfa6628c54499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3057cd652d9a06335041b003b6bd292500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b534d2008663851147e50c049f5b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cede74185113aee90abbe89b3a3ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0485e42d81af3ed6ad57074ce23884503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75884d6cc587bdf943b0f43a65a9a5f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239f58afb584251fd56a3b08b5228a9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0532cf365dac80150c0e0f0b1ae2dbb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68392178b711c4e47e4178b2ddf240507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ba2db56fee30cd6a001cbe5e4648f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d7ed58e161e99c1e32f17f7a3bf93509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4a6cf2dd302fb7ec1e312a7de9ff7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567b023ac4ace522515170cd199f6a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a9e97f1118bbe41aeb7cdd770abc4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b55a985d2b85b0ed41ba8a9bd1742513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9e08f4e64b2c2c89a3a69f3574936514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07f4e960259a7fe5b21fa17be115d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76b571ca6c624d2c44be8a1244ae15516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107dd1caf96e6514f6484c35562ce2b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903e3b1047e9b813b54bb5a35053815518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1900e0ad7fd4cce7742a5b41507f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e1fe40198f66ea929e0602aece00f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ded9cbf9fc006aa6f760e7a50767bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b541edbb057c81f5e565a65310e35522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4c05e9e489d6f6a318ed06f3afbbf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd431c9c4dc084461f37dfd1c01607524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86199ec5c802712147893dd10fa3a3f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042a755ec8d64726491ef7199742dd8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa1e1f375b719b05eeb892581d7b27527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf0434b2315236c11f1c0571cd57c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53887be42eb88f113777d21b48e9da09529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c698214b7a67932645a52bcc8939d1a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083d9766fc33c02bfabab1badd5ca9b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a14f29ae4e58d5e22cb6beeb082dff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1309094e4e4493aec51d48da05f71a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baa7b3ad729581211a7866076688d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1caabc59c33d32693e9abdb5f9226b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106cc1bb6e6c558c56420acd9bf4a43536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8758b96ef708c4ce25e315c8edf52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a83421b98d746ec3fcafb1b596dc2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e8aa0d1f85a8c77876a8639920f36539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50078a18d45d425e9db54a2275000c71540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15da7c8b77497b7d2db39820afc1c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be910b9967c9a42fcd918f654f8f145a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241e3b521313a8bef0d128813c0a0a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfa4094a8b4a14c18a5e3b8f8fa33f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da9a42a1eca643189d704b91f94dd4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efeb8ee6a64dd50b814413d23500720546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4addeebfafb117352ea20a2abf68d89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071ad368374c79791d94ea1c014119c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f48b01267907fc8a4472ede835040d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face8e4933995a516e0d86ceb386c382550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415870a527bc8ffd1c9730a5227095b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed99a9024bf194484ad3209c504f1c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4959dc14b0f84fe8dec52be61fa0f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cd3756cc89c3c84f18aa2f970f56d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a765267ce40d93c119613a86184a089555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02b369672617204468f4a736c846f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693449c9f4df91f4a64338037ea573fb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307445e3a086ce9d74a4a0396523e8d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245fe45cacdb7729f8adef33e127631559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac0e7ce89c5527949617c846e4228c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5a4cfff2c41ba95edeb44c9a4c7be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dcab6578cbb2b04a81b2d8a31d7f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2590dfa3e5fcd7daa0cab6bc96a547563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b32d81ae25d120cb58c8e5dd3c895564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948602e1dde1298cb7bf7628987c93b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a8273507dc278d196f8a96adbc20a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea109ae5c3cb7cc899d39233f0ba581567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f527b0beee21cf503a605d6b84e0e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c05b8c7f07f235ca2b6fe8f3aaf879569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faaf0709f82c896f50da877cb30fc8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773352828bbbb9b39e580ba35ac20f3f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324aea4b7bba80bbc3d39f44fb97a35b572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>