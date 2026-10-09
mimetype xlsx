--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400edf5e8c2a6f0f06af8742eaedabd81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f77f43ed92cc8129bb181d9d024a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2bcc2eed025206a6a9107c9ed616b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d83b5292540c07d9354660a7ee4654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a591d4e243eb6ef194a9b37badfdbf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a297685cba8ac315de317e8bb1bb0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fc590a35fbd5ecc1cba6d90fa294f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482852eedfd039584b449e1816e787c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4efc4ac57c298c00f28b21b9051dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b69435718dae6b87f0e78a1f1f6fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a5396f05b9d3364c61d1aa1c8b4f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1869036a7e39459951dbd4552a845012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434607ad1bce421a70790a6f895f266113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762803ff71781fe27284c58d27e589214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca2d290919a04bfff918c9479a69a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c54c35e4b6a2b3f51e3a0ff3e8460016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acae47f4b3bc729b56589766b5f02b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37558e5a50c9a57e3d9ae6781a810e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86e550b6ce44f1472961b88bac3f4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c2ee2c6730d9e0fd223184cc5119820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f080dcf4611bce936b73f58066360621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6752133351fa178c616585073bcd522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689a5949fc4135a31caa28fa7525d9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b00dd07f0adc8bdd9f687dca9899024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f79ebd830c73f2347e925a24efda725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ba6637799356954291408f0f3059d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33e8ece02741926672c233f0d0ed8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0650d79987e0a5b5da5a24abd43f7fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca7e63f54c09908248985d583b780629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828b82791c5e7d31da4ca407a015c2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bf1b1b8b330ae54e11d12f799fe0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2e0c458d4c8fa808ea52ad889c7e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6fe854a9e2634d07eb36f5df2ef7c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986f08e0e60c40592e93a5ee09f8a4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45f1ca0baee32b85a49a7371544f7635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82959e2908a90dcb53d4f53b4dfd78a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb9afca3c96ec60b5838343923a7f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db66a8b3cc0b2bd84462c47aca19ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c404ab0728fea05b1d12021d25480439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93091691ec3a92c845f94999bca96a2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c37af8a7a102548eff248a4f5b5c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc14626bc7a6a44e5bd994fbbe8036642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe01807bf32992a672c14b26b1f45e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77720478da14bedef58f6f98336571044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349cd2ebb1367b5624e3888c0d4797045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be56a329682a7626b08798a817f2aca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7da3edec7a132550f8a7ed827b987647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145e6638251d3be5b44e7128695130848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b382b79c3bf1d19c0a248507e2222349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3f44fe09ad0cab3dc9b8c8fff984f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783dd30f53351472a689a39e168673a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3927b60e0f48c4742513aae58cd0bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e648a821cd9ce5175ca51a16395693953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570b31a68a7c485147a77128b7bb68854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56683561a3563322c8450e6e0a931ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfabadd55a05e45dd3e8bd838eacbd256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff615b31ce3b1732f99ac6e43bec7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df078d91d85e2c2901a3d7cd0ceb977758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c77300012b24746d55e068632c25f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb646bc89c31e46d586ad813c90eae460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8247eebe45a232bf06d4d1c6652cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978cf4430de020733cea46ba88bbda962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9ef8cf989f2b05cba93f43108256f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5559bd244e92a64787a654021330a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ceae3049378e16c985968c4bf1547965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19735cd18253d7eed0f1cc9d861ab466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220095def05a612bd853df055dd920d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447990833b775adda7f7c72b9d86b7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c45a777029be31944e8c6b7832c67569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a0c7c73c8bda7963eb78293298c5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4805d1e005939a752906be1b0bd2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfa83c3a9142eb5ec03e773f4bb08372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd6cfe8360a0a316c208d8c6aab8ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d08fd7d6e00d5222e283410a7367f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3023e4393b1b55e4e72e88b5ef5b9e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8a633a6ed68e7c354a78dbb82c95176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916ac6cd9eeac761b741719124bdac077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c03cb9ef7034b958c8cd6ecd17afd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019aa483e1c02c0f9e5880c1785a24579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcdc3c617e00888c22c0621226934480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60266213c22fa2dd48457da6e28e4d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0db8f894e808378569b391b178aac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347d9416a19696d018caad7d407de2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1561b27718d2a35936c65755b7e89084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75d2bc801a2d75d6962a98c138399d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec2d23eb1a2a2bd0aeb1ebe3d30ed586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2caa098d6fe20c5b2f987f4a9b85ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ec94b3fe0c33fbca758f668161bd388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca9a1ed2b206e885a67f34fc3564ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb35af2a0f82da2f38c6b20ebb74df490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404184934a6c201671391b01b49ae07091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a661b51dd3b9e70e6e40ee62623ebe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614245d6ff2d1959155f0d17bff096393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cd1d9f2ea011059ed5e45e3a35a8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a49443d1f9c6ef0a2485f4647838cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b789784b23090bcb0b828fd8691d4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74246b6ad6d2d081369953c5fbf5089197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b14d35d0c504d6d0589049ec4124698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84b1670bbafabb4267859cfbecc00f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573b9048dc73f84bb860509c69b380d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4c454f04c38daba446493bec928e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad6560840b99c5108f0d06c6b95644102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c1680a48ffcc8df282c37e9d6c9f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14b61ab2d6cb7ddd033e013014b7eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca00d326caeacc06ccca55f53a1180105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaffb345611863344985b6caa4ea45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8da5df7d856ad8f9b74fc3df1f06b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0de7edb506a3fbf820520d7a6d816108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b6a4fdc39ec5800577621e41cc165109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a818d6caf7bf657c8fd3e6f0a87ee8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5f15acea1acdef0753f203edc98fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38127b6e7269c0a1ad952f0fa6ec1b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86049ea3c715bf2a4c85f7211c0a0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745f38bef5124f420336a3f856847fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb43818ea30f794a71e5ee1666fc92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84faa7f621f4d6c5a0a1bc0cb325989116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d41a28318eda2e83b896420345b82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01989e037647a6b0ee83cad315f1346c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c34906e2416c2f053a9a162f564c1f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd12059ba2149fd6ccf346a9bf3a1a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74663fd840ab39c1e9624ff6e75525d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bead6a9a524947bb82b920e1feda6a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822ef20a2ba2ac96da4b5af6ac8f25f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd10cc9918cc196f1dceef7d8e151e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c647bf5d8384c29645ca485fa78a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e452613c6ea737c88971fd358a5163c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729812ceaa4694ccfe768ffc3663f44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf64f52cd8de8f5c14edd51af2d18b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa4a9f502e8a340d4cfe0d2c78e5ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d21c45e90ddebec1f469816a9ba72130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745752faf2615e8e5c5034b210c91aab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e3fc47214d2f18df5bb1955e08671132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a358a8887a19cb70ec21942899f44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d38d3f665f4ea3976ffdffda55c0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17def725faa22880e127578235b3ee0d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624ee30251fbf7aeda24683bae4aabb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a333c5667c4eca956e65c7cd3bb0c63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc199c2723a54ea555dde44c41af14a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a2081f3bb3fe093e41771ca052901139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ebba836916edfc3ac95392e4ac54b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f1bee7277715e0d87e2fd4f80a668141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d3e65cf4eb1e3320cd435349b9356142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7850efdf8c834af17bab75d20cff33143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c03540de91f06dcfecf8b3568512d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98155b8c58cbaaa8438456c34ad5738e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115f77619a4fc68db388c0330235def146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551b36c538160194e929aaf80815489147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ff0f5236eaf2ad916fbba635deceb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73c8a6660cac394fb062076cc1e80d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726fb3a5777aea69b8208138c7594e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cc2d19de46d59421edf93ef475722151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438ddf78ecfd19702b2a302b30530ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce25e8c2f8b8d2b73d8173e6c47b384153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425487edb3fda54397e66725e97fdf8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23a4068706b4ad4fe976130af1aa15155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7915ab7eef421520f5f82f2f99412156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61b08c7bd7580f3fec16878e9b3fe9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78a3f33930adf20e09aa21e0834a48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf27c405783c336a7d56291586e7d60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfad5b7347b373329a9eeb03b6f76a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4a7217bf259ca34ab4b166a2c8b16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9887b6a6cd23ef815eed6a24bb93bfe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935f21974373823903f7cc26da09e67163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c883558c3b465370efd330a0297b450164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc6a4a04b515e571ad58dd28c73644165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863e47277f163a2411c188cf29e19ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74867539aefd1e8578541415d610cc87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1582d960e7cbb4561dde2ebeca2bb5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624b678be156145cf1f78162d89d7e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfef0338afc262c0c8bc9ff8139225d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaad3913dd09358c919e7c5ec933e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406f874e7f46d26b69a03d3c615eff3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2096c6952fa31b192af2585ad15fc2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7fb1ce2f746c6eb8a28a0f940e5b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682aae12fac39e022573eb1ca225f311175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e01ec67afd133b1a2cd40a7e2da34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebc13b940be5c35036077f49721786177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920784b1e39f90936ef5f823af660fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd3be6aafbac83d24d5af67afca2d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1fee6b9f081dd60c049d53777b8bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a395277e2996cb1eba75007c08057af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebeda708c1e646dd9daa1fe9930af8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c4bec1a4a2572372da608a91530c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da531c0561d82ac0e4ee1c23668517184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec87a47967c486f9d4a719e738da6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740ede486fa04bd2985620915c8a0ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3ba05cf84ac479b1bc4f65448771d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a48a0ea69dc22faf8b56bc2e3c60a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e9d71349f3c0b33f29ff48c42696d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1f371219293cd1235740c83d0ace8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae8d50cb35bc9a0e741db16c41e435191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305b2b7012d83251abed21c8557f2a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce828982df16f0ed576e155d80a89bed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a20afbdffad8c188a4251c585906b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132d3a8137edaa650fa0812516ac49f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c96b8956178370b6a696457463fd7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19f05a857c34f15eda41fd17fcf8a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83c15b79ab32a86c0ae4fb9c11cd24198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ee054361ebe38e79bc84b6c2351aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb4fc34077ba65e7bb6e513867bfa2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba752e03b634ab55f38e72aa65f28a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d439aee9d814f1a73acad0e6a5322202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc00f295cdf9bcfda1d9dc38558121203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655581f3827a17983ee0fd158c29f43204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6ec8ff2ca427a62a09975e28660bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3c97a105048d81c03b462b2aba5ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb8b6798baa057ce1940fb1a87660b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38054278a70f7143fb83e53ab592278208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce7b1b7ac78fa5c6000ee6eb2a9049209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fc7955f5cea94ac1632e762a80c73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39324f536abe80bd73abb09ddbaf34211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c50d6d0ad6d3ba2d3db16f54402a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334868a50e382d0403558b4a1ead718d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bd64a938419e6833d800c780f6529214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b01fbd859e3199f77df26e5e0ce788215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235ede5e0ce87d9e3e854547959ab44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8fb81f590ab6d3e7b3da8a6ab5a18217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532762b8632b3ffa0b8d53b76f56a668218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4772fe113ddfa0372de6877568a15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c23db2b749b08bdf6fe8a514cc6360220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d57a4389f561fdd1b6dbb554e30dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538324077064042d4d82ba26ffd3d19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524c7ec90eaee35bbccf24d1765076d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746af217259ca7926aed636a333c4573224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43554b297e62c57cbddf41605458ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd26dc5f0c2758bf2381ab0e0bafdcd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59555f7db967401d6c5fe42d500103227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594b867770d7e2fa0a88ff9e8225252228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f70846f6bbed3893cd48a37261e64229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62b1061723e9e451925ae91a9fd902230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf8e3be3c58e3e252dfe812894a9ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed244fdaa82aa3c71924e41c1538700232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81faaabdbd56cdd75400c7e653ca08233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b8cb7cb31e68bf1c70550c5effce8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd752376a55f242bd8739848a2efc4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b61339702d3489db858c98d64e0ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8172a15cded098ed201658ee19f1cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa784ae32350b8657aac8f711788c657238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ee00c73ab0feb694287af99ab7ebc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34a837e72e84305ad6c7e9313cfc8b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41fe9c7133407574100549c022330d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878c74267d0231118eb356a076d7cc8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53052b0cca27ce753607e913e0fc13243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4741c1de4e57c30aa250b2fcf312e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2850ce71ea2901375884052eaa41a39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6159e79313aee2d39358338d4774c22246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91c097250f98ff4769137520eed65a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717980fc60a251da2145923a808518f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8fb59421c5cc0e24a597054bb8de9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e83eac8f079c653d337cc00323180a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fe69253cdac38eb656bd850bc15e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d661ddb740f4a631f677276b9d69b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761043d67fbafcb40edd15d90224191253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849efbcdc240a2884a74c2eb6ccfc58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9d7453c142349079d188b1bc508cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5908f6c32b2362cc2530ed1dbebcf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b75757c8a492e9e2fa105f86dc4d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d69a8c45aae619e9676ecbdcd1086258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440f7c0302157bc02d2f94c0ce95a8a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5173e2d10fa3c945d366b60d58368e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b9dc72ad110cbe975367e4a286234261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5010753a7531f99a660f4e1bb4cb8c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a083cf897a4692ae3b92a85ded18891263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b93f4e16144222a0c43f75e75ec17a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cbec39cc8071fe54f182af91b9b34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a31b73ae0a87c62d3ab54ae35d6ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d24d910533a84377cfd43bff892a63267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f5c26c55da99c08071f39c766a5e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb82b75a4bcd77881f71be71bbdfff4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359958fa5e3a97d679b27590c86f976a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c20e56b132286eff2c956488fd73c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fae7860b1db9e69e1a41708386ed3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cab0aca60208abc7eeaa885b61d83273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb99ef7dd5edd2d1f47d7ceb6c4e8dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef226d35db023a2f6c77fc17ba2e94275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cf7aa29e41152aef4afdb917fe89e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8a28c8dc2dd6e609f69bb28c7d2b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2150fc4704c1bc4fe5df00678b63c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b703dddbf7ba3f1a9b40fec177b1a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089231174e4641b5e748f94c6906ea67280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13758ce0c079b651ee2a0c12ebe7761281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31483f40918943c76610afe886659a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6da199b8b2f7a3c0ae62eeaec66035283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd52c9f0209e174c669c75da8bca41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb01430268b90684ac50bf5393c29d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03885f9e7472835d9858ce39ea594293286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead8d16ad29c737722500ebe90c76f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7570dfb00ce67a6c6bcb9a46eae7912288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220a422e75eaafd4e16f03f7c401e22289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98afbf456baa251e838cea2dfa6665e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09490b4fe01c046e0a00f128ad5398ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2f6dec57464d6eb7cecbac5a96f17292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4309f0144b3c90cd5ee0107287c0695293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c4278b49c2c7587125f82836c8d1f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444f6d45ad4e5005d57d388ba5f0a29295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dd1c88b9d3bce61bf537fd8d15d12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af6e837ec1ac94f0f1a7a68f0f2a3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf86c29eb71068fb99943c8e02062e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716738a622cb6a48dfe5196a9a36a6fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea82416738f1b2c6a15cfc1ff1c8788300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85af1f0d2806998bbe06439d30e8ce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e1f08816ad01bc0eb58d17a1c34a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad051ca02fce957e7dc2d9ed53230e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624de8917d9d1f8f1f99f483f0476edf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc04d34fdf0e9ef7d116d5f88a909c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36ec328f4a06ff05bab0cb6a286968306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66055ab734248bbac1c56cc81c6115fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1897127c5d7844a639d355097f9fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fd561059d42e76f2e57fe11567629309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452895cc89f222058424d5a63328bc9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71a67d39abc797520fa3449a1f4ca8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139b57d4998313095382285493d1a53312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e806677abe6f438fcbe917522c0285313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee06317492d8e168d6c663e17471e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402640f139a9b3cb59dbe411cd92a4b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3c3abd3dfe5e665cc0051fe0351af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41d9be453923da17c980a705077659317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4de790a0cf1f57eb72c759a62da2c2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90232374dad40b297ac935c84bf5c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc01f9c821da3d363901d851d91d0c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb049b618a14aac0173fd366bc16242b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63358bc105a57519ab9f28f405a0a66a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ffabdb4c8d49e3139096c7e6f162e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663d4d9306190df113a8a7857b6afa5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d66d3695a17cd13212b11561ebbbf9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b61596240f1376f9485d5a748e739326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f4e4fe9c39135c0d42a7017f04c48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c48305483f8f40d86fc8777c3eac6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00fb8d1cd7b6b3f89737d8a95ad3b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7a8628612c19d86c9997742eb1674330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d68ae5331105ddd250c17122dbb1a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c4071212678d9b1291229b2f77f28332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f37d1322364bfca449bf6a384801d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e45985bf06c400b90759e252b0ef3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3457e6d920be6da4225ed2afe7d996335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631acec16ddbeac9ff55ae5efc25f02336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c739f7eb76fb32e47f47be0845574e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4588d75f2e201a165930e6dd88e132e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6fe6becdef0a2c2610eae12abfe08339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39888e967031d007c5916aa847833d0d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3697e92b9ee783ea0502c72f0c8b43341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f036c1b75e6cf3f48eec269033aa1df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c226c5e04ed30d2ca6f62f92f69f70e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f952a57048c57b6ea9dcd56194472344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb00046c0c9de8aabfcd3bba91de65345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affb9707cccd02459aecb07d55d6064346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a612b84ebdd48379de98fa092fc4ce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7c43b8c14095482a86e7791ef9f42348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b174ec90a82e41ec287aac9e03e926349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7964daec0599b7b37f473c39a7a8730350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fed780e1047c52c02ff2e4f268719351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96baa65a12d0185773dd14427ec981352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915662eb8544c3c67e19c6b985a1878353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87f86da595ef1d7c89d2d1cc893e33354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af74b0aab17a6172354eca7e9b82a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07784399309d725b7e8e116533edf5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644f8263d4da793f424401e45809b60357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba86f747eebfc9953da20f9834bda1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463b795924605f60ef0f74456ae7092359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09814be6b95fa5f71b51f41d81f76474360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c514e43afdccbd29a358aca03f31883361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2505789b76b0709c222f13b498c57362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84e517b0198a0c2e1a5bd7acac2bd5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eae16cbf426d8be36f89c85b50f583364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04d24b6c917398b6ba4a67a50840f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8977283e69fa895ffc7e3d9b3336a39366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b7751daffe41912ef3a7d631c0b46367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d38350ba375ff7eda2b1ec97bee6ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85501bc97644f0752df908c45f547d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e324598518193fad8b2a5ccd4ebb33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd0bd7e25669c1270c7119fd02b7bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45925314bac6db481e23031e06dd86d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a741b7cb6bb3b7db45b22da61d7a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3efbb060ed28b4ca36ca7ebb5e3cab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc1817c9634613dcb3d927ecd14ade375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2960a8cdd1288ebab066cccdd9096d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b39e77d17564f88655ff3401af624377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25a670223b9517f85a5109cb10a58b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54153cf4e99f2bbbafbad774e04142379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed2a1e6876c7abf5895a6979ada3c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3191262a8fb095311900dad5de50049381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4f395752b564e55b5366d64d54e73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7e0110b9d557cd39285f2363a9086383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac1551638ead6a6e2f47e57e8bef0c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab63d08553eeb5bbd633043e8501fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0592ad7857045e48fe3de1bb4a36b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e533287972b689c772840627c3e448c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7292101e440ef7307ea3fefcf74b9e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c79f0099dd2a9f109da8fa6e735bdf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448a42f3356158fba9fb699f5d5244b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbf95942fa034a52b01d585e350de9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc669c360de03d5f444114860eab550392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908eb005dfe46e6e81727a70ac337214393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c48a580e4923d2ffa9e7484ad9b48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03979393cc3c3b0321709ec12c717d43395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481e340cce4c060ec49f2b4a81aac0d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327adb2e7b88c4738834c21849b828a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38427ae860a256ac3d42f53e2e75b280398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8803ee5d87a60ed86fc9f07658d3ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cb70ca3f32fa121e0b9b85b828de6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71044f425bc38279c12179f093bda024401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600250cce0ebcabdee36c3695cc0b16402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab34a9c1fcfe77402ab48949f01b772403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf0d5af9dfe5debea397dc0ccbd73d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902de3cd89271f875c38e8843c88f8a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53dc988336d7f188cef0719a390cd8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44356bee2aa1a36d0e1524d0c518b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbc80b08a9989f572f905076e1a156408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f65842c697ce85f4244dc31bb5553409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54b3a5fc9779473cdbaaaada0fcdcc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61539cc7a7431b053ea18929e769832a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2480067e5146d727d852660e7fc7ff9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04591060406841cb27436b15a5217c08413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17168033b91d4d5027d2c18d698d1e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef0e1764cf39d923b0b9eb212d7828415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b9e7842bf7f3485b9cd3f2e068ca1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e80694e105ca95ad5b132771db73b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594ec4d9ccb5849597750e914388230418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d692e232162dcb882581ccd57c1866419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a2eb79a4a4287015955b593adacbd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942f4e98a9750ee3e5281283925ced7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad030e491e4cdbce0ce5a8174bcf9d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec87664c75f89a1c7fec84cb5fd6aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b15c28dc8869ec3f0456ff12f4be2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ed174c0ec08c821d129a70fcc2915425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7034da8ed0f2845bc5818ee19841bcd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3545bb56ecc4d4403606df33822f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb11b37e8b5f8f0d85155a335326b4d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c7f1df6372287d3eb949e717c802f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ca474abc1463e09abad285f7e5369430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013364e5d66439d9de874d653887e51431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627360f0d371f736457fd7c3b105fce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446271f0286410229bd0cf1da0516d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73914c19316015540c33a2308bf50105434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835eae512394e565b747a8e41f456b7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c03389e8bca698f12866e77e48e4f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd575f69f91ebcb1dab5b6c7d739f57437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8595ecff9d657472af9a955f97419d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305829f25d4cdf231ebdd8619482b9d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c802256efdee4efb4b7daed28d55bdd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1900a0030edc2df674263497239a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb19fcdfc63f01a5346b9a35f42cd9d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acd3882ee75ca605b554cfb0740880443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebbae4fe84d3a8b3fa4744d86888ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49be0802c96106f35479be2c81c1468445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb208bc23f73fa3a8d15fed08e84bb7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde551c14101126532cfe728112d85b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa342db4bc227f50f106b1e5ea1840c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb5510d7d84f1b6b26aa1f401a7dc7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95042a188a7e4243da55ab8c4906b72450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b86e234e75d9c73959293c92f7506d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa733723ef4fb3ed820cf511b4cec146452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4671e3c18e7bb8266f7b865dd219da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83601d5b2ff7916d57cff8ebe7abbced454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37be65de80495c1a94661fb3c513cd5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ce9b25f1d0526aad69da87ba35a5d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783263ddff315c5a05f872f0ed39aadb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b945a77da7119d2caa866d08a2d7fec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560706b9d8e1f624f4235053eb3d99c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7844e4f1e186afd2c948e32fd537d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078c968f11a1e557aef29d928e63e70461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03ae3dacb8a8b8e67a478f181fd3aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348135afc1eab867ba06a2960a4d644463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d77ec5f655b5259ce0dfef6e4dde87464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a37331ea649dc255386a534a7f7e61465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512d20924ff1def65e225ea72585b5d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b89cb09080c4a3a15c0b5818fbfa6c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc7382c2259f74239485f70ab0516c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283f9a8a3d0e6e6e67bb544d43ca634469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efb956244ddbd70f33a1ed8a0c94df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e13a46c305e944305fd767aadc91d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187a08a43101afb4f485b5176a759ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58482479c7083e3a1a11e5d82dd4c1e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252ede62959d788fba523203d1ba918474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb22420068bd995dd787199a609f50b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0625f8aed97e3230b3a6abeb7d2028e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a4b03ccae71ccaa1fa25e3eaa3304477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005edc1cf40b8db3ac2a22d69c816bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01ef09d18602a148987d4954e23f77479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc3cb981db2c5107c6cc02b079b1cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d4e22f914ed29b649ee698f3a4aec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222f6e8b850e8a3122b6d01458f5560482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4d06d98a92d490ffc404507b0bbb2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884118c80ed7f8a6e0ed96377684cf38484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41058de6967ade679abb765d4a1ea1ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0ca375cefec3517aa39c29335e225486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a2469ad505a027598b55dfd0a8541487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38072bdf5ce84e91d7f745758d7c03488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dc8054e9fed70f8178ce011215ed7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6178c778136b7f04e5b4b9eddefb84490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4cfb3a90b110125a0f86ef72c5f2d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c519b7fa04ee9d6ba3e6ad40c543d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36fbefcce5fcb58c3d7db6093b0697493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed44c6d68f4df5a9b5c804834220f9e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f1776f8ab74c62d6a51544a19e062495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9b9de83d1d7027d6e3bf7e8eb4eb4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb39deec7e775420d911f2d7765a620497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2234cadbd32b48f8ef18df4e25be83f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d601465072e29f2fd4f1386e5e9f29499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3343392f69e33351541326b0d3c144500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d4b21364030d7c772d316e324cdf4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8f856ac1badf32ec9f3c00bcf75f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72513d3525721877df6bd96f38eca295503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d18d2910b05ce29aa3e1cbeb9bafdf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6769172856493b8f0509541601295c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a17346e5ae7cbe5e07784d7652428506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3e0f3ac7055427f73de0d293465f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617a6200b29f63a7aaa5d86e39379d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298906860649e398667b91be582ad45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f12e5a367dae7e2f9eecf86854e304510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068253cb8d1bcfa931e8a22a9b23f905511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864ff0d67f35d43f835c32a50640e5c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814a9f79d65a8d1c17a40f3997b75c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded023537ad6e05664d342c2d3187d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3c82daa443774cb3dc9a6574fcff8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08fc8e215ff81a079aa9264e8f08ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd6af54b25aa0f36e6e288bb11deca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0ea6a8807eeb9903735ec5ede0d35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54398708b10ff3db6b456fb5e0ad0de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dcc7b4ee055770f4b37b0f8da6232520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fa637a0b99ca3a0a956dde0d5b1d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26469b81dea62fc148d55adf9db4f10522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6ddbe0a38e6a62aa30c64cd2e6f67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be6f23478b454870b5f1e6ca731105524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352350b0680264d6fe3002153f203fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650b9bac86b805e0339dd8dc93abdb8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2ac896e9e32b1161a992f2267612b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b666dafdfbf10ade8ed1d3393b1d5fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69112d5449bd164ac4f1bfa1c8195e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad3382ca78eefe2af342afdb95593b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35e230fef69e68efe3b57df773214e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db591decbd6df5025e649851db038c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43dc7eecf9ee75fc9e9fcb37b8f858533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dadc93ce0a20ed9f56bef1012bb66534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41def24a8d63de9e990fba327b6b0fb1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c32bd69b73169b5ff04e4d5aaa910e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70187ad58b4f98d543fb54f67f24fb22537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7340acb6d85e655d3529770ef976b64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608d9d83d02c000168e2f1baa961d52539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb656699c568c31e3409b7c92343cb9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c8a9e5bc8808a7805935dd69442c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77b5aa5dbeaa03651f55729f2963df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2b3758f115db0369e120f5cd7e46f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c89923a1b16e881e0767de9b7cf0a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5785f10bf4d3d346c9b552a26cb2c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b376e9dc0b34aaaca6c32d28822dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335fcd2d74bb471a3485dad65816cb4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e11e943a7c439a697d4132f39b5224548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267e0ef24df29cff36ef921ac11b7f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8e83289c79fb7dfc71f778a546195550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c0e4a6e31d25b1e55d11756da75b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ae4a3da82e3cb2a215e3bc4418238552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718d097bea5b29834dbd7595cfed175553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869ad11f9185e694cdaadfc4209dfae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc648b631221b6254bb3767b03ded4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f334260ef383d4859a1b66060cb0f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8ea7e19a1857ae2504e98af861e80557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e675914ade68a73e004e96c7a6522b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabdde146f3c38f550e32ac817d7cc4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e74f3068bb1a6902b659f9a10b6c7f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bd378d919372b162428626a59254c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ce37a00ea2d6015becee1e81141c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d3920ec6a77805763206069110ae6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61359101e3eea79d53440a2465d075564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700200924c33bddebc022dc45ac01a8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3df8b48c7d8dd963fcf8d10ec657fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86ac9aac949ae350e3201073519bc7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c6bfff9dd84234d512daf3a64e624568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367f614690156311c13bbf79b5c7c1a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9dc3bcd75b700b5ed8251e054b7e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0f52d837f7d17c34ab4498d0c9cd3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a070552a71b9a72762c5eac2c5fa62a572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bc844e8c1b91590716442425ea2131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5704f8d8e2bbfe45c8dc23ffeedc4fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50e6bcad9e2ce6c0f7de591a334b213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bb836461a2c0dd5a41d7ae940df914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6038c1195552b1a87f4080d5c8b525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a695ef4dc267520dec633e685018446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c276998cea4120d2832d3d3a0f5fe037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fda43b72a5c6aeafd6f6a24db18a298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b4b51bb041bbde6c407107c43fb3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8cc25071fb693f9fe1077b4fe80ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e7842ec6ac35ff1be6bee1a9e630411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db766b72e286c7d5c5e478f3ed9acb712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23c427e6eeff19f7b2b27d48c65e7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf833d977a8e15487b80a37ea319a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc1b2a802af1e6194c0cada1d5f63b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2030ccf288e59b305179b4b2426afa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d879f4786b05d2e04514bb75e234f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9adfc6bc0faf3a6f1deffd3dc45e6c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6427f0c08d8c688b402ef46ffc48cc019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e177c7360771c6c8df6dd3446b3fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71798ba1a6d593027451b9d8cefb47921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae489331debc561170ddfa8bd0b5f9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382c326a93879e6f2d810d8aa78323823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c8cef4900749f1904f7fcb4b13beb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80eb5d59075be40da8900ec579e990a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06593858ca50d9bf804fc71976b7700826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac5db2d76451eaae295ae9a5e2c67627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc092889baf0653814015a2f0a93848d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507bc126da630981e5d1ff7b7f9647229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965f7aa7541cc943276ab4dcd45bb7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40b0878273d645bae1f56416c8b1d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e85d578e3a266c1188ed4ddf6f870832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fadf09e186de458b776baff945ff5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bea288a5e0d64f3715d4eec03e65e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e99b63def9d11439a3ba29e05810535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73113b6f43c98c0eb255ad6e0f98f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d94ab518d439dcefb8d9f889a589937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae591823a2ff47baa9f37f7d12193c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4428c151a77808b065b31829b60f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62564d0d6fd3892960c029ed62c371240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc3c46544e7d384c22fbf348ac056a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701a7320e4cc883c9c579e37fee595442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a494ec4164725f26c056b3648d82d3643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036629ce3d4165ddcc3b0ae489b8eec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd1b4393533f4ba601c49c6adb73e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae39a5f4209b305d43673605f744b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78189f6296b70e8d469004069f951d1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448e1890a5a2931632cbb0df3890e7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b463d70d223068f76f1b92f82961649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc80e94e9bec28bde6a00ee250821e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed8ab2bb544c1eca9bfdba3cc2407351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296db745074d3d90f47f2d22770840d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172607550ef66bbd0c3d4242b895e4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd08ac1734a55f7b4736354c5a673e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78cfa9b8503117edcd57d65840ed3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fe12372f752c08c44f2ca80ac393b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e9af92514381889c6861c9b062d6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0511b3cbe173efd4dab58bd681627dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d3fcee69bb9d4900f6c6b3e6bc71d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576103b6f857f17c93961f11bcba08b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd282a375c0da7cc8c530d5be60b32561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a6bf9017b49cff81dbb245ccabc0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc16fec469b248083f0c419d219c8ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57153e0b7177529b0336108703582a2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6a7b4104accec8504234d853eba8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd697ec6c65e4ca5c569bb4ff1938b2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216929412c126e3272962a49cce009d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51a8b4bbdaf0534ca03cf7825a693d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b62d20e0e38b4ad8a699b253c2e0b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25797a2ef64cf3974f3e07e4cfd6e1a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483344355ff417c4673d54688540076971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801123a96e0544f31c7245db7543e6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabfda026265588b2b436254affc42c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484e3d23cccbf533d8c0192ef1864fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e911582890d55506cef07ebf9b52f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631b5b1686e4cc13ab655d17219427676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52491ff111eb03e2e6bdc1e9d04084e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c154b00be28b0907fa361b6c7ae6f4978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28799620688deb6cd09a5fd95d9b1a8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f0309defc7dcb39e3b0f301a8740680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edff19e002ea7d2ce007d0c40c7e50e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098467d63f204019f57dae1de59843782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95bdd7d39786d976965a45b07c6f6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e8311a97cca0d89982cb81055930e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86a0904f43db3097bc438aa1d50a2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02b63db8efc8cf828d69920165612586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2307a8fe1d0c6a85b6b215d8b1b6ab587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8453218ef102fd27a8963b234c7feb288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafad8fa309d4795fd14dbaaea98faf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2147a29318a3923a14f250e8d62dee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf5421905b598847415a2c516b9bb191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6529d62cd8e30927f6ba9701e5a3ec992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c07802646533b69a60f6d0f73685f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52aa6b5847411c5e7b1859e0636d25294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1aecbfbf893eadfb79c12926f10f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31b7c3afd37387b60f6c02252e841296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f085e905980c961e1d8159c6ddf1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9977031b7cabad69bf6b0247331d90498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244ab24dee629776cf24aa9f01f5b3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325700218352ebd73f9c7dbcb0bd1c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7341ba8ae071d1b989a82b85e107c9f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e6a5e18e2baa391f1450c68641494102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cc3a566f95060244bbcb465e221ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6607f03d97a451844b134429fc088cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812762a4340eed68b3cbf50786d8ebc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df677b630430149bf9aaf9fc73b0ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4fb8d6083431a41ee522bacefeba8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebaa6428bb513e01ee6f0ebb04e80ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425daa9f2b8a9ec762bc731caa4eba6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee8ac92997831608b4ae5885c467d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43f678fb62a64b5fee7188de9fa70f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fbf728855bada4e21b1823b6ee843112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ad47eef0bae93c6c54eeb69a73b08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17becaabeef960959a4020fad1c6305114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2e38191fe174d946e5227268280f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec834899d4193eef998c618000e83d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca48805beae456547403cbf1e4c1d18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2dceb86c79e1f927e9ec7cc5fd257a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649e32ef1a04f054a75eab974119d18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632cb6157b64862a6358d8123a6484d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed7064cad4a3627ef2e8b17855d976121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0bb4e1847b3f57313e8804a3c32ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a9af95db095123f89429fbabb7aa8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63637e7df0ce8668898000e7c924023124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3987cc5496c89d3f27536dce036f76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a16a53ee748470c1e118a3c92ecb6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc4700797f0c02e92a813aa3df8e8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a44bafc53273808f8768657bb06704128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e927a660c20bacbd6a33de63f9181c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24c3411717cf050526c2d7fe23ac86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b6a378532c978caffc32d0f376de9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c29a312a0c4ed3b1f40d03dc1663f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6435c3b4b9762ca96d8082e4f6131133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03775b1ff2434e71d57411b04ea1dce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59742970e21b1c217e0aac43964c3a75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d4baf0a063523e081810e01ba3041136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c057bdcfb70cb3f56924f3a36258bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feaf215950ad441b7da678abc4eb6bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3390c56c05736e541aea919b0abcacb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60046fc3e2a5a59702e86d86ffd9754f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11119b0e6e03682f814248ccb52e6506141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f947a8a01eca049acc2117cbe938df9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4522738c441138c111ea1d296932f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254963e1a19b3507b081049e80b62743144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012308ffe826f075ac44b8ecc8adc963145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923315398074437605c6905ed0561f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788aef8da9518374ee7b3cdb4e0df8c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31352b3400d68fb32e0b1fa6cb42aaa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae294443162d25e96d5a4fe6e05d109149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b51f9423c5f86a3a120adc00e602b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d2efcffb3f7b9ec0248c9d87257bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb085b342829866913dc11aedb6a48ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f90d5c9497961738931a092e908ef6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a93ccc94966979bf15ec1177f7a270154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b03f64560fc6b142daa19f9ba1146155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e60d750fae2c877658b59eef7a53db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87bbacbbee4a8cead58bba8cb3cd6c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d92f35134956801af0a2908f156d11158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a256430d05d44fec32a9a55e25f2367159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f516733cdac6ff14e0014f1d41f87c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bc69f023e1faa4bf98b1200951fdc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b6f7da2aec32b181a3fac52d860de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f760b7088642fdc58b470ccb360ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8caff38b62f739ebc73ba8dc7622723164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8514acca25bd2799c504575e081e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef58d07fd93853554936b057dfe0636166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83db5d33267fe74addf32201fed790167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e986d5a9366ca109c7758c616765a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde36d3df0ed8305287b33045cf612f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287a8fe7ceb4161867a1a6ec067924b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e448b601b78a97b0e8406828203f5bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7811ff37293df4b279b753b0c1ecc1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28126736737b8d92179afbbbd02cdae1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a25ce2544230670e3eaf6520d51b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771e1af9584fb83da63158d7da7ea2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68366e9c91189af69e28d835c5027253176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342a9deb6f4adfff9b3e563311669b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956363a4020f4bb1ed980b2da225687178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9ae200e96e65727b3653fa8debb41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9ad959785cf7317646c1f909d952b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fad4c1ce4e479dc606f4ff1f423026181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4e1e19a98573a2a214b210605e521182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d77c441663fa6682c0f0b6d1b214c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c3ec09ffb635a37b6c10b52997205184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93166afaa34cb28f2e9ac788dd2e98185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f404fac941889d0da900eba0dc12c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8098f011931e462b67468e6af0bd3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee2a6480f553d1d827c65888df9117188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514b7a18779f66d8befb8b46bab5b4a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed2effbcf2cdf5e056335a39365d20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ab014a462a0a47b06500e3be407df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b307eb59086c0e5cb8bc40abb4a3e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe2200a60bd5dfed7736b3e8946b6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9136c6c3a30d99f30baa42c263378f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cbadedf4b0dd04d93991590dd615c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecf23249d42b707838395446302b68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8d543f67f93a32836aa0565991d14197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c5c139d9a36bb4f1a4bdf10f40041198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866353298607583d96fe21b52a745175199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534af60c71c5573398a802c147be0b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98f895a294ae0cc4e0dc33211ade5b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ffcef6aa1ddbf265d7cb7b50d693b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd6ea993093d2d907273b1cb38be7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a0beebd132d3ca932be9ff16fad6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143a6ca4b14f54f707baf00b640d3aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e22a4bf50d05f2fa9c15263a4774ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb027aa2d0f696216dffe0a5c99a1bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f954a1b9e8b5a04939fa685698164208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eadf228db2ad8c872b1ae3aecf38e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608b3fde75f7943dcd6f5b13687807f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fad0745ce768f8f675e4c28d34af93211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fcfa5626bbcb908cd8448627776a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ca2826fbbc18b564c178598f37fbb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716a4f4751b56dd38907f371a08b14a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8994d5c842766d5429bebac037b9182215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d57cf197aad3cb85cf57804daa8c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d7c50a33f13b2831d18fe19628398217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc9f882050775419b91414ffa4f0e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159804b5909f2b1279ce8bfffc1f27dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f58bd4986e3bb16e692e1cacf7d45220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3268a6f9039a4d60bbf76bacaf96590221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756feb8baa57801ede1280284419039b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66086604b4d2095469986d90512d7e7c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c1e2025ff74bd87517cd17c95fc1b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7aa7204d62842200c4869efd19d45225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737c4eeb7283335fa09318b792b660f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b734a69fd9f9723aeac9b7b8033d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea45a59b273bd12db27c2d5458c420a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838032a5a78d634623b1db8765357d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d9fa6e3793a9e5268bf60da0b80da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9388d4f975582a6ab91932f28401c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07bc1419d048edc4bbe96f554efa9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91852b1e3c559bbf493a9fdf615a7271233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9776cdae4c6a8e9d9076b7b38434a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd8f5b8095c01c5b09ba91dfb98a4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78987a16dc005e28f7a4ef70429ecc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c261bf0e8f848b2b743fb1abc965da8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317a5bdf82132d051012bb105ad9f6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671a368f8362b7e55d59df56a9d89b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cd41849a2f4605a7413d68520ebbf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63de771d4078475bd7f48fc4fb0a2fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13e6f668d68f994b05c23c416b8016242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19eb263bd304ccfaa5b47762a0e210243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67c05affa653d8f538a986bbf5c501244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d64fc3f6028060393c1ef08af4794a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4b767d1d59e54b49d31e44b1e3533246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b322508e40d700d0ba3d78943f787247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af849af024494faf53789c6e90b4f2d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96159d2a6066aad218a782be24563f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806acd1580ed707808631d734702804250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c2a6a3eb398d5325633a4bd467037251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e00e0ef7a573f81b77d8376319027a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3734f8911ce299240d7f847f3eb73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b539e4b28408764acf06e0f06aea3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f1848afa86db6db23c789c3fbefff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6720b99311e16b0774fe473344e4b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b314c1f6b28202f771c91d2c04fba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639bcfb81e27c0f4dd8137386c7d31b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcca8b65cb100335abf0d684480d0a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8668ec6a6f56226390cacd810272bc6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e432f5563ee4337c36cbe6172028e5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f42c44b449f14918881b2561c6e3a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1c8b90b2284342c3c3eb9db771feb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626d43e5f7ef59637c227f3d996b7a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d8b31e3c9592004c12c224190e8c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbf3043dfa0213a98914491a348795266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91c379d1268a974a581a5e601bf239267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14953435960df82de386fa6b06c1c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6e3521cf24301ccbd4428472ba8ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68594e9809c2c97da62e582ed531c08a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585d4b3e903e0ed46b61409bfa998b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ef6e80d9365eef5c6f50086592e50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d29d9d4881487e626a2fa8b57808bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a158621ce97a3081aaec164d5acc7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca06408b1179010f95b11068f238b40275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2522c8950d7347ca9366b9dd7559a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a10623a5d3c41c819cb34f11feda87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee7073dd32a798dc84974db4d589e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db04b55523e5a2e9953b5ac0430c2fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114cfedb00446c3a2d1c9ffba68903d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b357378d4301ab846c4c27a224302c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1ccc7ac0eb1530fc522129de2890d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72e215c3fe6f210cdd7ec1402378de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed283cc323d8a4914437fbb964b83eec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88992f489ebf355d4f7481b609b9eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711add0a14e6034cde9130da890eb894286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533df87c0f22bc19ced5f9f8fd64b31287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c1c31202091597257f51396a82870288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0a0ebc663a37882da6a609fe293ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc467e8a7f38bbab9a876ca6f4351a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de69e6d684b2e9740b4aa640677194291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ce30edae200e0492c66ef1578e31e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ab70809adbdd72f59f9be2f4fdcf5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571d27c441bac5b21be99b2b68d6530294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4a7dd3d275f3e15d3914e750d0575295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d5b93b774a9a4aea6780e59c766c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f64e71083b72dafaa9f5cad5bbb0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19be38dbf3dbc13df4d708542ae610298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde6b35f046b15bfc624824bbb139b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fde1d8b70f5337dc975da662170aed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bf74f86335fae757782018de845f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c434128987b4999ae322117d0797655302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb77ef337b7ea2bbfd74ed735d4729a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb52bdb943cb9a6b5f55142df1bbe3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71230eae3b68f62c07ec59a3e7eb3471305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da559779bd799debdd081f41c5b016306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b59a6e864c00c78cc44d2495bb3db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04475236bf532764535eb51e3d10a219308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad96deb1c5079081a6155899cfe97c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14e4c11dda4aba3da88077d7283ac1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ee7818a34094cf1f3110c926b5eda311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de1e0ebdbe62802987c5e00064e45f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253475353add861d64141ce69b19cc9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603bcb99655a3d4670fa3dabbf5d3a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf11b051c48059d990005574e1bb0cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae82a0c3b0589bcc031b78504150b5b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27372b069cf3bf65b980817917ea54e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1edbd31dbabb2cab787665214c1573318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6d0d53e6df69550a178a586029e6e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296411b5155c575cd5b429dc92b233b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9776f472f61e75f395d0186212a481a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106b79591da2a2c4f8bda7b09b2270e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb788c406794bb291b66e7f8554756bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080380b2f158b28d5bc074212bfd3b2e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4749145d8ed81b2d4bcbce3512f306325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8933eed5174429b612dd62a74b4fa16326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0a45caf9f7d28d12c51ae6cc73129327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b9c7c085f75b42cff96fb360d6fa4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4580a26df4b7e62c45ef354d47867329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b450075a453e8e526128f2db350e53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d958916926617c53efb61e3adecf0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59a34c3f6ae77a59606a417b963708332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3068d4dd090f142bcac1b7e5152a00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36e546818b1d49dcd3ad7f81f3c70f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2736e0525299a641486b81aa4fb52df335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e5f67ac436f65125abeadc8958037336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a07cfb896fdd7361d6c7548a784da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920aa922984e911047b596cb55898f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd803118b424ee1d6b8f6ffb957b41339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7abd04f37df48203f2eca5dedab9b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eec20270e890fa557330a1f465aade341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2952fb0e4350b25e8b20cca0d4e74a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95440feb7582b75e263f607004220445343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd218a59e7e21f233c8b938115e3f7ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd637e4d256a7e24735867e898cc2b80345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf98fde1c1781c2893193888e3c99b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bbbb338ab73ca9ba6804138ed65ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71d116deb739dbbc79af8aed4c4a0c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c7bf07632848a379fac7f34abbbf8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70622ad25421d78702fcf028e1f4c61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b57e01aad6f42a1aa9ac3ab7b56a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce06747af55e3c6fbf236b2c6eb1ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045979773ad39dbcb915d2fc4f3a6d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db26b6ec0caac8dd17fe0103a11a4c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bee64be29f7425b7caea9c99e7b770355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d353d6c6eaccc13a47138d1d967fa0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6347784474c2ef615a97b78577d18357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93241b7d6612d7c6101a017cf4ab176358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af89bad54615a2d096ac1a2f4eb6b10359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd31e6a4c54e4197c3b1e37091fda1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0dd366dfa0c8c5189b62c3aa428e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1dd347d184e18efc815507245510a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a443e91b95b9a2321af7149bd6906363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d6320dfbf172e4413e9ca53dd3721364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cc661273a7f171992c761cce8ff25365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef6dda7cd4f1768da36b34505ff66a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665b6b146bcd68098950c746e4931aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01806cbc87aa2b589f86bbc4acfe43368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a7cd63caddefa3d36fdeb3b861604369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec486abf20f118ab167a327e37eac1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d9ecbff6720d7846e02d0d3acba0b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88781581614300c8f1c55ac29f89584f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dfeb0b0a1f769cb7a3c3952ea60dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8fc2c1e2e2efcdee89bd69bfc257a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb379094603eb27248cde9f6473f333c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a92062f561de217637568e785f705f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a06b6038f1c87b67847c516cd022c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd09ae61f8c454104d38ca5a56526b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebcf4c330d986e7c58f5dbf8bceed7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd0a3b2d3e74590f85a3a443e6c685380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca10157e3f9dea872faf78c96341d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6561d16da197e7b7116c35908b3cb57382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e902aaa347045bb78cc8decbc2ea1e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ea28144a8e3337523d5be2ad3ef7a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251976b9c5291e2054718bb09578d467385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861444fdc089bc652901d53a8739262386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68b52ea4ecdfe53e379d4f9ccb0bbe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9404de5057b6a10f2a2a3e65aac5a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e41c66fde18e2a5e0ea819d5724c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c7259d59782e37bba80300c7a096c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74053aab4fe45f0506edccf710fff96e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d8258bde107b980c8608570a09a6c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b2a4dfdf8fa4e108b247be271a168393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869bd0c960f80436dd5aa92fe69036b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c46359e56ececaf5501d60cb134642395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd39a6b6f625395b2fb7841a0f85ee7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fff38000f214bcc43222c88f739ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f31aa402bca70c5abe55c296f2909c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cff52f732eb61bc5f8586359222fed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c94d4ec7a2903113121a25bf5d059f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504fad92d2c2286c391bb944be03ce6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fc091c80aabdb1ea2b59ab42ae0ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5bc9e5ec75b9a821b63d20bf639d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4f8d9488981bad98f37705754a9ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d025a6cd1319ecbf8ce3781f372f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17472fb9c8e7dc18fa059154b0009657406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c017ea0f459c066cd43fc0506b23b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acff84f4dc34435e03806f3551e586408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06fea0cfc8a42560a7d5ce69606c61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87eccd56346a0aa271f36f196e4572410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d4e9d21ad5c1cea4ad26913d2d99f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23c4267a4b038eddfe375a403c3045412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f110db39487e618ec60abca128c04b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff914f171cf498ba1619afbc073407aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feec52c6afaa61c02e93d87550c54f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e63246c5fae22c491a7a2eea685e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac55a189e92f77603da89e2adc96c1e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b4be644ed6d900d009fa7fb2bea10418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b073cd8b0d0a8336817c94910ad91c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ef45c05f46c90865922f0e257043d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496a2f0ba27feee88d49e8560d0d78c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53aa9b7f10f7ba3c4a3aa1982375335422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ea9cbf4dc0af1a603ea9b45a63b01423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f642ca8eff2bc72a0dc59fe6d7c465424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368ed863421be6114d1d2b407fdf0e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18602187039018089199cb710998883426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c325d958cb8068691c5571eec38aed9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5385f57c14ed91eb0428705ca20a42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc49514791bc8cc77ceed841dfcd7c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dad4cb05b2435f28b8fd4d6ae8ea1d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40e3996e3e96344f7bd604a8a5edba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f2f75b2a57c0cb90352631043b4e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f42b6cf281d8c6a7713883e56ff00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af83fafaf24e7ab54d9c6af78e46bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eecaede2bbbc9ff453dbd86199e50f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade5cdc303efe247811ca189540549f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab433585506251b601e4160c1d3e421c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf923405ed92201869d97d647c7cac11438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbc1592a63f3ff21534b82cb757340439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c37b0b18e7e0f0a208cf4f1435f036440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5a5f13c6657ef48a3c42770ed47ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cee48a81af0f6a3d9cf95b2c0e2a25442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718e69a58df253e17262e88693de3fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37855f0e143188dd2f541167750837e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d3eaa58f6829b76228a3fc7b51c24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2453c5ffb85d84c7a67de969d8c6e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc3af7e4eb0de7bdda6e839a85c006447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc14ac7f024066be2004f5e36b9fb32448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b72c1a672e2699f5f8f82bf00ac1b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f411d0d3a97a95b38f2d2ba0bd7650450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543d3a4f69219b1523a6114302e2e87451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e860c7143517c2571e47771632fad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe978906733a7bec23510ed5cb14bf9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f49faa1061e1d3d9d38453130bac3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30bb8e694ed542875bfff1a5e33ccb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f804b40ef38963c71dde0977f84a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0488bfef77d15a1d96df7bb2bb5ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e812eaa8a9e7446a5e3ff050d037f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834bf5a67643953ae7d09c726ffaae6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8011fc9de7471f677f916fd3b24cd1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431be98f432777eb6af03e6b3352072461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee38a0c12c2107e55f97bbb4082a272462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c893e301e80dce59adba0635a925cd5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6b6cf2067ce68a8d951cd6bf863ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77187d7b075edfe910d74cf0c49e04465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8593f51514eb72f2f9d4841deb397466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2265f86c25cf84b0ed4a59897afa09f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0b478c28de73c788c7476419ea4c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a3a5e9b2ffe8b0b48f9fa44a6ac81469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38377011050753e6dfec82b7c491d0da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fee51a552f30a256bb207681ac7f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c7661fe26f44e9ae3574037e437fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e312d7e08b6d591d5d11cfb159ce384473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2938f668a33ac3b6432bb9dfe7421a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4c1c610888d4816e8db3b2035c9b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def305bda99d2784c84da8ffcb661a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b76395a3087d06bed9ed41ffe9626477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0b398d6c4de39eeb50c32e659107d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a45438feb868f2da645506bab9d047479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c50ee5f6a125088b4779789176b41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffa35fabae2bc1505272dd4dff9976481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a33d9b42db4646561ec5401ef82346482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a925a44212d8be2448ab5d282ae40b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f99ba6741b6dcf902d72158f92022484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e064aa090313c8270856bef81338f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d8e746022ebff0466deabafe5ac8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17021a455cba61bf76305064e5680a1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3093728bc6fa5883b1bb5fdecea9800488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99991f16c8145ba39cd249ccc2c8166e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a8fa8b438d9bb718d88f78fc02731490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ea65372ab83a49bb0a026784a5ff3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2acdd5784e4a6335006feaffcab57492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c4bfd2de1e1e65ba92f4854b8c19b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000990d8491ea5fe57bd6190c1f9153494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef4ced36628425ceb7cb0c48be3a7f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cb023afe5988249e442d9e8c73018496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50379e93983ee9e673085f9ab4b1fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e711c6ac966a66b112d5079f5859b40498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd04069bfd68e625bb5e7c70a075322499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d0ed6e090fa6a33d4dbad7375d581500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3832f91f6f90dc8e8f9f2a24bc859501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44164f94028c848239064a7e22a731502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843c4c433a39afb915480d5a8c5ee6e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d578b1dad8bef9bbccec4628bb9167504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00da4b02fff6f1afd0d64b5ff93dc3e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1caacaa2667a0876abba160dc0756506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd994aa537ad0ab58d7cb6d22864a608507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a9cce83689ffe99f45c658c70d9d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acb6b7f8d6dbeda64bca4250fa8040509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceeec95e0cac771cbbf93fe99d0144c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da1f57db7511c7c75395261a71c915511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019ec4f96c00e3229d7af377035482a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931decebe9e0beb402ef0c158067f8d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f988881a3c31a1d67ce65333640269514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff4177c1c7d4fdf2b1b72aaea5c365515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c55ab0b221766124ace38642477144516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a164a4e172486b8a118f9b284dfcf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d1a63fe4f9c0b7f7e92c41c369a1a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63aec4f3cf983cc9c23a92e396102c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd349baa223904decc041c5c3d691f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b053a0c1746c20ca90063f0bd2df162521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cae81e4ef15552b0df5f59a94a058522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff543c6ab4fa3e6883d76e39ea46a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe42f28539c060dbd9da4a3c532cd07524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8672a6a19c8f303b85a9d2503743ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac13743e37a6f3c51589545821dc3df526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a718d60397107768a0c986e638a904e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0bd6c5594c9999b1d92e93e9de39c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7f77267d38c1639982aacc035be7f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef16aa20404465287dc1923fcb6554a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2484b37b7a31fd50dd22896ce4dbc08531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c0add43cf55aeb36af8ee6c8b33b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7651bd7d26235481473a90042ba6c02533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcfd37877bda5a98751ffaad32b009534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4741afea08a9f51abf00ceeda5f9a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3316ebb9edb41161e2a861a7fb781a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d4bd9f4e728e96cca8dccff9275e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ec8d4f95417af96a2aee1d9fb7f03538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500d1c5b555a9b7e2019cd0c4255aca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667035ba3445b4175224c46730eff8cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dea2e5ee2feca483b90538bfdd4046541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a08c9c6b0a58552f261e8696a66ee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398ab25cbb5f6e76274f5fa3610bd83543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b0bcf5315a921c9418db408be1280544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb34eb4d8fb5fc69a5dac3d623f3d16545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429070abd2465550162491ffa161dda7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505386a7a72dea481dc167688ad3bcf0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1804bf3168dd490a5ae0efca13f58ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faefbdee96abad82fa924e41e0c538b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e627cfcd5775ba41ff05ff753456884550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e574f8caa777e00e3ca03037ce54b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05839425dde2365d2ca685444499c17552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538335bed4d07db7fc1dea4f5271b43553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a4bbfffd9a4ca04f7d7b1e3584b71554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a95b575892dccbf75b7cce78739f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a3201f155b1a92a277808f606c6fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5beaca0a0580d5592b9ad9a88fa13b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb2e7e36ffee171963c8644e24579b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdd37f335d521b0e6dae164558bfac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507558bb74ea1a67145adc30ce2899d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc4d3c778f811b5a815854e9faf2b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec6689d0db9142ff610d2976f18bad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f807bf2c35693c0d4ee4b528ae9d2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a64e3a4f4d3d97adda46a8df9630e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6654c5506c6afe8547e9aa8d82c628d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4845fc84fc2e284ab0fcfaf50bbcb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937dd58e30ed9cb9d8275d9d9d48cfe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f22c69cdd8ca09ebdcbf89c16de374568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb97103ef89a841857692bf6abdbbc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3064be1c30a0f6a1147431c6911f5b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4456ec3037200e80aca510229d67f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a7ad0f108a451046a6564c7323378572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>