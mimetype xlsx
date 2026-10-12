--- v0 (2026-10-09)
+++ v1 (2026-10-12)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357af3c845c645e84aa95a3c8599dd721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b53493680fa9506b7c3a7ce38d43f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857f077ca1498e835f00feff4de464f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b23397819fbe7eecf8bd70b8e2afe74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb290b24662877294b4b6bab2670145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805c1e0c6cdcfd0c54db2e51c9ba1b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22588cd160b487b9a6e508381aaecd767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c93b96ad36eff6436e07cb9b722d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c38c117250871b07e446eafb0fd739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14509eb809401fbfd002930011d77b2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0360b4737c187fbde30fda8db9a639211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f40f0bd96990a120029e3d87372a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c3d242ab5aae59adb2cb11dae003413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1846c0075e2b7374c6e7c6ec785fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a2560490e5addd18d76a41f36d3d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd1efc1751d5cb17554997d3a7f23416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab099d5648f495518af4fd28500a7bed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eed1d3a199f9a294fd21139770c20618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bdc858e1f7ecd69a9951b3c42beba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25388f4224258a920fc211dd3a869a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee23ee2b2371ceabdbe3f2d5b0d61721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d208697f6a7e2a8c3603a75acebd4e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cca301b3f963ca035f2edafda3e4223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9256334ab5b5e0c3e58c5d89486f96824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f926b232f66b59384053ae5727114ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cc891687a01a6c987de67912ec6d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60932f5bc3b61a6854ff30caacb1f9f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e38d6cff5cd62e9cc796b785bbe76728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8961cf9adeb96adf914a39a46c0ef0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5676c3c9585084723a625b3187c29630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18abff8a71a8b7d5ccddb1275f6b1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0983e5c0ded5ff0e7e9327f83afa4fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae220ea129dd43afcecce7cb112488d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff24ab4b30c3af208be5764a841da334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662630f02d2e14c0ff37fb895840dc3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774619b31941f7e8d8305357fdf21e0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cf4e1f1f03c28e256bbacae84e72a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee762467b093e56f7bf063910a28f5e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95c21b8b058c54ca44071c964063c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19807e43761680db7d773cedcf874c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749127621948d9760e7bd99697c3cd341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6f8699d202d8e0f5e9e09b42ea79042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f1ae60dab36ef65342327c8af312843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276711bcddec49d31f1547fbb7a975744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7effc9ad40c766a122e7b16c007ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b15fbcf8f546b30c23c73270925b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a279f2f34d5d3d740953d5ad787e7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26486cb9677bfcc53365076dad6acf2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5e77cd225b3cf09e68d9312e46ad149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773c7110e1565c94ee0ca213f78062c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de36d9662b6369675c09988f24ec11051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91657cc73178b56ab5f984c388496c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaedaa9b18a55be2da5869ecf1b1f0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a729d132a6ef26ae750a975390de854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0f5b96a188b7701ce66a2bc45ce1155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa793f904a26fec71883039c2f38ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95ef06d998adbb72e3de643ad20d2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea02815a47a3c0412cfaee4df2927b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed378ad445931ab1a5bf1dc1fa1e5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ab4519561fc8e076ef1077bb7f12660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe77ab8371f86cafe263f2c442ae5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1720e812b7e9e3acba4988cb855b33962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec81e70b9acaf8d713d19b676e1359663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c608da71fd4376b26eab2ff55fc4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6d113a54b871fcd859064ffc4405b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bc4664d4ece9828c09138731db55a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42782bf72767d1c8c0d3059fa2f13967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617c7009092928c8dde51a11d680caf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78d8285fe7f7a6a5e05f0e486598bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f9cd4f528816b9613db43919378d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cbeb0d408b891ee61f910937a752771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad9c20c6d21b0f58c956e54be8f30e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f189b36bf10dbb0b3e9991e441b840573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e38628ab58291f17bf048f71374f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3058045ad9ab0f02b32ea4d9425ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087553d24a90983b6702754eaad50f7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb984494ce2de48cfb5bbd2c11430cf077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d522969495187894cc3709d637cd3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f35bbe8f23bcbbb41c907a0e7ecc579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869401890b2f24d421b6c1e7078b04880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391a5243c3f8a3864c508cf01f025a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e10a634316f41292b20c504475fc8882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa331cf474306d18d08be0b4cdacf683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf17d294a2c25bbd33d72ef595551c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f3fcceb190fb3f2771821025e916185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e0b9903aa9a04992fa5ed3a07e13786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72e57a3f513c1874a20791d449995e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe74bb6e92f0d5fae0c9d958ffe344788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3983ed1c563c4fa1fa8358719ec21f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0c421134019adf6ee399ef6f51fd490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6134aa9fa77595265309afa51a337a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8d87a5a74820c699a98141663bc7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e993deb2b8a2341a781cfa5f2003093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70046a411e329e2a1f5b89f9a4524cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710993333dbdaacc2816f26cddde62f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcd80dadd36471ca6c20d20f9eb88696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02208b43dc7d28e2e48c17ddeabeb597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f736d8104d263e87ff76735cb2a4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617fc4d670cde2c2c0a40ea16bdabfc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f489c9826c4a481836256498bbcb0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91411f366b40f560740bb4605b6fa612101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36726c66075306e145ace4b24c92e5af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca060b794b5d9a138e2690e9eb3eff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73406182e865134120e07ca9ae04c5ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681f1f53e19f00ab16407498a87849f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919f3b8dee3ccf7d5fa632536181ac0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351572b0bc8446644bd6d578a451799107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32513377f8b0783d34e774bf7e0f6579108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94741595ed7d64f887ddedd9251db2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ed317eea9961a42ec51393128fdb0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cceb9a592c10c912a5ac140cd102d62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96048e5ef7e01f4e8c2da511e851e523112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f842e10946bdd2c89ce8131adac58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a09f1cf6cd845e5f396d8ff2d51e4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d91100ca596b89654c115ee0c5a8b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89f874b31fd7b5616afe2e646a8da7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b1380ae7db290453bdfc5be46410a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45035fa5c6e7126ba311ba2d2f95ac2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842da94734990537e315a1b94801d44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666d8842f27c156a09b138b12a3683e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8841d4094fb7719e7bdbe2d925fab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fd8ee5fe2a9b5e2b80781efe55b4b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7804b5f32127ce6b10c2908790807123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15a3c9698204162828a29de542fd60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a3026ccb4ebf8ca6726753fd6b4e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73734e6cd7cf17f4e2840a128d9d587126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79bd25e0536d371e1a03847d09a04e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b5c60fa3a1fd5ab69bb98bf1e05f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f4579ef36c76976e5e06c977ffb1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ffc9365e2f02454bfa6f8769e07de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f43e0fe057c9c4aa9f28cd927fcbc4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f6b020a5783ed3d41ca81ff147b17132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2d4e106f1437459654dbefd43e0a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc978e1fcc3085c865353ee908f2de35134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f22c47d546aec89aa4a4f53bbfd25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f9e5f964cd5abb4147178bbadad1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ff5266ac264d22a2e1d39c6e522e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbdefddda77d0950943baa9b897b4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136afa1e72299b1f5a234f43e127f0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef75718066c463037183b1d12cb508140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b903c649c899b93971f11c2acd0146141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70f66823c0f2a4c0db085f736c2271142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500caf2ea5e9ae1e473638d2696622d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1d8c21de622ebe6d39861653d6e82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f9b4f04ecffb9bcd867b3ceae9385145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcde69edd8294fa7494c3b5309870f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97907387607bd79796d5a2a019cfed89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5654600b0e0d6041884d186fb3028d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c3ee0b6fdda80bdde40627c138e61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e102e5923068aeef5d0583b98a11c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47581922db355c271104ad20691bda84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974a473e7d4be6c096f64ad2313dc19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775e15590382177c091b8d62b249f0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d8bc0dbab17c69a5e468058643d26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d17301e5ea745b0f563f6adffdd5b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada41bbcd961228688a99a6968f8d397156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af82e21b99506c7f07f659f988a9588157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2d86ab4d3a4722ddc7e0e8665876c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681b7f87487a6488b4e17101367f7b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614f2416e20009eb12a0931e733f60b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c81720a054894035daee5df04f4f59161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f5dd3856e440eeb92a1bfdc45d9b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763cbd35abed28d2ec50ee8b209168a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20e73f3843a637c2f5e87a67c2770c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69128ef9df30b5909b708b18a3f91c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc548445da4ae48c0b84aab95b706232166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0514e321b6ce311a0dccac1d4f064167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ddfb926bfcf806bf6310deb4515b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c67972de8049ed1d5537dba7ac234169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc670f2c04caeda2a7d14c05d301e0ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dda8c98ea153f59d98de89afb6268171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e296aa49ba03d29c9f5815d5cab6c7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fffa00eb36e4abba4c323ed877bd7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5036773d5178ad5bbcd39a51f72bac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49dc4a869938dac28c403afa3ca2b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13d46e35ba9889c0092527a317aa28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedf1edb448222275622092d60052fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2e86d0313dc87c736350559a9ef6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525ee9155e200ae95be1fb3ea76fb48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72cb42750d74cf3abcc2dfb4643510180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfcc0aeaf9e7767758377524c12c49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf4db41296330551794b45539ff025182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d97d9679e5a1e756d6b08a3a378c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e031d872e2ec4c912ff55e89e2a381184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843c52442ea37466f9a955ce008cd4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aff1e0cc5e88090fcdff3cc2571f9e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d7b642295f3d1e2262770971a37f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb03653aa36546f1d7b0565e114b68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45493a84db509befee928f50edae6e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6456c056aae4faa11eaecdfb644b113190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112e4ed0fddccbb396bb4ae7bf72677191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8e721cfb61368ed441915e62a2919192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c164644f9876b86e497453dc9d3d1d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4118387cb47fc13c126f4f8d829ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65303d92ac00189432e8edccc4f1d692195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4703b37689a00e8b24cca53dcac37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc96a57f957d353473ab94bf2272d64197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9cc39c5e4ae8f5949480187623db7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ad6880805797691286d7163bc0ada199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ae94bf1602a083418e1ba0a11d00c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab0e8f377d5eddc7941e2009ebbd98201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe119850575d64781421f03330183e92202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a5ef1e1fe5fa631620177b1474d95203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97607ceb93db2ec74d826f07b84d8aa5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86b66217362b2629b2b7cef67ec448205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57a652565636c3810aed9934f7b00f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f73c9fb9dbff811da8c96a9ea80b5a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bda3bf518c4ca6c581ab9385be73b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4b05592719f5b244c4641cb7fb995209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf69815e1a7960f72adeda1aa28744210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2390a398b408caafc82e43d35fdaf6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2201a84dda2b8ed11724735d8974c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a20a9bb7ce4b89c2f026fcaca2f7c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9082f7509dc20cbf7da811ac752a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0b30fe2b90488cceda21d04765b86215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddd956f6872f666ac3416a256a4893216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e08ee5cab53be78cf6bea1db4fb2d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65757107a9cfcaa181c77ba0f2bab1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9a6074d815f817c358ebaf7467fc7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6185cc67edf4ac6684e426d4da1f898220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a4161ec1758449f091a41cf14084e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e7b9f499ceff70e2cade4d87eccb4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec2599e79f43b36b9fe7dd0f43d27e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b3ff9f101f4565d468fa7222a1bac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f174b2dc5323f07a5e96c87631bed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bbd13bb56eb2739feb4c6a14dc1da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40d7afefd167233b219c721bbe91c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4ffd556bf86fa9c8d4019c1984777228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed8938a03a8bd4fcf8eb83622c96b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aad17a45e57c2751e0d17a312a00dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d8031bb133a728b9c0ab17cde9d34231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d8ebd1409fbab06a59487b4d086f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea7b338f920090e03fb696201ded12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0997a688baa178083159df2a34ca316234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d9514d611e07c5d1c704836fac0db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e938f91ed9b7bb137daf95e1f01d792236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38eb0abae36a7c6593614edeaff876237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5e3ff1ffc5fe2ac09f640327d5acf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb75fe0a2915b17fc64bd8886db9425239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c187a54769dbcaebf46b08d423771240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623ff8037fc670938610f9289d0692a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b34fdb31924c58e100fd2845e1be7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86babff54bd589fa43d05689865e79ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93c734653b775dbfe6e5d51f4df91b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e0ac0f8b87f3b942752f3ca401a6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb70e30fa44595cb233da2e006660c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e26873f430531c2df25ba42728ab1b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82072cbdf2c2dc7472b151ece507c68248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bd31063132dec309c93104fa74f50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ea879c139f11f5d5870de783d6115250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b7aef60fb04b6d899183df026edcd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183696a71f3cbe1a840bd7498a42dac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae910cd2f66864b31b75d90d836c5a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744be71072acba663ffec5a5b72072a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272c5403a4b9a1943fa212eeaa1a58b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25f67c849bbe98d320484183134015256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16bf51ffc2e8aa6a6a2c760cd40593257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc0b9c95d66868f558bbb3b6a43896258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f17adde626cd46ee8a6bc1e4c878e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f427f73ece513cd82c7087ab658e255260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcc9cecffa9fd95ed4f8e40b529504261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d3b2886e0f0d8eca548376f994a29262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba97c18632b833da83fcfcb3bce1ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58e85c0ff161e61e68aa75f920d471264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c32fc5c6ec2dfdd3376994c7a9cd7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfc23feb866038801fd7a47a5d70ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cbd87a403a5f00d3a8c9deea2e076267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53589e9e8a3de5054b53c82c0f170ed5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85436535823939a26bbecebc65c0693c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003311cb0a422f1ca47c9c556611d33c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a8796e91c3ca27304b3cab8ea3b7a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cb8c3c54c05891046de55ddf051cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255ffab88dcbc1f56e0f871bb666073273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d267b28f384600aa21d2402908874d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79a68a92a424976f2cd1044d014454275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a7070f799f3cb3ea2449f10dc11f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa771d977753483d33055a59d67004277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7a325d0e21a519de934c81509977f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95ebf42cec535ed4c227565244b8de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a45db28d2a16518932719da5fd4986280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeb9fdf57c5375473e85ae6b025d94281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c205410870569af279964fc4e0842e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e37033ab2f3a7ffc543c5b0428012283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4533052a66c8b7f96871cec143896284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb5bc4dc1fa360c62e822240956856285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13755a02d8af4744ab4cf63b4bd2e243286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e75848b6bb110a433e661d2f70b807287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f9e93b4151871ed6813da63c12808288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02c50515072f00ee22dc7d6de3894c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64c7f6f9326d09591e87c8bdb35256290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4138f1ca2fccf1c86c380d095eb47291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471fc16543c3ba3e3eafcefc7eca02a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823db4e2bb1f92e395780a2ac64af0d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf56f0c7a6eff08dc79c5936ee1391294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77f0f90271c45d4a29214ac0b643cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c0067ba978648ee76730b27958a80296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6659e9212feda4ea7f5d81f3993c58297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e527e06ab3b57ac52bffdb1825e5407298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9829fb9f16ad68e23b4a46b86a9e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad662b4442a0fbfecf7798888763d054300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0561ac1144c4c11d6347b8cece74ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bb7265f6e7108937e1a1491d58108302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127801f8da671b60a38e1c515bce3240303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40177d7a2f4edc14ac2cfc8f6cef963e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1e19f61c4b4d627d9f88be7060f18305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8f861e98b3f2093b80e9a58bf7af9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c6e85c5b6b2a15153ded9474a3edd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f9f1d74ad9f0520f160d6c73947c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9737a38c38686af82cc5772564f1e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7be09b466d4240353dead0c4335e99310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d7d0b9274ce07419fe0afc6943540311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef20c79991ec9380c788cb31306f9d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ae8ac0e2e1524ac686411aa86cbfc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ac6e78b500e4d8e1137265b5091bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a19f55caad0738aa60450c1afe524315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4503559ead006cebb704581132a9ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428d56f5232ad580a4b6e27ad364d89317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ef64b1dd31b6224dad0e6ed89fbf3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6b12eebd59fcdbdb553fa19567c8e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061c847c57d726c4bb896b378aa9409320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2414bb0b4de744e75906efce52cf2c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05799d32d0bb76d80a405d12cfeb7b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ac540d599c00e7ba47378c7e247e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f7c9f831e7f674d2a4500d84f78ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bd4424411bec0051323e87f2659e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1af747086efc0247fc346d4bb5150326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509a6ee0c747f2b4c3136256f3d6d40327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565daf7b902a7076b2499086c1a27b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64599979480b5f2161cd8fda4054367329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080c97ed3f65ee463def50d48c19a6f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ac6cf320ab375c74a8c5c049df013331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4289cdf48d51377c8951f47496a4e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4535965d1517725a8dfd2830e829d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2cae1f53ac9d7d2102a4d172da680334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204d4d80026d9cb4559f59673fd0edc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ac198a9d7df0ae5c1cf8a2940f114336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e50ffb1a1e45cd22bafaf017fa1469337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a214ff56fa13eb4152f109f5e93c93338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6e0e2f975fe5f2ca267787f3c8bd2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c41439f4a7d146f71afe91255a2d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7060d624580d0c6e1e5c34ec67274341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2c93bc18f1af815764c3dc80a442a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5817497141650984c61eff8d943405f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048e44a47ff83ee6d7176ca33c7ba3b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665f0b429e7d2fe244bad57c87b0d2c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785de7ff355f9e1c456a71ae12ba8574346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee55623b670e7db814cb428c4a359a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3a8e5f51afbe8c38d9712f0548d2e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73f72afb26b62e81cef46143ac4ff2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a5a481f0510f041992378fe26e052350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f27067e756e6f0b584b864edeacde351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1e38c87c02f515bf776cc0b088864352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756b80a7291922c542c0b83ae8e0ed5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717429b0e36cea4ad25e9768eae8e1b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf7c50420da51ed3de526103413478355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc5ae6066c231e0feab516487560a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fb1783af99c6c721ffbee42038ed9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151faf11beb7b8531a4da04d514a840358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2effb909cbe808c62a2efd0228871359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af05b62a48752eb48b675bc17104ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f74fdbc102103d44fecaea3f682844361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b875c698f143bfed7c7910894414f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273e723e83b3ca2201558599218ae6d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdebd3c674cbcde79799ff8fc2ed10a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f2f60dc5cafdda0d60a5f22d973e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52220d9103b5ce3ec0153fa0f3af24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a70df7cc0499ca1b345f6b26f8286367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1540060622e58f5f6cd045c5f515b29368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02b03a33a041df3a016106206cee70369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5abd65914e4318866e9a374a7e88ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453392bf2f3ffab0be650d5277b609d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a94d85277e318b41edf0cbcdeeb4b7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877558f6b952507bee6a3206813ba9e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63aebac31558f1820b643522bd74cb3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4b3576efe57f1a1b30b22eddf6cae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8d950ee30be2e458e5c3e893c116a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ac0169ab0b3e26b45b7cc102fcb4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aaa59a64e49ecc192b47747ae5bf94378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a11737425c2e00b487e66419e9898379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43527af9b397d79df40bb045b738e40380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12335213399c006e9dd8a6c551bbb406381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad269158209753595e419662fb38493b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd09613470e4260cdcb0d05c73c6c9e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b54dc4e942a9ad35736efbfa5e2aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fb552ce9c484bc42554e558f3cefe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5bc6ddf4e03d5ead5c040524045f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27a066ee76a0af965c85ac9aea2f62387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7689a541be44b8312a062db85cd47b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9097bf80beab751b547adce3431792389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de243db18f9d87e37a5dcbcb51ed524390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98427bc30a788db1c726462cf51babb9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177c17e9c4fb936370ec0d4dbb04543392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ff42c03cf09f02681f56659fdc40c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889af2f9cc5a589a806c666267a3a2c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03c55cf855d1a012463c1d8d05c3d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ae8108c082854361bea1bd44e954f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb1d00e10b0db8dd1499f03ce28b49397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614c13f18577fd531cee57e6e14fe64398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e3232d3d456c5d699cda91a7c5b5a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84f55a149dd6fe2b9b664f257fab18400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b8318521791a8542f958a09849048401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32961ddc775701f1de6867ffe3b9add402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6d32d203085177226352c0975919b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f72aa5054ac20c7ef8895e5531c758404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67d6ffd69bd25b0ac5110f0b9ac513405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd477e4e3f1b3399d6b80df5f3a47c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab6f30f70a7b5825670728b223cd32407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d41b97e4ac9ce2201ee3f88f4bffe7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7d8273a2567599e67e666bd3ebd9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801deb82567c7c35b4069db66421ab5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57b5727ff5d1c2ba20975c15f203e8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50f81cda71aa2b40138775b9284dc0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b26d473dda86f8156de943538410e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998eaec07d1f0d6c8d320fd62f3bb2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d3d127b6e5cde4bd6037d49c12c26415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbf29f558b8838c4575c34d5b61181416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e29456335ff16cc19edd33ae4433a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69be5574e7f139813bc010ffd1dcb2b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86313a85102e9c68caaefec9a0c8b91b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f507882386b816897bce7565b453d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1fc9bd0f684b67a89d82e7dd78029421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9da02971c727588a51be65488d6f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646131ad07f0f4aa94206e842b08e518423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d57f9cad58c30252f1ad491afb16ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20a9301adc0070cab119bc1b37c25e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becf91cd3dcefa5f0f7f87070792f50426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a471ae5d238ae71007cae36f6dd0a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d443a20f5d375c3a03b310350cf52de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe8f9c408db3b5a62d368f40761b84429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcabf0f97ff315142dc68b77cff4fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75763fd8b3ed3e1678cc82251b47dc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020857c80e8d7bce83b79cb8f9d43d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50c16654d8abe4f5647881a9e84762433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f91d5f2cbd72c4cbce3fe109f919cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0bbd5bbc12fe0a6f1c69f5fbb4710435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255296a07b6e62532d3336d58cf1e3f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0ac0ec34ab20971e394213f1ade6a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd337a52802224bda70aada584b538c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446664f800b3291b47227eb9a3eab80b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e4dc32cc46252cbcf6e89ac80a9f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcc841781dd077d31ea36605db80d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011d4a22fe249c421522bda465b34a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628229e567af1bc1ba0de88c1fb28091443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693fa40b27615d114845b14f59d8e40444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b579ddd4082c45560252433e306ca44445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fd950940d22beac746f1627f0e07e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03280010868ce9c920290e8cb5e1251a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb80aba98d9e9300e33c3f6476af3b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6d0fe716c3eaa23a97a5e3e7b2cde449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272a165ae402ee3ff4467ccd4432ea3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e208e3c6fec83a53ccb686ad356d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165b9887c46302703e031483c8ff40a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f2989edd300e8d6d2bacbf636bee7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb135b78f387283bc0b9b0cf962aefaf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd142e757df521097b867d586003cdf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b30fd71da848ea85691bd77541dd0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a58a70d6b7066ab64e2e2678754fe7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2259f58f0a485f2ffb6e122d6fbb9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa2236cab7d159f6face81ac924bc0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae007f5b0064d082145850e9bc4892b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a0ae5463f2821fef0f271d3f60ea7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1afbc0be6ff8b3eb40ef8a8b9e13c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46ed7c4c420f7d97167315d2cbdab5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612cc54213a3f092171dc91ac53ad39464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f3c9a0017ecb18fa991b967f3d240465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f296cc3710bc724f1958a8cca8b50a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4318b67cf8411072ef0793e8347fe0e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b77bb8d2409eafe878c352ec18d363468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b58c4bc36e7fb68cc54ad6c9beaea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961381644f30ba40d552270954d7f547470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494941cfc34aac1fd38d06882d927c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bc5809f1366eb762f97d4656f45b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595b97451eefb524590a0b842ac4a2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867bf85d147656cb74105be31f70925474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4dd08a45ed5f00341246b7717069e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6474d55b7c89688987c05879708dab3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4db9c610cedcf35559e13bff0bd02e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a011fa02e1100a0eb4a6c1fe641538478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d036eb70e6ef25fdcac6b3d6ecc10479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abeb71de14afc11487dfb3137f273e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65033261a6c916b478f99fcf555e471481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d908913cf9f66d3e384d06b6f0944482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0984f56aef3e0cfa35f28403cc0c44483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5b62d60d5380a200ab0d5021b3ad5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c39e8c3a7f2170fd78de4c49e238c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1d7d626d15602004ff5cb683299dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186be5e782fc9877694bc2bb6e1bff3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e2a3c9eb75266df0506d88947efee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e47afc4fa91a58ee115386b0b7bef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ad1875150aec8d2595218cbdd9f7e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63147c52b0ba597caed4120bf3bf7892491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3058ee0bd472d7decd279d2b93f7bc5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dd1fcc2d12fb431b92380ea45f786493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b381a253ce88ea56592de6dc583432b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7391fbb394a2b2d256843f076c9a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246776524aa53398f5ad82495e832bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909ebda5620c41e99a424d639470ecd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cadda0cb632ee5695937421a8b3171498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3337b567574eb75d14330a101aa23499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37914106d68e49f6b2cdc6442fe81f4e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588475590066e1f334a4ccddc7e023e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071536afc85c3f53178912de54faf7fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e88f350529e20ff90afb45a8e0137e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c800f97aa7f437ef323fa3116635e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70917a9a801080294422f7cbd79a37505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cbff80ca87ca7cca2da4ef33d262e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ac41d8d5f30c845ceed0b3f705d71507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193121cccf488082ccd6ecc562949b61508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb64681cb89d8a6248dd279cc64fb1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6bb0a3ff01d31f5a06cd156defdfe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161aa289515c84b1608a5d7e58fda39511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f572b96c7d8bd4e23eb7d6b300c737512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4819ced90db622955bcbb2e2650252513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da082536f0c4e8f7e0f391259c77a0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e61739b27f6f148bed06f9ec539ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760d876a9da4e39f0a6d6085af78ff2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648046be714e172dec09e5965e09c90517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57724db07d60052a08fa40d2ea679e63518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84405c26a90788ed90775a052b8cf1e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e08f4819564689ef39afb25adcc8b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeef58a239a545acf247b50ccb94e46521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62cb05071acde9b019c988f2c66874522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d09dd3992dfe67f13260ca72c26a18523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaeacc3df33ca82cca8b7469e592c44524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33e2c4d9b185f724cc9b138409bc76525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f8c02acffb77d1eb054a0ade182b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c64202a042f8a8703a496fddfb33a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d8e8f863e2b9ced8ef189600d0e68528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c99b80806e9c621460dbffe4d4f946529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38174e5bb08ea89a9693ff3ce6ab79530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750198ede9fb014ef53f664b1ce996d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5eb8dd98a289d350d5408aabb07b3b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a04f61bfe6c8296b7de9f81dae07b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b19f17b5ef102e85cf144eefeaee2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b9df99be94f0713a43628cf9a024f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e5bc90b2fb2ab24486b7c009fbb9c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4176a025767ff29e81ab74a386e401537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e338696d7cad8c080542aac3e52cc1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b01d5f9d0a6addf6cb59afb527df5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede17b533b8f38c5821d9e5c2151214540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67439ec27eaa170ba433811ea3e80ba6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc4d20364aa5eba2f9d0dabce59ec8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c4fcc7df85a67efb55571f92255ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56cedb071c0552905779751f23e44d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c93e7b6aa94c97f65dbde444b1ce6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121623d93d25a5effb2021e352ef1b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e587e5acae7bb96fc4f6aface265cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44655348de0ab65b09ab33341c6e7393548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54123f21cf2477d6c90037cf0764800549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076b07340715df31328b82f9ec96a8c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd1ec71633d10a1827f92b96edf2be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982aa153372fcd22e7a80952a85f55b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913df1e95bbd0f90a3d54e1eceef788e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b7271a513e9ff0cb5f6b4c844d2c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5b691d2466eec9dd834c8ba29aff8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505588e16276ca9f7a5d13b1436e19a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f71e35ddfae99a5a4c93a174ad513557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395bedda3174c458361d9c86bcc7cef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e207c674ec9aa81ead9ebf225dad5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df37a5503492112226340e4768d9d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c68602b48e95201e88a8cbf4ac554561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d723c8054d64d3a3f87e008e92851c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab86acf7dd77c8b41af265c097b7bf6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91607d27b1db6c46e90dbd3de98f8e2a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b2dd28a994961b9df8bca38401b86565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785286421f80bd58b40bb145c3a4dbe3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac2878c47ae061ff1f2a4675b77c6a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dae63786a742ef9410d5153c9774a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70607acdc426453e619adf2d0a5d51569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a979205675cf2c0c464917799ba13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419126e2902a6fd4da78026e482979e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ceb0f16684198fd29cb84dbec4b79572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb0fc3b0ba5b137443a16a07e52caa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd472c373921c362e3b4b28ae14b032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bbec82de2f7e490188c06a63eb9f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece52e488cd203130a1be8b413f5e34b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654500742b6c1b59c193e51e2667ea445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b16bc91127ef28aea2f6a4b1c453d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34f7d0c15534aec4d02b6e2281ac827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef17d91bd8919dc5f23c92381fc72768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2defa5c9ba259d7a3b4a3ac3e915029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b6072943652f00f17e2bf51e885aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0924447a3aa377f3d2c4bd53d96ef611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce9eb6c613aafb140ecaac961fff1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d12400e63ae71080c9d53d7b400e6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c495850bab080bf6b899e7499fddc1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9947cdb04ceee1162224bbac31348e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9e90159a42e79f564d56372611ee116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5cdb0f208f4162a5963a023db421317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4cb7e3202e7ee75746d94af15c31e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8738d9238e7c18700d481bb617cd1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4ff673fdc21c6abf14413907cf5e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a8dc52b5ab8311113de33235a3ced21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca46a6d06ef4b96bb6310c29a2f56022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba725f85ee34928333cd4838cdb3d9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f410230dcb4288c1e2e2d5ba5fc4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a630ee3807297189257692cc6e1e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e4042fce85c1d78bf6a6ade5e4cfe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a103a8ea5538488a0880618fac20c0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f324e9bfce25e06cb7f63bfaf5d4b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384218a18907a4dbfc225457bb33f0a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0140f19dd5bec01038c6ad7d74fcc030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f17ab6ed21a700c27adfcd8eee5e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b6e2ca4c4db0d699f735abd6d724232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e951791af26ed55e8a8e79e923946c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178cd6c75d8dbe2faf5ab18ef8d78f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28973021738dc41e9e3a0bbfba419ac335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6686b8d1d42ea0bcb9204fe4945d6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfda1d2d7bf8754f08accdfe40b1fba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd9658c2e03dd07b207998f887933138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487a5908eb828d8e93cdbfc92b4868b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96376bcbe6aaf49d2fdf99ac1518fe2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0efd416db5543d1529f13c52c6fa0241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3b403cea612ba60604a01e04ac82242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5039ba1c22076ec1abce052c0cc1fc143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1fdf1341b58d7444eac911f9f616d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1270fe64abd24bd2acd8f8d768402e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed7098a274c53577e90de97e91bf9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dda47b5c13fb2e96cca6db9c2e15047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c24ebd9a0c0a477415d8c1429afa6e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6b9c0fc435bac18ff4657d916493949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2e60b5017a61603219c8a5ef1073b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0c1cb48196cf7cda2f92add5f90ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79773afa2d2168ec491b4ad9de01410452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3a6364b8377d9cdea96d81c667b6553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20acb002c9590d11e461ff92fbcee7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0f59c5f9979cd4c6d0997ce5b4f8055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55681a73d71a97354f2a2ce35e2939c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839debf4417c3d90ad0126e1e9a02f0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862b839257844ec7061d87f1ee384ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f9d98710a8c68dd19f9c07a5469c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721aacf020aa18c1386e63c0c25447560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95845884d626be63fe227855009e6eb261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401db5f9e78e8d2d68b0c1ec363955762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73941f614eec9086571fa1440aae7b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74d7e9ddc9a0374166b253e581537c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69590848e682a348cdeba391eb67b86065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7051d46580156c02d3e0c434cc559566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0584d740af481e9ae32190545852767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d145a0e81da8716ab9f206f4ec15ee468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70fc4cb0bc7d6884e390631553bc8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7e59017258b33bf5d2b5c22300c3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee15bfbc4af4be6fb5eb123a957d4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb636f23ae9bac1a88c05a99624d54ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5332e8587c334c104dcc7707300e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c28c48bd0b4426da3ea2a38782aed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bab059edaa1b1cbf5e16438f43a5f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb29989f79b7d4e86a7023854b8e8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff5a05bf53fd30bc998c863df8b83d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0beaf44f1e46b7553f95019858729c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fd5febc6cec4208d2b47be0ac440a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f650e242300044785d98e7c650102f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6354eae3200f3ec72353bcbd0b42981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff0a4d705fd4fcee8a2790ebdde9ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3aaa1f66efaea364a127e7927c384583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715ae59164a8c25655d97423b2a5f4684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99fb85cd07ccca96090c701a77250385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318605d23bd17b17e7f1230e1ac4dcaf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a520f988794ebf278cd5de3be6c299e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6c8d219936e1eff7364aa79c872bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9f1795fd6126fc8009a5fdeee54bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832d8ab2c53c85873b78ac135ef8f2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfeb9acd9b489b050e1faac4f3cf3891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c5ea5614a43d2a6420e4ef7ad358792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1d814a399c44ca6694cc9730ffa5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ec9ba837d076925cd377ccb3237a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a605b31ee2d8e14db2eea0d0dea7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01830adb335483ef0a8312c3ad906c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943c338b8233164289f0f331f1ce58597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf640b95d356b7392248ed698b583098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb20f6a7d5daaaa872cb3ef0e4fa6f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3092c381690396eac2d77713285a050100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef96194b6e8ec53437a72e4bab3908101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209f693a2887a95ac4cea95f330642e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26506eb321922055cf7edf085e0a67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93304ea27a75886c482bd9f05f37347d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edf4b199c15a9e726a554752e5d539105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34204254db9a3e74547d418d2d3976e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d46cc48d797cd1cfd4a175eeb0b47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98271a6139cbede67a7b62b850cd766c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d5f95e44edd22e1ff16b5ec5f1715109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9efb47bf4386b8085796ffc81e5a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec400060ffd8f85bbebcb56ddd77fa1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed774863598c39d87ffa0ee88f60ef3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d6e4fb6db120c5809f38b49bd815a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97ec289547fa4bf2bded4800ca546e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc3174ac883a8f72221e8fe02c37c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a5bfa1d2a4044cd4b9f36ae68dda7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe1411e8ccdb624677955b2b1397de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858b940a186231952e04b6991f3a0c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950fc239b2f231de1200faa2b48262a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c2627ad8c4792939f41d62f10c423120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662b534141f560e88e61c16e9054e71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9c542af3c64a64479f34f3df76652122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0ef5855aae0c913b350debffa0ef2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4978d911b6ae66f1943077eb0599d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ab4fa61a0a8a41e9a7f1255d04a49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cc642b6545feacce45a1a3b4c1cfb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118e82faf6c6f2e2302ee6677ebdbaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9b24d2f7e9bb6b9cce8d987631063128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001f178488f084d547567febf0b7536129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57ecfd5804745d095ae70081639e67130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07b1296dd5d05f12604c0962371369131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07727076eb66ef985eae991da09e06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39192db2906f77a181bd4f2d80b3e1f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a197ebcaba6b928d0e5dd2e4e4daa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131092cb20b5e00d3204cb26a080611135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7797e668db74f8fb38a51430c9155f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b39fd6d5c83b4235b03a7950069cd9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb497dd6a3c6314a201c894b27fa5491138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe3c0d3bcea113c702790e88fb368b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938b894267f6618ecd69258eb98f4d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa434169633ce0654f201a7ea504aa7d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cb26350bfca51b145868154e0deed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbe87675a30ba29fdc715f567b462e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc087a88ad1905e1ba9487b338579b70144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72480a88ebde977fc0616e53ac01f4f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2fe94fdd8dbee282be9c378905838146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864b56468e018c5c0d82f061f718999147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30767c59d8a4f6d3b77bec275dec6b72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d56f2d544ad52382c61088a97643f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25993f02b360e709752b8200b028b73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f9b5b26d7af3b3685b16f538fef80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9a05a865bc3db04cb6939ebb0f6ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784612cc0d2a8dd22ed515b1e68f3760153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904cd77eb7ff491d5113ee1b1ada59a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e8e4277e0ce50c08520989e1f09ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cefe5b9ece0f34153df00b7130ef6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639ed45aeae0e7459a845e1aac8e42b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81499382391ef033a21e7653ec93596158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c0e11b37064bbf1623f4234351cf0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5e48f1c1fdff5ca3cfb8cdafc3e2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117942b64fde27c1adfad67626f7941161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db924dd99989afbfef684b2c176f087b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9e9c5d2b3c0f3b1ff801ba2ec552c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce042caca55165405b278b6eda23b7b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c492f8ac72bacdc039af82c24f3b79a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169b15527330bb6ea8ec7627248cd8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea9d8ade4b73a538167c715535e5f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b80a83ec70d1bb5a1a771236a638a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddc8607edba771c9297490bdcf90d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be753267999c7eda1286f903ffdb1ee5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35750ab695ee08a602be28ca27659b44171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075656e1de42c756673f3404d9db699172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081b475756b76c8bb0cd45c23b20a63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd7bc862ce00534ebe13e6e8cd6282174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeac16552072e41a521b13da8a339a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b0928a6690ef15d9aa3f0b822770b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f56ac434356fffb6a19f996e2db5d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e071791aca71937ba3ece32caef69b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb8a711e45a8ccb29699c76e426785179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfffea631ba1070e3cb1a391fb9987180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68d95932b120d9ee851ffd29304597181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e28a3b25bc0a44078a4c179588bbf7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a819c6aebbcce05f15c6ffc81b5682f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7c6e3c5a193efc11818947c6b16f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c74de257f8a22599de8ac54b9882f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd7983aedb4d8fcb75abee7577c367186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a841a288381e0f7d1b4557029b50ff9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b93caea736e3d06ba4f4386c7a0749188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67df6a6f230d9782844b0cc331ecdb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a32cc1f509f8b43d2674767a888df1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f8f5333a44d0560adc04bff6f9f34191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3120eadaad82027aa960403f1ce4e63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b61882b428930377b03644442c0ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b18b7f15ad716889acd1c9680fc362194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befc7c71ac4ea7591e43b9a39c48ea4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8326222e4d0f8e1bc7e95371fc73aa7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09545fcaa6f8de04889f0f0b0c81e5d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3140f075017142f936d4cded10344198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a87758737b003bbbd02503238b1f57199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cf0e6b8982c5b62ff1196788798ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9470bc3ac1c7366ae3429718417ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395baf2fd9cf24017b6c14976e0f1e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc10f8837b8e1765dcd1d74abd7716203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe247e19e26fa3e60f63b2d90ca6fe6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc16a771b303f5bfb59fa365d2e9a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c84c52f624665661cd2102de39dcc7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985772d31f1d711be35080345d943e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8db037e361530b73155067f9e2873a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131144d788a9d7be367a2fbd3d23df9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc74aff93cadc314bbafdc0cd4a3355210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495844f9b773f8a2124ec9127681dc2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38226631b1b51986b7c513b20b82f1e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfcc3b939eedb568b5cfc7f5863f5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06f385bc49154e7f947f219143ee3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5654fc32190fc6577414eab50a43e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29af79a1e98a7eb06db3e2e0c175744216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7172a4bbd7c4190e60ab2f73e224c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e497a9397d2619bd2694308fd29da6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66565c145f79e54a628449a6946222219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c0c191d4bfc8e3881d3d222a0c317220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688bba1272ac85dca95dea9199c6eca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c450325196eeb3e95a26312c1be788d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af783c12306eefa5e373d3e1490abc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f097f775254d4d94c92301ddddca2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830567908e29e94d66fdb07580391e99225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91fdd29da2350a6ade8f0f83446eb5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93b589e9caddf1285fcd6d9431ee4d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fe889791abcf60726d99b80868618228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72ea59520570666c14007b02cc6c65229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351664779a3a2e7e3557e8f2545b064f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfe3e30c6e9363c41bd1b20cd619af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7006c700cec56f1fbe037023ddc4b35232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d5a0d31e44818b7140e1615b00f40233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f1a8a064df393961b6977a2bacbd8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae0d584470babf223db253160fc56c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135becce4d1e28e8f0a7b53ad5ac45a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b7338275462144d10ac5433c5ef60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbad554278310567f81af60949f117238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0f2a16569cba84ca22a9622e09584239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055677ad5e030404f906ea30b88c6c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa9a75b5ba84802276b7bd1f2bd278241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb929abbce853adae25645a89589b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1927c85a9cb1c7cae521101864f8689243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e37f77ac02a97de84c36197ab13c02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8091c5139213b2c90411ef52d5f5f61245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d547f830f374dd5a4e4516ad59813e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e202e7bf3605c5a978665dd923718b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb0637c54c0d8a3e1c0b1a1b660970248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b090757843a16062dc937b6d7d771249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649e6e8bfd6ccabd5fd54f7eaf72f8b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6852f24644e8d573bf5d179f6b7573d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb973288d90c37a955f36c2eb0dd94f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71c3f1f6334954f1daf5d89556325b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d47b283a7437dc60857333c871149254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecabe03f87300aabe691afc8410d74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bb2cc294d9b9b73d52c672b8578f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40738ecc660dbcedc372a4038a455e2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de392144e4bd179d9b9ef1b28d4fc1d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d6248737573fc7357d05715981909259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e7aaa984722496cb7d30e5c06a021260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28065706f1b169d679196a638f6423fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f19dcb3d3356e103eb5884a187e1f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860e331b58797e3c60bd441a9151b74263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606be8e10231ebe9827deec81ade3c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcfda47509c3b05133c51dfc5c0d88265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5162568fa3949bfb5ec05d6c3076d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e33449671247214a08f905fcd7004267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cd27ab968432f4eec80300ded4078268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e064d437318de405cc0e17b9e58db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f61c7551255ddbc75856f01cd108cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ece2e3dee517576045a07a67b227e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544079abcf064ed7a423a3c574fd6c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd19d3301fd71ebc3db325da0125857273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b93bf6264abdf338f6bdcb86a8bf78274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fee666d3d50ba4bdc10cbdb8206d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc249701d664eccab3aaeaf5078ba3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef89aaa9ac830d8608105266d25c233277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9128e8c84b28899118f408ceb79faab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8192acee258b9cabcf7f09554cdcf30279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0eada8020a217507fd35b04813b4ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b136728738f5bbe51752eaa69e9e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee4e7bd1c6869fa5770a7cba8df390282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075d65b2da95e9f60af402239e391bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12866631c647fcccb45ab9ef0757a7e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58f3f08b4347933a1d8d0f351622f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846531e0e46bc763e23ace12ab5702db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf779c60c130fa58da73b6ddf61481b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40900895a2f06670d7825434d651b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9cca2361fdd3e68fb8c380c79ca84289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbff445684c74ee7f3edd6b5439978f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2988220e94850346e766b73172d53f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dfc8db3310681e0a48215d703ca39292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3c9cfd3a6e8b46656f131764b10c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c97e57ccfa351f109ad085b63b9415294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb3c9e8feb887324ffe55769c68fe9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06cb7a87872b392e7765d700bd7a94296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719db9cc4aafbc7a2bfe53fabe3bda5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a20ed17f74e73c48028edaa9354e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee105667a6a0e13156806cac0cb705d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cb9978955639aa4315d601056bc2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121acc825ffcd1a6ef945db0f019fbe8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d286846ca80fbf4290d822ec587ff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b0ea408e3f744dc3a5370d2cb8127303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82aa90a450e1d3a64bb8bd9ee984516304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e4e7f46c52bf1f5a6c59020c8c81a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e987c4346e8eeb56d613bfd992e1cec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34911a2938ee89dbf56e8f96d8dc98d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972ee385507d94de83f116dd10658a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f75761f99b0db38ec2c82c96e671b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f416a23ee6e7855ae0ccd106e5229310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cb1a65a90d953f2f1e798d9025e49311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00923d744509d7b046575df7a8f9c32e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb11b5d54300a2deab521459c95bf40313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af2260b508d8f237db658fbc3c2c12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284a355e67188f94acd31ba75c30a58315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54295cf6aeda401d8967299f776487316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8402ee8f7192fe2a26b88c7772bba8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edaf2c21d75cc0f4869b47467950b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e23325695b5fed34b4014160fa5efe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee70d27f3003a4eeb3b2f3687d4fec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584401a44a0b40ad838c03293c38d873321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf95dac31f5625c085de146eb4e4973322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749076f8be350f5a8fb7cc2f5522104e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cb2ddfccaebc34e99bb67926f336a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988527c12f1196b8dec5edadd9804db3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba193910898c718d5cc79cefb56655326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0464481017ecc9abf5f6f71f3f95532327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36c1e9d6c2821188659ac0397774e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769882a3d482a47a4f6bed40a729b02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385173232ad14b085d3392ead4219a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fab404d6f5fcae181f22a7c764a32331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69be06c6baa7acdd0477282b19e7df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08a8099aa2a8ba7885763047c3735e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de7d1dccf7e736616a65bc4a440c94334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b54423fcd89f16461b363adca5c66335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3864b9e66f0ebbcd942b02fe34f6fab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc86c80496d2afe4570aafe128b8362337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27b0a23d25040d974f5a62b4bdc9a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb79c2ab45b38fe0b2a751e96721f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4e41be895298d21982f6baf9c8b14340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f96866f8e027790df8478b462110a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b0f3cbf85e9b559d70c3f285dcd39342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983d4977956928e67ac31bec2ad15d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4c194de18e13be8bd2b6843a49f12344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb500fc41e1dfd12bf81ffc8c4d9671345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdec161a9bde94da7d5927d0f160628346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94078bd623846b6c8d74807cbb71132d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec834707945702fd0ab9ad682feba3c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9646823bab51168b66e9876189a7d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84405760aa7c7d8c061bd91f2ccc4ec6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969e613b70a6887cafbbd1eac25afb6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79eee632ed88fde34632d10eeb1434d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f963dcb8cc4943f031d163f2d09d4d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25646001d19c89765db6e3d1520b6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cfb6e4b3a0db8397f516a3d9da01f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b4662505f90e2cfbdfafa22d4b3d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85157ca958550d89d6c2061b7d9415ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd08e23bd340037d3923f348837e1d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2b305df9403392a13b8145123b7d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866d47a35638804bf01131b6cb98959360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28197c689b646adef8632ad5791287361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f73d6489bf18a844ab61c42d865f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a750b4437e6634a80021e1e07e3cb2d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b52333c9a19c6f7cc456966b37c2f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b62900f38bfea18b83416ed52a036365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a6987283860bb84111f16e396aaad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d07eca5952bb1911cff0f7ac5b810b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8381d00cb6f50772e2ef24f4a50d69d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863227306313a5ee005d9a69211c8b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f30fb5b314c8f59345755f491feab4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2d7c8683473dc8dfd704e508ae660371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e9e1bc803e5d9bf9d81d04d98cfa1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991808fd9ab12e692fe12deec25e59c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d6177acc8956bf0050898d6f329c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf53bb6eeaa5d005320303e3147a09375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48837224a65ff2c6039fb7dda78e1426376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee470b033f8e0490f8dbf565070b9d0d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfe72fc1362ac114ddb138be09b521378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8aa0038025351c72d8347f8e5a9592379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83545de4953f58831844ac5bfe8a84d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07fcba3125b43087e4d4df2a584b14381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f098525be8be2e987b8f3f94d5c00382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4383c7049e72bf0913ce0f6554ddf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb960e901bf26b79182a905a6b95f8c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7515583dcbcddac5c10d4a359e07fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7d427414d32b45aca50033af9ac31386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32e21dae51e3fb7def293d2f3961ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f680f9cb40598f615ee4b17da6ae3a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166eca61ede670084d6abd8427af7d58389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11d5b0d08d18fd869f4a01977a2bea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019d676389416178a0bf69efaa389ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69995f92613f2c8b3c10cab7e4662298392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcbaadf1d44e13eba5cdb4dd1da6b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86c33b05feb4736ed55b5a4f562bae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd4cc96806bb92179a165eb82d6f25395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575bb4e98f6af71f92eade484959214396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dad3d50a4f59b61b88857a9027f520397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394b1ecebed20be8e91120a87fa294e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b96e3b47a58ba38fd3fe8e4411cb7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045b57bb2ecc5ea0e219db1dabbf0d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629eed6769ed4786f2045ad6736c946401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f7247e1388a8c1427d3c0a55cd584402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79199065e8878d32806fb5e46b52d1de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54076b99c850f250dd9449e59a2fde01404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ed4186025dfd3062e757c0d921891405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee87dbbf61bf08947dd82391951c47406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02152b1b88bd7be662c81a6aeebcfbe0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c7d8608c42d28d2cc5a2f283a6f5b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f4cae68113477b69078ca8fd24de6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4ba848660613022b8e0593e983d26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895becbdeb92fe2920694af96a0775d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0873a2311d278e663b1667097566f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c369bf21880775e194afd588a695a21413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d5d8e006616eb3bb3e2f036fbf18f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6acdc3b9fde96f6349f70babf7e8e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c64df0322b209d6ffe806d3704892416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ad53144e9497eb780e6778077a9b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e987c2f19af0960a6f9ad4fb91afd2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df45b4996fe1d04e3c06bac6dae2a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e01979db5f125e0540a8ded0bb9eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4edae92f49f2cd5ff9f95124054e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa90aa65c04f385b081cec2e5a515c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1b69d75cc203e0890660fa955d33c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4b436121e0278693d6c0333eff2d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f1c4a1bc307d458bad9e24b1b137c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e63323355f0b9433355d68396a0379426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350be5c891eb40f3ec644c7a0cf97bfb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5003d89b50bef2de470e25e379551428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ec7efcabfa662384b2db733cfbd9e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7147e5e301c9ea4c57f81e27eb7cf1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73a2dacfaca0b37bc2f3521687ec4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8664eba6b54170cfc7de38930638a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad3ed6629d44c416b368184b49638b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b768afd25d4181cf94ce638548d89434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148da8859fb3c5b8f46a064370cf728435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f59c30dbd1a658e87a39fd3f0d83e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058d04a90264e3d4202b887bdb6112d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208c6df2a827d27ecfa8571a6f9881c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e965e061742ca4fdc143c2264c502439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbc19c40950c5e39c1cde87d0fa5c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d956074056322dfded52c004b75d3f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81042d60267b1ecf251e272ea0cd57442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8700b04ef4fb9dbbc5aceabdd6f66c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dedfccc7eb92ba1fdd0e13542cdece444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fdd1d7b9661e5e65bf518519356a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882763d5559d940446b75f627e6f161446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f302bb6579150763762058611117c45447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df5506000c83ed09ac70503a11acbd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc2be1c65ff7e1f53f5efd3a417adc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096f28db7f616b934ff98385daa4db1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7945400fcffc311ff5685078ce1d1e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319a928d5d3e8d5998fa0ab2b42842f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a412c08bf378897eee2e7aef222d3db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76882825b5bd43dd0f710bafda1f04b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79755a0cacafb7448ced5ce819eacb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96f75901923f62bc15fe3341befc4a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ccd3fea76b050e781e00693fd01f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596e21d288a5a0870263bc528177c43458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c4326d68f9788dedfc32e5d15a4e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4204ce02b3ad099ddfb4795db4fda44460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbc6b13ff9c7cd7b585ea503c5d8a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5cc4536d75ca56782931207251042462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb53dbbcd737efc7a8aeed6e94008f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298a5291a687d4a5a7d2e8570319671464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5df7160c6f5ea0385da2b1ad81195465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74220c0c80be096edf6be4b7959b9405466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182840f2b5656df87146a5bde1f0029f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0e0ccd772075c0048ded29f5fa90e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00486ba5d03d3007ad6b1b3cd6e674f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc06dc33c65d0a1220ec7945080eb59470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02c3596e84638d29fee868587c8d88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67c74de40090f9e9c1e2222662a26d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f870160483a904fd200e5e1ab34229473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0735dd70544b702c4d6178e52532ca7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39878fb1fd4816baf9f089893ec2116475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56861a00a0a5912a1e23b8602fd23453476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401a888a4ccf22f1e73ec0fada064e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd230213a0c5063f81f77c08d6451cca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc1bae521fedc8e585135f72c4775e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9423129806c071056970fee2113c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26ffb3991eabceef0230a4daab2ca1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61034c426a1841a77cb2af1b67ae37482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c08ffdcea162971d50cc37d9258f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c2c1bb5e1257e5dce066554884eff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063ebbc73c002d1e7b42962c54c235b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606aba52b9010345e5594c911f94da61486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863a7a628a680372dc2d51ecf26b1ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6b244f21f478f186536f76074c0a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85192bc9445a7abe21654e429a556b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b38fc1bf852a1bf292769cbc599f0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b6d26b1ce852aeb273607dfc43c31491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208de3a392ecbe9a6263ece844a272b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27584297ec91f639b20af68636c918d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96aba2438e242b8a27d9c7850743398494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d29c3c985e806cdaca7c1f95d10a5e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0c5a707cc20d6efd3b0db4d86f27f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905dbb88d0b1519a2f1e84bbd81659af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1d8d63b0e393d1710e70928da82ae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc1e6eadcabc350281ad49e2abaacb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3568a96386c578c12315214cdc61491500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04c9e3d2ad4d1ac97769a3388f761c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c97c6702ba4897ef45917142d19b87502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771f8091e349485e75d47d5581b91dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091a56086ee261afd3270db9fb00a1f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd319354a301ff70745debf87fa54c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6cd6577ce4b09552d9a07a834ede7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb1014240282dd137ab087571f8164507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6a942befa83fe5123b1ee0a1ac88d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7e4c553b24f3fb9da3a4a14960d7e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87232ea57b35e51e12eb4570460b81510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61ff4174c13a4f645e1bd6f8d8cb09511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaaf8d72c1251ec15982d33f04dcfc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bafdff420df9a8cc77c05fc7256b55513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b5592f2aa917cc1e0f08fc0984983514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee430c9ad4d0b3ed4c5624361a36bc6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782e0438e87ed9a7a87b50fb1777a18516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1fd2110f95e2e2eb92ec171ade039517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa750daa584c1301c802cd2f4993a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679344242879f11eea770001c81932b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70403571769d752b5a795cfd8044aace520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc32a362bd139bd8b4e9f8f36646360521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b936d11a9e77b841da0b44affe8c8e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ae97eb7c41fdb1e3d346744dbaf28523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61492ea755ad049a45b65e966fca87fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9d1e8aeb48ff4a5a6f39f5b9fa55c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc04446b712adb7c0d1eb98579ddd8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ddfb0302f8f78d2421a2a252cb187527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4528304833d8708dd6616ee96ff7f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd09a207b504a7b644c6ab3c3c05058529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dfab309794ee8318dfc7e296045c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99079d24f535b35906603d7b677c66c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea5ff881433be0a006b1626a22a7d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13379d9ff908641c2b61cc1975574769533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2acd16e02956d5f01ae3e4992adce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaf844b8c85fddfe1b9657fd17d211535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d99f43dfb02f071bc774481e730c9b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bde728efb04d0cede0e082eab841df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c25dfbaa9150bf046f9b643ec0af6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d5b8fe180f03d2a16d14cc99cc7e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fafa65d90a89a88694dbb4907f564540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95477dd875e275b2082c57c6b9ac15541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fee3892a9795d7edd84f0e01cc07a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81abaf6a9ce0aef08fde7e4f5966eb5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae6190fc2dee23a96efff8ac0a506c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c32aa167dd1bf26556c049a115735b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f21e7415d6fbd4bca72a576f5800f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb30dc3c3359e327435d4f32c1c0f3b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf736a6c7efff31b1a9fec662a2106a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e56b54a86c4aa07943f4aa0e0bebc0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5decb8fe06639faade75770a87a5680550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5df6ac98c598c61b24e60fb942d04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0d3523c9641810495b6b7ef89335e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b71b29c78910549f9b863409ead119553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c8c9db8d6da8013f769bb56c70f7a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b575606d1a1da1a543bacde4c9276555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0988a6cd0562a1f80312defd6c2050f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7353db38b0a8dd6f270d0151537fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a2906566c90c98f64daefb449e930558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d863598954d5fe376764cb8937d5d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cf6e99143d67db9e3a56ec168aef3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac14f98c252752295a154609b82032561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd28c041fd3c397416631dbdf6b255562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c47c94a458616aa0cb61f925e533e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149557b1766826eef3437c7cfa39c1f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af409ebb4ef68180fb4b57f21a625ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649aa2f89f005d37616d17abb682707a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abc48962e49b189fcf573814cf198a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26bc7093ded2482deb9e0dc77d890d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c55ec385f53944bf40d8f9c8b80b03569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acff4db5303384d8321fe40e95f7be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68fc12722759f48fb3c240dcf4b38b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8987918903aec7d8670c6d844f5bd4572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>