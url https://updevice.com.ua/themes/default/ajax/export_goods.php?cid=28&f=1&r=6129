--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519cd9a9fe25fea5318006dc074b6a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6499ec3da28aae0fdf65dc6dd6e83532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3f71c655a2555f905fa5094f59fdd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec21fd9d01b33ac9fb14fba318cad14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7ca1abf951593c097d25cb364ab1e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a8377fe5aeb06662b09b777c670616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4736885a46e70af2558f5060059f4a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06c9353ba205663df9835230bb1c268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb738223d48b5e4ef0ac1a01feb2f649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56a8b406f1910468b99011ffc1c71910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e4afb28b3c2cbecd36cb69cd8926a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6b087d8f32ccdb37cd6bd0979ff6c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de51f1d124aecbd6bb57773bdc3b70113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a710c7b7495c923d4f13f2c7dff97ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630007f5a04290a46908705d372b8eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8c9a3a9dc963ee61b2166d0a0578516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9bce7e3265475d86912864d1f3f0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edc8a6b71685c0447827ec6161361918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7b4adc16a1e0d6120c238987a92cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d867475417fb8c9adafa1af30bea7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d972176ceac5e1fdedd069602a1e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276ea9e6cb52dac8db58759c8f147fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acba536136b3d164f025af34f40e25e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d905dd29124ca8e9b2cdd8f8e0976a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef604059ce3652a75b499616452d9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59a5d6c1954d21a3e341002ace9ae726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99714884abb2e4d4921e9fd84aaa93627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb165baaef00fff8c0fbe658f567b8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2688dfe7c270567d5f159f6687342229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7799184adecb6860fbd216a6b1867b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fa462a8011f26eb686fd01bf6720731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0bd4fb7f06ff31b98ba1102a6350032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bff1feb88db12bd1b71416f0f7bb2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8558946fac0966415c89a6aa76950834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b5325081c7925c4296583c936edd335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410647a05169d731dadddd43ad25ff2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54067f2ee1f8c28ff2a9eb1cfa3714337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bd89e393fb4a6f6861c95b1f7e19238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1eb2d5138bdb8604eeb3a7773004c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20953faba9808e4fe7882d040191f12840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866160180eb38d61edc02684a68401741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8e0bba4a08f0f95780f092b086e5f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5477812825e657eeb546f2b4b1ea71d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311f43b0f1e706459b85103576f3d2044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e1fe58a9f9a6f88fe3e79207bed3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a84a313121647e5f531e92a08d9f4846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2b3cdf9401a19d5a7080444d0125e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9153115a3388f49ea3a5bdd76f90a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5bc02cb14cd9960ab1e4b7023512249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c38fe23da894870993799dfb82c85150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6626e670424dfabfa2bf14e87451a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fda526db8c800a04606f125ed94e0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71d5d46257e78b9a5c0e99886a527553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd752fa412d28a21199a5b44809b6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4ad1eaa9a0f80c2703678832ac02155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49f714327dc4fedc454bd17e9bc1d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f74583f6da7f8a7b69b6d394a4bf357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6ffbddd452d5e7ee95583980d3eb458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3926345970e5a16609785ffb5d7e0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d520fa65c829b2ee9399fddcab1764460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8aa324b8d6c4edd3af126966641c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e525f93d3642f42b12df21d1b34b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153e882a613045ce4daf6fe2715ea4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b5a48bf04556cdf8535fd360adb9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86457fba93d717b76ceaef603fe1a80565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84b266734373138e876aa1d351d1d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44052769c444383f1713c013498ebb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53a7db350d016a86812a8653a6e86b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fd13e3edd526c6fa203ac262e052069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416b3ce08504506c7ec7211fd3c4e4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb44a0dabe2b865483e70c01ad918c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19580c5be3b271a2a9ec184c956c88972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b51e67854d9ff6457e2e4a13e626173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a22b207f478a4f04248adea7ff89574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00d9e99567783b53753604b49e23dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc40db61e36e19a8be5514ae12235276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c912f162a2051f29c1f6eda8a8c2ef977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f401e16a4470fbec98ba5221e873b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3cdcda748f670292caf7f05d8bad579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7eb688e092f993f81b17fc100c859580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d206594948fc37adb454091c37d17e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96843e7ebaf70cf7cd2192e64c89ac0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4699023e0577531872a81bb65b420b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae50465fea35184ce203ff02222a5a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864953fa75dc895d4e02281d6ab3d44585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52145e259325021474fa9f4f675280ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b35a0c2a6dd1669736d57df4d20e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa576aeeaa15ca5cfe2523955c3702b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ac5c0191a70a887723d4b0f751c5089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fe891a4e6f6bdb5dab107404263dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b617fe39023bb67eae7ac6b7b55835791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e11ab595082da58ee94ea5389eaa492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7a457ab052a2c982f5b3226c11fd193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70970b6b3547e9f54e1388d3aa60a00294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33289c472b44e6b1a63d55204a9d3ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a726510677d759d03d2482b1fa342e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebae8d39093c1ad97bdc64cc58c5f1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1d2b34964a45fade97e02d526ded298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24038ed663b7e5e5bea3fdd677f5725d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca161e68bd9a2f95fa2fa9e4f1e52e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c83049271e9dadcec602a8c8b09ebb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5bd40008f16f14be9c2ace1d04ae4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698c9b323ffdb8c833bb61c79327168103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62932baedd5b527c54c540e9ac60ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014482c71ff777a0c8a5d313927cbea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6611577f21e82e9526b98d98c18b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5fafe7894fedeadaee6b793e00ded107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3dd8ae7bea130ee920357f7f71f2d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662beff9cafce6ec6f82930177872041109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba629b514fe697cf91fb3ece9982cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef43044b9d254c41db3f7bd46db3ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b36425870be36127f875d611753d23112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848e3cfd58ccd2985121d5d4dc0b0e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d490abc40eb298c22bef7fb7f351c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96b42b393a6eba0f68221027ffd4bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d1997c4fee8a5e135f9ce2bf98387116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d295f349f455aca6b1df5a28ecbd1a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27a1c53b535b57d8780dfa0b403b28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37dcd43ae00dc23d6a26d2de03a941119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9fdeedb26000b490a158e39683192120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa7f2712c4457649d8563ae56699a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31572f1ea8aa038560f7ef60e517e093122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63029f72292bf40d04ba655ae8fb0d6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae574b67b18a988f112071ddc9c129e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a8096c1c82c26d4895b8fef879984125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb6d400ee9e5b5867032f351df852c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2f52dc55815cb0f0f85036de19bd6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327ef1e89748a2888a05dbb635efb1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc92482bf190ba16d2bf848b23ca988129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2f7557965f19f85f3c18558f78a68130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ec16b9720a87bd866f24a0c6fd1cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19311ce4a31cac4362d6c483400177bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8f056142468c4a8f8ac2904ee4c3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c241d96263b8f2e85a05effa4493802134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec198cf3e7b400b38057532ea09936c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064e470d2054b6ad35fa882ec23bcb0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ffe2bbf89dbe6f6818a56add6a93f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8f6b19ecf2876f4ed02c90806e27e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf69c6f09d8e0fadf8a42456144d102139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5c235f2d84962651cc65011ce3550140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c19cc50a441c6775788b9a4b41536141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b29f424eb42762bb7547478001a569142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc46010f3e70df5a21c69bec51d1234143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cb0ffb585484524e1bd7e2f0a436e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6a414e93c819b4be91e642d100c78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0af5c39b163692bd4c4673080a5eff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2332205b4fa1ba0cdf6317de047c28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074891bee69adc1592fb4749ede3208148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a68c77079961fe56d671c8fa781b28149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae717fb75cd308c2eeb995e6e180642150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a5664b183304b6eeedd50d3ed6a04151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613ba5e2b7e662d37ea56dc6d661fe4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd69feaf342e6341db1f936e68d9f56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe156f094c45f92af0e4043f7b3c94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05158ff71d8565e10e4dd09058f2fb1b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f0674aa89d62a2e9cb5a8a879e638156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098385e52c0c5ac0d23421e4686ac1a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500b53e982ea8520f8915cc8b9ca1e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e7496489238471e99986b02d6b1b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d78bc38f4fbf987a15b1d15b1cbe4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453ed4746336316c646c143165df041161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b4d84545f7ce1af3cdb074d52f917162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb766e0502a4cc6574af864ae21570163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75dd4aa67a95eb071026dca13d36f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47649cf28610714db37742d745fe760165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e721014c28fbb717809b6c3a4cf025166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e5107e257b6b7463b04e0159cca01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a8f5d47e3c13725719b96465fb975168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd058af8f4bf6584a9f03f21350bd7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241815c5264179805c1c20d5cc3a619170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadcc9c913800ae2e0ac62e09b8575d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870a0a78bec2a73f04beb6daceb7a9a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca53bc03d005503ac64426a6ff88e27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801ecc37defb2d8b829faf3d7a2fcc8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648231cfd667b187976014362d984ee0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24f1b2dbfcd3653d063dd9da0dc364176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44459cbc8913fe3e2abe05e1a4e83add177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536da8aa75a8261b06ece038f04988de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ae43f19883f2cbf5e573df5eccd1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad4733a1a6ed69584ba96278625d29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f1de8c827ee75bb08651bc1d36223181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c58bc969de5e5224b2ebd89e3ae4ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9827321bf3035bf9e27817e90d24482183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a10e39200a58ca6c0c845653d84a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873fd1c1004dbd444abf6066b15d746185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104e4fc1737cb3cb2b005e18ad9fe1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cd1e83ca14b104ccd0fed92bd4a4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d718f31c094227a8ea5838e4908f33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09445a5798a647a590f77d9d4402ec5a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6777dcf9324ad424a821d808d78dcde190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30873a4651daa1efcf7337349d3eda3b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580f61b6ff8062ac779ffb9eb6d83c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7804ce5e35a81eb3f259f161857a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fb8d3a75e614da7d6764d5cdc27ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207ade4c791229c5125ae56a2cb215e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936700b1f26c7cca7b1b22c0acb406f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc02d886ba6b9bf1cccb330df5327b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059733bed98f77059ddb4fa335bd0fbd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462a843b5f78381529be9c6daa5c767199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e52d71d09287a5199ddbc077b0cf6f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bec4efb73f704f6977523352e14c18201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070442be27010a4846f05e2065e5537202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94c5280bec57da0000dbaa9261ba6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84c606549a428871a32e38c72463b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9d80ab19c7042bb12ff248725b754205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52360a005832ce2808de026b3acb5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698f85db3d0d750931f12909e7c8a51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752b43857b9365e60656715ff6ce048208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2125431136aa78036699c8499a3d09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa48365cdf71e7cf0e89bd5181b8df8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e290c2dd98670ebfe0a87452c3d976211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392cfd0a6d6cb9589e979f800d9a872212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c5a4707b0630a55a330f87374b437213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e34fd449d89e5fcc942bfdc74d919f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97a6cbfae45d3bb2ec002a2205315d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805ac42167cc0d9cacfcb887179f1e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a60a7a535bf1962161f03daf286c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cb67a2bb1aae812797ba3a224b8fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69320c875540fcb4ee20c1a70b1577d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb53110f39718dd8c4fba54b9bdc71220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3626873d7fa014b2eb64f0ff7ad813a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea839e80689ece94612b771d167d58c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfefa6a6083b2797c87cae6a0a8943223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54a02d2ff232e2ad735edfa40a2bdc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94094aced96f45c254f4e30bd534cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f284184f0237e01755175ecfe0a8d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c2ec76f47f7f134353dd7f83beaa0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb76f0b1d6fffb9ecf722ec3221f89f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00064b71df1cd76561ef9afb02a972e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bb7f69739f9ed3191f214e63ea5e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ae0cd41e1d6799bc8f09c225fd1e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691199c0df849b5c913a4a7e1ba83321232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389d62c9a00559d9f4fc1c188ca00e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711ed630a6b081f4e861845ede8f4a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c311f9a51be0a1670576759a3e068cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa79d479b594da00c640a4f5f19974f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c8a604b7f43c09b6eb1239077b704237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff1337cf7b70c8f57cdb80cf7cec7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0199544f507fc731b45e732e8bef4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255484e67667910b25b4d43893163fc2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298dd2e478e00f70eee88dc90765db0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e332b22d8bef4483b596a0ff550ef6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a98299b024862df8869eb5d0ef9d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f2db22595fb2db2116f71cd301bf7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae9ea12e46f4c750f7478e24ec058c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dcc1ce090bd05392e93b3a25b76fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe3140ffb193c9d0b3ba8b0bb6f89e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa436e15fee94d81767b85a23a667b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf57ee3d5c69373d39efa37ad78020249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce1d9f907cb4cf2cdab5dd26b9febf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ad87abf2d515136b6e8d7e10ba8fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac431669780301def7c058a9a3356e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29945a8e1bc90ba448a4deb1cb8bf7f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c9e2342d566cd9f2d7121405f7b49254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1651299e6cf92e45d7fc58b5a9a7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b438f8945963aab8c0df020c61a7bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35a25e19d659bea625ae0feb3064bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ca84ad19b5bce4a26adc568695beb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5909285e65a938eee855d2681d92af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb81557bffff4d032bba1dbd269af3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2feb1c5eeb0b96a2c975629241d36261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21c42764695f3ef309fd4369825fa8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64948163e02b1c71a85fccb952d8f8b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4b17d6256d45d2aa9a3e6dfd2a18f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03078b727ffa6d2066fae859a7248539265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e23d3305bb8700b78f7b5ff26a668266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec32439c5c669d58a697ef88244064267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5889fe614dc9f7533a38989114d719268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f4bbfd7cb0c35508b75122ed01c04269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe229699f608742732e20d77de834b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f42d541175ce889ecddd6ae91bb0c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e68eeacd90cd661e45b167b9380436272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6a7a694c209029a75d5e7e70f3f37273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a51f4bc1dfbb207da7342fb3fe03f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61757fed17d754a6ac94f003b0f46fca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922892fa40454c846c04bdbe36aa82d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260c562dcef2c103b9fa7d8ecdef9c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2fff3e4fa228a577cdc884905b9c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bd8f111d1fe2cf4a7a4f5f0b2b009279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef454c4024da9ef88bc70e1580492b76280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0de409d8ccd7ad66d46a156989dd2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea650d91d65a2bce682f904ccd57844e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a3f80058050ff0109c142665529fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770caa521171cda39e3abd0679f74dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234d1f017869a6639f322298ad84257285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf402e666dd941325b6641c4112586d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4499a08ba04cebc136756dda20341287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea6aa88f52d503b2ed67ec8986cd05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ce0dafb58afe7c501190bb9a7ca65289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736867509c57024401d44d824cf5b485290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42c6e1492b998a599a5dc3b96c0761291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29522b4937e9430c3d6e13b6dae00e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae928683d041f995d2303cb6d8a8651293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ec9678ac1517b7711d7824470ba6a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6921dab621f89b8ed98f2f3ca407811295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6824fbb35f29493475b84811f800e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a647eec728c53b70a6882f8f507b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17eecf745c08f48dc6ddc8db5bdd72b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd42fe1d54d0228cbea4dc4a3b81af8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650eaabc81284f250f6a55fe183d9eb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38365c9c92be03cb7fdef6761164e5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1c7948bb22146ff5243c57624a5a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5722c18e0ab0c977b32ee2a3d604f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d876e4c1f1ee1e97e295379472907304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a454a04d4963ae6518bdcae767432f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25aff5f397f5e141d6342246e6fb840306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95facb4ada4cc9ef6ed971125b5b7bf6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba1b8e81f67332934b8e4de1f351b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35006005ea76555f75dc5c8244e7e081309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79a7a23f1fd0358da25003659f4ad2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ac08020b5ffd70265927c82fb4781311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739cc1991a020c16cfa0d3226f7f728312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea970c186fb3bad996a5a1eb3a06786313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889d86135cdb508e463ece48f183ca8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29cb0f903fe4608e4aff3debcab389315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254d122134339a75224188c932dea9e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b420cd02b3862e55c98ee780af3b08b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0633faa30a710272fc94dc93a074e1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd633804cbb45d2948c3914b16d6284319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee665748fcca558afc8fb804963e915320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2e7620ae781bc5d0e7ca623c3166c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c09a303bbca25956b111137e2aaf1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e492b1c483853b903719c4c8cafeb2b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b3c3766d62a358ab44d8b7c0f2605324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6c62174a724011177cc9359b2ae99325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910d210069f56df64934f2ea29f4501326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346e11c616ac0de770f9cc53ad74c30327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8d520dd993387b142d211b0f87224328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484864bd7afedd90a433980c8bdd945b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0fc4fe1d6ddcc55f941fd45c8ddb8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30da7a16d56dedaefe57e36c81f2783331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17320d2dacc368b21af8dfbfcbf5ac4b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59143059e9407571389c6bddd24d64333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35eba700021be3ef06469039f4f927334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dba8618694d18be658d95cef29c54335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7b1446f8073a1f678e7d4f6130574336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd894b981c7173a7144a87ce6383407337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de66e8639b1630b1cdc85a4f03418ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910800b71bbba8c248537981218d794339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467bb3c3af7e88db815d09b2a0761b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945b375432e8d06285326663485fd67341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99b9ad8397cc6417e5b251bcecce50342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb107b33937044579eedd4ef14f92b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461b019996e87b5562213b0bbe65abb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcecafd0ef3c7a305eabf0764167c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491053c4eed56d474a9f15bcc592b00346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800b8af107adb4d94911932bdc8b74d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47b274bdf553c34d89d2f126cdf6f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c31e4c25c918aea46273244970249349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cb36f48525e59754430a8b1548cd7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619d1bf3431cbb53d990070e1f03056351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b41651b077ace43d3758c4f23dbbf4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be038349976de0c593b48d907db9df07353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d209baf59dc94052412e048b7b05f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17af2140cb3254628cfc83ca1dc7188355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188c3ff9e8ea4470ffd7ee21d7abf1f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e1c9039607a3d571238daeb2b153f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5195414f42b2dfde91391db62761811358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c7c52e05cfe0cd4b791dae7c22ccf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08eddb7a962b4e4f6c1b13038afa699360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe9c033282b88afdd511e62749d649361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e89870da4c4fbd373d0e8d5ff44300362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecaafcc5c4518b81b753c0b9d0b6b93363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf01103270d37ea563151f91c152c8b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9306ffe0f58ddc8f3354646c202644a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4f03619f4b7e2dda4931305e05351366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175dc7c0e1f1e0c0f60131b429fa641367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb746c1ae6cccbe4548f4fbc603cb05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc001f23b666583f67c6485c53e0d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8ad20a39e4530b784e52d23a0d877370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd7216673ac9d3aedbced60cce421d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e20a6accb3de0f19e0f176af14ef0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797c3116d0a2ece325df7fdb1719541373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d476861fd94acdd61ed4c25fc1ed544374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee31afbb37feaf96637e85d76ecf01375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748cf8feb5a7836037485da8cc2ecd9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5f66b78975d32a6bede1da3907ec0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d98ba800105b47c54d2f13dd4db51378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740e14a8982f183de17eda7241e4b70379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18d9769db5d20f1e3ac36b4b937cea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8b97bc97dc5273b82ea14de8b17e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00010a02642bd61419a6de66bbe865382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75dde013f2a01ba4999286f16352ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab61ebd4c60582c2de22ab6fde89965384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e112046f96bd39c985aa4c227d9d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c33f1ab2d2466664697a8f48a07421386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8716d06a375afd07c80792466658c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443eda33dae23fc3263f17f4b450a992388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86c327792f1f2c19fca60571ebed61389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2220cb8596b8112a8ace5be00ff0cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ab4f11d5e327ec55fbd37ad9750b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b5cf1b9801383c62403524860b109392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664f934f11930ac2b34cf208bc51c7b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285ccac596da6a684cda6b0836f6524394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff340a2cf735baf65a0fe5efd4eb2f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284622c73ef8e0ae19e8762ef5fc9b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dcc487b3dd64dc54bbc49b5c57ee9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb773025862bd62d97ded4bfc342b684398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188aa3a3b7c7cd24afe7948d8f9c9ea5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a76e1aceef3552bc356448d5a9293400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75655bef3370481e27d19fd176d70ee3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9e504efd29b2fa63c107ea21bb87f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedbb1265e8895cfde240b69afccbae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9220cc38ac2179b98d319d7f57a3bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34fb6940039b68e73c6629a400942e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e9e9adaf3ac39f3cc44e171eddd51406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40aa4229d43c46c41724a522bfdb1f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781f9615e334f9dea0ba7ada974eaa1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd874551dfec9eaa3cf125031c1a9a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30a09174dfeaa903727f2a1fda8265410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2ba837d5334858d5d941a7ee3f3eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea27b07f1af3515ecdfd7f1203cab52412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612971cc381aa8fd4189185f57f3b48413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbb53245cd0a1059870430c0f4cf89414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346ee5200d2c8ec00c69e643518f200415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560194a84fd990e3d22f067f90f1aa57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2bc4d62866c96c59b2a7664778f80417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37763067b08d5a5230dd7fa6e77626c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8a7146e6afdad5dac665e3e716fff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc016ddf782026324586bc0ace0b341420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979aaf39e6086933461512125808ba9a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d15cee53d743c6ab8f98e0dde9dd8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fbd700406ebc41e992fb87cfdba04423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c4f770abb81bc0e7efb17fd9e8989424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee30867ca68da048b07d8abe05ed897425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8de3b94a41e2b57afbeef3231b5688426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97396944661cdf577aed4daea9afc6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97237f5d3fcbf4f94554b1cb33be3d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1045ac994f493b461993abcd392bafd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff2d6c6711287d4b23f4caba52898a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8d2dc7f28bffbf826e6dec23025b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7cfaccc13a9549bba0f8bccb8c730432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa21a895a4bfdd620d2fc823f4b4f2f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c10af97f94d065221a02243970cb1c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04954ae0c8d0c17c129dc64381e9677435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a8583b9862d1276d39e18563576e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288de98717dcde8c29f44399ef8bd52f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2c554c2c3e4815006b6a20bb2eee0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5950c723692409e981cc441524595439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a362e520f264b971f745fcfaa3f82440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4dd6fd4acbf1ba7ad4614f053241b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac93349b7f35e5de48d6bb19a1068f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d719405f6673885f0950152f9426b87443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72341651e877a787c3afcc77a5277ff5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424ae20c37b60e6203c6fd588f3540c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27dc32a1deb7315b696cedd2d2bc4f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b96a2e075f34930e1be71b66381e20447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e339b1fe35100b477fff88c8d0397e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f039f255ae95e94af7a2618b7ec5fea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630e7d5fb4eb783182282f4b253b357450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6171d8d3570999e52c731a829344b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e821ee731e985984f2751a5cd1be5a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb2d1da4e89ffb1990b7e07c05e70d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bac72ba3c67bb7715beed9c029299454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f055b3396a0daabdf09e0f172e82a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed6628fa7cbe8f301dfea6f20c4acc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c57379fcddf13b99c910b6540b4cd7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617ddaa5a2df54acbcf0429ab24331e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ced7a430768b81860680c1c79a144d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872bd5cb7cddb2b28a69789fa38376c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c6d4e268fc589a7a0d13abdb39259461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f981de65a1d2b84773dda2ebcc97f40462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b01cd468833801c83a255bf4b3aaf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04ee0004097b3ff634f4024561daa4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72473de7755dca674eead6eaf0334ab1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8459f2a29a5d9e035a0fbf1d11634466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1ad872db52375100942372d9728cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4796f7f345a41b82561b4e541be3595468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec70bf2f57256d32320748e971f7941469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9d6be8c5b8607cc981fb549c3cb21470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f936d6046d88b7d3afb1738a914893a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b446050634f1dd9d4b823144d11c0a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8d44c9eb63ce865a0b900336cb816473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c989c224d138d8052fa916366fb2f52474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7a80fe64bae54bd55254cce99a7da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265d0cc4c591a8e5829355bc7be3f74476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00186319459aa7bf20b61da84a034ee6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb6961839253ef039f87b3b5136c98478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e1f10d78c3d1242119f9067a30a7b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6a50f684329dbb2870d48e0a5d6d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71b197f2472a8ed16da6cc1e9d00ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c042e8f4cbdca7373096d7d016a53482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ef58d333022e748a5510e35ed693a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266dbf5660f6c54b76e39e5461c7d1db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97414dfdd19fa1bf0b14509cffb84a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf323d8b34c324a5048e989ec078fa34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279be7298417102249a60841d044c127487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ee6f406cbd77ac55fb5cc8f453bdb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05829f8cec53db51bd7cbfe6acfd693f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7f243ba88b63acb1afbc169951981490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db909c95c3c49fefe11473bc8985e86b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3bce58b538c7aa31096633597d47a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa13e1a677399cc993d76bc53aef8a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8634763c8bf35ced70111bb4a5997494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72ca2f5d4f818256e58c4d174a50a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a154cddf3d29effbaeddf659b2e44496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0d98d8c2b73f14d096081415849c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bf3a67bad080fc6a64b10acb54fcf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec8e79a17be8dd5c0a1da812bca488499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc51250ddef8746574991ca74c832e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5f99703d0dae4c92afa92ef38cf9c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab690030b724aca1e3da8a46efb29a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489c575d544aaaadef022c2f8d7dc75503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181124003e5bccba512ca2369c8c7cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a287fbc6322dd4e450e8ce4624e911505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa041fd1bbc371d7f9ffd4340c99549506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba83d4c1683e231ce6133a7e265b99e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc88b0f2cdefdf79d2b87249263ea58508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6a0dcb487bb984cc50441ac102f8e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed35cf3fc03f759196e6c4fcb3043df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0456e2edde3d1c3a8d9a625e99e58511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7bf963086ea01c5d82dfa93d0a569512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3b2b12b59b278f07ebb0ece25acca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1eb34e75a3ae26c7f0114a216f730c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb149a2e85c79ea027e057f048cdf098515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a0184ebbf5497c7ca7f233a34ac96516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11df3e2a7e015143c7f17d9a0de236517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab7f831c06919da3641385a975ba81518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafefffa24f7262f62d33f9819098be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae268fad997ff5fd073d5b74168c55520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0536ce943cda39a98838319a623db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69f6c940235cf8a5e27d1b8730af73522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e6f946fe2619c58d0f11e29362fd9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de072da20aa9ab459d4d5b533d84f628524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628defedd70ed5506ca20bfe152ac77525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c28882569302fd948e3f7f362704f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5938aa92d8213164130fec093a7e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f87798bcec518bcb4bffab2e6bd61f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607180d86635f7f4fb9486aca48d2fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245f922da23e7704549e8da53d10081530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00445103086707e5d39f2b7482af8be9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee5f0103b2a1f9400b410b1dddacdb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8785d36810b16c3ccc23e06490a9f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b73045591ceecb4b475d4a11a3a2e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c020e20dbf604345b7265a530a1de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159ce88407c4784a2e118b96ba44aad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41c13cf96eceae1756a1d8a391e4c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5836e030455c61a79a39cbdc915b00538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c316db114f04cd79f81b86cc496f5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed333af395b9fb331e34344070f098b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c295cfb58bd7f9edf8f305c78ccfe34541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa9199525e907955f263d9d155cb1a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9018e1f01e4e153dd44505da00d10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dcc3c5d708e7d3b7fd86ac2c41303544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ec47e1464dcb41533953fe2fa4fd7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f8c847b86fae95162ca9838b30220546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0a0ef249db5a472454a1251df732d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26e47357ca02b45e29176d88016eb2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b60bd41194d52d6f8216e5fa3099a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04161c15ba69b442506cfe1cb068644550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6bcf8ad0d1a977e98c3b03beec996551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2543ee7319b37761b9705d2029d892d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ab6ac4f658dadac0eba4c9099181b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988267f1a2b0313ad8131073554166c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3142c548e1cebf2fcd9aa594ce3cb35555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958300d5795a50d4e781e610912fdaa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6541c7dba0f36691e330f177cbfdef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d6a4c0611d2325c72eb75fbced5c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46eeb3e7daa3cabea86eddabf0145d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f093e47425f3073e68d32fa399bd4a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f7024ea868cd39ba5ce0c4a9a8394561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bd70fe6e2514784887417ddd4608a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04676588dd5687e34ea0d6440d7ace9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312602bc44a954d18c900d170c6f5607564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39ed351b962bcc06c7f8643f01d17d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442d74174e3331797afd4d40f45c593566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bcee30c700249615d791bae67573d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcd08edb7bf7d986e6af2221487a75568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe252ee9869d16e6a752e95f6110e2fa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f43ff6520050266853f5fd2bd0b7c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248aa9de7da7e7f5275dd22d37c71949571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfd54a5f9b6d7283a76993b0d9d997572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d82ed1c71f8702b9ab5762c7afa5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21fd192413b3bc2f99ca98f953c5de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a822492b5b93d4b805e147d8a2f753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91448634a9c9cca90cb4e50e2d31fafd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168b3a1761c121f0790e516b7bfee175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a91f6b56bdbbd78ecbd605773aa966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47c02a8304de790d9c5f97609502a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78813d2e812982596913a80ad33ae458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378cc7b21d5165a75ba8252acb0a6f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfb2fda4ebf5ee164bbad11a81762510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daaf3c3f6204c72f7ad039b2aa72ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbceb1b4ddd929e9f9ba6d7133ad61812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8798278962d1af358423f9fa53bdbb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89f936a724f4dfb4b7080f52220fa714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288760edac4b1760d746663d881a078c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb53dbe87665f2bcb068204941fceb516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28907bdc89fe99e61fa173af0720c45117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8822793f75e382fe238772418215c1418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf605de1d55af543b7fcc3449f6b29619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d877f44d50aed13d1bfab7978249420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cfcfdbb5db04815fd280e7044e04c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3efa19b422bb23ede5925e6189b3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a9195ede508159797e1013fbe452b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24be77e8b9f2231e989fabf852c7c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39e852807248ddefbc54c23f183c4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047241dd16f2eb3ced94abaf5bca2aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de76b106044f102899f2bdfb81ae6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a391bddca0e4d4618f0349639bcf9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b454e3b59f6e6c929722536d5dec79629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89d7d1161cf0a02464186fc5525b7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ae7dc57902d315d4408916a982a2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2480a6d2d0572f9c0f6702ed3fa90e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982172bce65ae4059dfac80a87c391033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4576ffb7c9823bca3f0742a407d84934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62e1f0655d2c3def03183666db707a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474cfaaf5aced655a1c987e88406b0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700ddb80e9f8cfb0a698fa38cb5ed8937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481d21cd7e87d3cd42829bdc3d9dceb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0e15010a443f2ddb1e3c2f39677e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce261f16f095c184ef1ef0cfcf4fddc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c770a40e1dd8d43c9a03c7b576959041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad296aceaa38148f1072e46acbafaecd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8514ac725f48b3b6c88c72c0cb323643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bd3509b28919f6abc2315eea7db7a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e6fed8bf2ee4acc1dc9ce95f4e4ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31038430bd6c20866a2115845ccb8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fd92983e9b75498da3798a1f6340447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8196aeda2de49baab0fc89ecb79f64248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090f152de4a364cb281525d90022b2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdb297099afd5e73dc52a4b46eae9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c01037df1b1f98ddfcfc14b864ac6b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992b8af0b272056095689fdb726975152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2039be8c11184ffbbc45008dc555953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dc83686f80ad1c10c308f93b7a6f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c92a73c5d73e9e520fc2daa2f9c6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5562e54a8a45711f8e6a603d1389b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d794b11f4cf8528388b58d80640121457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ec269a10aba7c64ec9d92c0f394a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e159b412eaad0fca1d5199ea7de78859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f7ead24c06b67a3dbae342c321d8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b61ae48de430335cb7b930066371261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ba2e969e6bb681e8331a220ab5b2062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865145a1f70d1213f0fd848c558c663363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7347b92191ca71c728741fe87b03464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99d9ca70ba633c22ba2bb7bf54e29365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee49970789f1d1f6e048b87aef1ccf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea805a4a8ee18806bd328687744a7c9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42451c1c6b007def75a42cca0b74a30468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed016a8db8ffc4b38571d6943165a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abaa43936a0e9edcdd19d2401bf3b2c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b8aa2197823b7e2ed25aaa54fa3c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe879acecefbd045e5c7b942ed3248d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8fc4ace068555ef8c4768464afa0973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461428d8cacc46732e5350ae1b1331774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb371332b84ba77eac7cf8c6eeb9b1c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe23fd3d878d153b07718f949c078c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566bcf1236bd0a54a31bb1a8125052677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59f907999d50199fc095d56010d72678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89b3e9c8d52d5d7848ed55cbfd5bdb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4aad172a343dcb197425ebc10397b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec68ebd281c587817ae511cc79215ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c7c5ad9c3ac0a6af611dd45415fb782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4521e7f13263fd656446984b3a3b5583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91527fc82afab832c6f4e83263b8a28484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fe0c7891edc039e0003c06f63c82d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd31641b2d7e51199e6a006a67b1fdb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5807f447a9934d6c209e25ae6610c0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4e72d18497abf9e85dc0bf731ddaa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5aed06c61f241e6898135a0f80f6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1f0d0ee2ca0d1e9274e81eea3570490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e6361cf461688095ae68fb7c3dc5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711da9e862d419661d16e4226d1927292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50630a4f759160bc67c3857781f6aae693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94708c1b6e2ad74ff73d52e6be338fab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d34eb9ba9b17dbd824888273ab300695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a949d8bc1be7387aa52a4287a4553f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54edcaaeb9a6fd0a9beb7262855e4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a021dc6c51a010b8097b478f053179f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa3e137cc0db9a61d5f93c436f13f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7145fd5b27572d40550eeb4409f0b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4c90fa5337770b14ca94cd0f4241e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec658c7df5fd6d37ad8f8b0c2ff0f090102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196a0f8175a4f28015ab15d7e09ee9b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862c9d67a80ee8b644d22b2c3edd5b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e2a62089c14e967c4fde5ee187c5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6751f749ae4c2687d3792bfa461de33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecdb82845c9252e236b7d959ebb440107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595652645a038429984dbf8513fa1f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208635f5a8c418718945f696ed5391e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f6c33ff68b6a886c3c3372ae7e487110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d0b429b9ac583f0169a9095cd27c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040c3341770a20425f20acfe7ef91ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197221fe744e3b2c61c0257e60420577113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a1e5799b7b9e83273f6c2cc380a92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ec7fede3aa28cfc46b70a76979613115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a403ee34b30e87ee1b4f55248201e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db75ae217412224d945693d624bb704117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadaa79790829fb1a809f0ddf95f624118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8b8668fc9b84d5ebe3c2485cfb70a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f5bd81cc818252378aad8778ead80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecbb9f5dcd4c02c7a465a9d56c93f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656421d7180958193cbe25e27ec3256122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472a857ee456ed1f44acc5f355f1faa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c136b5ab5cfe61e60c8a38c4ab222124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98980a6f74aa517255a94beb31a3e13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130cb00c2b1cdb52d01c9ab53fb9ff9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73bc8631e186b1a27b587c00be0a31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d83252c5944a0b5b3188a8d0b60d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213371c1af4312553e8fa55a61a8ae84129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a769e9a0f353935855fd4dd9c7ebe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25590835f5ab18f444f386357b5855f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f181c5540f4f2e880fa48284fc089d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594a0eed4cfbc3ac29a785882fbb8ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4906b86e59dc25c21211ee7d2b7aee8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43014066e3ac4a20fcb8f2e17565a71135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7f9265fbd880f495c0ba63403d7ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ac1e549db61a20d779e5b967cfa75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e3f0e65c945a138f660697f262024138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af43b5dbf0d2634826b94b5dd4597c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda5ca9febdf5b9d880ccdda9f5a7b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916212df35d03a2cfc21d4ecd1e9c2cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b48cee0cc7aeedcb76e3ba56952540142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9df39eb6cfb9f2a26c9df4c8c4940b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cc1464beb768c2d71bd84ccdda232144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2c837040359ba0ca248231697c6ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5e20f367a72a8fdb38772971105ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f3193b4d02841aba3b6d882c02f45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2b2e637887625a3320ae1e3edf30a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e219bb14b81435eb0c7e70b3a2a8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18750e9dba60e8ef5dcc60364a5cad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd406b0e1b1b98e2b66ba677dccf41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3139dba5e7e1760818ac8918825bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27c75da2c2d833f9f69fa2e9e9a4f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01151ce625a2fb15dac3a09c71f706e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df092f958923719e279f6b3222adc7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba7a2bb207cd9b46dba7e1e639b7ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a996f74ebdb6e1da777817b34c1a205157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5338baf18474c618cd63777ea520f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af1efee986efa171a3f8a17da129b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578561335e8da0ff55b265739ca93e6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3ac6693264cb33a19f74f03bb0599161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f442315651685b75ae4b2045d6be8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cd837c1a948a2a30dabef75b28c5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82854cb3f78090aeb183a409ccbb045164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730dca9e39d81d8af48117eaf6630508165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91bafdfcd00f695c624972e8361c31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764a9cc2961968f349cc0f19e5e8348167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47fca6b6162b51356681f3eb386177168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8090b4dc0932f56b5ed34b65b108fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76c5af8ce0aba1884f401e1763d580170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed482bd9efbd201c8af767197329550171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81852005b21ba16c5e5e349031ce592b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935cf9d22358ec6fb14b6386a538775173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cac4c384fd0a45eb18b70d9460636174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecc88c30980c21ebea2f25ae01c45f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156619769df4230ffafade9648a86800176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580aea922761dd5db9bd6a8a5f99f4bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff99a1cd4b541821efa11ed7855d81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662a60b7f99257b096ebcce06af9d5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063078432dacb5869cadefaf1dd1d06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83b8245727655c7eb86705a0bf4b69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15837be34653570a052028681cc1421182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16feb7424ccd14325462fa537c66d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6d741a9e76e9046be794614374564184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d538864b972c1894845ac048eff28185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e73221f578931d752f89cd4220e9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51092367ae89061d90029d50a47b00b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514698cee61f01a16077dc113ecd0a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fbdee918aaa445c1e77272e7688c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60441c67a750684f4fcfc0276460d199190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb68a8cd32db5a78107a54e72ac8ab0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14544c3df5ae54881a564fb5e983e96c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3122062eb15aad751ee64a06d25ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c288cbbd3323d184c0336bdd69a0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f8cee39f9f38c7b00f9aa7e3807e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bf42c2614b10200059cb315100a6f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1cbdc79030a1d54fac9e81dabb02b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0e5d6c1047cd7900febb476cf01c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1f75edf3fca2ec554dd91f2f83b44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc582bccdaeef44048bd10dfb09109ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497593a8c3303d75054c856e67e118f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20719d80e514ccca4eb03c5ebb34970202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb926971c332d90532a4a0301b9df2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494aa952905febb1bc04c695a10d8f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2887b24473e842715c34793a207fcb1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde105ca561d71aabc99a021ec58a7d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec7421b7d08f49e1010120b4a127e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e716edd5812a3f2c72c92930eb58202208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac41cf976e823825e5a56da5624bf15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f71206909cd485cf2a87bf91bff17210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaab5377d91720dc9c306a63628153e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4eefbb8ee2c6811924c2568e4a83de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ffed7aa87063e0154ad7a446dd6c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f5c21ef0091ea516ac426f108ac43214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c62c4cef165d5e1204ea7eefe8286215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e675e3087f1cf90130576a0c0f5c55216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ee4a5aff85a91db921a7798a8a4c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53a7fcfeb40c7b68511619e1f93ff8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a99b306df8f1d77ce92e9f66c869fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519498c7ece29a78671778bb32594a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4611fbdb40e291333b13eb5e0e59c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19f3d8fd0c74cdf44babcefe63bef2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68c1ad8a0c5c20c060204b3e776e12223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183734f0bfd8f63b78a2b20bf14bde5e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf70ece32420dbe9a2d9f6d307a99a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71058ddeea23c1e301c0d085d9108bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4251860781163e2934464d7a339e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501af0c8bf097d37c9ae0fa3bd52c24e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa189211d8ea993c570257092c7920a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d06e6e5ae80657251708ad0c661b5c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966195fac0c223c597fa27dfc878ece0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb25dc854979f990c0130080c52168232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14eedb6d97ec80c9ec3362327fc695233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d3bdcf973787193f43d3636ca7813234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4f6adb64ffbd1eb98157a27427318235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2034c4d4237d2028d92d83f8f12881236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed37b1ccc372518f2bdb22e90783db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523620d26e2d3655b21fbbb5fafa2482238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a7148988e7294ffc0d22f1ac84c70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212769fe1ed163ec0f02c8c0f323d4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743346c6b3c30333f8689bf5871e8e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0905823f7212858e445eb25a663fa6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125df75b60228732755121fc6608feb4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2d3bc12ac6afce940d02a7723aa3e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af58eb1ceb5161d8c82b16d65e535cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293dee1f0b85e9063d1762aebc5876d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cded0ba2b4687d0707af7bef82d55d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20d846705d1e3af4fce20c75a77de4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c402a10bba23dbd9ec2d1bf5d221dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4d92ae739a82e499d3fd0748418d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6e704466f5077e64ae35e15c221cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67edfba2ab9a9ff1531bc5e5eb4b75252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f23cb0fdbbd35e495df244a04122e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5690bb5e5d236c85ed8b6710120e0b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1c8b13f7e266056f1308a8172151b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807270056081be6b5209259adcc44531256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70999ad8ed61940eab2b913f8cf25bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a82dba7fbe7d1466af0eefe710e1d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30487452753b7e3cfa8234219e37e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5aca27505169dd5b75886609844fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f647fad8b44c0aadcd5852095cf47e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e1274009db18508766cec70aa9f68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5038e42833862fddec63f066190212b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b507a6c8487b83676f1139d8b536343264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bc9c0e2798592324e054975f27539265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a673eea04e4cb8467c55787b6a8e44b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3040b1bb2c32d7ad7ddcc566be273af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef51b45762ff1db39ead866a798c76268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1ab6c1fb3f3fff7a6d8febdc9c4f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064f84cd0abe1e3baa0045668a8594c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97ccb13d95f6cca1581e73eae5c2c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4d8abd07e3fd6e8667c8cbb84e9cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e523179ba78ecbc8eaa76f70b2410ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0523c345bafc5afedee4ec8863b7b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd6e2d7ee8ca93e1621b9bbf0b5bca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805805c2ff0dc003338c34b1b02afbe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede842817e2312be98f32aa13359841b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec95a79c67166606c9b271b95c2052278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73908cc96f94a0aa1bae0adc784d8e6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5b80ca60a3ca525be939253451a86280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b639511395405b75a0c63dbd4e635281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ef01cc2060574bfbcb26e374a8f64282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c1732710e7cfa4428a993c879519f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb941011b94f5f01e2936e8eaede6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4019f7a8021f67d8dae534fd6ba1b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121867bd01454dbf87a569ccb9218e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8137ca634c68b876dd116358804d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c9c656546b77c499615f0855d9270288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb556f8f46dfb88be2dbb509c0ae46289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e340ae9d8cc6dd1185c8e97dd93bb34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8113da58c43843b42262445bcae3e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872efac199ed3c8cb4ba49ea8f38d4d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199ca194bbb36bb99624e34468045cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404c9d83c857214e7da663d20d7b86d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e6f016ef4384dbf65064f10622c7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115c0144725bbdf3378bf5f15c4f8dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b2a94999dd47184e6133a3f626084297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388911400dc75fc74cc1eb9dfdc7d6a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0a9767786f67cdfaf50f16f56eb43299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0673b3d0ba3961c550af6d253d0e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2f26810ab48a616d81d25118777f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331769fa390c19360da9a6f45e66395302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad749ec844b7f7bd2d439e2921b8ab7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b173d70313603c00d42879213bedd41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa172a06dfdb7562f174bb352ce797305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5dca703422560a3f0350e16a737ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed62b74d1113a665dcdc9f4cc360842307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe59d2fc40c2eb16f355439f1d5934308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07016e37b998a14ddd6d33ffb067f97309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009e567a7596d971f33be3a60c0c410310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc072a87a5c08a7a83fce66bea4187311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b722f2388167f8ed0790fc218aad5b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57571d9676ccbba9a780f14b81191273313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d431f3d1ae7d64e7e96005a3be8444314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5a46ef638a1b21d839289b594db81315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b03ab23914ec48249ffa8619770ff6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2802b5b820265733622621a3b657c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538732ba01d2b4101604fcbe316904b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2306aa20dae1ee083be6b710d8ad1ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7c60a6e3229c29e89bc923224b4bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f703d3075d0ba1fd498e68ba155ef30321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5085e9f245f0d32cc71c37ec70921322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07e4c43404f676fb8f14dc99be7983323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0f419fe234ef884997234a979279a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcdf2e9dcfbef97f8a608ef99d22de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9df5424a795b2a49964ae9b69eb247326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0cf9e758968e0c2018723e25b4d1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c81212e4ded5744e761ff3307dde09328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d9506d7b976094310fcf78a4c6a0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a273f56088d574418b407c1f720bbc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef9f43271bb47643e3e79094ba4844331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafaf47dda9290730453023ec4502956332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3724cc27b81fb1604baf4a1ea7991333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bb133c79d398200e4c6a7b3b59069334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f65e4e6b8dd741b9bb0130c2c07238335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721588351d756b8c24a56bf2ae37df0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8fbce24710404316316ec9cd0e09f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d716abb5f33b897e5eacb15b230bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4382ed6cde76008077112ea0b5da6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a54185a256a1c95b24dbd791da0c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c63a5b0adf31a49d79cd237579afc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6b1d3efc71cc64990c4e314ca813f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b575db956b1c2019e86b7b22c1d8fc7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73216a0e67b218d7365c3c1fae2ee263344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf53273aee4fb602d6b0568f54c5dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b16340335cc91753c13e8f62b59e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563fd0fbe6cfaeb2fb476c21304b555347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50949dc164b83a6b5851314776a020348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b69351fbc5d55e734e6d980d93515349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff94cb74223c450f146c7fcead7671350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122081d1ff031a9da016ebbdce3a6e9b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2056e5386c2eeef2cad958e459b55352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f273c21f317db8dee464764a4b8a324353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf543d0a14275169ce1201e0adb975354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1840206a530a9740a1a89de45dfd37355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f2953131514c582b4d98e7c31a31f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cf3c540e27ab9bdceb507b67c6bea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e671a18cba331abcd0ee4593912367d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e1958f1bbadcf441377c5b1479f76359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457108d4553f3e7098087a43eb149bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd4312896ac1bc4294a16dc8c84e8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91407cb6659e15d2a8b6114258e7ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56a4702514499e633f0b8d03fdeb1a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c7f43f8203da18060b89d023d2194364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a163e13d4d505b51c8efa206ad05b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0850a84fc38c71d938bb0ad45ae7bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7b9a4d330a6609857542389d396a1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87885acd7cef7f2e8de77c2dad10297b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe9d773b120809dcb2a2412122e2d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2eee693eca021372f89b9dceafe77370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcf717598d8ccccca85aba1fad69c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4cca51f01addfd27cfd7b22d09401372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f97c8d4d5c339cd5619e1e1be68771373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaa703c057acd809b8b9f0f449a1e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4f864efb9e64e5c5c4c82db984b26375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad85fa250a385b6cf6c271a5afe83a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051045c825bdeba9a66d803d19b43b2c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6a578c500088ad211529ff4b80f80378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46771a3743be2c4b05a7d9c9471c2856379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79573605505c6f209e5ccca1dbb3c07380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f62aec0d2841a619d47be0185b63f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae4f101152417ddb2fb3eb0e19928c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2cf9318f70842b09de7ed380ec3ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02eea6d5c16d14c7d531a794b9032f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b9ba3cde9571cb0008ffa6696dc23385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f090c58ebb053bad60080de50f8b8e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f128be806e114ecabb506e31b6b87e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8ab368a56558b2640b028f5777558388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c3b41436a217060a0908ced07598a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9b83c5704499f453d46ec80cf528b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1753f7b2c33fd0b81ea8aef645fa592391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee81e2b991e393a33c7ec63bf1b726392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52dc0e5ad4262abc10be179cfa231f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f26f12483b9da83c05c8d783b50be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c84e1081b3905e6d6c7c4fbb084cf4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740c81f4e99f9ba296e73c9e9a2d0a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad61a7e5077663d9dd503e2cc4050d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4b9e0524c055351712a90a2d576b0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eab48d80c68fcf929d7d703bb8476d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb157f7cb067619088b5517ad4c0acfc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5be9ceed388d7db3ce9571ba06e07401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787002698033e5f3dd0818f1a9b70e63402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b2ad111f31227fde9615aaa0075ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16106d2261164b35d631599fb688ef55404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae1ce1253a79f4065a0e7f8fc38583405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231984a524b99deca9ed2c7307083926406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b14320f6bb82a7cb9cf7b61a35b37b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17526625a9c99aef42260f0d0fb125408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea27f2222191fca7f46223f5a9eeb34409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388375338320c2c8c8c6e6dbe9ea43d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a2a8ee5f849bc7c7a6cbd1cccf433411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ded9ae55b349409f2cbacf1a0ba02412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873f716e458f218babc44b0b8513dd9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5f9823eacaa2b497255eab9a11f6b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73081748d965eb4561ecd5e53eb98d92415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f42b7aad99b9e4eba378616fb660a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91163fc4f0cd4fc89e1c04aa7be67f32417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5108db5700f8f31c719251887aa4d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1bca39cecbd8eae82ec036139d540419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a824ee8d13e1ec9be0676334cf423420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9f37ee4ece031580ce447ea0d2ea3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d698ed3a20e178f7651164461f0e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47f72512d4582ee77b89c26086e2cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fa7cfc6bd987de83dd046a1227025424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c15fc60cb036a596d505d5e9f467e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdfa4f88f64030a3805e019c03f775426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac96b83ae53ac49beeb4518f77511d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7352607832f3f949d471dbc5c557c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017947651899b146c622ed910e706528429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee24c182e36b777131a6225c1190b6d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c3aaa8f3b49513f4693f41839ba8d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba319d4e3ef77b54e6f3e95eb98f05432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b3fe868f0cb6594e03ee55635a416433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e186208273d3d49263f10232078ab1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c93a5ae1cad94ddad87dee46cbc48435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d042341bc8c17a14a6773a7a3318d90436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355686c20ecd752fcb86d5c7e21ceb8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228de7ac6b4a8359995bceec117259c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ace4480dae6472be53eeef36b1171439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b05694746798c980b5f80b821ca40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0b16c303c5fa181e25e8adbdd5652441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f703b7a28206981563cd729a4617a2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88ee0dfc5d87c96706fa6f0dbe3a7f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1026e3a220ec9dddd3d39fb8576fff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fe3498a5cadbb4add2bfc7a22ff18445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c383c59018f3d7743fabce11771498446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6092b8bdd7d41aeae22627b52a959447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f433bb6f429c97172711d1818ba74f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a816cb26446ea4d354b7335ca2b802449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0071708b740b07792ecd1f5f7d9b88e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89637cbda01fda2b2f985355a0575e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdea7920797189846c8ed26d1dc4bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55388ce6a8821fc3dd87890bc5f94d78453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d22bca289f29ca3056e038f47db66f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74862cae23a3560b185185ce4e3885fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540e0bcd781b7d1b279813c0c988549456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f715c700bea384b73e1e6090bffe00b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0ce50e42daeb3be146f0e601b4f44458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307bb8412e85704a1a3200e64495a0c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072eeeaf8df7e5443281cb2ebf1b6efe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b56768841ea3efc72df1f213eb845461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432e95815c123fbebe179171c190cad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054221019c9123214898df79f1bec59463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6376f7eb42421ddf0660b3290f95446464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d7de129b3b91d43088021a69ea424465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f123acb89760287786f36cd8ea4d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66369db00a5c337f565bea575bde7a1f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26f2ede8673445d6d725fafbce78d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf46de62ceea0f8d0e5d963278f4180469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b136a8ba5eb0fbb0ab9a5473ca169ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b60eec57424168ead01454fa9a6d32471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86dfb22e4b6d24a5ec984d648d7b76472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0e04718018cd0634a389f1370ee76473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc248de804ce9ea4fd84be16ffacebf3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5a2aada84acfb7128003a0574c0d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2643b059de2b6bac5b5966ff4f2d3a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659754b19cd4999b021681ff368a3ddc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d67c09c623bfd847784d84bd9fad53478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216dfafe311295af9e9ddec9840721c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31204b3f18c2be674ff331f379a3bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a17a2e84301c9d4d333696a182bbdf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1b80dddc679d42628b17ff49ba30b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd6fd47d7e618ee5a3990f39598a17483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4c2154ac32e2d37894621eb04e9dd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f12c3f29cc347434dbb7d19363bd3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c10530d7deff2f6cc3dc94d0b57cf5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa70e33b82fc4b28ad34710c6414ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a72f2d4878b5e787047b97b87bf10488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90a3abd1ee6947f45f7dd6f8d69f8f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823fc5c73c5a575d59af95a1845d1be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ff0eb9cf83f738a215674cc7cc2fa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06636187cb73047c1aacc83a45cba08c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793bcc5737d494b973ecf05e9b25eed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ce33ad541a6147441b0a7dee75096494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ff6ac2dcd2ddfefe1c0262b4e4b0b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3caeea9217a3b3cc2ce98e3325a67c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b31e316dc1ba4c606ea36da20a8e84497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7477daac6ef33f34a7b533e2e95ba9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c882dc93474a1545cc5f8cb1be8f16e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62ac1048ebec27c58e87a4d120e52c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11faa0b2244ddff4e57f85b3d6af2d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e7e1f928e282f1f54779eff1f29c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993083d38766e06fbcd4748d7f26292503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f46149b14f5868cf1d3e09db7f3a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751344663408d77a87bf0798faee6b12505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c4223ae6131a845da95a0f27e2a23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe19e13ec214cad51ca625de998e785507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a6f69f46cd082c594bfb1420a6f4d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69026b459461693fce4df3a01719eb6b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d19488535c0abd25c96b4eed8391b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a8d298b47940ac71cb2057e3c3d0f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5c00eae9da0c74a749e06ed7a7d91512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846af9ed0b9d3fa37a034ecc534827cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec8e74d07556d7d3e59ec825b51edb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ded2f228e9e8217787f6b37217ccbe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b675412947440fc962d0599ded570df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20abab19b737d4f4babd872a71fc351517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18149a30ae4f49b30caa89d3eba4dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102904a8e18f0a86284b3e498e6ddf4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5a3992ec868a1ac3a17d098726887520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f415413a561ef49fa1d79bce8b007521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adde3455b2609c597837fc0b2225e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d6300f97a1f28f9ee185813cf0ff7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce065d5c1a6b9cbcdcbbdafe54c00314524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b26b3d12b0d83d29ae2e34b190dfa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa8a41a42ca226a7c7a63b08779a60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d200aa6f3a6da5e2b5ee1b8b3c043b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1fb8a40bc562b7fe6c4e4c992739d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4dc6b0b5288fd745e775992579953529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197576d54d4a133cec2a6e51d8f49037530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0b2703a45e5d3ab5e79eca26b99cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e2e726dbe17b9cdfd3171ff069bcb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62241dcd0fa3f4c92f4269cc261c2936533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe52db17e439979a4006b37fe3c793534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d5f3edff8202830731429bbccb841535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f8d079c606427c0aa1288c92aef25536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cd738ab25205f36e819435aae7a91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccd03df8f8b71f9eac941e5f29a18a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb493f8564f181b1c9adbe1edb83c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa265c1fc30dab460f1ac3d2a8f58d98540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c5a6ea6d3f94a500f500cecdb82bf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4c4802f8bf45e97dbf2e7431f35d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762194498b5f2d860e89c559850b4e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efd9158d3502bec5341fff77f5e00a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa924e94a67fab5891a4a0ab34ded163545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2e62e60d815ddd5e695a9c9ce84a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfaa7e2cb7d3f34de5701f5d168121547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e503258d0d26cc3a542008698ff0c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a20fab24d6f64d21079b159174dc8d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ae79d2a04043584b24671df436219550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48528474430f5b914f30340dbc5d19cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbac45317b22a5d1c20e69bad44d8a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1ac90272f39a073fbb3259177a7d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bec297d69e921cdad7795ce213585554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f38baa91c82253af65342abc588015555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002f8b11d84e6f7588d466834230577556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50911634f2c2759626c26554c28b4280557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479112bf19f283876785e5ac0833f80558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767f986b11770677095928b35638457559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6428c7febb36a64d597369b0e9888560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ea8d40ebc2d9d1d508ddda8393bce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3aacf02622b559b94cfd3b57fd01b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca242f32af46458eab3d3b272dd21e42563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffd675e577607bebb0837966103cf7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ebf8547d9659ef4af881b7db0f343565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133483873e3ba6ec0aff4bb25fe779e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc75e1c92062913bb4c4b878a1644cc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbaaab4454f7330a90e8b93a627326568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f74f260bd0e488997e044583439849569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c75f7527d908a32c630e9aa34fce87570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa6385ff397f1f656513dde7cb62d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff73e7b7ed57b82d3e0ae22f3bbd2b7572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>