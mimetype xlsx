--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42202cadcb3fecbdea65355c3f7ae41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa8a2ee8f43a620ca5acab8079e09f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932a5f043c71eaf8609044bc9707f173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d462bead354bc5f35018de3ee18154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619cba2f6d18cd74709976c17b5db895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bd12eccb6843efde99cac9225b5506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f00d4397cef260929152de0604a7f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f78dbb5712d952f25d0dcdad916e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb5058cfd2c1153c7da871013481c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b363a883a5e9d1d0f30a798af2ac8910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98647877766892c4a30294333c9e3da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be812517550d40e70edda3fba523bd0912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d2f270bc24a0de5206a0ee22b8d0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15feb6e25b5953ed4f1def566520a5af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31400ce5c6c0b4ee9309415df0e9d9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37cf7d29095540d9965763bebac11816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e153680807d0b8d167eecdfa351c52017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec7f2deb8875b0b28e29ac6c86f1dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eeeb02e630491bda25ab40304d7ad319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8c9671d6489a0b93c96c729163c2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08dbf532e3c1a42a6d3400b514326821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b5758d5139e12d27c2eefdf5ebf2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1032edabc20105feb3bc93312d89e4223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479acfd32e9e56489baf2142672dc9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034570bee8a20294239ca166f8986b6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c1fe5e2bbcff1131c484e8dbfa36926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6ce8296f3b5f00571c2c79257319627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f5fdeef3cff66f09f453d3c33c28528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95197f47428a55ebb2d6be65bcf05b4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7860b7fd828296bca0689f8f7f64a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908174bf5ddf36bb1dc8ebd80f7c720331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c451a7987dac7633ab95133fe7c4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13756cc709c6ea91462949c6db23976533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ec9b88ab7814cf1a28a3d4f2c54ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cd873b8754a217fb43a85bade75ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdf6f968d08d346ba1ea4d38dadb9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d29f4b1c0d49c59a33a8663f51ac4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161bf0ff908192f1429b0cb8087013c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f0b74899b00d3ae12bf6b5a550a1e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3201672f9fc35b33f71d38434cdedb940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ed5dd553fa1c1ac9a12ef0b6259de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838d16f6aeed923df1aeb60309dd8ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa0d18f91c008cc23c80ae157671f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df340614fdf192b6346080ae092df0a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bb3eeb64f1a157119a483c7eda89845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f7575818cfa55bb1f1266acad2af246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd00b7958fc8c2fa1deadc706c0bb047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370e3216a7352d126b8cf3422ec70e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcd61762e3b2eafaf14c8e39c7dace49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1e4f31938dd4639e70e347317830250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562300f927aa5960573e9025dd94cf7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21172694f627c1b7bce5d54574590e6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd48ffc293fd3f0c24b467c64f2abc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dac25855ecf9b13438b164eddea4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6feded492290e469f417533e90dff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22739b3af4b56dd2e126f2ce6005796b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a713799a56b75587817eca5edda1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73950492ea220839c967de0dfb4657158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68499ca379787042056207c360aef659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3e7062ea62e50cf8b22a146a8630360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa70bab9103c72491a058c6abec70861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01883cb35b0a932f5206e31b700c51f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddaf384b7fd97b737285e89fb618b3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c7464e536a9366e73ddce25dfe2d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b93bd94cac0634d85c7f7c89d118d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21941cf2ab94b4198c7d96ad6c95d2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38730f24cb7f0dae4486f3f417e5afaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129cf18c924f5ffb083f6f8b320c84268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43507ac70873ec3e69f70f08746a6ab069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5cb51ba586e1d13b14a4672405fd370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc2334a415e9f197783ad92f9c652471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ae9da6df461e94d6df814bcad9bb972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e61e05d7d4281c091ee30517e13e8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67914c263b022b5a954d071a9bcb7d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c509007f2d9d587288c8b1f5ef03475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb1c29e6e652e07bd06985c820f6b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd41856e9a1f6ca0dcda3b2e29982177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca04496528b8ae6c034a376401f47178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7909f9d286ef065da98dc01ba08e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1beeb41db1c8a5cf6edd201c2918b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b8cc1a4fa02124098d91166624c9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866c180e6aecae104dc53593e8ccc7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589671b8a707eb9fa6728c47d971e3183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5972bdd76ec795e8d4cbfa35937840384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63125e76fd18037a380a2867bb50b08185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352c3a67d389bd85b219e903924e28886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53f320576573d46a4ed8b8fe7c288487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313ab5e45acee25456c4a4f2e4d4fe288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cb8d993f0b8e0ac79d50a3c9b141589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e596f36b98c58864630a28e000409290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b0b075f2c5eaa857c0487e7f12d5791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61210503dbcda3250a9d663aeef1d09e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb946ac3bef2abb752a6d298015e054893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9114939bbfa14cd7c4b7f4b585e9d1594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bfe25b3afd32d5da8fa5779c39b9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14dd0aabfdeb95daa2a5a7fe307f0496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6e7f2b2d62a119c6a34df672b40e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bf5c394353a49e3464a6817a3b72798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d393522dea869572ffb83d3f7b3996a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d965e6572b6f075bab0122c9ffacb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255ec441f86915fc10233108b620044101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25a96660222a4acd3976a061b30815102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfbb39f9f6ac9eb504e600cb1b1e91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f586d73ea9f98950abaa6bd6a288d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76cf5d13bd38f5ae965bd0fb138c53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324349a00bf54ff498b1b479f695a5f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579fca3bb38283edf6e4f085926bb18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e65786a34e42ef8b851211c941681108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32212187c7032ae2c20e11e40e7f62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777c3c6d8183b6a1f865f174bf2876d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eaaaaf3f7384a987a0eb35501b6703111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd53535f543b15ef1b7981d5358ee5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516fd8750b9f82ce644afb3912c598c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e608e72fb28ead54eba5a1485b894114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f2630cd31bf27674b6a3ecb8df98d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993059570b72aeaecd6ad09a420930b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a3fdf8b6a3e55e34715f56caa8fa5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201f3acc83b1e7b7feba2348b76915f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737584bece7a30615cf9f41cb92784ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363af4ed38f67dbb3072f92117750ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb8ab4713b0d636019155c0f679456121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cef419870131225f827e424f26ab88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9220bcf291655e07ebc1009c118dd8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b47f37988075abfd0067b85013029124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49554b0d1d5ea6b8aabb7bd74895a4ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de9f935a52341441cbddec872b5544126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9269317990ab4628bd020289854a83b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35652b9f63990e6c664872ceb5327beb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecc9e506a51b17abafaa06177d348f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761d147191c409fbed27c2bcc398164130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c080b1d9ef4cc4116edc26dce1822c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4943422b9380e11100d9b4a60ac72ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba51bde04dcdfeb4ef9f76f8974449133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6db4e30726b97313f01d8ea9097e31134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f953644575200b03d58faab59c507e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0a808f9b76cc9a7fdd9e0da78a7af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f56c03fc5fc5f6ca7db851e7d2f33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fce291d969f5b7a41632243af626c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c32eb87f1258ace229072e7235994139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0be412e1c7441c880ea49eeae54d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e08dd53e3bf11909c581e79ce993b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa7ad3981f86d92b934f4d04f9d9e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937fe14d760306f4b3be22953d91fa3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4575623a3a3e0c795f386dc51656a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c59af4bfd81680fcd5d2483dac78ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9f998e9c15011368fb6596f11f49f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c205f9de9db992f40c6b58eaad7a82c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c163187867f4219b75037427200eef8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631b5f051e8bfcc1ae7684b4ba76be7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd0f118053cc2eb524b0661b2f37cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb860ba2a7989c4006b0e3e912a8493d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26d740c9cc723776f27c433cc18594152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f98f69a99b86a82be5234977505b7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536f59cc0fe7b526d3a06d50c1f2fec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c195c7d36c418b917f310c0238374155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd92e34d9a47349250c2f4736eca453156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d8c84b712971989ab166d4624ee9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1911d506bff28844acc7eb37426766158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c98d51a616d0666646294ee98e25d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9c9a789413be5f8222c73ed2c2e9a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc990d7387f322136ba41576e32672f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23cfb29473b112b562e792c925aca6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218720e48bafa2162e6a4b76e1db499163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebc85bee64d101447526c153ed0045164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f7e7a71a87a91df394d2b5859c83d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ff6bacbfa227c699ec15bfd1143cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52b4b80b93825a5a747d7355807efe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667e5f3f0dcd52fa7e89d67de8ec474168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d4bf8fdcf38ee1cd9ace0ccab51d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6ce196791d4e22876b29950850d9c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263119823a119ff9b932edb969993d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4849f6a3b07f4a06790cd26b261fc2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a19bce687ccfc956bd4f63b0111580173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50081b71887d4fa5b1203004a2edd9e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb210a04d2a8582d13720f4d98310fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8c4426ab6257870d3413e71ec5b68176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1f199b1fca5f63abb7dbc7a79629a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ffcef3c380a03e5c5495fd2bfa96a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3102fa7997f30f91c9f9e691ac9f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84882f21e57ec38759d1443e6802397c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f216e8684a44ca98831c0685e0b080d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e34aa53d80e65c27337710a89eacf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d20193d864f717d9b4f1f22621fb21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e991bd6da0896bae4e09266b6d6c7a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475199561f0f76c26fbf45946d21e5fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2eda5c9c4800af8eccef70648c5957186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff814fab20f441c83650f11bafa4a59187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d88f93e7a3897b1230566c0bffc08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7028d40470021fe4403c7a4e1bd2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b76713c32d89d044397caf5cfbfb78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6df543849a46b84af5f004ea179958191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8678017dcb277280d8a99ff2e18a1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa602bd497cf4ef2c9107134d7591d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80491a16af94d9dd578e011ea642f971194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0658bce275676d10df53957257c2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e60917c24354126828dab0600dc8d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743f439d1b817eafa38ad3915044d18197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9c597c0fd09c057ce7fcb5d663d1d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d836a6ba528d58ddace843fd9ed8b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66891691e3027fa3029ce9bd729128c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10613899f5f59743e139f4e2d524e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c94efe7ac3fde6abff28e89ad8466c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb323a6dc5d5b6f7ac5db801983daa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d9d1a6e7f251190c7f397e07ab73f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b49ade0faa7ea53f79172b900c0acd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefd4994fd893d6951464fe191d59cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301b46f05402d1d2ddee1a2a180b787207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b7bd27ec3ceb6dab0693e2875844f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eab3c2f4516f9b5ecad9f8ef63c007209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e152e6a21877af5bb9eecdcef3a87ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3a535cf1c111d9f6171d67e81fea8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec67593886690dd94247b161f93a16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca266c4c244acbc1ad8ecbd90a90c306213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4117e81ca74c1eff13357dde61d7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8eaf04f422b19dd995d81db7c793f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d249f1ace2e5ee237f917616c5206216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80db1015b0edcc76cc8b0393d1d4d12217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0625314d0e0ae4d79f8051c61a0aa6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cf69d6d8b468605588a6b9bd6a54e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cd572ed85ebffc431ba05878d395e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc7a11f71af456056a799eaa159f8a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60eea5c4b8cd4500512e188e727b42222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfdf8a29ec2db9594b59bb56da730e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ec41208c5b0f6a2d5dfe2659a015c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76765edda778e1789f403e3d50e6ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f229b7aa974730bc850486b59dfb5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019b6e817c83b20d7455217422b6179227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074e88894bc8d3be3995a6e1f2e65a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18953dd2d9138a2e0070170050740b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97ca826a3358be03c6a99ef5436e5e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e028181be3fbb3f8311a23493873cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27180b7e5dd4ef15d2cfa1e6b0bfd4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9d91b69b11db0d961ec9d1d093b1b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dcb2e9fe65c66ac80675d2e7172e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ce6e9babbf36c54ad48415717ad00235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7c8596e33f93426ed4886f742231a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6faea86d9e10ad225fadfd75c5adb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f82adc526f1dd3cb0b9c85c38d485238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63d9ccecd1d85407b906e828e889dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f0ef8a6fdc57083de176355855ba3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43fb5556355ffa3545d31edd73c5f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44052fc965cdfe807a24e2daf1856d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3a189cbbcca4f875a7f70f59941d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7944a896166a1be40dd61e551afdf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de66acdd87e594fb888248c4f1f1e86245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab49176de84a7ff3e0c50effd5725c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395830c905af49446e260ec9444e14a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0201151de6f485b1bce8c66c804778248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e11f558acaf2a4d65f6758b1193ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeaa693338453e9dabdbafb8c38c0a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e74db6877a2822132738833ebce352251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3e280ae591086c7fbe46788d42244252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef60ccf1d6e6b1f77d4e783019046ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69467ea4788af0c9264fe22464eec8fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f55f84bd742ecb3a2ff63ca8a5e9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e46b08ca1ff2fe49fd664a99bfeb7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eccb8141f91af81483b41cd223f307257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7406bb2c88aef93642729c6a989cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e6fd882c1722227231542247e467f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36745b1ca5ca1058eff86ed244e97e25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18054c7e1190ee43bc159ccc5588ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1557983d05be4f439b5f3864f1a97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14284f470d05cc884fb135f3ab338f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf12886a45aa07614e1790c7e166ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb63d18c683609db83d9538a8727e77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ca48e39b0571287a30bec47bfec15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971028b6c178d00391c86c4605b34bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621948e8075760b82f1234b6c3969de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded69bc14b4b239e9f49532f4f0acfb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213b99824978b8149b08e11108a5727270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d7df08f9e4e050364e7c97e8b0745271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb051350012d9e1374d5db9ad98e52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6890a493649d1105f57f87f6f6bfd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100be80f6934da25a7b32a30f518f63a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caab762a5ba81674101c18e1b3cf2c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f1b0cc66b7ef23710319bc9cf2faf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caf97d359d40827079cb8ff11094a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd603f79ec5606bdc6d58bd68b07bfdf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de6904247aed3503a17c30bc394538279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf2e2d80dfe19d8957770d5a07841a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d80ddc71c58a8600d90c976964d082281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf37ad22df41616dcb5b77fd9ae7b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeeebc96cc7788ba484f8ce6c7961c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03278b6338e2342f29da52a5e776c5da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaad3432a7c4e6c480817ad3a726334285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c8ef2a432561d3dfe93a2c95a3a05286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75c398246e4ef34ee2e47e142ee128287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1054e0e76dcc417a5d0ecd62cf8615d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89123a48f449ca226f66476cbeb6f675289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e466fc1cb650acd65d3a37d354ae1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac0eaae5882b8221fab06db66a0beb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53d35c9836a13173b447b09d15958e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871eed46d1cfb82260a5091a2c9b3e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d909f968d898b371eb781ed1b09eed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668bdab0742c7c9e9c87a211b8e8277295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975701dd32a35f1714e483870ab3430296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51806a71e04f0fe290dd815a2f002d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea899dfb753330e0439acc0ed5c5d70a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a417845f78f21bd78b1a8e41e5978299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d251b9dea42b4f8087b49513775cb8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168640e59ac5d085a10886fdfe18c85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acb292b9e13120e083bb3e0eaaf8af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05394d8191dd83292aaf6707e8ccdca4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77591535d19fa1b1afb73ba8e9ef13304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fba1016d99ba1956b6efdeb7ab1479305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c22372fe8d275d5a569d75aa3f3ab6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dea9c9b5b633428868c376f13eb67307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54b9e9ac4e0b64f31b3c0ef01d4cc3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a1cd7233219e907284e235a53e6e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66a19eee105483694c0b510585ac10310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62827d9ac7d3ef1350644faa41436f04311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b081e0c9390703667552c550b59f9b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b771eeaefe56e471df81b80b579dd9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc35227d5641defb9c0144c8b7b359e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3745b8080a847a9572a9dc59945207315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5f9595c592e0cd3c93beb70b33cf2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b35f67d37ffba478ce70a932eb3f12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b6de5175b3408d499dc353319ee1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757d9524dd584f4e326861e2215b03a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8d02071d7cc491cff9e56a0619831320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fc9d06c3e4f3b7ed685a403723f8e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2435bbbd429aad72a059e2a4ccb565322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fad79f866a19fa9c9d654301cbe42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c3c0d7ec2d6ddb67e7c0c15ccc864324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad24e75322aaf755bbd61bfdcca60d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1aec3ce1ad3588dfba98d4b39bc64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b38abdeafa232763a287407d20a1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447abee0ff4216fc3161b5426181a8a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146dc40843b3212d0e8ff79640ceb26329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6463774c3e388686e14f65ca6d0029330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9dfd9fed10e8c8cb4348cd5140db2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c923745f29ab64f4e177a5695c8962f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d39276d730b9a121fd397a9ac9c6a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8d544e31cee50304838e11249f74c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fc52df420af1cb19d28ee164df8f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422111511175dbe24d0f7c6c80c856b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fd4f6c0e3cad267a281477dde9705337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0149bd67f9299717febf92c71c636338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51b7e259a2cbf592f07cd980f70133339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710df9dbc6fda16128e8445e4925ad6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39294045c21cb42d4291aafb184fef27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62e1a46d1016a78047220fab88e7f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c9825b38d469a0c37abc12afd44f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2a488c3d9df98cca3c9545ca0766b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db0b0ae185d86256047e7ab3e79d7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5b40709aa88f30d61e1b384ff23ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86004976841f773dbb278a82a21f3e9a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34014b8f50fa4e10a8d93adad49c2668348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8de8a9a2e08dc0e10f92ead741c93349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273ad777d1909d8420b2b7217c8da61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743b46d207abdb56da034f65042c0e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc23369a39ead4e6b7b13b43761df1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf770a23bd7e787db6d6f1861a6e7f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3923e61772671c59f391ba1617e485354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f22d3d20aab0891802ed06b0963f7d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa28a56f140fbbf4a07ed77d69484f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2cd6f50090e2103a9c93cd62dd9f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa54898f03340251d17315b46f4d6e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcb177028fd299e66648033445ac3c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd00892d3840df6eeafda6f764011c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c4561cd2426c7bf6d77230f9252be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1557c3791772071141142826532dc9a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dfabe1bdb1c8645425cd15b9dfb9a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0054b77913298ff9de83317c57b82364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e503558ca7e39a803cfc7875ccf38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d8e9fe96784ba0ecacda7ffb6d584366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368cbf5da0a0cddbd4f6bad139b42ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006e57838bc25d5bae6b0ec70c85714368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dfce0bc07ce5ec72e537735ec6c02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02951d70a56ed1c1ad984cefb3afd33b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713adc1b9b83b3eee1efd20e53d33e16371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33732ba0f58e100df51542658c52878b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e9d5822bcbb0481a1bbf414e0801f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447de48731aac8604c8aa51f286cc2e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3212866d8356faddbbf06c39fca45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b3a9f1f872c8342545ddde9f6dd89376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e244ebf8d48bb2ea7d1ab093ea277377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03265bcf88a40dda871a1e4065f314ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5951b4180eb43b29641b04d724bc058379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec030a168c87067ae4183eee66482a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41063c8bbdb1746949e67cca383fc15381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f1b9a798ba7d17d4af2ca44858773382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837cfb446add2ee46936c1855d53606383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c82d65f2599d284607f630869f36b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76b93269e888e619a8348f3db6864c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca3c9c0c1eb850247330cfa4f6c932386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc61d497a07c953026c297ee97a997b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63de4b5ec2beedde84cff32109b652388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9ac54863c47e32f15dd861e3aad4a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340aff702aacd98c0a2f20472dbf0bf1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611b9f36f2bb3c289ddb1b60db40436391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8100d6973d49ee61cca952faa6493392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7b703c0caf195d2a63bf9715d99a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bed2965902a48cdac6e7f65c34a10a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2dac49858e1cb575e1e84be005d7a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800fc3108a9a08455ee0782c8399d18396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1651e32df3e4af0beb048ba062445397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae01ae7090be37b6c0a82b50c0070ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a125c71019f7efe6eb97466f74e90399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5394ca5ee45a70973f5f62eca6d7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23261847bfbe08b80e934fd51228876401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7faca472d1975ff9643d1c31ab125402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c5d4db65b957e9b8dc8000211182f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156661e6c5d476969be7686b683ca693404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a6c271119c87011b3651a845c6109405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf80103a3a15b8b56b8ed34a9cbed8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10abad95644964282e5d0af7545b1c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31abfb92ab6db940c360f86f131170408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40a5b9058830e3f19c2d602d91dce7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37128a45e745d037a58aa46bd0fbd43b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455ca09813ad4b1e1ffdf7279bfa437411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c19379096d400a2e49dfd665bd75a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfdd27faa47e5aa9583de21b947936413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c29410125c67fa58f5923af4cacf4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209831732ad05e075715dd29a456014415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c4c60781581d3b12d4da6856512f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881194f11409dd0f6a8514a0bf27f48d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e403119665b42f06fa760d54ad766418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21018f886112a8bf808ff639127a08419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cb5ca9851036b2e259dabcf705392420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22762cb6bdd9ed54fd7e34c16a23771421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a864ede159c1fc4217b211a3a21d74422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142e2fb68dd1d71fd5bbe9bf40a95dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36433c1f4ca5db5e0c8758c77a22d1f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538bac390b947c902ba18dd0cce71f6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668fc89d95af6ca0ef595008561e9f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a314d6568f056f2f8897e99834a0ba1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982500673022cfc8a84e3528221cb3f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043247102ad6e919a578ef2224e98515429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca53463b19268e1b303b802f336607430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c54fc9837cbd2eebbe379023c4e6a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1ffeca40c40e261b79fd48ec84555432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718d6a8d6ed800f8443b45646d6b7cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bea91733cb566d55c5d7d5ace6beec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd9d262d91c6510dd33009626fee73435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8afa2675fb1cdafcb9a8f4b1526b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bf5cdc83ebb72766790894b6b6150437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606db948afdc28a2e3c5313487c2476438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b4383571ff69498cb8ac826c550d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ecfe3d77690ae9b9e066103e38467440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01a7c4773b71c552fbd47fe2369144441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32dae5e723f1dab23ea99dadef4cbc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3385313d9ef8207a028b1997e31f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933d94a9d0007e69388d31798358f78444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a35ae2b6119e2c53e1405890fa027445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e8bf0f7709c40299a71f904862f9f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae06c11c877c6bf698d06ce460ce22447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba844c3b70f5da22f8e8df2e08d4ff5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7961d13255b2abbc0aebba7efe711d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f326c7080cda7fe10011a48018beadb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10f50ef61b2821dbcb647b393327ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a95e948d8ce8f28d9fef8321da6bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39bd4f6ea57f3724cea5b4ed8d353a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95577fdf4e01c29788d79c65756e715454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe6f6cc692a7dc5806336acac304a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cd9ad95596b02961e3ca3b5a00bca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bbcb5633d0e304dc50dfd05c672e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd577694d50c981f4fbc3ed76f005278458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96800c01d381eff506e667a6c5a218459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15feab173b94a4471f2670b95a7f62a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b91173dec4f2136ff2a46fd4aa1148461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a27f40a0a6cf0975cfd3fc2b0c92c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e19d12fb71d321b59290957864462463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c09e3d6f19d502d3a6e0e472d14ce1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864e9557a7c52f924142e18ec0eb553465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49894efc2a84b6e9a54b34c76ac39ceb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84f6bee250891aabe7a21cb1450c52467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06bb1385d6977ef7719c77c2946868468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744237725fd31291cee167bf33a1d91469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddfa8842dc4750e0976e1a5a681c8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb54540a98306b87720532431db116471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d0e5a71840849c4b2dfb54a724db2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76c4d6c81bb0e306bb4e0c2aa77f29473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383051e3601bed1853d108f4e93da4dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29051401d95961032e6a40d0b4af67e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b715c4f927acc095c4f0d90acbeaf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95b651637ab367fb300639ac1b5e78477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9ed8822f98787ed79bc664e3e0d68478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbcbf583596adcb3c79566687f40d0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63835a4db46ebe57309a9e39196f88480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f13fec9efddacd452327cd645f9f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6e1b6a7e5905324be65aa9d5d68a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b7733220b0df640039b281ad49fab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be867a2282e8d5e7ef6fe854d7d63d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6f7cdfee7aaa542110b4d77d57043485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710345e875829b8aef4f029d4eacbba2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641e9bc939f5587e4534dd48373b245487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b98cd5328ca1c28d907ec09ff2e7c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b20d3316787551cc1aa92f2ae78993489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f538a6dd7ac903e639d47202bb80b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d362452416036f9913f5dcb21ab1e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0c8702304c0288752ba49b3f9ce1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4e4c2e7d29823eae7c0a01dfcb028493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad09ca5dbb0b5696003c59a30fcf135494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae1964b865fb2b5ab5bea1dcbfa31c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bf211fab130a67e86d04c95772f3c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6811cae2ff59b036916231f6cf99db5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b07c8246e0d8d5755d6dca61bd883498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270a28424ef716dcf65cbdbb404c4a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc19cfe5c06f65cb1f3ad373caf0fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bead9c16667a674d2e156f9d0c336d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e48bc30924c2174a2a3548cb994111502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4b497c1b08c68294ad339ae6b8c71503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5fe81195e90aa9563cd7f25ff0d9a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e114697a9d252dabc1865bd66f8e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59423d8f37700a3b918013a400382e55506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48894c8b3a3f05e3b972fbe8a73d3a80507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94b05821ce56a13f65126d48e1dbe6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312fe8e2bd01f7a2538492f9c0d2492509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de28cff59b7624748a4cae3b7258716510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142e10a74a6f9885f83570dda3bf2e7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069d85d64c5f2d7f2985606fa1ef0e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd678f548da8a4ee186d2aaf31e472513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44500a94f3b322b792620a87db7d8f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c285afb905ed1942755604f843392515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cbbf94e76e852330f74ccb19db759516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cb1d463a5c9dceeb9ae2a2ccdbbec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680124f57b24412e86bcc3d53b3940d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d4d0365e7460f1f4fdfc92f5de6b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f402008ba28d6075e82b951f5a387520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaddd6c4536e4f46984ece3094b720e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6b55635dc43081077ec3e92f1b38d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706c2a796e6ec547ba4dd7b3dc72f5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22fce119fa341c72560bf1787d3646524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc043a53e11767872684d52b42981bac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11aaa64de23afe9fa847affe3bd0eb0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda581e6bd8cf3f9822771ebce917cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0c0bf845fa896e537193e8329b332528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc37eddb50a7907cda1f8cb7ac8d20529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334a6b84e1dd8b7d1dfb9481a02fb04530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e255e8990bdd371430901d121963f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383c37b15067a931e49ff8ce15fdd71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326230003d4fde7f75b99ce52b2e251533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fd9c9c24a035830eb798481ad27ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c59f64fd1a7ac262e9944f304a85d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c80ea0e18189824e11cd81c93e095536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92aa5276924a7b28a65dbc98a2b8fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196ba1a1ee5e11e051984e0d2f9afee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbe76561719721d97d34ad28145f82539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8eb095888ffc182479200c4a909919540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb16389e9b05424800c323c1043f14541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc6a7bc50cef410642e75bc1e570e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d2ca4fa8ec3bde94f290166a9acab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b22fbf0fa7b047786471968883eff3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db161a226bac3116df21d3ff28a72deb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d685b459b0652a2997e4d0eab13089546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34745fb78087a2ea1b21e4d3567e16fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd1cc278a640fa8f37b16b8a93f60b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809180326b9b2ff5c168fdb22a37f222549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e0f26322cf6afa0ed65af951a933f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299006f900ec9a2cf77de09d95f3b69b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a302df27d9dcc7b34f04b0cf4fb551552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5b6b28900f87afa0a3e04459b9d8e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53a27954219f689c6444adc3128239554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee87b2ae5434fc42e1ffa0dcdc001a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94990a85bec42275ce8797a35a92d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8712665b49e86f1e5bd13f08f02f3a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cece4fa14ae9652a14145cd01d9aad9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799bcc6edeca9f62ed1f48644ad45d5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569445eb36daa42fafbdb6bbd0107de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1596d07cfd3e0f9a832df9204bf49561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473e0b874082ec7e151fa39fe5de8ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f7b641b8a5044381f77d83f455e1d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fc10b86dbab499179649e78b73a2e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd626c737db25f02163fd83acfed96565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee359fdb1eab0dd9267c42eb43e93bb5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9957c5578cc0dc065f32fc48e6ee0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db246d691c55ce6610e5e6fc0d9016cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c74217c6dcbf911c780e7c3c9f7391569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768809edb07b848c0250035a95a6bbbc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2ba7d399463f3be76bddf87cdd334571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641aaab0ef9e38614fe8b41df9992a1572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a96319274e9c3f1ab349316173088a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813ba15679cf54b94cab3283837a3792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97903449a162bfa0534a6c669685d7953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c139e69a651b189e410cb2e8d7213fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0013c4b44922b07ca0a281c747d214c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f09b69aeae83b8e1933b0abe280ecd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67623d5fe0c417049c2f4308f31d2da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7f10e29168223f4fab50e831ad7128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b6d7c74265e5da73a874c1608b6ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca0bc7fff7bee1f374a2bd4bb686f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441dff3c31e2d755d98614e60b3f2eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2856b08a3c8851808b4d2169bd52512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9205e8b2ea937e59bae29bd2338462613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36600c2a258b53ddd576772a363502d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe72e9dcbe92df47e7599600fdeac8115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ba4cb04a017a67cd0f0adcf68ee5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1531a4dd384c7d03099c2abe6d5a8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543573d552c3273c9b0b43b0ff4e16dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339391b240702754c04db4ae3c9bb7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd9ee6058242e034a43c015c9e7e4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd599c9e68a438745c73b4caa6cdd73e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d3c8d67f8fab6cffe07195eea5a1c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b57de446344c07813e6035ce23b30423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d087887295188e21100382ba6e208724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646eee61ca5f2e2d62d0f5fba9182d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be9d996ab084ef109f65edf12118ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e01b68338e44d29f07c3a5a868054227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06398dca3864cdb69f587090ef26b0828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003b91bec11b0c2aa148f10ff14e60729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38137eb912edca6c17434cd3724c91fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b09ef8636e28513dd42562b3e88e1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07476ace4d0b95f0397616d3b684f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c75b17aebd239da76807499659c4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf9fd44d908a9714068096e26515b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f85f302cb302ad38fb8179f0aacfb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9907797df4c993bd375a35c5544df3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dcc0d9d926ceda3d11d66c100236937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5a5b18c125493f93c19a11395720d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea424903b5e153235e3a0961f9faaa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0df1e09f065ead5782b252bb1e61f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41fcb911ea2776fd23b6005c73292041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a466413bbe0a8d7b9657104af2d4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703da38bda896632ed44c039225c91ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93143ae4b775f4d482473aaf35854d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c144a93ead38304cdaadb0510eaf0af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66205c53f8319c3dc7c9ce3cda5b4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900241329b4a009943195419dbe6c2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cb58d6774c41d48d4b5b6a07c784f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9deb2e89e420892a7f818afa9d48649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7636f6ca40367c20d6bc6bbcd9efa2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76fa955c76a790c0816c37876e3c7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244c77a308ac0eb2e124e3bdcc04c8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8caaa4eebd0db2031a0cda1e320ea853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a31e553c1bbeb7f46f27b764ef850d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eef1118daac29a64c3be653ae999b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66ec3a036212e916f698d037c17b8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b0e9be2f8f3b2e036c92f0a3dc04757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b79f2d327b07c360f9414a1906cfef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14085876d9de688389928240500327fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3144dfbd6b72af886fa1edc6abb5bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753cc0cef70762df76f776e5d06ddcc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973635087964b5d6b699d3218306e9fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b25807568e21ea25800988152969963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebff7efe987910fac896099cc7d57864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c5e2b346579d1a888fcce27b491f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257efe901d4ce38241aee9d66b49d78766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a20b0ff2a4b9618755c5a5344874a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07331ec9d7f7503c70c55ec9b2b8628b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307d4de86cc727b3efcbaef0361aa3169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90567e3a158592282f371aabdb6e7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1faff98f0049eced56727c19bc5c8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04aad9dc94a5d1bce2b57938668adc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32bca6824c126c2d2f439bdf4faab973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f49f423924a224fc59c28b34b77c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49923b3d50ebef8765c491a6c780411875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e9652cf74040f3ea6ceecec8b2af776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a92e15373557373c1802b2bd37f3ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c5cd45bfa0affe0f9c8bd3bce9b0e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e41ad756bf3cff044b5cd09012faa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2e2c0f62253013d2b58e1e3d4460d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddef2246381791dde2649510498987381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba58839ce3adde7c6a6296be7e3449d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4329b7b5ddbcdc0f6ba87377bb8b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c3d9c62ab560e0b59b01eb727d58584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede07dc547546dc8bd383e988560b7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97ea3b4c34061eac4a65bd7e177dd486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2ba8256b93fdb7e9620b2f40b4a4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542c854f4be4d41c55585e35974d9bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b19feb014e17a52bd926cbf501ed989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513c71b2d1951c7a313391a9824ac3a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71ca385787cafcef16542c4391069391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586b32da9d9791b6c4f75b512328d4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843f918acc5824e30653a52dcb50b1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8a996bc9d36b26034592cb5e9fc7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cb3e9a0b3c8056437c826243d0ffc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab2e355f9c6267b62048cd4826689a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f922dd38d5b932f1346b134cc0979a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0842b9ca05515b876ca3b41c8368c0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e21857497706957fa814807d3176199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56598db2f8575dfde695e222eb4e0b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8267576ce2d475d401d24e2b9513c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa68519e00f565589e7bf41e680ff20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b5c0c5ee542429020db506ada73aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e16d7ac3688f22f13aaf8b7a46854104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50893d950085b11e753ac1784d57406105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717117eaf3deac6eaebaa2fd2a82304b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa026658c0b7ea390700bbfe0b9b197107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983b03698e103b7dc6e5d609a99b880108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc706cc7720888e1ea4ef7f99be82148109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa093fe7ffd772c273ec45e531138838110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787fea2b3e2b2777b055167151bf3ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd5a11d3e1fc8d02ee82dafbe6c818112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a19dea0c436887dab00c9c0013e6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef3263267f5bf5e174e918b6dcaa74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf954645c0c53d67111a8ccee042cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02bccac8e1194dcaed758cf46a7d33116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8c274fa5fc3a2e5f76d1c94089b5c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318461597bfac42a24b80efc702a446f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da321dcde029b455c018ff7538a8b496119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03aa6080ca0a0a7903e0b733d78708120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c83fd292610d57f24304542304fbfd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820536404c22839bdeb4843b4a4e998122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48330afb450513a90af74f925abafb38123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32d7bb9132626eac1d6e5e7eca1196124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338b2a4308478d3fee43ab4a782336b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15949ad3071fc39f9ed7ff71e8c453126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6b9cac63ed7825a4fb44a7cc9e4fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428420467a408d21f1d31b36d321823128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e03b169a8aa035d2f2c37d4539a73e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a490851d1c240f8939be8ede4f5d8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cfba79ecbf3d2eb76579c93211191131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235e1a0b7207f348b0bda83a6516425132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ab6c1b9cdcf42c2034f7b636c1ec8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad05f6379144972fd314258ada7bd23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e028fb7aafd235e67af3ab1661edbc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e924ecde751db4cfbea28155cb907a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36983affc0528ad0e3dda259ee8d5207137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03793b735ba84bc87df2e2848b5bfd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78319bf2d4633c92af4127e4dfce8562139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e558be5b60f44f5c2c64f3a164f16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e224af5d3606247b7bec05e725079141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73b22710953b7322d0a51e664fc529142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280ada9f507cfd247fe7ccc50573288143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b67b5b477095db64604b03f61e2c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31584406d4a768254eaad171212a1c9a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd222b4d6c50e16f040e9ec2e1f385146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bb6a7babb9f088c9c7dc047a78f6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8d5ac12c3068695256ae91e56fd3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef7734f8613d9272eaf1f484768dbe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e3d62c21ec84a74e2612f3b2770b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148957d286280f22c11f01bd06617f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebaeb0953080e2a7f557d07882bc3ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bafa6c0ea2cd61478b94755c7d25f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c141f112038065040b35bd435a0cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dd8c25d96a9cca94427ac7135e20f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f370dbc84eb59a591b0c0dfaa3fe34f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73179ee06ebd10416fe32f5a8b3121157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d07a1d83a6848840bb4456139287d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3581a6dac13d66376beb2e2b7d3af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587e8ea1b01b875bf569dfa3e04c123160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8860b9290b08ae263288f4940d4a55a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29031ef9feefd6cb7de667fd38a6ca2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be4bba6c3c5efcb75aa3ca0d6ac5a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc993f97ad8a47af9bdc7064596de2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bdc9db2574c6e31af8a518114266a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f37f55f896ecef21a5b1020627f80166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a01d4b8b5be2a1ac749b08fa1e222167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7d090a60407e034e2e531053071a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4797ac1372ce88e2005b25dceca8bfe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa735ce4da82797f9a3a20b66d5e94e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8501986e5c290b0afd0a5d6c24a6dd3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39c14311f7ec7e0c47e32910a192f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3d7e65a829e8582156f0e54eaff0b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7c30a5ba5d066f7c986707cebbbda174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b32a6aae60f2f95d8577e47e2f28e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba9987c04c0d14bd2d98f998eafda2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659aa0a7e81656fc02c825567dd56502177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86755e101ac9d85d28efe7fbd604de69178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a5e66e5bdc07129bc0e44807238a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0d8efdef22d3d9263e6ddb68bf4f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c6834a4fd3845c7c6d0266abaa003181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40610aed41057dc53d7609a906a3935d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad81b22c8f38205e00291049fcd9747183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86328eae55fdd43b5badb5996ac8ecfb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6295108dafcd4ace4c44e537dd1174185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0b490768451abf38d7b86976c3f7e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3181166cb017c1d4a43b0c515bf10f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad1918a39fe89480ccaf7fe7442b9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97138d11d9c692880861330d5d968839189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ef8af46402ddfd54fa37b93d7de29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceeb470c471c9e54282eba37998c32a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea37585e793972c55a101e5dc97eb92192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c836ba38bc4482d97a55b416dbbc2b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb87cadaaacb7eab322b01403634d24194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090535217b58b2b87fc2a23838e4c7b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60adb1b67501446189efab439ed968196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d09e1420463b72039b80fdd1cd7eb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fc73a4538ab5cb3885074c2fbfb31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606cd0560385c4ddb1878d9ee8597f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc421b06b46c7f4b86ad00dc63713c65200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bc7e7de84b120cc7d540e665f2413201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724186eea20c8f26e7bbbfa3d9fab6e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b971765cdee1fc31b91ab65fa89059203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165a8b2bbe640a9075b024d7a7ec990204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca6f56d3910b01302e8e810a0dc1ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664af5960aa2d0906b70bcbf59c3c070206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfff4cf19bf13e7c1b1a39efb45a373207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41c9a352bc2f761ed9269b2d9459ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2788cecb2cc3610c3c070256f57d58a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908da255196b182489d01a3145971e9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e82fb399c1b2df6b031f47557a2f63211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf086aa26ac46e29c84320e0f364a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922ee1e1bb353dd0f9b3660675eb03c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e332a86672dde3e9e2e1fe15efc4c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792264fe134488cea9ab0eadc995f537215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d29abd6c99ae4f2a1512924ecb5bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751f5a744c70e1c86f86a2e92c38639217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569eea8fa2de0fdf1614b8d56dab9b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d5ba1d0611f892351f687f24e12ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e44121aeed09055e7c00148f58b4b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab18c5b24d6ea953d747a8cfba81fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5331a3f471298b1b05b5ced852775222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807660dec8adde7846750db266bef8c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce772f55b15d40f4080a66df436a8d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068656925471bd3573ac2b49dbca587e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c975b7ecad097c54ec50bb90c934cb8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801e34c598c9043701003223208db51227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260849c1e53cb9e537cf8836ff47756b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e48066615912d156c84d54a4d858d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445c6915d2fe5f0286071c7dfe2fe73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021cc287d9fae81292e8bc52e202464231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4a41a74e00dbf5050a42ac3043fdd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b877b55759d2d832f82691bd31d90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa94cb79f168b16d90d72db9c2775f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68915cf747f20558741a79a8c9ff661b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604f45e583f163adb46965e425ca9b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851ce134c44fcc8d6407b517ad1162f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aba129eea4339e5ce0b9b7e54d7423238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c37e1ae2748f722d90b9cfddb557b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093af4fe82c9af7feda156313b2eb63240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd1e5da1fb836e8402e3e19d896c74241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ae4910f0f00c969f55cb31ef8571d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e80882e5d609de422d11075c232a46243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fed80cd5e3f84684dbcbdce261cbf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4483360711369feaa3700eac09ba230245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd572863fb25fcc55bd3b27890a0b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9a05525af0200761b6bc194982a7b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fc9e0c11a89952a55805cf4b4e488248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5a585b4b93b8fcc2d7ab23c81d053249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd127585094830d837df845b8a55a3f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a583ab11d250a5da4063e8ca445328251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7105aa82d723c86cc86a10e1198a35252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2aebf4642f6e1b6c5d56ef4c82e6b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e74366e44d7174b4a7c42193b862f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93097967453a31ce2f43aae732330173255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de476f6b2e595d359d11d1370f6bae5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4766106748ead6959e75f0c8b1fce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4cdc037ad7e6c948140fe692f348e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100b0f49da100aa0ad25a9480035799259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ec4cc5a8a1c992f350a0b096d4eee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eec456f11eac6515ebb213b1129476261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b147a4ae0f8ffaa97e1e1e7c9b1aecb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebf0649d170af4b612898c2327376f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a00318652494a939aa26f9c15c0033264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263ba376d381c1245e8664ea035d400265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8200cfdd7a64b3b456d5f954f8ed8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2fae484b793216cfdad39ccd484b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f04b5292503a98b2d5b43161ceea24268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f412325935b36764f594dd2c96d1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411699eeadaa3ae76a2ccaf617b8d6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06794c2fccd699d3a818bff23ab97c2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf375d64d9e72d217f4321bb45260c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712553b1e08f16a5fec014ebb3687b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c6d8abc477517b42b24f5e640e447274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d37883394957eab25953fa82c9a91275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389aff68dcab21dc7adaa2b8f945718276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f16cbe4d8244d1f9bdf264321683a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598dc2211872fc9876d42551a9f2932278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11b4eec1647c3fe4024a522704fdd1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2da50771311df02e47dd5cea87b65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483378a9110f2010b06ce35cd5da8fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83447b58f596b1309584175a1f74b43282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a56f1fc04380e1806c6a8b95e0f87283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba93f92130c4f1873c1379fc084c6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f3b228f5eb95b48faa01b5ec3ad82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520173c046d064d2f20dc88f1ca9179b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1cce671b97c4bb88408e18be3e5ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a461329bf7dc621e885b0363e5985ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee32ccf063675aa9effcdef3bb6147289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344564cd32bdbf46610f9ca575600b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f23701adc08ddcae390120a62affcb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a527b63f8ceb395aa8fa1266b8ae362292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cf354e5dd845903a4ad08be4afe13293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fcf8d0a0875b237c9f5dcad9d36b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44910210f58e40859901c41e85d247b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d4feb5348af24616dad16859dd427296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c64ae6df0b3d834eb32ad653fa463d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75404253f8acb685c6e5ba236447545298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90a1b5d6ae6b80ec1f6f52ef634711299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acf17bd1e9439f1f5c8e550d4b15c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cffb2c8336b5e26077a50a79398f44301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da356a6d235e000ee880e2ce96f5a582302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3413b2d4e952e4da5d919593255c051303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6124925ed0968bee734a7cfc6f688304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2f2dc4a910ae6be395e1a2a8fb755305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f7b18b76c480a215cb61c9b85fe05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be62f4587846760c0c379cfd3b5f69e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24456c0434697e5e1e163d44f71e32d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a52321bdcd87f54218fe184755fa87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566497ef66a1e73155e4e6d0b1a17ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d188ca0d02e4034ccf16ebe08cdfa6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a0a8ab06bbe5bb940e70f9946079e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f258da86ec97ab524bf39c6c1b3a8e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3dda43e92f62a5852cc9cbf5856136314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358db861b51058b88612a6112387caa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d548fdc56f79b842c5012f8cc773c17316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395a6adf72c9cb7b05c9cc0f9cbcff3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4244307ce63e21d7829142dd406b0a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc211bb42a38f9b5f57257a140d7489c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf85be36f749d59b6c579b18442e41d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede906eb62dbc85e54f730208607934321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa26dd7b48c5f24efa0296bcaf698b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd322e5ff49199ca35a22a4e237173323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136725967f048df90d9b454d98ddd64324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f094e47d374eea490deccaa367cd4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578452e12a6c8992fac60d930a27546f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee968623f55d5c91828bd6fadf56506327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de27402d859f3cba6c2c2c6ebb5d37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8a3d9300c2277fdc259210060d7f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a5870fe7b883ddeb2ae952ee91d8d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccc28a0600b0f27d44a162de9a9456331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6189eb1b1452a892d21a24d3d0c526332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1683c16d97e672bb92bc576dd23b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da602c0cf2e2f5ffb02ce345beed06f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf685911ee96abc54baa0a99e9a9e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10e9744a0569e78cbd4a6de434caa2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049a92a6c57e3b744b9ecf00a28d7aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368bad9417e0bfa88c6dc0afe4f74af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703adc9ce508b6581b28cd92453e01b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63522fdb3deb1813fd7a6c1f4f2b7f8b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055623b2297a7772fe7c9291ac006dc5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ba3723c8c7ef303b9c5c89e7f76cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d52ec4363826cb444e9c6e9a647029343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168faf46badf53999081283ae014739d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e463569b99c547eba81a200d34818345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2fb0250cd4fbf0bbba54ca3981ad6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2e7968e2c55ed2ccc93703f555b2c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5c8609e66f01ccd3861dab905b65e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e57a2eab12c64a8ff6f2e4230166e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9692318ddf7424a130e5c7b857d54da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600851b5f2f377cc3d1372f796a6a70351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d74ca7124fd3679f6ae54eabfb58a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffbe304ba9f53f7a63cfcef339f641353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010230c7983f7ed82cea79e601579af354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b708233df8cce21285c082d17e6c90355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2127e1fcfd79d25352664e4f0232f64356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d671f804d1b3a1bd7ff9d90b7e8637f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df43b36a4c771f2c38f7e0717fd260c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd68d5a94e25e066c4ca0ee823e32a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889a3789a2a2cb8e412710121eeef3c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e536a829627427f56c26d087abe6dfd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e595bcf9e88f0c8236497d7a639c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04ce158b21e6965bb3d88a88a8ef21363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0359172be9a5396ca398949043d0da4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c736453e80b43b8eae3d4a3392e35365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c0d073a4bebc970a5f69751790244366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4f963f516e1bc5c86a1496f9905b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ab6eef1bb9d1559dccfda1d37d9f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062cb0a8af951e707d35c904281e5d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c543452ab565b4f29df132ddaccd04370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830715a96bdf7754f60c8f0074840d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91fb9b8569f5250f49ce0b2fc95587372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11266fad0f17f6cd4114bd6090a1f8ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006d3b107f294e66e2e7eefe5a8e1e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f70e997efd83c04d3fe4320567980375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e24fbba75af7f1e8ed9e1703bb3571376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23e984c3c2495ad35b833c24c3dc39377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0b7340f330751003968b25185b74a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b121d393718980429e565f212f3bde1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fee35475bd0837a3d15a70d4a7f4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42ed46e6f1291ebc3d8a5bbb9bba9d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3967b0b467109a684784ec8485e475382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b04c55fbbc1c66ca46b83a3dbc0f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430206238041d36c2cbfdcaa8d2dc238384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9e6bb122a04db0fc367f61863f0d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56252cd62e4fe1e7925c8286e7174f78386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70620ddf8f5af0ecbf92b82e8fd573387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81715b59bb5166e24bc2b38eb6454666388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71383775311e560f08d23b8b08dbd326389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32079edeee7bff07df07bf104f0611db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961577e1d078bd74113117664cd7bbe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5ca7865e3eb3a633a8a2dbb0b34d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132eb505eee9a5cc7acf4383235ad39e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f798ca0687fc11f7d7c4da2faf855394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82495be24608a52f6e080444ea15342f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de73a6389e398977261ab64646d23b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb15a99520ac58d610a0cc043e24fe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b64364ad5d7165fbccbddcd70d8ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542d97a6b33f9514bc137877e824d84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd99ac664964c5f72677dd3c398f94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07855b334b85257fe56c5abaff9d1722401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9b49faa2a8f6b73aa40204573f158402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e16ffcd24b61c888218b256ab038c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce890d99e867996df5b9803295657c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9ed9da95012b4f3611d525e9ff0bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbca7640b88c296645a71ea56e5fd2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaa86e7f55c8ade66441ed2efb1056407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb75437552401f7e6e0757517c5d76408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8bb7e26528d71fce418d0afe27c6e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4ae8add42ed66e6e17b1c95fce0c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa01f95b77c86c21382e4d78d38f289411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8ddbfcce841b781061357f386aedc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f771b694c0faceae315fe692826d71413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8e96bba245523db2101cb22ac9842414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692bd5442b7b47792bd3a578ef7bf44415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08eba8d4b0b85c00078d41ac6ec3eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4df38dcbeb4dcdb8027ee73ff0c2a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d08a4b3db4d0555364ea10b6c4d820418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe76e49d94eca255663fd10ab1ebd4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cede7d40c4522d6afa20d0e8edfd4e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e5a0df2e61343052338de8b25ebc1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11de7161d8a4c1407d99a73fde0e16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f21a24b0a3adfe5f1170541c995b68423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e887d9e1159ab96d7ddf9ca7ecc5457424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b6ad022e0308a7e87478d074848d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897f45f7d46c34544c38faf59de3a7b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207830bc3290d89b9435fa7ce1d09c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e63430c89427bae3b9c76130e637f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41423b2f432f46cada775de355f37aa7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c643bd7f2cfba5000356f3ef6dc9771430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e2150b437c6a5329eefade77905c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a57eb579b327e2c8a530a892321858432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cb806e4465100d3f15819a56137bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8df4dd3635acaaccaadc49325a159c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4597fc3426a5a9a576ba79e66c44abe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea5c98b49f7a77f41bac409945db98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79783abb7d1edb2d25158c19b37bcdb5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27a43061bb0643a783633757379df9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dbbdc786e9d1ebca4bc2425e5776a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56991978d755cf09946160a3bcc3f83c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e871296269b0872b50aec31101d69c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58908543a4b02024200e7e1ab6732aa5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179df00f4bbc2ab552e73ee642b40d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91b370cb137715f3a5657fa9bee1c4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f130191206ae93e550082aeb079223445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2c19f8526e38fa72df462fb59559c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec2684fd750047252f9847e40517bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef23b917e3e44ff65ff15026654f41c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77e1594356c216eecb6a72b0570fad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398dbaa320a8e238b438b7746db3eac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ecccb5bd117e6407bb0fb4918f27a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdf892be57a020cbcbc66286af2a55452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf52b69f5aa0f63e48f952a5451bf9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f56744b5d795383a5a4cba7fe51abf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf0242c0e600772dc004f1fe372dc4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254479daa3baf12c823a007182bc8cd6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62c3eb7c2dfdc046164684590e607f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6e5eade0d35f3dc8af43302cdae77458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023472bbaeb91105c96e9230545ed0d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b5581be59324bff546229f8d7ae0d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe751cda14be93697efe18a5c023329461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4b441ed7a9ade4a9c2f7d4e312c12462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6475216c37b91528ea20fff0db0923e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1979cfed933ebef435ab5160ae971464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96e362da3993d4863c67386d1a30dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc48a1fd9f599dbadef0e7cc1bc6d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d267587839db9cc06abccdaf43907c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa10009b5cda528887382e19a713c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d217f5092ea159f0d48be4a08c67e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b336d2839bc2e6dcab10269a5a7c7d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d04096d500da39bdeda7945d48a97d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fef024705c9456080d30ca19c282a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d599e84a02c334280598c7b66b84b1b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340b4a9c9686cf6be977ef89a496b3c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644f576f29b452a5092fcf8dda89e03475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87ec2645739d26582288522a26d265476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84974da6984b551829cf1105c69f4c05477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289c1b4e1020e00c6eedce998588672478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f9b737f13fee645344e78517ee116479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c50be87807c9f5f9767aec29e216c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574587c193d492852bb9e29a3af9e961481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44297525cd18817e2e408552114fb329482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789c2303a2dbbe21af2a8848413fa7a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4bf75635a550ebd2d0f7fa3820c90484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261b13cf87d708cc530e26173b28e6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ef1e2a060b2958a54ed6a2b4fbef6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaaf655e915f51ebdeffc4a88c7611487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20c105a1275f7dcce3bc0e464f8020488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4f93aac5e20c4f0126a9722b8051a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01245a6b24d427cc02ae05a7f649d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672639f1c15773e546228288975910ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455d8524e39d88b470d312978e8e2ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364e7f750418e465be74e3c7fe07350493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148055d7dab26062c5904c7f6677d24494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f99993728b1aec352b2e8813fd4f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed060f31a52753c043f4f2ed0bb8a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3aeabde33cbd9c392f1788a376d12497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675f5395afae0d4ce0d5d44a715c6ca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada348ec55824a6c8e2f7688726a3ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f5c3256e216039a06c978d9e0282d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82963b439fb3d343d58ebf0a89e3c168501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12792e584d2383caa2282e0997d072502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3219987b8a15d2fdd7bfb778d2224b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6771d4e8c354bc6a813b9a9879dfeab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b346da9e6260e59e9b42ea4b9c19c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139b1ce0d1de1a28464f82b503e2323506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58135f9b6450bcfe3e9494922c2eb7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d5e461cf53f02c92781d78afea41d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e077b36a4f23114edb395d27d62dc2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df78318a6b23585724794a49e9bf1b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ad05e3bfaa20e1addc1bf8c8cc8f8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7241561facf73b4e5db21ccb8eb3e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971255c62825cc4f5430f34cbb9307a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de04606dce718461f7a25554558ed0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d67ee6fef8853c5458c4210beea892515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88276d6e8bad166cc7c33c23179a8569516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3258c10b00de62b210c899f970f38c0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135ce4aa84579d42230740ff585947e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad210829fcb39646dc066751251f6d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd843672eac2197c325a3ae5deca66d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d227e998d2ea993755be4867aba63521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45f535f397416251cdd5116bbb114d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9b82f6f01308bed47bbcf5bf91926523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904a782de19cd9a94e796a2a43482dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18489428702a4bd4192b94474f867f9d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597ffd8df0f63736f593f8f65c28abe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bb7c53db6fe4a886c041218e5a212527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a290bc30d3aee212313ae75ad2e9638528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05f429f5bf82aa613938088e114f56529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d964dc6ee78c6ecd9ad0690a8123721530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ccc3e04acf4707f3de113a8514bba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aba908fa74853b9d45885e73c1a6da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726e42a95c6626f5232587234355f52533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815faff8e0a4c8c49be5cb25f13e8b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86830858f4fbf055c5bda99e50f54c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9361e866fd4d82981210cc4c807cbcf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b10475444287f5e1701d423071c25537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ff6e073f2065bd8e29db3f783a84d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618a279934c853a39143052c6090eef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91e71b4275724b035b3fe4f973c386540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fab691f371d8d96bef8d2979425a8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72312a3b80131e089837b80b459ef64542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0de7ca7d8e91b6e5be2e69690abe23543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4dea489e5e6ef19847060a73282e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fbc0ff15473b9465aca1356fb676b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713fa1d661378aba4c0aa7f0c2b16aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fd52008051c0eb78570aa92205eff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00810d22b54e7f6cc70123619b552c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fed26acdd2443c81b5a37afb6874ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48940b4a3cbb5a59a9f67e6553bcccd6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65269bddc9807de73a6a6bc42d036a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce956cd8480254470c893c24c93557552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c9515aab943f4dc4abf992c38e774553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7e64d7600d805d3dad65bdcb317e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c49d711ea1023dd07f03e2a2a97bd3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88a773b6fa707c88e1b0c6844e66a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161b840896843b1a603348a59d881b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02812d470b89e15344b06be53ad068ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e041afcd63b71aea700518e38343a1b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521d811b4b0590048a3e0675aa277f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61868402edda485e0b52b90c347f1baf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4948c633af63f97bcd811e931bac684562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2037ec7ba06a7a643b0331d6395f0a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7f86f72249cafa73768f881fec857564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7e0ad6a468ece36c3e5ea3c7fa8a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ff31bb010dc9f7602bd334e25e2f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062ec694ba5444cabc79333f5219524567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85535d2025f42c77774dde19f02b67e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69332c4d9630b9c57127f314dae0fa8a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc75e2ba427f687bc301cdea56fe1e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f7321a89a11a21e29746ec83ad362571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a694374d1619e88089904d33b298c572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>