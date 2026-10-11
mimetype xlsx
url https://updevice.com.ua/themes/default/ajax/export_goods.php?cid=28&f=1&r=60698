--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dc3c87769479ee9b0a35c7da1a5261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1125e6651ed0228a98977c66575bad82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66209ce47da6f12b6fc9733d7c7c07e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d09b1c95e361035fdc91fa3af7bcf14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9413c13959ccfc9cb297c4e624d25f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab66d34e3ddd26d9fd8e1d14d884d336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504c77a2ae92bffaba3aabe8fa90a287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2a77effe44741530465017c04a9be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519d887b1c43e4645329c5e8205a10b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e15693375ad21bc81d56b3dcf748c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e8d0358e744a3dba1c3e37317738811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e87c606eb13271b259a11743de59712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f546fa87ca31b6e7afac4fdfcf0ee2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec6438b87b9e7ea76996ba6ffb79b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adec08011fb4609f86f2bc978eaf1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cc0bd339ec424e8e40c84f33420d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677af85bbe339871c16504bee049957d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc7b9a8f0f0ca1cebb671e353935a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef7ea48cf5d4e821350163ba1f10f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79258212a019d52da5bc73bc363ae020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4600c1ea676e86c386608927ae2f8e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeea96405e729be9b8dd5f4ee875f4e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0362f2c9f76f06f00cf5e1728a5f53923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e341450a8f6b5708d1e9d140a793424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54bbdbb8c177ad88c03fca2309a02e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee36240f7230727fcdd3eaf52ea18d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350ad7b08e3b13e6848a7706edba2d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b2f2cbdfc6f8cb995963c6fef386e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d7ad98b4e6bf89a926715b86acdc229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109d69b34977627faf11ef7597dc37930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce088b6bc84969e8ee2606812d0e849131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b179a65e9d0bb5a2a3370b7ebdaf37e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa118470102888a9c9b88f2338b789c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350fe8fb715956d2beccf286170723534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ad2849ca6da5462ddb0e26cd3dd9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ecc6738b295a545ad69839b33651e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8e4d00424da48b0544158ee5cbe3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ee1c152d93473f2a4150f37b7ed4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6789229e8d3e848edec273069565ff939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1a73be53aab7f6cd22179608ce86340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4442382ec0273110e67325b9f860f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495767887c8d885c80087cc8aa8880f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de30726936f3ae41ea8ef6a9fbc12943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbd4aaddbd6b420fa59069d7b2906744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6f8ff3fac1d87d04eb0fec7221b3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7801cbee3614c895cf7c2d554a72f2a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331006e2b35d24fa0df507fdd6a1de3847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae079b0bd2cca224ea804f766d18f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b604730214614d9cc64cf33e5dd1b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf69112221d38fbb3632313908ac4e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f452695d0417bdfe3b32d5203bd90351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9bb5b2ed71ff7b74929c0cfe192b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851c4b0239e4f849fcaa563964f7c8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066430eea84a6baaef25c3fd1b35411854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce512f92df208415b07fc66730f27c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b8bca350b6b70a915b2f3e3e7de9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdc6dbf8239f080e43e7f94ca5ef9057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45063a05d42d92c778b5a0ef50474d2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02a18de8d9101260e50ea7489100f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557e31410fc97ece8ecb8859af9c83560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d6f783d6efa9f577abf0209e5800461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a871ea0c9f28bb56bff5032c7264fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542144db11925a5e1a25216de1ad6dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e06c7f21a65814128a05f85ecf68b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0d255c3fa3235f457bf0c23ba7ede65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d02503e742a365262932e8f4bee0e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8109448f7fc9932faa046b4ba556167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000d4a3b5753287828df421cfd3c90168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549d07e56714f6b9ef36667a860c66869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7934bb75219fc07f7127bd9beb3689c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb984dc5e13f266a37e6b1047011ef071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff829a569e32326ab7a9a0c4dcf7c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d19d4871e0d2bef5cf4e2c9098a3ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4cdb79062745ce25c9806335fed8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926f494848cbeb9d29010732649bcf475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00d10f4a790413568265de8b6d048376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e11bd5f97d15637e2887b2405ed3fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e0044322467a29a48fb2ad4adbaf878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2769255ca1ca881f0f48e3de630c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271036a3dc67c655688f4a2bbd1077380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb67555781175345281a1187c4b814181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c4c12b75bda9c6d657fe95408298182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefe7fd5c79bbe159da3fd1ffd8f6e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d149e1f003d4f367b2e6779bf1337d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df31020eeb95b567d4dc0760a93931e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93963f74d8680e46e0bde6850d1ec1cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428af495260092df9ea66c222ee8b7c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb35278420872d665ac4ec7e7c47c0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d808d0fe6a66116adf8ceaebeb3aa2389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57383a926f2717e3a6cc45cddab3ff890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa338a4abe9c097ce400979cfbb9397491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2353e98b3111c6e6cc10becb27e9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8376c449f9f917e7f93801c9ba91393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f599c02565f474e31043b7ac323f1794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad842fc1491e7b0a4ad86b3e4866fd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a0843d60ddba4e392b93231755f5996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96341d71182ada881ccdd4a22ab5932597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e55b3156c5de570e42d6ccf20a1a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545e6eb5832105413e306964c5a656f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aaafe2788d3829976e6b5de3a99d40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be689ec3340fd7dac3a4ffb649b39948101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08170fefff686e7d86c620809cee9946102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e88a4a129a48e4ba15c1d3018e54e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2ea7ad4e98dfaf47a8ec9121a0b4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fca82c2f2653c221ab71a747bba82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3417f0718e70c6427a39ee5c9024d21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bd1db98a5d2885d97470709af4888107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2e8d7ad5f0b8d216febb5631c2df3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ba8a8e759d24bae0ca7cdb982d69b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c99a5f9970d199317fe08eb20e50f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0fbd79eb2ac8e36dcd38ae079e346111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06861d97cca466cb81b0138eddbcda12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486346a350ecd4530be61ecdd6343aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85062e85df9fb81334f4964a37feb289114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e87293c34972608ac6bc66b0b02ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67278397d07103fbd8bd56a1117affbf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1763c0855edc618a411640eb71046117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34b7f45baeb254b2c749d1840d032c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2b757a7b92ec3a32dd47e57cb187a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e97182ef4c4e4cdd5139407d3d8b86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d43865409c9319b9e231f748d8f1fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503825ac0ae5998f35f3e18b3c818229122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f18dfc2e582a7e6369c685467244b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed173d79370446742b6a6cc50abeda124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47972ceb1505eeee63cac5a17beeff75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475f8e43f5447ccfe12bf629fa09400126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00341dd9d59480df12acd35183c37058127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e604dd038ccd10da599942c9cc19c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ebc8b9f39c292e73d802236efca7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30706a3af45e2556d6acb711a1d59d11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849b50f4ba59b819de6bd2fca5b989e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde51dbd2d321fc5a8fe4fa5126a19a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cd7bca1f1fe1bde05ab3d78544cf8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eed9b0e2fa43f3e30722ff5add7b11134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed844fd38df8fbc58d5c08038ec3c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dace028435dcb1235311e5d03667ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deece5b844588d5609d00fc403dff73a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e96283ac345cfe8c09fc3929ca9b9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b32738dc2568bda6d95e8bdce2746139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afad8536bab1db4e73a25d53059c54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09662384a6e56528db1be22726f74e08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b379a70820364a5051affff65ec91a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0501bc9021e2f2ce543352d16210d90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596e2d28586073425963a1f55572193144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff16437b4208f684ef466b4251a57c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95ba64f8c06a1af43459c812471328146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391587837237b8ca5e53a88ff4bdff75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2956011f8a3b32d44e4bd2a101e8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1e818c433d8618e79eacb3a8199aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869a8060d3dace47fe0c1ced4bff881150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2aa5c8274527519d7971094889b714151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79e5688869ba52830bc7eb5b12f03b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72480baa6347385cf62377aea70f08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e029a4a6b6920ea971ab064d1b71bff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb3122415256efac7e7a7503e932a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24211b6249f568186f45a96535b9e8a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f934c4251df11f6204c7de14a4609e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2c8ad2cd441042d2db1142043d5fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3594e62901dd341aa0818be30a684159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ea33e9b4d9601d577cf96d2998fb7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdd8e2fbd5740195027e1ba7e78b0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf676f39eeb443449fbbc2bbae4ef13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4afc476f436dbf4660b75ea2f25f05163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c640e7d095ac7275e89d66ad3d71a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08720c309839b2eead87bf8fd248bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a838b7a25dbc34f57bc59b1ca15582166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a238b39014d469e92784a24e7b35f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cb886f639b30a737a6961bf4ef615168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451ad843ec90af0a7987e34ada632fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23acc3d6195288ef28e43041f004dab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071a8ebab5d0040d99d8bb8e29c5fcc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f761b35d3398aa1507a27c47c228d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bbe7849b8509ed9d2054c229db199173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980aba596724d1721c5cb3a567a09d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47850862cf28a73aeba73cfd9d23c041175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46d59c10f00eb85b82ba33eb138fc2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4126192381828c11b5bfd06113662e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9beea3d563a6830af9afc2cf0c130178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c1d43301a2990fb432ff5960128ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1acd76d85369976a149039a57d89cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f6e17d5d22c99c8b1985b42a01622181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed832879088f9ed7d7765b4819bc40c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162a2dcfac66750f7c859ca079ce52d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08e5934cf87326d48ba08e666dd7f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d449cebd87598bf34d54e1dc91d52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64333aad4db6563791b25acba41e3097186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88611ef7d0eb0bb42f434e3b52ecfd7e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c33ab14795865aab279bedfd1df93188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd29a6a93708e35de248caff06a5c5d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feec4f9b7bdb9d32cecc924e46aeb00190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc2933ce931096fa30f89e35f9c9ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112a0387d0f6f4a5d6a36e54aea4d9c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce87e9fba48f1b3cebba79787492412193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4dc33045ff0cf65cb68ad2e50fa02194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2fc00f691348186a4d7aca81afc75195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b74344d4c2913b70a8ea3606f90f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5025bd9c078dfccb1581858d5b5ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a27ce7bb2dee5c229236d5141dca4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3371798297efe91334ada69125f4ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adf2f0a62b2300635b6d64e31849f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8e710b933ae149cc8d7d5e01cef46201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb1f249f113fd878828d27024b83bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89449971581a34b31afb7e441e5d6dcb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee140b349fab62c1538e9f38d6ceec1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b46130896f028257fec7ec1640c47205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7196d30e086c1aa56b2de43e33828a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df9c088b4512591e84aac9d546f06d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1c0e395b637a9cda8f60d0e13e1d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc5dbcdaf316e78f6c872fb36af589209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c91a1ac51d948d88507bfca7fbf7df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e280f446918530b8d4bbaf5f5050b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc6268fb9f10193b257f53758f6cc1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169054f1a457cb0efb46980b1713d9e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc2419cd5aadb54fad003b7ab28b8d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529784a24638e1a7d7fbff20f6354207215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe983a4d37373b3adf39ed2ea254163f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0da210ab0e4834fb75ca2723d28281217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e46356c5cfe52fa93370678272f09218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb085705319f827f03090622e6f1e65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109565c722f2c032029c20d794811648220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefebfa4ef6a98b44c3c09dce1e10823221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3faca82ba84e5b81fb1522cf5455a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45013a77f673eb8e2a80b465ec5b88a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa8f0716380fa16374c71be34d19b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f66a8fb33ed09ab0118dd75a403a44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220e8014cd707606dbe8f23269fe68f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e725706904a4aa19a50230ccf2664227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ccf6b664c325a1401b545d2a711b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cab030b2346c8707560a2c3f65f0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a793b66646ff22478b33191170f99230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6b0b5efcb3baf618d667f91bc2fe2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df0e18e6523ea20fb125a3d2d09e43232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe775a18f1197b58ad487940f2c093b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e1c92f5f97696937c723a02cd2a08234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c5a4a4b907e00c4d2909fda779004235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0592caeb794310b1a08abde077aa5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046ae2f0818a040d45a3e887b40c961237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a9042f88892a27bfe543c31487072238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb7f37e9d68adb048d5765681fdebc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41e980ba22053639fa6eba6c420008240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f9985d2a72e01f92d71b6f13b02dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5f9947a584a995d160cca6612b309242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb481acf47b927acbf3f5ba1796a42b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc40b0070655e4e8807cfc6f125f99244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62022d8eb7114006cc967de723d9f6b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15bb4ec381a61383ec798e61a8e3bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24948ec3c694fd3018589d755d974f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d92167bb29fb885b01fa22a33aa0f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654724781536917d807164a9232498f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61baf614296d0dbf80dac4248bf07c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628e8cc7e2547c25e1166df4d1dab6b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815e416db7b4a373f338e989574af99252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ba7a9dfae5930ef1100a4c1f588b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664939eb538311ca8d1d8282271ff54254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a7cfd3edf2c7f77eb212e893de216255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43336809be55a30eecfca4c2582a6aab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ed5fd44703b1014fb24f76327ac14257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa398c88cfd0a6270aaab540da26216258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eeee1ff3bc9b028f4385f0dc9f8842259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8890b740c0606cbc780c6ee59329a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531d74a44df849ad2deefdec99549de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b0424dddf269864e101b4b3cdc277262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ec1be8125f14a2b58d52b0b118cd4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef683d1703586d215bd5f76ef61ed2bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb131e4583d6a5d06f5db98accbd468265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535f25241854a0f329ebbd32bea5901266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616aa0ee9567e4813126f8bb0adc16f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef92216e03328b38b0f6c7790b6583b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0cef28fecbba9b4c1a1016ac7e173269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c5df3805025858fe8606dc8cbe829270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db11a7b9c2f9fb76871e1f42dfb1da3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ae88a874a77b07bbf9a3842077e16272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c9fb3022d40f826999872746a68b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a57b8d0aaa26438276bf7229099910274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569bf383e57a3d5c34abf1fe0daf588275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78115fcc15437495e2086ad15882fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff26b658c4026658d32d3dd62b43dc4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3af3cc525a0c531ff43b6b5cea428c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49c0d435bb5d02049dc8a522dfee3a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e7473816074889e58c5cfb2d5afaa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f981128616bdb04e17e224e2bd623281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6098bef01b299c53a80618a5a1993282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db544ba0b08f839423607d35a017185283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e66058a5aa9c3eaa405e3576ade1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5606e044f58d4d8073ec1de17f9d1e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac5b5fc882a0d67aa3a04f3574b3e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8797a373b4751e754efda870db140287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a06cb771474ec976839a39c1751ce7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5983acd9eb6320a24df1c57e5efd01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b29175090cb8ca7bdb06fc92915fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abb9c5ad086eb2e6ea23f015867cbb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be902986d6f29fd56162b66b536a9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816faffaab7c04dd7dff61ce880f707293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a5729f4f76257ad169231c8b61f2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f86ac48dfcea8035ce19ae1fa81bd7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ad83a37cdaef1c9208bc653d45b0f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e71132f75e48ec354d2be847d0ecee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c8b1c8c03165d97f1516904678e97298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed077cd730957ce9fa5494c0b18f38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f60ea04de2df9786d9ed74aa2d6cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfda3a8f0dfb8cd0d8027ffd394d303301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05ba8e435377c52ae3ca9cbbea9324302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e36fe13757491a521da8edc45bc31b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d5b757fcfc62fb98d0a08004d1c3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf516c27690cb4afc021d0adb711a69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ce10460d6bef24675acb8f3701d54306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17489dd8e86361d6e28e27c2760fba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933814e9a7994138d5d1fa4ac88321bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d1071a43badb035924c6ac40e79be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4193596760fdc6065f869b3b6cc8ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fddb73973b47bf6d94d440eef3537a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637dd22d6da9990157b0366a2e7c4bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc9f26b62606a7d84b56e1a3ff46b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a3b39a44897e1b5a2652b95e7898c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42418b5e727345e929132fbe3eeb8e20315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5a8a8bb3c117ba61fdc208265c4e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d009dc13c84dc7fe21b04ff34d792b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8398d8e510c7d60d9f2276e69f9654318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dfd9613735aaa8254d419a5eb041d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083315eb94db801b736325b51ea9f4c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ddcef78aca6dd57c47d0423043a81321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebf26b3920330a274bfd03d3d4b431322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177529cb5f094e69db1b3599007afb26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb17b25ff3f9a30f1deb247fe7d5ef5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd43a88869f60a70c4a077339260f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319dc58309c8e9ab73ca2b772aaa54a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874573f2a71cc6a0add9569ca8e45ca9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793484fd462930d3df0c96a3b6a7f4e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedc2174161e0fbdc93680b8ce78e41329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ea5abb648ebb6fc5b89a4e681db5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac850209edc00bb39b5539740226285331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d423c7e36b1375fd47280dd7b1d83332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905831cedb49a68e24e3f966075b8e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fd7daaa54f87795267933e43fda1b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a63e74bcdc2bd14dbac8bdc38d2f6a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2dcbabc7328991271817987c91551336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8a67e8b1be837779cb67e8da261ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18224c60ab2fbd3a98767cce16261e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165d582cccc4662db18190ec8815521339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32319d4892ac899d5d86726d4b94a9f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad038edee8bfa25f77bae05ecf7ef39341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15478b9ea2b5af8ee45fd0dd18dd0a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb174e3c173aec0780bd315d2d0e8a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5c6551f2bcd6da24c9afbae6a7359344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0d2d7df72594f594d3dd604ca9421345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfea3fa786e58688bdfc8a9bae468d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b636384bf016f77d429de4b00181cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2aae611daf8fd7c8ad7eef0150e70c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b155c2f03005d5b7d86868d4146ca7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff278e1fff0bc93b5e61fed935ec9e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9512171dcc78b94519ae421f215dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1e47bccb747e33e736490df6b6c9b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e099c7e20650c605f6dec92f81334e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be47024c66e50916000a3c98e9bf1f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe40d4c39295da3ae2dc58c019dbf1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bc33abbf8f2cf8610c9318124acdf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adaad39024e00923a0118fde82977a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762a384707d21f3135751b2313a4a49358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4364f176c6f3c8b2e89c5c8258df79359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdc35ff179867ba730726f62e6a741360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7914b959856bf0c10a35ee4fa5657361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911b5d93f04f8a018de551cba488156362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aea092cd35ae605106058194f3a28b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410dba5cf0059c80850a6cfb57a7de4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c381783bc232f1260013b78338df3b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2453157652243d5a3357aa6d97904366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b611663243f7a5786ce2c32c4bb58ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f6fb52db330a14c45a3b84305a915368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beff872e0dfadf7bdf0f8c0097dc5b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136e97004f856982a60bce55204fa27370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2e5839fbfd35ee182648e56ae3edf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759e7392c91c4dceea3cdd6bc4ba9ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc78aec5be5f7327cfd84436f6e45a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad2fa827811b7e6ed7118be8abdaaf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74b7da7622bd86760b1a1331803cad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c28efb4eb9d55906d3ee0e4608ccce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e82e76667b7df924e946eb3a1b4feb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7d1febeb0616f4105492161dcffd5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8c3b4595f83c854051228262dafa1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802568bc43c10ec90738c1f0561851be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd718f58470ca55336eaef59b8fa0e23381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00692ed15f7536b1f15d040953f708382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc1ff5050bbc9df0339d51b048c781383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d013e0ddb5569c532407c91e42b6c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f04b9056c6f11ca46cf0b84cd0a69385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2210eccc828efadd4c34968abddc5a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9866be79beed541fb01b3378dd0c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188019c542a92cb55904af7eedc44153388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139ebe698cec96e0191ada75f991cb4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e8d24598c4c16fe81ccb0148876ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1f34f4e394fe205b931d9bdacf427391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703a40be9f56e97384f295c3e9550b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0965557e661cd553cbe6eb601f2cbe9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14347cce1a62063832633dba49a3031394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa323fb20c78046c95648d8f336e0d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0de674e5e78e26b6801276597ad77396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfe20de54c79698bfe6228647c411a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684deeb21b4f28b7996a3f4b3f328db1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306bf6ae1b8281f7029db6add34f603399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eef93748f74817e0df5d66e20a56dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08686a5e8cd6867cf01bb5e4eb84ed5e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d82951ccc9fdb77648df26870cfbb2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560ac0ed521b432b243ccce1882067d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81542c5b603ad5b3dffe4ec307087ce8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbb3b8b7b4458bc8b2362aa31b9d90405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e208c7207cd4ecc7d1adf1676b6d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1974114d9d794d6d8efe177e77f4bd6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0750b3efa578d9c46a45b7d7be5bc5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22facba6b9681b685c7f77c2e2accb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd343712e5462301c2d9b2613d79633410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f873f0b6c84a5e8603798e10f37a2a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca109eadd8d4a722a7a1924681da0a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ab57c79ea616d23885aceb5c9af3b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d7e7ede746110d5cb56c2ab8edb4f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378913c913e1d9cfdc91bc308f76016415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04e8d6f410204c28660e1615c5608a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbeeea06a6c5de3662d1c3a2e1d8d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102a249376bde94f1aad53f1d798c57418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6462b7e2907fde723f446ebdf925ed4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103ca3a233271a11a12a45c910896a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6250b276f1d7de6898ec4c33c5e9e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f62acdcc186136f59d1a35dab3bf8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecc55843ad5ce6172a79630509ee5e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c59f7ec321727cb03148d56c6a308e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2d46e645d278aa6b10803448c08c5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5c12d1bcbf82f0e0ab6c7472285af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c7cf82cb92f6710d7a0be55c69ea8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ad642998cd79949f019e9884017b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f30a8db1905dac7886dc192bd399c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61a2676adf993a26718b2054e3b323430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50da83f83292a99b1e357893eb0dcd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17171ee35bc3781d46cffe63e5da5d74432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f85d86694c6214e8f2cd89d1478dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b1a4d05d31f92f1e15be269559c8b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56d292436e5dbef97454b4e93d7417435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ba6d391ef4033f96ee9ab9df6fa42436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683335b37ddb4d8951b8b7df5010f74437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63598954c72ff24b4dcca2591c84e2a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cf667d210a74b3696a790f61b9501439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cd201e2b63445a9f0fca78bcec905440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc624bcd6e21cd624a128670176a5754441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e046856d846dcf2f0cc39cec82d1498442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce59aee17937bc5b864b39853883a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bee6daa2e0514ad0a435b9d32372e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93a47ebc59188d4ae40a0acbda75df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce44f44f9bdc8ac9e1be238b0070c12446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e81d9476128af6529fd94919bf0047447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a352c3726a936a17d71589b69ee13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c028f58f3d111de5ec7efdf1c91678449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ce613e0bf3e0587d66a0cc2158f45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284b39843246077ce84f61678dfb672451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017054faba25275c95e54395fc5a9b25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428cc18e77f6bebc0c98f7563afe3b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716a84e2e368687d1e1565b71cc9493454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f45cf3b6dda5b7ffb96f7ddef295b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7943c416aeb5de4fafd2076e33142456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316c34e8dfdc9b97745c590bc380e4a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052eb3c50d7747ef9e67bd8d2b14030a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16e9fd719c65ce0d81ed19c535abbf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b58487a79fcf8010c2d9a52bfe3a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00639506f78d9a129a08f85c2f8b2f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5316e80d19644109cc9ad77314cea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c98e7e1871ecaabb464306f94013b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c19565dc95dad49ee1a7cf57783656464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabc92d6143fd2c094e3444498c2443465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84bd378c1c2fcf29b7b168d78eb3a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945939b7e7a571e3a92b25a9a639801c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd0769194dee58af15c84826a6708d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de8e320f6804f54f5bc3dc9d370506469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac7b1b56ae1a795fc34b44f8bdcb8a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afee0fc00372781219df48c2d080441471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a54992a28403479deea7045bca080d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d98ce8f14e0da24a7b4afd6b69ff3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eefb58870bbec3f728330b1bb6d38d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78f8a63f9a22ae807ccc70be51fee7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3754bf9d8b8f2be99380063c77ff66e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d530bb94d7374af8ca8ee0659d8f5f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea387be0ddcdeae55e0f880116081862478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b00d2317c650db680a9055ad6dfcea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb498d92a653184c17022bffea2687480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed0a1836451022b58ee2e82a7e10e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7031f62d855ff9148d4cb4c42acc5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc256a8d1597bc56a33aeadc562279483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab527314f88aa745874e6bf149749659484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b423deee2c301e37786dc4794a187485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6c78985061c8e28c570fbf4c49400486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd3fa859001bd2c5d8dfe9916def5f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff7ed9b5dbc74fced1dbf5ab83093a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb398725f1cc15380aaa87f3a79e9e62489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821832ec97291eb167551f42532332c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf1ab8c7a1372a43d8fc2af3db9e67491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79962857cfbbf0547797e3b744d17e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c55a643b105ddc30f021ec23e5985493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f288eec2f08059cd83a3d0adddb4f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0c8edad37b7a1a7da01aea5c2d976495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb1c138139863504dd2e6bf06805a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f096fa4b4f48136a7ec77797860c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e63745f2981dfb03018e301dd9023498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef86c5a919baa79db6baf25cc96ab1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0847d690572153245e401884bb4ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54ecdfab72bd05826b444ad4e86019501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33dc7587acdc25304b6a4b4b5ec4dd7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80f18cd85b1bccd3dae07ef8ef1ea5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89868f25aa906008280cb3eaae0d6f66504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b6fb698e57332ec4a4dbdd4ac47ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f904c23a7a62a2ba89b08edfee05c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf887e0f2388d3b626aedecc54c10a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5a1f8d4f549be561de9749e88054b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69de3664aba3c9af2abb34854aa422509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf136d707332b0f1f02662da67154a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d69ae406cd9eee11be4e4375e0736511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221ef4f2542a06c7bf4edd8dcd1e54a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cca63193273abc85e1620a18318743513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c9cd9d8bf4c818cdf15d7f982be42514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761bf58da1c267ebd0eebda076922ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cafd92506b6f220d647796e921f668516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70347de2ed9d5d6c35bc30ca4eadef4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cacb6e083c3d93a716a3eebd793054518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36689123ffb612ca47fccaaab690909519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b87aec6202315e8992e4533aba6c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2f4de4e3fa3ce8e0a58a020b6a321521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e20a8b0c698a6f024dd0b4d21e872522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3340ac321a484c014ee87bf970109ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a777a7d29af695f6e03ec76e27067524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b507df6ba194bb78e6b23a77b19df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e3de81975a96fa211441029ee21cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a580b840020394f8c1ed7d2b205701527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc7baf071c5a16372204c98c0672bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff25d50eb40167ac03888a38299b59529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59e91e853fd8003f0c37ca6cdbc0ff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ac9f407eebcec2fa074347c864ec0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd99f0ddf64373821eae9cfdb7d70cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34b59951c3d0566ad7186a65103657533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3156c3f099bd72321418d605ba6509534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ceff3d1c6f7c9771e3a1e79179c4d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6509873fb015240069397f727bfe272536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffc0b83e1596eda5907c0c0c10bf8e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da12270c996ccd1715639bef2e0ec5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77c3b5b1eada1e21e454c505535815539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1633f00ea64ddbbfc5a2afa700594d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc592ac27c893a402e4c9309ee8aad8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45a33d93031217accc9839b99efa32542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6e2e018836727bf668b650892fa44543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4270f9f04bf37342d8e7bdd7d896a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6c532b6216dec9ee09f5e46aa8356545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531339b5d66d3933dd5546071ff4c95546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c72b411867fac8445cc8c5997149ab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726fa53cf6148b8fc7e3fac87abc729548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bfe6d2a81ae47bdb892ed7f6efee2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c8dc3a8af24ab1974c2f5c4ce2901550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6cae92c8af775e29effdc7704f3c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964825d421c2a890df56a09a7cecb0e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8d77dfae89e2b8db0e8f03f367db8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f825c75bbdb656c9d3038f3cc5616554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a71715f7521dc5d5e1ecf2e54954e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3c462983b9dd4318884872ce83345556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5bb32354b8b9b147c9e7b1f6d3a3c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753e34a6838a14f8fda1107aed66862558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d18c9df6e605159e12225d45ab19a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ea2440d7515fbf6dea48bf1b6e57a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723263d1ce3534e239bd94948068a81561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166218f78929281ed0fbbb67b72fb9c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3198ffca8a63eacac3d60df9b7b1d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439ffdbdd89022430f5e6ac13c5675e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78aedd8274c5e2661d4751560d5ce22565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35467d4ddef10fe5628ffb49761cb4c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8790fed707aa40b5e544f4ab4e862567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334bf567b634a4462f7b59d7cf9cec4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53204c7878d8c51575fa3bf3ec4cf8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c628412ce6fbb48e792464f32bd576570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedcde38f8b7c17d8d018dfecc782e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debb0cc6ac2af3fbe014be30cdad70f572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89164c62e0d40576312bc63999c6e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbc06c28e3a22a7f0136a7a3f1b7a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18b0b2afda537df7d875a0eceb86e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda585cd325cdbcdd46a4e5a5babf9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72afc312a9fdbd30f9d114f4b757885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c240737d4e39047ae481221a2ab236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd98002f9253d36c0debde6b070db057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5c00b9e8d4c09a4f0c64a470c7aeb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ec6dc8eae88d25fb1e003ce36816f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed051ee0e732c580d1e1df8249fdac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17ba01e92985b91990fdbc64bbe20c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137713244ef7ea43e43f637437b70dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdb9b513bf2689063e201b7413bc3b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ceccc5e8fb4c96e85b71d791633a1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923b5881d78d3b9706e2c14d73e9bf315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02a7270d0bd21f42909eed3a29c93a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdae189d337918fa0f813b9209e1cd517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cb4d731057381645b1903191b2a1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdb3dc9e3d3dc728ce1cc7f59e2fa119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8835aa6c9ae5f3feebc1c0ebe3538120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46872aa801234fcc8ff63535f96e38fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71260fc98aec6987fd0ef06e8d846122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca83eb1488cd33d3422f223571fc0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75211389a6dd59aae8ce4307ed3e6124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0d8e981a7696c0f31a77390fe2d0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692dd8f783fb801086d7dad1be1af1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a9c9965b38340949369fa6492540f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b0ce78f95d96464435e42bb6b5d4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278885806e51398cc1282b095de665829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11af241b622cdeccc96518481dd7d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f825821443432bc4511ae9542ca8031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21181c18182306ad85d6b70288b2f03032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b44ce779388d0f9c86bcec2a8345d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a49822d5765058ef48753c75e5da334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42d553105c94fe77ed84f831effd0735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3458f0cba5e1b2ed9b43349c4840236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391869c31e550af99cc75c0e00d5c0cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfd6c98fe898a14b34aa0a3d03f91f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73163958964353d2b01790ae3f0c282639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bee4daaddfae09ab054c85b7b0a7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739c5d7513b80e184894e42deb6189041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e79db1b4a83a47216e9ef548e747c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40fa328ff8221813364b91742b713d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcd10aa8ee244cbffb4594e3d95d2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20eb206937b93681c244e786c698fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7d9efcbde14f638aa4f97c54f374946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d04820ff7f64090496afa6fcea8b2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f614b48c87d6f7251e0d62f78259848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a33bd2b1b0e25955a8c16345c9ccb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316a86104862feb5c12cf56bab0231950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebef178f08fecb26fdc3bbab6a048451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325d8f4d006556bdba2d87b1dc430e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7835a50f53f59c2b868bac5047791553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4c4d3a5e2b9e9e9ba9e2b1623f76d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1282067f636096eb47f060126285f1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe6d4a9156e7a1cfbdd96b7d4628a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600fc744765e3bfd39685f45a4d2e0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4761c5348367f49d630adb9dcee47858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e5f610e7406679afa34ab285d181059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc638198e34b1110ee532a3b5fcfea3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d695d9b909b43a94f004306de8b9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dabe0e1cc6414f7d1728ef4d96d9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6006ab20e98991290e4de49ad9d9f9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940dcf33a5770f45ffb66b8d56dbd5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dc7c68d17436bdb8a010a3149bc8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a2d5380b6c9f061959a4020916a9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83075241f62896567c62992250ed0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68373aebb6325c2b62304a8255ef826e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c1b6681a703ddb1a2f99dd9eb5dbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654d1127f26bf7aa74a4158c7b10d6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942bbd5a24fd4f06864aa9c171cc62d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac72fd3c13731fffae6a0a1fbbcf3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6312fa09c98d1e72093973e725f512f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a536a778d332465005e54722141c7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f06be0d51e09888b5d2686eb1565c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d458c559662b05c9ecbeb2ee3f2116376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c3040dd1c8b72c5f449eb5e4247d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b5f7e9fba799ebda64b10f079e45478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df791c1f12958b983c8188b1d4f92479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020bfc47df66c5b700cebf87111ac9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33950f846fd815a0d6eba27774e01f2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51b3b4852b38893364a5accd5d2f8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112832da867ec217e0cb54c2318a795383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a6760fc3629f07e2c166ffe237c3e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28433f2d7a562220d3ed1253ebcfd4b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e16c33a685643cd9f93f292d43f11b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83815f550d4d06ffb4fd9cf0cabdb96787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496320ce6f58ac4e010ac0a96a2276e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618f4bd447aa3c25ba4312b9c36822a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6463e46c9acf1ef85c7c2c5372b47a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e5e4c900d92a59763d110444b32b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265bb3712eca57317e3dcdcfad1690592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c629782c27827346bea0ec8ebe3c2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7272c763ed05a0a0e83b86e49e83294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ce0cb186122c5fc9485e23b9ab00d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7daff8a4b5a86a76e279d2f2cd1f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a3969cac071d6369f93c65ec8201a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5721957b35709f851c8a45b5d2cc0198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa05fc04b1a733b5fc9c2fda2c7f0ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b417fecbaf98f7ad97e595bc7a0468100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2be60298a425262a645420d45e551101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25b9898811d56aa3df258bc83b813e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8cec87def57a2b52da2ee719d9e53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7aa587aadef4db65bd431820611d4f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662f51e1415b31c3d52093be39f7043105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515941037044e1a2acb5b43683b5d2a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01846ce44765539ce58cad5e09c5ab94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cf3c0b722ff3861cf6b19a3049fb9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a60a6339dfd07956276115967b7a9a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c449028b1935a94dc0ac42ab3871e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afa95be80e11a68f3a8c9a92a5c1a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fca43366e8da5df6786cf6b72032e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b34e81258b8b8564b1338b7a650fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0f115a4a9f3afb768f51c9d427f93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc372904d61b29131b6e7344845cc4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e405c62aa59a52ad51dd7e155b1a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96eec265417ab4563ae7c783e9fae5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cdb41262d62680113d4b202933fca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f4918ac38553381153e5454d875f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0d3d3ecb443b90c5238e7719c0f5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27557a2a05305423b322924da6f95c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a9615f95e6f87b1d7af111c63fe4d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8eab9d99294c71dc7cc318352984e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65af7e224c1ada0002a3611115903a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292058347d029c976b39d71bb649a98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86b600ae288a3b68444070c953fd22126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee87c76c6c422b1c47343b0469b612c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc3870e7695a7fcfba14db76e0519b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f9eccd3a409dcc366bab99440a839129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6915764e577a65a954b0d1387a121130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc55b5b8a846b5b85ecdc12b9ccd43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b5956c6882c6f25a78e88d049e36f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92a9f9eb23e68e2fb8af72036e34b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64971490d9355805efb2e53358370cbf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f65900ee8fbd2ce0bb8353e51d5e84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec952eba5437aa17298aadbcfe7495136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0558d90f620a7b64c4cdc34de1406f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988a092dad8267caf743e236c6300e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbbe336e86a7143b4467f03177598d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ea6d97b8cd969769bfde1621871b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ce64ce78292ac1b1d5a60618b6251141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5a2e9a8c48854fe53b3d6e596c567142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4a9eb7ee3041c5eac2d9198ab7e1f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c7f364eebd5bf3084a6bb8cd94193144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299f828a37e189f8a8471ffa5678f2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6ca028ae6754420195977370dffa0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202267dfb186a7d1fe0897dd22bc10b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ceef85693de6b1181c35488a5069b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c5ef16d5f44e485b9573af133b165149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8192000fe8018ce33b14438000dbf0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f587e34ab8d4ee5813fad6af5e640f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b985fb24fa5bc0b2f705780eaa201152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c0f383f71061f1cb99da6ad1baca5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429e5884ec6e42558773d2b9e2bf205154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fee12fd3a9d55bc8a2d9720452194155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02eb3c5c6c756189c77b7d9cb722f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f013b6b5c4b9c9d69af34514b380a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcf2192ec9cb756ac31677ad178ed0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566f23424887e0c2a13d4fa6e8ca1fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc552237116fed650af2ea40d47fe2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d056cc1799eef581b2e2ebc245025161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9a1417fe4cdfab624a434160361d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7d2102768b39a72814d2512c8acac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b16ae4ba0e4e006b7526af367b0c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710264bf76c4532357eccc21ec383f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c130ffd534476fa48a3e6bffeb1e8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac408ec9fcb97ba1001c733613c55e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d5572655949fc15a50aa5ab53ddf2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66fee0a58620d7c1dc0921b9590b32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafab778f0e5640ba797b195795585c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d04b5a2d8895eeadb4f1c34cbbb59e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da56e93fbf23bdbb586466f0ff61b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a287ee20c95fb46763fb3e6f54b8421173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4b45da22e533756cc5a752a3daeed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b6dea55729613b3cf73def7738437175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7909e9aae1def8546fdc1fc38e850e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda0ec0a0382c77f66187093b3cb2dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578a0dd3d1f43ae316f437a5c90497c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e2338f46b56588ea77bbf5bcc4ba3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af43b097b65890b6fa24a6433adc0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93370e368ac3894ed5d154c7ea719345181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccd3c6fa4ae0ac216e9142fd23b706182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bbc33621bb4909bbd6469d320b6cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcda04ecb79587ee15e5cf4f4beb83184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4312213370e48dca77f8ca9a2bd74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464736670f0ee7463fa5f06244a7f15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294f9d12da3086b91a85aacc890c559187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a095d03513b66ee630f55184acaf1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79e90ddc8d748b572f9675b37a9431189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e29dd6c4b13e5f45a9f75553640c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370433c9078f23b200d223e5e576931191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd961fb9fd27619c68e222d7abb9c09d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df318e5a81bc99643468cb11911543193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d11635838d306eedbc71e891660574194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e58e64bebe825841b119e3a34c22f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85396eddc7fcde0d89e84398268aa032196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de580d1a8a59fd59b372f93782232d70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460835870b78b3edfd23476d8e0b607198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1255461782529d017974ffa416f609199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e73542b362e0dbb69559dccd2e4d28200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecf3f7a04efd0a4d9829bffd1bd30e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184745d851c9b4f8f21a10a874667e77202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8aa1adf45d25a43f093727eb26b3c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb50e73cc7b7e749eed09ac9f55bfb5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775194736e913240ec68e5f54b77e9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd3696da5fb97bb2f9bb758e8a4156206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3462fddcd0068d4bb368d4bb71c47207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901470b8addcbfbcc4d64f504245ac1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c5d9351a11ffb708d7b5c6d463794209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095eaf248479ee665b457e3dc651eeef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e02cb3a1714f528b27b0d9f5a5774211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143c2e1cbdc6b21270ff3327d288f2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a35b0152c61755331a04604d82322213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cb0c38faea1647406e07575f6b59a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d0b0ed0c8e72a78706f42b39f1514215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7e4b7034fcfe0147f1e7fa264a9d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bbb37db45137330a9760db0cab09a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7f2696777b4f99c67e31a7456a85f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b67c883fda1780d0fdfe230d9517e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13492baa27582a89d613ddfedd46c51f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2a0344c5446a19160a10888259442221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aa9db477783f509cbaf040d0f4edd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173168b68b421080cc612e881a724fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b761633b9332d316e087bedf787173224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d482aa38d7f44ac4db3b4ae53a2c26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fede9206234434a29ba8cecbfb19756226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe920507cc47aa423a12991ab74149dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49123f98f85f093a3b72e00feb61d91d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16302381d079c3af91df9a9e6ae1f025229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e9af77191c2ecca64327edd80b65d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937fe423d70c69a310d00720dff51d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057f189388dcc997fc1a823cca69cb6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4b906c16bb884bd30882792b86277233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041fae1154b174a639096e8afe22835234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7b16c3d41c5f2b62af5dd22c72732235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322a12465ded097f59170f2a7f64cf2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8207b215b8ed8a422bdcef65d967cf7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027e14248ceaee816bb28e801de0abc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db2469c5dfdd39ff01b67cf922aadf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141587490255da834d0abbf21cbd1d1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a06619252f3373be43117d52b2249241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddf358b05699187d0749f85730f108242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5efff188f06b4d4b65eb52b966f59f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78ef0cfa914d4991acd291dbe29792244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bb4ed1e38ef6b64c796ded403f4b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a677c110aa5794d72a35a29d125fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e32da5b0f0484a81ec14e6b5478ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9964c7e253a639df4133ab4db4a25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e381f6d7027d86cac610b9bc5aac06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05b3e46702d968f82117205c1e000b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e9f0f2138b46ac387316bc2e9bdad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74c40d6fee118237f456196e8f463a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fc997c7297fca619dc95f847d6d9c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5b7351f4d8aa249e08ca47d0e764c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20998619a24c1c37650c9af632d28bac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fea0e74d83f3321171af19d0d5b36256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc1e62d22e8654f0e9ac56e8b196f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8b83970f4d76455685fbe73563c5f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131e33d5b93caa240314395347cf6df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebffb434163d68ec36818a05bb51c95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86654cccba466176be877d46a5e72fe8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0eeefd35db630cfd967aa82e91df4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503fc8383428dd31d0b1ffb550ddb9a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd8d662b7e748220ef7720df0ea047264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399913b70f6a26f82cc3b0095c96c3cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448d6ad61cb6e48b3288a46ef33c441266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217a6d0f51ba3b967ece1d2142b24f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f822a19961f19d50296e6e5e3786cc5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb91d6ced89c1cf38e5e0ca56acbdf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b54468b417f430e3d9e074388cd98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6dfbfd549a6e822905ee08ccd66a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7bc9a617005290bf827b8f0fbd501272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b6e67e17069d2a9ddf69c6c7fbcc7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5972df36c06fb8230e8d29af17a97e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9f0f6399bb6825afe985903e04daa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711573f8a400e3e94730f7f2039ccd38276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c56942174d551f175cd4930dc89b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c93adbb222051ad8ecfffa3ec98369278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716199a8a03f3ecad57d7345cce8d9e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8103e521aaabe9ea867d580211ab1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b15a2a9c9e5f87556887d6069d074c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f920ca2aba4f41f05da4b0735b4a485282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d218e4e32e56e597f91b43e2d0ddceb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe731dcc42b4fcbb303c0c38f4a0c3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4c6544a4441ab955dc0fdfac3c254285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c5c41636d6200ee668bdcc69cda1b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3337cae3cea530687a28c4614dd4dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36106f6d17dfd433c64e18da40271b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57304d3e0576513441a356137ce8d35b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2b3da11a19dd2ce09d9e2d715b4c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d26dfd6044d58f7d3a951c0d408c78291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0d96b457f8b9524b61eca3c983442292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e30417156074c11fd4c533be0a225293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f04d798bf7a207f5b1c77e5ab9db66294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37382300ddca3efed3eebda148e13902295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9850be32020b507f5a0e8ae2e96ee22296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6e6fa2976539dfc59f63a405de1e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf803fbc9d0e2bd78571e0b7c64afaec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f061a184dad48dadd795c8c2091e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fa676fb7080a55fe2befec028ce38300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7037e80da9a624c5936ab360eec3f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b384c78b7fca6aefdbc2f797a009e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd37ead80c04f345eb8f20fc2bd618303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52656aea53762c08f51e54d2b782cf97304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6439c853364eeef450fc5649279e772305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5b02ef81fb1e373c7722446941ed0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4af5ff17bf681f4e5451652065e7a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6c102419cabbf68c8128cb7b42698308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab880238b876f2bfbb0ac7dfd05b68c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c3e765757c1cd02f33f33eb318f6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5a1146dc30ed40f36cf6068c8b72c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4c0bb53e299ceda486e9b8bd78199312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd1dd1e875786db9799712f48e7034313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6578f6f61e7c74a8ca0ec2d8f7fffa7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cfcb3017596545ae42e014c985d65315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247036b6e6183ac7985ce031cf79407316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baec6c34a3c3a95884d752030b6d97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a3f99b7d02bf01a3d659c144c3215318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ff29e8bcc491c12191921d04f7501319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759325d821969bd891ef5ae2316409d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56441eb6d27faaa7d401c8d1077c34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c3e7b0d895fd751ff5ef99c00a154322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad0ae1449a94e2624ece0b5bc11268323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2b4e913c1d9303e8b3478be5188c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdbd741ed834f8e83c2ef1bbf9d557325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68698e4a043c8963e9e53170bebf97326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6d5045fb19fdae062f3b5c84b6fcb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64b55e8812bb0cd3410741192b4529328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbce98855bd3708fee5245fef778616329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc7de5aeffedcb6e52a83f12e9fcbd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b436b444fb4d97af01a914fa6e0b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957b5fc6155036a27a44e4038b121d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb792da615f505f5741a2831ec20e1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f290aa9e3d42a319b658580f6850663334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d2ec51fda978d7e8a33e0232251c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296a843c9b0959fc8579d936db0dbf8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b8b5d37914106ae562d1c9595e50c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38d4f784cb9c95ea6c2445a9363a95338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524bc649743c1c262aca51f6dbee3e8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684b3c7210d2c578c39df1bd5f039e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f0c9730a59f176b0b3a6441ad9052341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be06dc6ef398dc717ec5210fe500c73342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b4caf1807cff9bb95546bd0215cc5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da77fcd492cb3ac9310cfa81de9291344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013796042e14adbd0c87a7198bbfb8a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9797c8d79d31dc2f92621f8ccbbe1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ef0c0ea61571a1dc067766786d071347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fde4f04376835eb52cc6f5ade0ee8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056139824017d7618d281c316fc3666349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774f96e287572580a1c4cc547d864a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f52c412d49562fb7551cf90e9faa7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bc0d886921dd2c52dac36b8ecb79b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95a0b6364d18a611e4732d3c818bde353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8685bef534f32bd69538f629661ca77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc1af75f68c046645ef733e9c3ae03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35699bf5fb7338561fca12310d5d4d48356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae97c0c6ebd683e05358a30cdb37a9f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb075d8a91697f2d21850e6007b52c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532b974594e25dc286ef267d6013e49359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232c6343f16d9fec6465ad1db4182bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5ac3fc6faffc5dbe132907adeb353361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bd0739a9eef3a997e0ce715d0a19e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720dcd410528f6ecc080cfac6b5c7aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843f6da14c12e1dc28c790dbac6609a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e756d9fbc5f5c5b9628739507d9351a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f40ebd9da4cec12395a544989ffb5d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed05e7681bd76d99af7c35a3622cdd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db4a49bddf7d6e955347a09d6a80b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72cf9fd62bcd543cf9dfd9a7cad5d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba531486755276262a82586dff99153e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05955c0246500932732d1e00e25d619371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d1a3388c259e1aaa0f19fa830a90b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b447e70ae64478394b601e8a390a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758eae5d9aa9b043a7c20b879182c2d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be7fd8931016df081fc8c042ef02b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650d1706f3b451407a8a93a3c825c18376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa1a0bc5d5e850ccb707430d9fbdc3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed312c06d8f01d001638680192e6e21378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35097e1ecc874fe92a0b97834c5da4e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987f81925d524d02eb61bb13876acb5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee5bc710b599e76d2c7a1c2c6b13c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c13af922f3a29bcade389107a4809382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb8e9962ad4bd89028f84f77cdd540383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a076ab44e0ca60863d17ff452a59426384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434c7e96d7a8fb9f3f3fb3533f5b464385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8b1a3ff74f589352a2ce260ffadbd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe600e83b01231a3f0e306d2425baef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671e20eaa6c8c75c1dd6e7919cdb3e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bdeff64373851e5d548e17cc39977389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a20ee3afc7973f8f56bae8af3dfdaf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483df85e9c8a08f81bf5c4b8ceb403ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02022cf37d9f5baf761c07ad853f252392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e874e0581e1d895e5b3fac1981b03bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246f4b8581b099d853debeaf3ac4799394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091777bc8c6b0fbef92107f09636f78d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864f582cdbcd7570686306ac37adf47396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272e865bbd78ae75eca7ddccf288569397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f328b83d556930653a6c0f33a1801eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f26650d008ee954f7503f63fb0004399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31645bffa168a8bc6b81449ab004e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df918b0c27f1a5e1f0d7f3e1fc9c3b77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2092190d4b0feacd2c378ca3800b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4a05811b3b286678191e86b9d30f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156ce47bd7e7935eb10959354352a0b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b51f54e610f4f994a933442bbb7173405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86c6786418c3b025c88822ac8fadcb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c263ec491cdc0d2f16317fd6d9ff02407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c61ae7520cde0cae51617ae8d2e38a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cd805af4d6466536ef57d0cdcfa2d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170f745f8427ac25c6d5b9622863239410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbe0b5f10d0a86fa386ef12187be7b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201033ecd44895a403b6b983a15c361412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afe14ae5192de6730331803e384895413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f3f1942de471a2a3de19aae563a8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a4e60ba53bcbb9bde1817b48c52f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48964c9448df2ed63a155c78687cfab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbbfa4c0f6aa5159bb09c5a7e48dfe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1cf0f5fbe89702ee4338d94255927418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30d01fabd84a0843933447d0da5d6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a5f704d3f95c40a82244edb4d1c69420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cc5d0f704328ef0711d91b833d2de421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d281b5062aaefec9b212c54382ddd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062f713f4687aee31bc2dd23572f978423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f8c01ac1b86adb6a176da100c3505424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bf9c58cb000e4197daabaae2acdfa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c52af0abacc25fe3f1916a4c0e511426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f08d421c036666507d8cf7ff63187a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cb90f0020443ecbefdf7b90461856428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce40f0c4e5f0d38fc3315ed3fa4e6c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d4d98add5056176c0d9f4ef7d7ac3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc38bd3310769986c83ac5fb642057e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c5bd7cb81051af4f1866e39d2c5b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf3dd99468b1ab69c7e4862836fe96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c069b6206a1e2ecbb87c47d4d3cf221434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63477b2d9163c535031c8daa420dae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9ee2082321487b908297ad2da0755436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ea18db7d459cd45fafaad03660b74437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e74baed36d1f67460701c85204c64438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fc2d28e02e6ae5b81a5d3befb0c02439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0b8b0db761b2e43f054269031e9ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022f434c34ea4167470c0711a3ee868441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22b6ad2964d62512c85ebf2425cc57442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80f99db924666be8daee7a058a62a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dccd7a0d40b6c468b4327413f5165e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2781124012f2a230697b086d60799445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1396eaf38b43d488404cbaa61dc46446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd261b8db94369b20ed96117159d78447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d334d4e447e18ac3d0f197cba5d80aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fc8f8e076549bd892bff32c59b488449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0751a06da190d4e03f0bc079031939450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7ba27a505685d720e851160c290e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ac0d29b24101e4c639631eebfd279452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6bf6a9893cea405025830c23aa51d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0da87b720c31cb583fc15712f2b262454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e2fcbe40d5c063446646dd29dc24f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368536445b306eb3457eff999d29e43b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36fe450646e71544b913a9d43cfc39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd3f850cb288e844ea39cfe02b2313458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2968ee4de03f4a9351c16c7906f6def459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5e42843e63751f2fd06896395abec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461d51852bcefff29520d3d89b1cedc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516c0685f38d2eaf91dc986504aa51a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ccd67fdfe6ced3dcaa14af90743c2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4696243be0227323af57ffd989556f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6382a2e3f74c89a33dd12f297ae70465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b512d7e6c75f35e51197e88865d64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34682997f2c381d5a682c56b23a59c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97053b2a7283d33defc4f659f75408c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac87436f36514302114c1c998743af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02201122f592ff2a10a8a0747ab387ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271a6cf754fd76246b6bc52e170cf7c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065f0d5d8266fa7acd12ece1226fffc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19a6c1cc69cf882cf833294199c85e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d1ecf205e6d5a5072be623f8d7478474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab68a9ef078d52cbe408ee2361be52475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbe03d6cb6508fee1703ec0dce0454476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145606abc194adb1f42bce14cf26d12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9ee43f49c3f3edac8f02834da2ca0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc169e8b92482bee851f9d1a618ca762479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22698ed6cbf2aeaed8bfc9c72a887f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156c2263df4cd808b2f7f6d6a0e3678481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee5ef70b431a0bea0b7a65b8a332ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7daf2a14b7360646645721a67705e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afbdfae9f0634e8a15a66b201f7556484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c4685fc32b11901624c143b58e4d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379eb6b2995b2a233287acd5be6c7f8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bbc66278010e16fccd516531ada0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af74a0d16269edbd62184b4b241f283488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d25b520fe67f1a7c294107044a4f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd8a4df91445dd19bcdc195607fddd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c7e32409c7f16e0a19023208ccba6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef221a4a35a3572ff96a496aa9fab6ea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bc9b01e056f5f095e96079508ec71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990c210c2bea33b95e1caa2baafd970494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c60cbd3798d9e6c98871c20e18ad85495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7be77523fcae439c0de9a0a017a03496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c1a9844c60a421a00bae036b04388497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecb5a4c77de6dc4aebebd5e1a810bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e16b13acffcd1c06c4e5c4f187878499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2840295fcf4f3416a4388879d5fb52500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364413979db9b14bf7a5012ba6b849d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd791f4abda9016cd76e1caea156a0e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69854f9e3535a28236935aee05dd73503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3fbf7eff4d4fd73fef521755196a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf000634ea73210a865e75f4c87fed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62826dca319be5afae4485c7a27ddfef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb12877b461a00f7463d28443e31a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8017a982dfeccd20c82b6ab4c4e2e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3417bd88d93468b9dc6f0aacbd677f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82af3121eb3b77031daa6723126a17510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cd8fbf3684f599a0df697da7c9cb0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab884f799d6a05b9a1041ea09393ae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b9848aeace5c74d69945643ecf31e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e454933f85f4779bce1cdfcdb10661514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ec5f963d1363100ff78033a9b3cdc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad16fbec0f5c070d3a67c9c59b533f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546d919cf2c70aaaf59102939d86e5c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6982645636036b9bf642eb86a364754518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494b73e6e1454dc5b7d17742e322234519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441d66cf2df514155604f36161a8a71520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd767348ddc5e35443f77e903931844521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5e68f770960a6fbf1978609333726522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53732d71c3909791d01c6d43d2ae57e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d9e274e1a86f7be9fe4e6169110d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75a8976f4ce56a35215410bcedd3c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60968de64ebbe36b485a98c92555a242526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad9fbdcba7faaeba5a355f1d017309527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6d71c16eede16a2207c8c3fd6bfd9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab16b418e63d13220daabf8f190d911529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82593ee8b9a4f66dee381740b694d17d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c27fa9350c03dec0bda63c01d0253531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505054102e3f01f085c5d2dad1e62b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1567ab79e3dbb693c2487994664b63533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde2d251b8878069c2391a8697bf10d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cfc19b72341006712f78b1da4b8ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271e37b71aad1d08cb6c4ecc5deb198536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b795d1ae738f1a15d40f6547291fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f94536d841a032d5b8ffd66f85dc7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761223e826d1a0f23ec4ed16c8f30530539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ed613ec12f1e828d2400997ea9c09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08fe4cbda92810b60572482ec84ec9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a443809699df1b45cb786d042ea7ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45939e93e5bfee884138b5bdef347493543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae0a3a41e960a63ec1349c3065d1b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7047e443139944255f15e76bf561887545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58547332fa57f0822cd0f6ff4e1cb2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ea0c7452a2e673875aa0ede25be8b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7046fe957fb52c0ceeed614a02ea0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a857f1bd4a0a7d055039143af5634549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccfee1a0a7f15168e709d4fe7942e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399ef88442fd6f5dd0b126459432c8e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b7bce51011446b10abc49c2bd9ac7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd38db3779cca60aeb9b5e629761905553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f165df5247b283e831b1c586add53c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21824b48ae99d85a609c24f8a313222555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083fa09a5b0937fd9c6e7866e84415d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bf67e61201d3cf55b64af99e21667557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e29a840e9922daaea735bffc71aa9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f38af3a15b990d3ea894164b3c5dc3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64872c6d8795de2f1c898626475fe1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b67ac39dd52ff1a297242e7db598f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce20fc82e5c827655d7c0b59dacc98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e822b5f1b730284a99ea29f5f018ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae507da99fec14e2f0bc9c62d979444564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d9708b704bbaa7e95765aa2cdc547565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb183d2dc573e1a8bc4f139e1969b8a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677483a0eb3cbd073d84a5a67abc9004567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e247c8300b1433a88c8568973c1769c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dca1698b152a0e7308807f59425d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6fd0a4695a79e4fb57ef93ac4dc1c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a50b4a21f0a16d35bc7bbd6e71b727571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7be905bf35eed388633ff5f17e44b572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>