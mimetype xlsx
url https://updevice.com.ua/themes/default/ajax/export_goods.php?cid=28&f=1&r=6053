--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17443fc2e2014b62a15578a3b21987d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33273dce473614652d79876f0ff92a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f2a2cff89def8c224319d38a804903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd710fabb4fff3a55d97f952d142b1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61137384a3ca0cde866e36abce67da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfb0f3a0b47887bdca2c1f7f9ff4fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e159281d967047bf8a1ce6bce7c24d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2fc3685a7379b0cc83e6f16829b028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd5277188241496bd0e7d481f955299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad2ce7ce020701d2174fee4663dcf410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67d5eb3e41c0e5944cf31f21b7209511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0f329d55a6717634c17b6326b2ef512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5e7d960388143820ea8b4dcca98c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a11089264877cddfe95a16a09833514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c720bd1f3a6e3ec80ed13586f3ae415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0939509fa7d7b7ab948eeed4ff7be916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cc28aa8f5c1b160b9a73eab6d355c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7520a688e22adb33b4919d1891a1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2def742855505b73e5bc9b81ca67a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6b2788483a0a254a29d561bc93ef720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d791b7b0e7752287ef9259244aa171921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea41613389b789b70ba0e0a4a7f4e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f4146c1574e2be8251c5b4d4470f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ad5c7fcad36265fd9db401d36f2ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617af134082d2e9888ee9929ec69dbb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558af5754525c7b8a7d5c79114556fdc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235f132602388326e27d488eb5bdb5727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17965260639fe79e018820bf83892628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17335b004645153385fc674784b7701d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795a1feea447d8a6082dcb55e80b49130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cfc4ca0cc8b08f756fe3816bb45d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d78de369e06e7549abe766f84dd2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4e8c9124ed9d1a075416cb80f4ae133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ed7f0d6b340ce25330b963a57095534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abd2a540f232828509666fa758ed4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca850d9ec3df7e8b5a40da9b72cfb79c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74725fd1545469865e680acafc9af6f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aea4cd50b18775f7228f45c5c90fa638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9cb8ea089803ab7046c2f8a5e128d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b24ca70a35ea12f399322990b83c3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780caccabd39c9a927305381647b29841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cc237b2529dd814110f2bbf66c98142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd8058bd59810857aed38ad0a3399a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a6a8b6da996a520dca5c5298f436044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a57fdd53fd280d08b3f07cbe08eaac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb6de55a1adb21d6ef1273109098a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e6ac810985f92f3e7f533482fb36447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8c285160a52096c184b276db36ba948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d19349df1334def74939d0c22960149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e53978d9f5cd66c7c1a5afb33978e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54603e0496a448308b1492ea3e4669c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4ab0b3a8ebe7554e8b8e4c441f7cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328edc799f4d1e5941638a3e43027a1b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afcb9053c482730650bc947090461654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ab6fc378f5bb389c68608938505cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e34e3cb731f8af6722b5f8214ce49556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785ea550598f1e7d1090edfd5f1684657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614fb90153dd32be8994bdbbd906eb658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0e8ab7f2efde1cf4c24bba5dcd5c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee72c27d55025d7f6c0a8e6c6b6dac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca16a6b7c928b8d99229d036ff18c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cb6f8713fe9942524e5ac18db369b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dee31e532a478ad410d3be7e861fdc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893838e6c72f4b3bbfd320a976558fa464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52047d774acb539afb2a5b72318dde5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76685abc95d5cbc7064f566a69f0293466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7729a28edfd394e82f60904a011bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd14af1c98c58d4441bb08ff7e393268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b1f379fbc3bf87526aa1850a3589f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b87ebf06a51e553f147660d05bbf5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5736a6e68332077c969e2f775563471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fbf693471032365b39f235f2f71e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330859101e2863875a2c0151132c08f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d111aec1d98c798c1d8778cad4d2bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc391db2c5d331e3b451e9fd91ff0575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2186845b17385303a58d90eb880ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13edc5863367428ceb6964ea38dc2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a2106fe01a58365a678008587978e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52c0fe9f55b47cab5c86edb36f7fba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122abddbec2336ca78cca0d74896562f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887e7831d8129742e0dbe7240e0e8a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb4c9342ed1018bb4d044dd42ecb8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c1ed3f9c28b391c1501c35ec8c84283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396160d147ade34350d25fcd5bc01a9284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea3035ef31e2e53c55ea9fb54cfb6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905046c674a0b9a26a5237e92b7ac4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75391100d45c887b33688047c3d11a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3162e1e585640d880663fd1eea93dd288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53f3a8ba499abee0e6e8cc0a85d07489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc048bd3d4b2e9cc15472368ff91cf0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54440dc06b2f62511e529a80f3aeb9ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4884e56daa083b1676696935aeca1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6797579e7478261ccac262da0ae2f3993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298921e18e3cfe93c2c7f4dcd71ba3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8c7a4b89f8478501da9c8ad64faa595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3b4cd8844b792d6940cf1470901a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e5a48484c8a22169fbc994bb7a6d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c3bb14252666d66dd943cfb2a62c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b07fc21e30da55f42a7b2973b06f5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136f8e595a9309d159b8c958f12ac2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3427264d8cfcac48b49e30a4e02ed41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98bbc0b7ee157f3646034a72ec5d01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe7611c53610b6b888ef67055465be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3dee1168aff54cedb26da31096ae30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f78c626780b3860ffdf4411b46de0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709d163a70af421619be52a3c22fba8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344680f5571eeb0434379ae0314fb02107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85487d8af90a042a38273fd18345b1ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8226d01fac8649d38cba6bcb64c67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591899eb8c156f85cd44fe9e5ab7713110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53ec82dfd4c5954d65270212082ae1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5761183359d489b5c09f284dd359d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117de967ccd6372170a5a1a9d375ba8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc53c1b5a95cbe20091fd76810ae26b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221d88a28f017bbcffd459b0d5c9577115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2037a6e6c0ea8ba59db08da29231a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf064196915577834b149ef2f12427117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2678ec5db6bcbbd32aeaefc174b40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b705278059b310eef5d4ef869d002119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1901903bb28ad87a3612c7b7af026a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469db6378dc7de7a211e73624935d353121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2795b7dced8df749b425009d7d3d01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebad0d51e892c95f16c1bd57059830a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e934dc9056382d498cf07d12e13a90e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bfe4d2344768192db488ff2f3a695125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44aa6bec7fb8e454b49273934fd8e4c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c570508bd44b817d5060635fbe8ad6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b26f84020c6642b00fbde6f7e4207128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056016e9d2e43c49a8152e35a71b3d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae17c59ff739ffc57a02c14e633eac9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b67a0350c3a3de757bb14c8eb0d2d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39739f178d29b8a7a8b221c2c9fe68c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45baa18ba96fafb922c16f61111f20b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057ade332b8ceb05e0da65aa2a069df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85528935abb79a2793b39a094d7d6068135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c37c6447fa78bf9e5f3733505e7dac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2ebd757a0e02d2d631f1fcb0f9d27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4850465b3a99c6284a53d17eec0aefa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038df5ff22bfc9a6f6ab166584eb3c68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f235906d8e3a5021300884f596711140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e379eee723bedc911972e98a16a96b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933941e4d74f74fe813135efb0758f30142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e371e17d233b96729ac509eeeb4a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09953e2434a75b8faacd416402e8ebe1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c8882ec8f7497be29a6fef2bd5067145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6287167337d89668a7e39d53bd5912146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e748a8c2c9d55334aa6d0a10a315ee4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006ac0c333c79ee3e97887707998fff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a052af0078106841003ce5af71d2ad4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da91c1d435c6bec48163f03a70f5c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1098c74adf7fd9618d3dc74a9fbd240151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f1630f320f3c1560bf7039984eafa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cf956545ef573e288ecea33c5570e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218224872488449b36ae345b7ac443b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe5d959641aafd663837f2059946df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acb9ba7303ac07c5538344a970ad66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937116d04937aef8a51198707896b6a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed92442ede342fa8ab720fba675950158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2bf16a00e642933f51ee183bf8e8e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a8b7fc8638667b0d4145a6f90d218160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadb4497a3f6caeefb6eb988be15261161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cf3a0a3ab9a833b8fdabb5ac31b82162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22983d8e1ebf96d1c260885b4f8f88c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04c79c8e1e733aa451dc91cb7dd7b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc868a5198a3a6dcf2b6b8b2b8993d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1e621adf1fabe48a9bd2707c7b7d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0967feb021d39f829a6ffa7faded11167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19a812572dfbee79d4d748f572a2c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a59fad7795cbc3e41cf8cc902e7692169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0249f8bae0a10349a1d3d1ef4dce857170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8b7bca759e6462646736bbb4e17b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab409ebff9057c1d6e2921de5f68c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d24b2ff92afaf5f76f2a6b71076990173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e942d6de230b3fde3cb8a66d3a4c4ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7b60d81c2e415bce47c79dbf69bf6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61ea9f8a26b9ecafa077e97804025d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d31458192c4c83562f992aa02e855177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57146b5f8bf7d98c953a288c5ed3f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad1ac6f5301cd2a4f4ac1a55dae1c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2cc21c44aa6c33a4f66afd098463d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a030b4fd02e44c02e73b2960e9fa31f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9bc4ed9641f6d24b79c88a6c40d0f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f793ad33a0d094ec2a5f27f2e63bd0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff8b16ed852ea0de147d419cbd5810184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed9a8c0b67d95acf078d573cd4feb1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a2432bea201703962d4935b1cfa85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c9c7892d09e692167766f0a391c96187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effad72ac1bd802cd7c0b8d3b5b31e85188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a835fe56b5237c59e18116d7d75fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e956148efccb44382b522ea6a63ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68193ea53f6e9ce9c8d3708fe432ccc6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbc7d090093f9ee40d3a33b5d28e19192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec678c04a6502d5c891b6ed436e55808193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd99d9238e2b8bfd0f2426b17094c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f166d37c5808f7554574fe38af3004195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b548218896256f65e7fb9be2ceef6c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c398c640654f319361178422f9b6f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c8c5b7a97388a72b1d1c0ed0c2495198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bc91e96791f2ab249ac8c68ff980a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcf4edd724a0b594316f5486fc393a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21fc3679c7f60cb798a56cfd6fd850201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e43a49f7aab0ca73c19de5270e9e05202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d223b076df8d23e766dbc73bcc3450203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eba1d7b8a3bceb7aa2357f048fd590204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3fdb075a06af34a8265ddc4e9bd91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1fe50c613ab1990223b19f729b81a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbed6c6305fb781a5e0170e7b79473207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c61af9f4e833136717c1bde33cceea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be79e785b3e2e44bea93ce59b61db1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271dbf690533a5f957ad5ab11397c60210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1c1240fe37b647296e309d158ad4e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfe28a78ef59dd9d89eef9e73c83df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9184693631c41027b319fd18591ebd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe26520c066c9af8dad70f5fa806b6e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422ff55ed924b59b212406fd62b179a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080c358e2038bf862fae44e4ff52109216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d839678fdf87aa4abcf287e0e42d86d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935a21e7bffcd896bdb197d6ef85f38218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33605497fa677845e694707b995fcf57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d24dc87d50cfb70d23f8fc5352200220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05b23c31da58a890c66c660f2900b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7133c24e8365911470c6cd5ec363fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01653e886efcc6d4411ee457207bebcf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f4cb25669854ff22d563dad89cda7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb328e557c27885c86936faa6a6ce851225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355a089c1da8f6e9fe71784b1b8dd92226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9bdabaaa4d8f44f6566b4b1ff2d12227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31f90fe0a695987dfd8e19c2ad6b73228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee1c30cb5babc97d004ae8983d2760229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a783f69f0b7b71271ee968655276efb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6d1f371850dcd5a6e8f6d78188025231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70435059f80516ab9f00962b6e4bb4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8ad75d248546a76ee18afbf947966233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c0bbd95ea7b4b57f2dffa6d0d71ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c45b42a64ae90d6d4c756c63f32b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94cdd6eae4cd9686b196bd9a2fea58236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee27a95f82159fde25ec7a83c8d930b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a259685e3fb3ba753603240e51fcdd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1c49698573cbc9d39741b7c63a2c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3218132e315d4586b9d3243efdbb8e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c918a3411de5c534da59796bb42e9cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180e5f05b2517bff81d1923872f5ceb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d82023ab8272675707e9a708bede83243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799432f2784459d57c4193d6e49a40db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061821a2cd6a71e30e989325cd745c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688a0f9de4692413c8aa151023b0967246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c20383e74cf8b5fcc91f789639ff8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdf7ef6282337ab758dc637655d408248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30ea7649c22626475343242cf60621249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72babf85cec66b501b2d1ef3034e36cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d20ba16c1465088dabf4da80a2921251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323019f74d20e4ee138b56e1e36d17d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec630cbd4cf2a3f460be52fd6a530ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e511754204b359a9b6a6a133474bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c65d2e65e4b39424d6a3aa0cfd8690255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac38da1df9be2af811c877e96f2eb1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ce2f1ee3e5a3ae0f96e46d1377eb3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72220f2db7cf16523cbfbce95086e01d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c68a1b5fbd7f2dd1e5c6dd4f9b5e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af441f5c8cda48752509fb8203ef35a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7ecacc4870e12dc1a23e3b5b19bae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103bbe0a27f85fb73fecebe6f8e3f2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960aa9910d77074a5da6f88908bfa0c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1918f6573494b52876d0b98396e0254264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe299699c828eff1b98c779b29fcde265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30715789b5d673b53755ab1a6f2504266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b079e6d2ce8d3a8002eca1fadb1ddc8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc16bac51194996373244286be25bbb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375b26d23b0d4bbd417ef96f3b31a6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4389c6e8a13aa4c2916b17a1319bc5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7795451fa828e2113d8f5b9b9867b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a213b9244d983c63fdc2c62779a1ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5ebf07aaaef2f06a0009dad6159af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2f71853e3c0c4c9f328b47d2323ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceef6ba3353f1afadf980e6672c0db0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fefedb288ac1e588dd52549c547840276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d89f6897a5acf26fa72ff4901e79e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61071a6bcb7424b4ee83701e1b9b13278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a0a0ba0ccf24ce08e3f680b85a686279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6d328f470323b2bc75d0e10e6d62b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e08a843bae7f2008653b30487e15e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a260423ba7d59a326521bddf8cefe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5a6216a9d49106c61b389d1011fa4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb887c7415cbb7aa3c6b446ccbc93a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ced67dbd79c797085b2c91ff51ab06285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013c60b780d6a612e0f20092ba3038f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842f0c560ea0e4f3c9d5fcd0215e332287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830823a72f84d557f78a57994c4f3b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f299bafadd1ad5fb880f976ae80bb4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26e9f21bd05a053817b6efc0922b67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5705cbdc056e9b25417f51edd11e014291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8673b4eb264ffae5d34a03ab3e6d056292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b40e5f823459fada238678b588a3c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93a9de9df834e1bbe39f81c1c16c09294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6840890590e1166c50919e17a7e8065295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73216b31f3881387b943a05bfc5e99d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c7618e1029bc27283188f4f5e423a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee976980e9e693a12b5b9c6067ea85298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68111999a082e43c3d60f0b9b270dccf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cf117658b1a97449729fec5ed03e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c77a9d78e485f7c55d486bfe59e91f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f1f9942b1f385cc3622461da75969302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae7390f5423beb6d6efc0e268306e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f91e0e1daca5aa819e9f98c73aaaf2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a7e2f3bfd13d0ba5c8cacfedded0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbf1ae840b4e2f15b7074d7ab5bf27306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57e88d4bd97cc8beaadf4499da9f42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf59494d11c243af7479905f99907d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d1f426c842d6ca945d0ec65da373f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00fbbe21f514a90445eb901630be45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b111b956257879d142b18b52c6cccfe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dde8ddb6c8b48cbec5b6a32d8a3c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b331b4e2d745bfeabc710a41793199313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7917f945e64330f9070726f46067441314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d709615f69d94814d823ffef86e0aa2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1ff6e7c2c3e3fdc844aee5883132c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb21e1ee5bfd099165df125c4f8d709317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f630918739d8c988e9b46805bbd62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c8772f060081b9ed9f254112b9b65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239207b9d89c5833145d2b198a1d016320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476676e9f15b84bc3358690cb3d8e97321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78b2b9401afea0f2cd4cb30dd4d3ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d3b6ed0656643c181cbf6eba88a32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf34a544de1984bb477a5158e11982324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e690dbd3372f60732424d621065e68325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad0b371240bd65e314c910f6abc56a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a088b4d550583822db30f1be842794e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5894abe7824f76f309c83fae707c8f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1ff6e0977633f492cb2aa04c6753d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0170c36af850210c53d4ba1a61fc1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34264b16e7c82de39042ac6ba68f0ce0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4e0e7751867ee9c93aa1027a6162f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2d673143add58cf50b2ac2d7a1220333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3820c681777380d15b030c0ccf0a379334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5638b71800804e6cd0f38ecd992ad3c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4546e7b5b4140e9b6be5fb0ca6848e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209a9228688d305f207a0594560c35a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205b59af9012862ecda623bdaf14ad5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb47fffd6797a84b731b5a80290c5d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448b077127cf68a3566307d1b0bc257340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434a971364a1b8c5e3e61f36d584052341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031fa1d80855cb429db15b354fa47d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a9df58be348e77d2ac71242786d64343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03552c63822918af05f108d44b253273344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7215d321eed5034ca5055811e35eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c7c21348524add649ef184259ee51346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b23772c12ca90d8b10b22338ee5304347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079358bcdd6835b6caec66fddfbe94a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dcfd97a1cd9c7ec628e1c03f437d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59588f21d11c27aa43abeee0baa0cbab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ae9df3d19ccee52aa1afe3a1cb1a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573063d38664d633090c6ceb0dbc023352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d23622a8fcf78bc54bf0843ef232dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449a4ae00a4db14bb990f534dea1cca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa335a049d21057bd1123d8dcdb57aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0d879d34893cf37294a204023d6b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041e1b75980c070fbbf3379208791f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a509c5219cd6c193a587fae8be7d112358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1baf8f4902cee3f7158c99079fd348359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a2b3708bba9a2f99d1c037e7e15bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a596f07606cfc8618f6ada418696b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0748a8775392b99dc2128fa50f50843362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add327697222425dbeab341498285f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc0dece5af13f3950835007a9fded1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61040e613c7d19926392e116d2e4088365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91de0a7c8ec8d03a4f1e251564718d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfad5f96631f5d27893abd96952e51367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16648d7db334a0e01cd616a14bbd92ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e20087b06e016be7b7333f1b64763d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2739f5d9a673dcf573356e991d14793370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01da159e15fcac5b427ae1606d3a5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe306197bd1c3463c1299aa590a2b7ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29d03eca324ba9e0f1324fe10c7be9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e79e1ecd3bb09c592bea4dcb66682374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570af773b568f512cb9613f801670c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74fe84bace6dea8d574c62a1de8300376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa520cd85f5cef19ca3f67c929d3ee4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814e90af135662d9dcc6ead3e678d3f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efdd074fbfb70c637bd2447366b88e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bacb12fe7cb0899074dd31314de5e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70c0a300904850a5625a93f691c464381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdec98bfe96555ab3ee13ddaa50ab86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f258bef238eb8208e5a8c2f54e154db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1d0a4aff982646bd9a3d9d8c68f91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed62341e4924b412fc82a5cf346c78b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a9e185084e33cd1d612865428178c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d512cbed0b1c81a08e535b1a02db637387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219ed4f5f76f24f4372c2fe01f48d53388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2ff295fe3e2fc28f7aa72cb33eaf0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e2933bbb87ce35f1d49847f4e8f71390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9defddeb50caa57be1677373531e50391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d11aaf012315e5b8401f1e1c063bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093501bdc4e4be949c5c51b4485800f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110d04e4ae848e37d002f44cb514542394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7241718f03bf02f0afa8774c2ee436395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf69c43d6e1aebb0eb0ee6fde9ff0d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e487c52090110a3890a4e615e50d6b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319cf347c466b72f7c0b129d40dd346398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d6e001134894aed08b639f3347075399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f27e66bd77d4aef7f52b9763e402ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c1edd854c79b8946a9d487b7d3b08401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9412fe794158eca8613757a623714ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb96364a2daa096b05013c5e499ec8a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b6c0565798a7f1f5018afbe99e153404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd121200417a3cfd66ae4629387d179e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa33e8138778fd47875dcd23f86eb5d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861a651375758581b71eaef2503fbb0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f849a6a94b1d83a00f42cb3c70606408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de249fc3387c77434df61bde514d41409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fe178e0282f2374802a4b4ff51be8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60422c09ab3bdbcc9d23a9677e8f2c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212af4d84a1d678671c3f9b4c74df06412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62e2759931a1721d321d41585d2a24413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b608b3cb6d0f87b4d18175c01cafd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c97d4f0d0ecb1b9ea8619a9b32e7c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56491fac12aad93cf3396a23ad8d5b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e1f2422b2eb4a28d2757c14ae3996417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bb3e106c9b4edc685fa76124e7f22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec81cac77acadb41cd29022eea899a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22242ae98116289f85094ab55d3f2402420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac449d0d45553fb5d2e3bc5ba0d3be4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fbe37300e4219ff47ca5732f4ac78422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40c3e876455051f712b0d9a759bc4c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a508efa1473f2acdd0cf706ee2d4ff5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ece0dcc3c456c231c11ef94164b52425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48574edb0496abc0304884869ae0b7eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c174806b09d89878a3d37f664687c53427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964a7d1123fe153aa5a48649433b96c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d652f7eebb120fc9667d3e42f7a3bc7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ab2d816f0fa226eec05f549a6e566430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c5a8d528b311fd741767dfa0bc850431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa735aa47249bd3037b5af70b7089c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975a7412bb16f46632f30dafe2bb428433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10018fc05e3d88eb94cf8739a0c96f29434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5f3c0bc1d3980ea3906b9cb2c2659435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148307f42c126b0aca49e6253457b5ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31f27b81eee20a825bdfe4044bdfb2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812d0fd6fd01b79353629cc279d3a05438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d3f0db5150ceffdefc9a5b3eebb0a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a245ba012533954ef1d7288f89c1a05440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629f5595878fd2567caf359519c8b81441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa49865c25ea7bbd98ab1a37d58926442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655be7acdf2d75b0f9e5cd5c67c8f36443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1d42b1f5dc6a3f922dcfee542204d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ee6de58cb8ede638f491929e5b205445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c7ace25a7254e22624d9d4285ec6d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6090ab92da7f7bbe3128638ba6d58447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721a535ea60dd83b18cccf23fb50296448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d8ca4cf88876fe5a14fea7e421b66449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcb8e0661dd541dc70978dd18eadc4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c12113b07623d788b32b04cdec058451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d76906ae12238c2fe414ceb20adfe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d7928af8332f677b486e254ca2009453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027441e296d1bbcfb073376b9e5a8955454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26e817099be5570fecbd9e3e2c6661455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251b875353d07dd0a0b2ab00fecf0ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950c690e66c5b4c4bfd814c804b2651457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec2be263338cdf5280fb0e54766174458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19205f27252a918de2dcadfe941dc43459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5ed9b4eec8efb85e80fc72a2a9357460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ad9fdfbca96d768680699a62e0cf3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2461a200411dd5096589146a3576a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d9f8c8320c14b0e04a23fc95980e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1a36dd41efbd0070953becbc5e16c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967a5ff0bb043cae6299ad9a12805fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95119af4fe8dcd66434f9b2cccf66164466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9dd2a6c0e772d27d56fd23d9f9c03467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58988fc9deb742d4697b1895ded6f1cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02329d1053dfca21c63c867d9548c9bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3779bc4e29b1127c1598b56132e73470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49fd3730ecf58db2a3f8494ac1cc54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fa583b1b007034b22f18b4e98c2af472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fa3399e6c3fad99c35131f817ac10473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503481293a6e57807efbb8390bfea7f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf5ecc9da07d37551e18b4ffe3d756475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b555dfe3f0532a404040bdc0b2e397476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe50471cf2fee98ef6108452d630a54477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6aeb16d65887da1f95a71fb0996cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08d62ce3978a6804b9345d682271d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd32be5e4e076cd64fa783acc8ce880480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1945982453dcd21a5a73539bc171c9c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9e3f4072c5f1d16e8ccb5beb85f42482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883b5075752b36272dd99e1a7f5c595483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66d854f779a3006c2676caa836c953484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e035a4edb7777ac2961cb46a1f550485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7810f6cc30cb7d700d110418c61f63486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7d4e47540547cfaa58c14ad7f6ae4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4464f2e6e8097403a87bcf2366ceea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f4db3ed1d49b58f1d230d3dbf0448489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb100c8f3945652208664ec13202873490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08718aee518f2a0e2ba91a9bd2bb1b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1792bb304b3c3c1eb5d18a066047e72492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a459c00f3a4bd771f96057cb0c99a40493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bee954f54d8b59acc25fdd062e002494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d3c2f875ee3f797032ea22ff469fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817ad6df8d22a8f283adcdd7ef5b33c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1b56c7522879e316d510f2eac4090497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b8d6e216f7e1d964323b2e2376dd0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02b61b7245dc46a931a39ac04fab10499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea6c56d3a0ac7377cf07322d262492500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd5688b744bea327115a205d104012501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2bf77d41db1c36b48d369b04a4ff4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecdb8671fef3242cc4aa1ecab0a049503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a887134884c3d655569534b2761c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f782a2d061f55c3923a5ef53886fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980d046a87848d5c15b16110d538fbe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d2864ae2500c2f5eab562e6bfdcda507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac144cd4bd2302a64fc6def0c5da45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164698aa49dac3eb8d185d6e78df3d97509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cccd7747ef42c713cdbf68daa0d4fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ea2ed7abe37ad634a9c06100b11e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903653e80226a6895f0b36093bb51f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd16e9be701425c0b91318ca25e5724513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ca41f92a957cf7c29f204d8818cee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbff814b2f217d1366717c73402b1be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e761de624b6cd1c1577acf91d82f7b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b4f2fa4eab740daff8198e1c23493517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd570fe59ac19e51e226470d0fb713518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6ce086cb759fb111908a5bd38f1b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c2fb3b11ddba8b3a0b059356ee0af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e9f1612eccc6d8bff3f944aae50ea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd2c9b2c87b992ff90d71b4b34b762522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b516701e238b973d9e3e8561bc31248523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bb5295ac19943666b14de3423a9d2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90db06bf618389f04e05e30e21f397525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bdb2c9cb14c9133e8a73d76ec93be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb61aed1d57ea29d09a1689a81062ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773670a43fe05c3c4646f950e28343a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46efaa876d031c8e9353d80dce6aba4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070a105f502ef32f026ec582173d6b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a24519fb49ae90681f1fa4f46b326a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822c1ea0e8a3a67cf6481d7b6ef7cd2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b470dc57c6b12d193e76a4416f4878533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839788ceb9b350c37163b5cba7714ad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2c7e9d5564890f1e5613808fb0e95535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c992d41c910266ede98f19d7d32fe4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212d9caead79600dc15fb377aa139e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321cce3387c28d0ed608092dfbade11538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fb9f5dec457c96340c6cf7b721d68539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32925976ffc2aff98ee00c19012d83540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5e340a7bbb04bdadfd1c6cbdbed32541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebe5fa61e896a10726ace15a33052e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9892beec0c5f2bfbb8f8f12535ef7b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d4b79db9853e9d45e07f3bcb0d7fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7d62ed1240181f68473b55d52230c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd45659400fca005360dd68abc8faf8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d5bac227532f694a7952b47b81700547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725b6ec751df3752c538d45c03a5ccc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cf4f67a0c3c95fdd436d9c39105b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa9107ffe737cb156065ef9e4d8981550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db94b0baeff19160ea1f42b1e99e47551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e07ff967da2b8e6c2a35d125a32be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2b93336bc5879d1f5140f43468878553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7a65a15fe1bd64e908ffe85b9dd9a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2815a5c307bd4104bd4ccd7d82257555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3c96aa564d64f19cc659088e78747556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33647e19cc610139168d9dcbb9aa6042557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530c850434d3f581eb744d2bde3573c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec7ad1644fce4c5ff341997113d548559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a59e645ae1a5257fb617a7c39afb95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e834061063b2e153bf5ddc6a91c8e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2c6f4898407bbe56754c8744a4e65562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fac7dc7dae7b6169c7e59d2ce9f3c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf275dd25b66b8fc98268592ab18db6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9000765df6d4d3c5a0a7e70e7f68ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986409cb394f39196f830cc2246b223566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493375aadd24bfee3417ddc36ef0bb0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d5e5e6d2930bff0c461a39def6446568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea361efe39904ce17caae439cfbef44569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4500db8ab3ebf9e23b690f95fc9efc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b80a23b0b5fac5e67ae9c8cd86e67c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959aca02551286ec9d813545ab49e233572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a387a234a9249ffaa70b6a3de6b02b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a0fa3724f826edb389b9aacab4e7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669310b7982974ac2fba43949638ef3b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b215fc9efe031f38ab95752f67f554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbfecfae8f08869071b5264b47e7f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32188321a6902ffec72fd6543ebb23fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eec09ee79fe35b6b271fefc37a1f147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7742b6028b624bcbc044469b86a4478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88c65dea336066026a3cb19291336c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcf1fbf2d3773823a7abb804789c9810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca367c49880c8c33025bd098dd48eb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416f90e470a73fe9ea7cc55c8c2fa3e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de89c88cf52206304f1ec86a6f9e0a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13cdac64b38846be2e6e98df343d2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ff3e461990add546851086e935a7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79929f9471ea4281f6a3450d1772e77b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6557cfe9b25c78df5a45357e1eb239317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c168bed1543e062bd57d5e4c5ff5ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2fe637ddcbd1fa80da6c1d9c8b39319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8086309f279669f93df840eb42d54c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fabcac49e0cd548ec9687fcece1ad621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5c98b0a7de6d3784ccc9261d4750922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0eea3c53b696c151779b53621521f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975534549ccb95616079430b096279d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e2c1f963fd87a9fa239287f9a304c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0cce9689ebd59e7feb526596d58dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38d7cb7be5713266c310d4aa83716a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387eafd760ea15f146b3f20ead46ced28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909c7b2df2295e47a947b407b323eac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185854745a650706c3df2c2ceacf1e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9130894295df0b6171e25942b0a32731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a85e0022cd1cec0e1bf6dbfe51dee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9dcabf40024e6286180eaa622dcf733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae26118e4187572cfea7435614f9a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc00e1f5e6c6af8312fa71cf2bf72435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde2e81e8dbe03e579495752afcf07b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021aa7ee0d2c7118125b40712424876737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0078eebe738905051a794ee4a107fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282314a65e97dfc63b2f117aea937a2c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d0d40f3e650e4373171f802412e6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08fbb7feb282295b19f302ba6da04041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e08de978406d0e507d285eaccdecf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855b4d61aefcbb97ca99d428448395b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063423b9b05a7c91c6d4d7dac160411844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02360906d862af287209ef1e4cf0690545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459da8b72abce7a372eded1a3240f76c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b78e53e32aec879f590907a9389ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f96b8bbbce4496d5d721945419450248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf1dc4ae6b63905193bfe50d0c835149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd235ff540d943774849f5e304c82350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e09e5421d5a4fc7f8f739fa0f51fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2f2d527ac6ad3165951b9a2ae4a0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469d3ba57429d86af53db8d8df941bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca86ed7770a7f527876dcfa96eee5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb7749dd40933a0158ad43445afbfd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26270098418e360a28ac1b7822110c0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e046df65bb640ef7cc3011c002550157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7be6f2ee072eff9ba1222995b0f23158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533dc2551eca762bdb196e0a6d1322559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f542f1d2b7407abaee5741d158ff9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f75a808cf2a9b052818c484a62970a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423efd4de35ebd3f0ee8d5a5ca26331762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31c5dd331f933b1a93e32d8dba053763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cf4c7156a57752a28f6bfd24535f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef356cf6c8b477d9fbd51f4a7f6584ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009c9401a4a8c8560197bfb96a7eb6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de4e0d71325a9fcfb31722fe614b8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38153019cd15bd15fec7cd121845b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba177a4c389e7ebad93703e72eed40d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38031e1f102011d5b38356c95960e3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a62387b95b3d75f18f76c39265ba071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e38bd385f1a8e8224c63b8b7c2c2db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0636210307162ad35812c28259f3aba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6b5d4928c527285febe69ecf4098a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11737dc2f2ade83d6cfaa4ada3a4440d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ec18ad716e5cfa51e6801e91f164f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65177eb814d8cf9a60b4406140db35d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab595f61ff36bb0a2338c1f40bbe03b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf19e8fb987bdb8c8db86c3c659677879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93130bf74733a8ed5ddf8957530f95aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d158d58edd0ecd9f001d50a9c3a72a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58b382e6ed79bc8064b7dcd77c80f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaf72cdf271996f77e4e6b807d0f9983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a6c4f07a5f68420e81911efd1a0d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e369e93083ea8ef8e27046e8b73d9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de189f5d8f961acf5ca1e67f83663ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7686837eb45792b5bc37fde4f30a67a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a65a992cf2b66adcb4f2fca50b1a0088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bf14196da2be738a407607d250dce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa27a6b0dc030a9250c487d663691d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29602c24e00162216f6e12ea481387ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909305b112e3beeb5086b36291fafce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7ddc9583e776a4bdce5dad84ba42693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda110f7e4d7d44f5b297aa83dc59c6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0e95b0b2256a88b6fabba3de30a6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cfb8670cb7ceef92b5ce13ab317d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4258f8743448bb05e3d92143ef232097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c7851eaa3f0e57b5a8797024fe04398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bba48d706d3384d149a356eade56299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338bb007c0f6a0dcdf6ed6b90731eed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35343377fbd6eb9764c5706cff73f0a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac693d79176e3fefb92ad68979b2c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59c7f4eb195ba2c11a6b4754115f6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a55869475076898d20e3707200449104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03a62c2b0efaeeeb9805fc04b92646105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146978e721cbb5fe2a2cf5d1f46c432106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075139c810a2ccec50b9c63b8493c65e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37276801949fd0b60fd6deead36f3c70108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799835428ba37d01877c5d60c62f2da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c80355ccfac7c30c94cbb6606a6fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9887276165d1f4540e05afff38dd7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd65205968c334cd4b8d6802c670650112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ceb02eeb0d74fa5bf8512e6c4c1cf0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0476d2fd574d3f4b0cbd134a707a09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d06515d260d5aa1e6dfe211d5028e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe089e6970b33286c6f56e32d19873116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5846458e5eefd50edf869d6f654df6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a5f59115f5027c37cd663ad861ce1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad78bdd116cc49122d93f5508bf74a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f9fc9ef28345f405a9de611962b79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620ecdace45d01163b09715ea2e783f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60643634b153a5c009659d3b7755290122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591236f9c08b138abcaab14156702c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7f2e69876c9f2026aba43c6cc040a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7308a0eec8fbe32ae632d330237111125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c673029beba6f0fa652ab893056f0a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33685fdfd8dda98e51fa57b09f96192d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c2b37b70c07e52989418c1235e402128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d7ce4d6ba949b41c3d5738b4ef161129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2dd24517b8c7bbdb447a770281018130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f3097366c008df605ff146f141632131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff97397876ac530b0a1d266a387727132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204afb1c8e12d0e18ff0963ce771edf4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02437899be22d7c195e956db2f82c030134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c84243acc6edb2bfe6187b6dec6001135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d51ff3764a54533392236a4e20f1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8d9ae9fe4ea2c35c877850924fb54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d514d8d6ecce38ab3b48f1c31fd9590138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c96e6cd84bb9f36e350312f628e9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96863aaa062e9962ce625b99259ed0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3f2fdcc765feb72f1f28ddd09941f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9ad185bd5796c9bfc3faefb577b20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7a1ef64b4e1074ebe88baff1faab5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab1dae457c6834c8bd4bb67555aea7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc3aec0de4bf32836e7dad24e84ebd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a5c807fc1fb2d98bcee06ec590b5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bae1098a73bef5330b8d67311255e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f59b4a07f00fe3046185a54e79a72c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52116f9ac7b140de9a0d7b2d246c47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a66827403ce67d68162c0b8769eca8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da982780caee0481c9a1fe240861dfac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e2e854934d2033be233da4b8f317b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ea6d4d13ae9a6aa6fd2efe207834e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045d33369e0eea6f7ecc730f8f3c206154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117293f175bf0cf88fe729760dffc06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd632471fdec44d644fac1bc660c240c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e71ba2eef25fd411ea01d0b6915e49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ea4e0fd2d4b4292b45689bbe2db7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df91d668a239fe10e295ce0bc4d3dae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f768cfec7f6c942bfdb40508a20634160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a552d2232bba32e7dd7b27a3cb6cd2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c109d14c45972daa287fd5fd2ff9ea1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1535f7ffe35465a43fead72a72cce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef2564a9c5e2c7aa708beacd16a844164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e127eb5fe3acad46f226b6a09e57e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160157b5965f25274b66ddd2e3ae050166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9396c3b02acadf0d3aa3889e057a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb31e0c5ff1a94c17aa52c7502d111c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5971f0e06c9fe6f7ad02ee0c1ba0c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20780dfb5850016f4b2b563a2f2c3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5903624d62bfc7764499891ac53d59171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406a0ca5e2bd3f30a344912db96a494172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ec4df48ea9592c0274746cb116c2a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7f7161d15eb8fb01c388eeff43eb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392a2a88fb953d13b7b87b532c63725175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868746ec9e0e9d871a0f5b6b68c67ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e2ee2c10eb37026b87c1b6bc1058f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3bd7a6b276b41bb4ca62567da51e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c408f7fa7c2f1f6c44129cf8d009c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a5a11c77a602f86d52fa6e8389b8b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d48dff364ec353f02e202444d037b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1aad0de11514089712ec18d849f728182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef0bcee31c295e6710b0ef0d1328f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c22bdca58d81d94697a5dd7a688fef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843772906943847828e1e0d1728cff2a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc294e358c56f42d350d208ec78072d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa783ef4ab9a7e86e3a99ed4952d36e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b9c1ee6bb04014dc7505d77dca837188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1def8293af7109ebcdd2698b0dfa9c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990b96635c5b7fa9a341fac2e2ca0f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652810a60566d36486050c368ef04599191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d2c7b16125d5ef08f6e945e4d451d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881181544202a3a2243eafe6f6d7326193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a60ea498331f1b92883b1492a674d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab40574c88f007851193e2f451fcba3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285fd96e38da08fb9f30a721c057a5c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03409f3b2048690cf61b4e05ab79dc96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55571baf20ee66ec8ad72c9335d751aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c443e5c1afd0064bb829ac05639dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dded3f77b4ffac6af82f98c08fe4d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00997e7e575ea55f55b3256f55ff51201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c5e736e26781714eaefc12106599e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e94e0166200217e16db8cc09127691203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476087cb56c89b3f77ca6efa958c354204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba911da039c50dec99afbe063279b146205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135f4574a9461ef03998583a25f0503206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24c020b5b412953b101abbda82e210207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d375baf37416ef97f9f12834a4494208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5d754406b8daad2c31614809ad45b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c1295587b7ccd15ddecb8d5d0ee95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367d5945799597f6aa1428d13cee3e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0d01c058a5b82d074eab6a39fa8d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b0016c16feb5534bca1431eeb9cbd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238073e333d8fee1f5d04892a6a72056214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814435accf2afde7eae215986aa8e67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34567e261e54822e2b0ca5981d20aff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5e0ff06944d758785ee2fc0678da0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdba18729610797130203699307c901218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2b2b649eed1c1054c8d752d2ca3cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ee95b2e85220cf0960b22bcb3ea14220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784b0dd3c2a1a4aaed6136abc5d4be9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bab2cfeed9f3e865408f3036f56bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b7457d0e2e5b1b7f3939600636397223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29f0655a5b648428fbc458524b355c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab072c567a2fa4fcfb5317628733f5d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299da0ceaf952d90dbf0e4d158c9899b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e37b9576ea0291534f02fb268626d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43508e7dac25d7dd69447cb7c1f93077228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756789ff4c239bcf77fac07d6c32f7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390656f17688c82072c76a8e5d04882230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dc63fa2b43787102fe150a86f13cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a01a851dc269bb6a65e040f6d39c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7070f8a31e6b51b5c1d9efae3c95978233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d69f4d6129d566e858005d2fbf85a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba485cd08b470ce3a242c11018541a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1b22bdf1c3f0c52447e1ba282a532236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0519964563fb0d4c27edef4d2a9927e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d692be1986cb05bad8ebf0c29848e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5011cf8624880815ef37937233c6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5105bc2d2471fcf170f492fe087d8ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937b5623606c660e486201ad57ed9a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2348c3dea164df71d5cfe8d2e41b22d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518a64993a8f2bffac703abe22fe47f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeae530fb41c50cc2c7f16259cad1d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ba9a55a7a7bf07567a0d8c2683246245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde26e65b4eb0692c23557f39dddea0b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce8b135101c526bf6c0a190f7dacf6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ba41bdcfda385d0349cef04f3f464248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d2892f81947175e1f03c9db7c6110249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82681453b57afcdda5eda86305a147250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5aee93f2ab3b726684202ac20a698d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d2f3feed344c47531b1707986dfb4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e1e6b9c0df8f183fb6bb41d0f1eb8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cbb1ab47f14fa4053d24af928b5e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291288a4c3e1c19a9ad1193f22e5af5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a453a6abcf25044f7e359ed68b73e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e55738eb3e9a42f53aafdf80d075f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74afa8da0b98f9d0027b91c5e0acb2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe7265c2fb8e4f6bc69958cfd454f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebdb33d1867499c26907c0cdfc909d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e90634901c9add2f8ecf7011ac365261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59715d2c74f6a4303f7d1c1df2a10399262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfd96b5996d374a617b09193b95a67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b60f0e81fc48fe36697b5833da389264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a9edc47b94aa75e94b0b3021f40a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a345ae22716d1eec0390cc61c17957266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f975378c86c18245083db3a79bf17f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068716d059b6e771a1410fa9f5f50de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4770eeda2e2f2b74471435b7d66812e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade98acb08e7cdc67f611896bfbc2293270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f49bba2ccbb72f1c119b7176bd084271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a1bdeb6677291487a21991db03afd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ed13999e5f8db582b75b9d2871d39273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e4f60ccf6de1a6c5c256122a3fb25274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3d7877c7f0dea0195be2c2aad4c1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d4954fd05a3917dc6d6118fbab9a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4de453c314f85deee12a3e1ea4b49277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60794840b86996088d0408b17508210f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384089843ecd1740a2835e39d2d46146279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09386ccce05cac43156ad2abfded7dca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0ed702c642091396e2e0390f2d3ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168674d42e0afd790106bd8d3a9d5d69282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680243c989516a4e99fcca9bc05a5f53283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278aeed04ff3fefc32b04334452acf75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c563c2e182b230cddf31cd671b5fa2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a1d8d233c9398ee86f5109753ef38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff5f9d2a1dd3a3e571c035f01f51ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8106d57e4703b39c05cea47294f8984288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8f368d4d7a703ffe8b2590acdbd93289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c276c53c145ebb5ca29a805c533e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f2febcec84a96b5a2355505abc256291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e31aed7f3c2ca755276a517ae20ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74463e8b52dade36d4a4c31cd6c522cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ce70738ae5f1b6c0b5dde84a51103294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f409c369acc14f402151d1d822dd3b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906de8045b55681051f47faeb5b7ef31296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc21ed577947d6180cf3ab48dff2549297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590d60835f1c79bb3213caa0053c92e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33f25a5df3ac08450770b164333126299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac566a8b3f9240a597a3d129b1e0f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e720c43d69d855623931d4b05134b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba048d8c9e9a26e4cfba8bbdc68a3fe7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b952823b9570d9d78e52048d802ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db29acfd6471afc4aca6c6df53bca34304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000323fec15d757390cf37152ac6277305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038660af67792f286be594b7bc726d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87e6858fbb02522dddfeaf57c96778307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d577bceca2d13a8e2e8705f933f637308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5ef6a53a6cac31fdcb0bcf179d1c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c6eeac65ca0a23d49aa0f2806b9c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eda5f580209a702dbe4048a6299005311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa485172bd0be6613f37e6203aa3844312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8b371ebeb8556de733a916ab7ce3b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74eb4cd6b884a53806ecd5df6fe285314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8d28dc98a746b9edc91c9fbd18135315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6887432623150ab76cd9afd1073c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fa03b5c8a618825e67c4267166c1a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b2ff5c5cbc7b7e6e87c2b863e51b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bc770c271c8d43049365400ccbe02319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599dc759ccdc39c31a66756ab4e3748320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ccbbfaa95f961d2ed37d12076a8eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c066a471c67e0eef0c7ab05aa47a7d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55b97284e14739f75a13ad75499c5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971058b04d33a9b2a11784dcfb996b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a365c4f8cbf350dc138dddf70d4bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1fdaef3ea1f9ecbc1406234c99051326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37aa183b81ecebc1cc91cf41b55d84327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb409e7c97136cdc4a0837d0b53fd9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77fee72e613567e38aee4bdcdb6839329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4794074740c866ee53ee94e65f23f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583c4122b65d6892454043e24608a3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80773da71cd9ca14cc4aaa5fd4767a06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce390b7c11d0f50102763ac83b7b03f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d31f81835d55a398cc9bad9ca6a90334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa542287aae96d3c6db016c0eb43a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b563184ab57e7c529566176efb34a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdad51bdf5fbb1594d80cd4ddf7477b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e86402d4247d5881db1c1b9438f58338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e7d22a7d2ab5545fdcff5aaf1d4a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce03e109d24b7ae64d81ba206007031340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9c59d4d5ddbda7bf91853b862fd81341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44096210ce5d9d5b882606ce12bfb8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8cba3f4da2293838f62b5fe41211e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d2bbd8b963ce560cde43c9f51636c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25039ce2bc03462dda17dc8a5fd3ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f4e6f9292aaa42250a6b5dbb0c412346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6148470dfb737b51ac3e4125c50e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f3ddf30247fcb838077e808182d5d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa338d9386c04e3cfdb126973a4ef713349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67eea97811e6892ca2056327a0617a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27553f47faa52b315a172e29e00d1e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f673ecf14e77758b99c4e648ee203352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3906f23d781338cb5939d82c926c7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dfdc4f96cbcdb553b283049e23873354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d45cf61515f979dc96efcd8627788355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056c7318fc1cc029e88b7785a390f34356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebca3e8cbfaf7a46d5103c01f268f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ee5fe5000f2d9fccb24d8c1610b81358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bd0a0ea971721ad2aa2411e4a4789359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89e4470fe530ab4d88e00698c33e87360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d306e97758d1c69c9a8b2430efb08a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7ae813355ace3f780ddb05dba2034362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825caca23544c4d10875b0cf6ceae79d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52040a906d0781e51bf99011e798c0e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4586809c4b04e435d67399990bc228f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6d1593e1eef2946868191350af66a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740e214b9a5910cdda8a9cccbff4480367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c7b23452bd8174d37a7179f830630368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386a8e8aad37589d1f9e0f62002c7e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d599ae79aefa0e92f6d5617c996242370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffff55cb84413949f54434d66eaeca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a894f922358320233a49f07997622f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764b8eef92384850bd3a189b36c335a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b17ac75059b13ee47530b6f2480a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e274ddc1a12833abe8781ee0a544c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a75dca8f97d57ee27f728860771c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca2c24dff89d3c42cc3a90a98e0ae4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea2e50872ed35becfe80770f7ea2f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39789ab1a0504b30064c99862a532f3e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571008ca049d6431264ea8f137993aa3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b107aeecd13eb4a3bf454980235b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871307d7e186b137b1e6433067f7f25382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785df0da66cfad8796003be55849d709383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba8126062e258a43b6db5211efe008384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb5969528a3effdd3975d8841a582b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a6191e5916ea9f7a9daea32699239386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac87535adf1f3d18a742040b6ec44f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904e448b7f86d641177ffbeb9b593f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d49bf21edd3e5991be455d61d50044389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558950bb65fd270b25d8e37a503fbe8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996d34c3ebb90134f165c120e27bbf1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297150ae87ec27411c5a0a7d6cde239d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ddc5c9c05a85531414ee58905dc16393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bba450d3937262275b71a644fc5a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869d322058022e7f81e40c44e2e6a1c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb84b7acd847c6c9cd291a7a936c2bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acde057cdbbb9658c7a1661118b0c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ccc2d6eb12e9df50c52507fe22b79398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b15d23c9a96f586b9cd3bf006d7f4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e583d39bf84785f4eedf1ef395dca16400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d1a11cdb3cbc1a1e0e378a8253cc1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8dfc9274b5d503e30274422ca897b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a33254638abc586cf7180bb7d7979a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05a57599144ba8ee98138d0f63cfd2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e631fc1b783a00897cbf694fb60a2bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cf14593ac7eafe5dbc62d9e090ab6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00c9466f6d1244d2b42d42a0fb2104407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817528e9b1249bb3fcafdd73e9031bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204373fa52e9bb48f0d65b8d7d83f34f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884864eb25bcf22628ab002496090988410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972750d4498c53eb760ca71c28c56654411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a5ef5947a823f081ac8d9470ad441412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f9fc1230bfcd4e4063487ae3a3775413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a3094f5fe50887813ee202d15e9d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43762f1016ec5fbd47f70ecaeedcfc04415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d531de64b6df7af1fe38a38aa8f94ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24ee4470badd0f2749c4afa3e839ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f892c5c3dee36ae0af4f0f165e047d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49ecebf5d666b34374869ba5fb1f32419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bdd6913e5a1d2461816ebdfa312e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42201be92abdbe38916f6476028442fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e421b7956637335bf3efaf7e3010d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0da81547f503ef415a47dedaf0a40423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631857a01489d2968255f8bce52b9c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d896816010d4270f9e134909c5a188425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8281b245bb5cf3952ea39590a1564426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f166ea2e3e990ffc6cbdd4360a89cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3ba27a715f6fbc1041721a2588d7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0430e67e8dd596153e91e7b73862a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28479165d4e4e5795fdbb7e4a851f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28abbea1b91616fd6de5ee4a38d59de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838eb4aaef3d2461a920076da385de9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d025baa586ae9fdaf34d45cb276a9aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd53ee2ed905e72dc351d63972f1605434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa42ed3a57e8b24637c065d08d8539435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b894f4a3d3b645ae94b52fd7173dce3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58350d67754b7db4494b33cd67820c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46817b8c8ff05211e5a4941d48466b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694358000c73816f628b271246cdf876439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c38a97d3bc6d39577b92f51fb95c02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d247d07fd1b7d886d50219dce23c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15393fa62c7a79f42ba3a3ea6122a32f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97947e7a6bfcd977257f108bcfdbf588443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51666fd01fc90d7e1c7e26afdc47ae5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11175e6c05eebc479fd5ff97f74881445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db373d4157f44ac2168e4ecd6833c141446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f63a8122514b77cd75c6b27870d49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee9f6723bea929a37cefb0001eb9f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f628913ae5c347662cdc6bcb598d29449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90116f96606d69c4fd2749638328e29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193ba571ef16d8c21ad89afe2e91e6a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5159ca120846d5b806e6a7c5140a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b398c130ae282e717a8e629a315ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d614f71e81482fe6fc22dd34218ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0ce9aafa64f46a9caf7dc700107e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7773e7de15c3c3e71d9796012bc322456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb790afa8a31f0b5048269d9eba156ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27827fc79da1744ff9d5e3751d692cf3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad89f0026a5f97a597d31adbc5516b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd87d8a075d12bca48679301c73065460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2182e21a593fd666ae3fa93d31aa52461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2f3446b70c8ecc29141d50b30888a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d56a8f5f229e806326853f51c7fc84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c367306f44995b68d1a34de97831bf8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0878d55b61ca73af6b9049e312a513465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a19503ad64687f0d2742c18ab4b9b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e56e66be8f422d4cb6f2a451506f55467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0417e0f668233ac796bb0d17f6493468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d021276fed024615265015848da30a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb77248338b8822bc1c29c7bfa0ffc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3250d1eae4accb16befd53aa74ee42471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2ed4a610bf0748ca809153eef73b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a3a8b52ec635b56d79d7f820d344c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884bab39cbb542867f151971764e1af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0c1a13ff057fe74e87a67190f9ea5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfee73b530e3d3db4518afb2ff9aa8d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646eb77a3c42da072468a2f134c24cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d07c2126c10a6a14e916a39f4b6ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179ff8f157eb2d36ec53f365ebf21f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fd02f442f3860874bd2ea034a7790480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defab602ef347c5997fbbe69106e6f0c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fcd3215ade72d18567f0b322f4bf7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20704afde2632c081d7f42caca5674c0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a7deefaa08b2232c43093d5ce02b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd050e2d1494fe964dba9e6aefcf88de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0280ea79ba4f507594b35a1f90a18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1e1760711ff6ec2937afcce982a98487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebc0b997cf6cab3438abe06982b53c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4eee91fe0f5b094e668ce5dd8dd369489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e05ecf2449f18105fa1c18758462b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461efee0fadd1d14edb2c310b62ab5d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc23df52cd21e24e1e27aff8f223757492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d6d9604bc5a0c6a1f2cc25eab5ee0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe564e1401e838b67209e441f86f36f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dec0ecd4253e4a945d0f2b2ce1ddd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e025e09715b11c7eb410be813fd196496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcd2213f83357b17664e077c39cc3e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272493b499534de91506f1d2b758f80498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226e28926a5b01046675ef12e98974a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52ca73fda337612fa9e325bd85a863500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177605229d581b44294c7411f8881334501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f4519cd1a2099977213a1fe57c3fd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23289009c78df722f60ef4afe56324503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d7c7b444e267b21126baded8d2f9b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852a32b9f991f163d666854ca52a1cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019d54e11c56d949d24a6dc6867b4ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0142375d018ec1352d28e1259fcea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a1a46bce8197bc4e2fbe3a6494cb3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094a2e87baf527e8ed4fcfc54c62c48509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a264b516f22a0afe6670c6ca4265b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec50455aac7ae72facad93d5c3021f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ba3008808b40187cb1a870de5064c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3d06a32d9e844ed6c36dc5afc9f9e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1c7f1dc8753470e514fe57e39f84d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddd857a9b5db09c14c2c296665efb4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4dda41fbf761167c714586a92e054516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefada2fb99734a225a51fc0865a9ec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb03685f17cff6c77709267dfd24b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3885c262d61b08402508331cb92484e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2257d439a5edb52de3ed57b57be412520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c373a5f939137824398bf5913b91f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef0974c58703c12e690800921bcfe7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289c8c4129f78cda8e7cd75549eb6eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706de8273cb84ee261fe89ab37096cdd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589ef119ed41b0d98343835e159339f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bb810089c34e73ea858bbe319c685526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aeb7a9839c36e6f3a4656ded3afa8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f43e6738012bc6f9697106dc560477528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c33943672717227c5110d7918496b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27b5f52073eaed76261e739d7eb1d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b95eca3cf842369f495de61a2b20cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16ee038468fa986c104f5e761d3932532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c309f56c60792af1f7cae288fe2da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd30ad6f51ce5d2dcf48f6c5ae36ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4121721a48ae3ccc6670a2d201d9ef1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597408e1e6d6c00db35dbf73b2c1db4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09048adddd7ac8816e838762ef62a64c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac967c9f98b129ef03a7abcfafebc1b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b6e7367185d5dcd86a360a9ba3818539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9d3bdfb8fc1535369b940d11d18a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897517b4392d9da9238e3a1153ab7c84541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0022cb2fa759cb95d046a34ca397d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74da2e364bc91ebf10abfe064c5fa53543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f38255816719f1c482f26899398ab9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2aec9a0076982134eccecc062e1e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcc3d9ac025316436c04e7372b7881546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07d894bb8f0b07f6bd8e80bcd71f7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62328104f6138b4f32c4a87ab19a34548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c72a2a7c8e8353390f44ee6eef97a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e541a03b115b3755934a41bed0ebb4e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd8b452065643a8f00523593edbf37551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd3af9aa4af8e893605572091ac05a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfdd90c798476971e93c1d9e4454c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2cf369b9ee37425e303275df01ec5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08302f8991edbf57c20d5456bc4e765555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4856ffaa6a88b713efd3665398541e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f66c96b84b1addc17ece64c6d0857e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0fd91ced39cd594e3717d79d1488b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c0a66c8608df5537ea55f7830e849559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d3672a447da7cf611fc2269b017fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb067272a672840ecfbad774c3aa3d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48d91f3699b6cf4cd6f96a8dadd9d4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d4a13dacaf24e74d2296d5a9e0101563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5144fdcb71359fe05e1e7ce7a2b9b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380d55a23cfa668486299302d2703fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9ec8e865a1f978624999708f8c79c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670db9f9ab5d764f2db3b4e805e73f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1e8cd87d3ee5a29f1bfd5d2a4618a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695891ceb896ebc8f791c40ab2950ec9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7d3459318e70645e4aed82adbe9aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59457ea39ae1621b660ac2a6af03d03d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b122ff7e824905e51efd06517aeb97572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>