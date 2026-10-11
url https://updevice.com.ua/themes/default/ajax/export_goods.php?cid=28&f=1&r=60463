--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dbce271d8eecdc7577e2704d1afc31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02406815e0507d9a7eb76a5b1604bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96112b1f62f0c87836893eca339cf83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c18fd16c035ef0dc07490d4cee43d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103ed6f3d75ac46f18ba14f51e056a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10a7e6773f193ad7ebe3d22b8f14936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb373bfe34f4e09feba042e77aaac427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0d806e3f576a708f3db918fc9a1208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dec5c022796b02a9bb558a2e687eea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dade3332a3817e46c28c31c2b2feb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8f5a39eba6b589a7fdb50a1906e4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002d584c5d388fdbd793c0e3687176a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2d091947d642123a274a386484b0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbafae9396c7eda7eec05033a5ae4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c9483115f5d3bb2ca9a7a015f4c0b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79685ecaff1dfe7da7f76c00c4aacf216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa232f0a1f286fa4a0db26e3a2284ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806351e033b0381b15e7b023e52f01e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93772a1cd75e94e9486b0eaf542bffba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d96b92298a132a01992ee6454eb1c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223961e2b8b13acf5594b1d4a6d9f2cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e6ce1c1a237e934ecf76f2fa3ef2722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe4eeac27ccba633ede708f8b5913d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317bd0683223e1286415166a71f010324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbacb795e326e3336c406ed87331fe825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2142231af213a55ac834af65c4e09ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088450e6e09032e4209495a4d12aea227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7d328c57423c537e856f0e635c09a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e91fe25a380f7d1f844d4e3d5526a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a6ed722d4419c94def05dc4866ec030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8547c9001a5d0826bbe3c1bcc49a1731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3950c59c795c80adeac558c8aec43f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf4c9116905be509662cf222959edd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9429a38f44f7d9d51ab1589198c8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550a2011f553c8592507c8762863ca935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fee7c567e520ebdf9a6c3d37fd6a4c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba91d9d89cd200c7b344b46d005df0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0e1a7abf5bc4aaea268caeddaea2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144be88d8414437ac73d846030b825bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcda9b2b9a78d655a04584fabbb170440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7aa14d8aefafaa31044c7e94f7880a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e197cf82505184333ce7aef5d10d7ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9d09c6d159f068a79f9fddc7ed6a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dc9e3c53cf7389420b260c853795b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966204c8cfcd352f575c1c8ec8b5bba945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1642d43e262f1643b07dc18d74bf746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c25dca9d7d956ba6e9ec9d8f69efe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ecbf6e757aae3e24d2674b6c0666348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1be263fb4be9c96c29caa2c674eee549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295915e12819eb9184194151a8de97ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc1f025aaf127f4d0c5d444f7ff23e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba6b9a63ec8420a5912a6633d2c90d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3e640e89d96b8ad39bcc017ae162b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d46d3a9104699cbf1964f3d0af669c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721fd18b1de8b632a023e74216cfe7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e2c5831199b64acc477b20f3024e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd986966b0a18895dff6e4eb7009a77b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eccc7addd587cf7c6890a855b3927858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc5ef9e9817c40d1fef9f582ee3cad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d75624baf87b455ae5483dcddb83b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c839822a6a847168aa02967b61ba6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adbb4a8f8a6a1e977035ca5cfeb9e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd932fe3ccdaca878f029a638609e5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc2cd8bb23112ec2640b1056e2c47f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d27584bf3ec28ab5f32c104a3121fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02dfb8b82907e467a991193cc1a53c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff13a533c3254d922ca4492667275267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2aeea2a426275bdff1bd885b200c6868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaf82ef1a3141f3220be302b209db369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182041bc2af9d42073a243a83df05ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d53fdbd8eb890c79a42c8b4364b25a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2fbf390a9d98d090331407eff0d9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3445fc27f4ebb0dfff6b0223a26848573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45c4f906fb52888fc3501b42e382a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260f5d4b9b1fd2ddbad1e4235a2fffd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e411441d460e601587d95e3ed403b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed367b14071b69ac154c0ecd99f39d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58343db6362e30e22439cc827fdc1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade17f80afa788252cb78393a782ba7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64f0b4887115d829f5838914d6c43280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb5a223e7e27470fb39e6e9932b24981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fd4f9088a2a78b11e8e265e4f457582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6609776f2f77bfa9bd6fd8dca5abaf983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88e026886a758c846d5c43acdb189684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccd4d1e788d36f1b71d4f63554b62785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd58b600503fbc166b47c1e03b663586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c50c62cda5cad89fa7053d067a0f3c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a24304a747984cf90fa6912343fec388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8d6ae86bf24ecdcbd5781f34f6c0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc091d313cf9adb479a2dd38938b7f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d958d756cd12cf7deb28360b2ba0c8291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b062f0ec136f677f5f3b3ee1775cf3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9b29d73a4832c6be311f074d8d08193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8010b48549b5612199a47900a7e613594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394078d25c606af31364467ba23da63995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19066bf1f1acfc4c07bd29c27e15ed796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7289e6d50bace36f4747088a21fc1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98958215853c2ffc5454f09a9fa86998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc2466114d05001dfe6b5eae4a700299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d3b7e20f62da0824cb26397dd5baa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68b268ec7c0f4e001ba6fb9a00568b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb262fe56727e92a32191db336408759102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18a7e3f9e37ea6ed12830d8ffafb66103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d80103fc6e17fa78e108c9849d25e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3d3b0ff6148f23c3ef78b830cd442105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8ceadf3642ae59f9e766e446a4108106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcec722edc1db16c63cddc2aad80264107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784d10c509d15b79f4285fb2c4adaa1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b708bdf35550e9a66172268525931b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36721f208f309881db54dd19cc648cae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca94eaae5c178e7149247a25a64ae30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec5b48fc6f694453e7d7b79d10bbbb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9e13529af7b99dd742e4159a0cc06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc66ab05952e377f8e10169503ccd4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30724b93f68537c06e2c27cbba581799115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f91fe371e70dc2ad9aae2b77c54eeb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373e5284b5f8a54dfd1ebe89e4164ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d29c1b1ae9c1e988d590b49536d5f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed4030f8e765721d7aa6c34eecb695119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79d8ec005b90a8b976c29a93e9502e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f193ff4dc45844ef49d97c2c5ad23121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18365c574c2163d0a298e436bd99f5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5d0ac49109ce07c42589a16d75f67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f9373effe52e0555345cae1a51351124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2c0bc5e1df9d983ffd507d1bd4342125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd94ecd5158c2c64efb3ecf4754f8c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf85ec4574021c4349742dd32c8fba5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1db8ee25b94812fd3317bf37e98046128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409d9af4054c480713ef2bd71fa2b18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1240eb5bf3c9c0270fd4c1f15971c1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520404a6e3ad1aa2fe6d20b4c94912d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8677793a3e62538fa863953f903eb4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d271c928352b2cbafab26d084e6636133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563d09652a5a3375fa16e1afdede56a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6694dd0b0ed3c2b3e0599f9c02016135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f84953f7ecc9af2ed9c6657d6ab6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaf536d50854e506a85bf563bc96d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4fc6a0e95d5ee37ff947df69c2bde138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964fdea137d62369a5f1028aaf1c2a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29b857db632707cd281c8673a0cc78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381c86c51155f39a6192415b2708d95141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2031ec490f9d5b4497795c55c2273142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ef810c2ca0b53e7796a053655f5f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efb30bb3c2d67e05001b81d7ab13aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb2ccf710f54bb89f3ea0a0d0d9e0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17612f26d87c6fdb760ce93e3333d4b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490d9e84fb5a93ca9e66de1812fc990147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ac86ee8e5e697ca2f3fc57114d275148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ebb5f7075a653669c42112a2274b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921522ef61cabbbe2266ded888050ca5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b9198c791fd418e6267167e504142151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8daa7746941c5ae6e7ae727ba259b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4242210947caca2e181b2af7c62467153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324dc0f7ffb3501c44cd6b0714cd748154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431254ff8fb26da33ae671a84c1ee1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b6cf1cc8d3a734424b353f5cfa5f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb0b4c25f86192b153cc06ef4e9ac2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac9b8d101b8fe39aa3ed0e01af2c7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd180ff7c4dba9271cb23d4d71b266d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20b0d725c767edf10d71bcac4ab70b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e64c5ccb279579c963096b98587e29161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cd2ab5ae138c6fae366467eeef503162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a4941c7ab454e7cbb13084b827c52163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e75ba035950a4235800e074e0b2eb1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c784329f208cac800053e4fae9f583e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde0a61419cbd960338b183c1cc6a54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8200bccf87888fa9361df3392d88c71167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa20de3eafd2d337bbd2da87e2ca54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569be6cc7f203f11a88bcfb81b5c418169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2c31613ba350c71d6ec75ba627526170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904a487034a9e5d3c92fb00e27c265c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd14a67f6cd82fe1db9038be5e5d52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e99f0d7b0f99993ce381dbf21c5b39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d46a957c52a32c8829ac1fd76ff3e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1050c16d8f1d6b0494c9cf1994725175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87f30fda7b9eb3650b5ddcfa8b292c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a43f2daba75932194e4907b8cfe159177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f398cdb5c62610aa58927d52ba4342178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfb68e99adbccb92ba49bced695394179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809352c15a7d977a2254b2be0b2be17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683038cffb0e0a73e6ea9788848be3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587a3142d40d77d158dd26d0c9f9d9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c736354b15ffea84071a51eb4c2f5a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e84c5bae632c5337c37cd5dbc6f9f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883fef1ba72c70cf05a582515835729185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be932386730ad018e1459a42d5a86411186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3d0e733b0e1663cd8a20e99fee092187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9cb0796a5a5c99ea8a126cb8ba2a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91c1a710110cc0c12c5f9e097c441f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2c21dbf5d28894c62e11c7114dfc4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977adc3932905cfa4c232577f39b8fd8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f24617c94fcbee834e5a0e53626bcd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f67c0c1f14e30f01d65021320e6752193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba6606d6b4c3dc2d109230a134f97a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68094583b91f6837d7a7c035443691195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8632a615fbae30e8360dd23632636196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237473149c2a78dd8bca829ec803d66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff51f4d298471085a42afd87adde6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60048a1fce291ecf34b716baeebe261f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f2f7ea0c108a53041a86ae9bab15e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73cf31f9cdb92662e318ed3b44b358201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12d5d3a39553f0f1bb992d85c4c30f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f49812fa15d9002f1a9c4c25a6823a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a92ffdfce8039de8ade96116b25da1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fef289c969df0a9ee845901dd53f04205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655b21fe03af948cccaecc1abe7400a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bf90829325e5f7fa2e3170f6da49b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fbea6537972c4d14ffc1825f9ac7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacd92a11d93a9496d980b83040e507209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767021c35045d5814c5cf73988721714210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b8ab748567a9f5f6de83ce1f7179b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1dabcddcf9bcc42e67ec51084bdfe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b8336f4c34da70d98540b159e92ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236566b1b0f441bbe2e98bf4523271b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe78d100bea078433a061206ef7721215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0b6c56bb65bb4618f415959212894216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8eaac4ed2e80136e496b315c8eeb38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9b3c004559091752569fd830a1bc0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6007c329c5c18c47bf473f14c246b56219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95988f2fbc9ab415270f41593fa79e01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e134dea366b737b4d5880f257ade96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8730c3b5bc27964749b2193720bb35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dd72eeba05bbf0085ca11cf7bf717223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42874ac62d06974b215ed51d3b823820224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdca4a973e5160fc9671a6226866d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a41891ccdfac2f4f6188380829389226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda00eff1521289a5df477efe72948a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ef497d7d0dbf05fd946b8aacab17f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319ad2acf2f6e37a4727aa7d542875d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe1426115b0fbec9e90001af1d57ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a183f2a9707df07fcbb714f807ba6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f37b561d4118f2957e49ce1c398710232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68037df43d6d38c683c53eb8377fc0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df46e37d7dcd7ef4fc84cc9876ba24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a06f630af6bffb979b96745cf91676235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dd31b323017168ed46c2849196597236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d00f3d733e3bbca89b050f37a7cee4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd6f947c462164d613352fcc0bd1fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd3533b4d453ce5c2393a1a86c1452239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d30e28217305b8fa64c2ff2b4cc82240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0d1fa6b519e6f8afd2588fc6942d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67403913a8ccff60b7628bfab8f18c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c983303905c585d020409323f3ca1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cae6834890276272c535a21f41264244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a113bffdcf3f09405aac8badd5cf61245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5dc6551739190cedeac4c0ed0b081246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ada052a03d71c420e48ff293bf0e65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5570081880cd0e3c30fd7219b691df3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb41afeed3d87e79a10f984d327e4d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f775c9f6a5582deba668181d54e29f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1eb75128bcfca06a8f8b730ede9d93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd343422e0e28524f2bdc6389c77ddd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d91250c6ef2338bd9debff25a28b89253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d215a9a7a296f596e2bd7259482b796254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee05dc9a6b6020855166a2613902ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f096602d3f8e68def4e130e7fcd71d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a356bc2ed152629847ba5f54a4400257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee337431d807807702dd363e457a3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c759539b4c030aa4b002a3b6867dce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeca458e25265a286fc493f73c30639260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb568d64aa546945f584353813fab0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8bc1e3dec2632e50a3789169b1043262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe412d2073d8b166184fff91337076b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285dfaf320406e29d98f14a33ad6c8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb7abe69c4507d6f1a8e3d949ecde6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b142ac3511f919abda4ae6ee7414cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f8a13acfc1ed2f1f8d323ddd83132267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4f499f35baa841b1e7b12dec3cb2b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4874b8d127eee668245cc0d10bf3d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd53417b1af45a2694def47c255e989270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e98d736a8be1273454d300a452d89271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad971afb162dd28420ed202f1c2a029272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5103e961eb148fe103fa5c6ee88cbe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beea4b608ec0538976f7c2d5edd717a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c20774516bb0a9aed6b2c34ef8995275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ca0ee0fb9e3719a11131214b8717c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00e8038694660d66551976d08762fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546879bbe469093adc06e55bbef0fc12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b0bc203fdcd6bd64d9b5a400d4bd7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45135d26cb7df1c4d60076b3d77c1742280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3db32bdb3c633ed98b338a8c29e5e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123901b6de94250e74743127ba29b485282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942244f92eef41b11e620f26e29aec8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b219100eabb8d6e1367bb7f4a26228f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355ed734e25e8a8b164b4607821a4b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820398a27e3cb6e05d06b946db0f4479286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca204e933b78686b7de7098f61f295287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600ad1f61d20591cfe454b5c2dfd194288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2668476bd56cb11e168d226e1b4f7a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429bea0fbf2d7784595c85cf60de26a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6ef38afd021fa03763726f10a9a26291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403e66e7441e25898a6623e43384013292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3593f219154035b1f6ced4a85ba80293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548a3324850abff6dc7c6fbc5590ca1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf37b707587f626550ace38f6cb58ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068572eea41449834abc80f07458cce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd3855bb0f1c2d926c77f838583090297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f727fe59f15c12c8b506e339ad2d345298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afd166d6c6bb567da6f3d898ecd24c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0156613e676a37df0625205fc7d49300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b6743229005ebeaf394c560517086301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c160c29d30235bcd1eed7289a8947302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba69506e8b4cc156ab6d9e5d9cadcc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ada53a386e199638be877b31e7efd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268e85d2fabc3df975bff6a1b3c6c56305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287caa192c4dc8618302739bcbddd50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a966c1d45fb27a04f4b2dddb30f17b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529a5548e4f575cf6d673333b35742f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b4c07467835186055ab0435a84504309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae175faf152bdf2193bd9b77959e747310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221225c614f1fcc8239866b90881c32b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b241bd5e8b1b44d6e02a2eba499e07312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d70c59164bcb4d0b9ed8a3f5303b42313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec398ae416e37bee068f445360c7aaf0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfa2f4e5674201b899f84e51682736315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da03e05be98695320d1d2a01ba039f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85573cc53df4afa5f128902c77570c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429bc54df0abef5467f038899bb9267318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594666b412c55df130b29b362bf3d652319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85a6bce83c3972f42a7e53cd5c6eeb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f763d52a584f8a2e9e69d680f615e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6bfa946ad212f89131c9ee679032f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df6db84cfce01a43e88963575c433b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f7e010df6510cc8fc342d814a8337324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d00aa148c02dbc3baff3d4623bfa21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462420246d06af84d066d3447d207465326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c1ca49f2c9f091aae1abbe838acef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30106e167818884d5dbfe7662dcd1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc5576ae60cb33179eee73f3dfaf27329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5957553d394d6ca5c917f35df145b9a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da1cc12e73609c3003978507e4cc2d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6590500eabf205c5053c563376471a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8dada3bb43efd2f03254f57f60854333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd053615e7a659d4dd91c3b28de23277334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166e34c71b37f238e27ca80c97f1acc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d2a6713847ddabd3b11d5cea3fedb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14615077001e12d251509d0a8dbf7e99337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8c060b7ba77b0086458cee99ec3e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a76070518f315cf149ae04a65881c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84320a0458d21703f7358d98c7515fd8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b86adfedbccad7b1a95fdc80c1d85341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5153b790f1fc980828fd41fc602c989342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c604a029c1d67f8f1eb5c4d55c95a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fe8e6357785562ab121e1704433b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e35dcc638f90bee4a0ed988d7cab0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701362fd19ed32ff51065a7ceeaed86346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8fc35eea05953ef0636690cf2206d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29da90d05e6533de05d2b6bf24c4e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d82e69e9f9ee33896e3b65ffef9fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbf7f37eb8829aaccd385af89be17d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5c81fa1bffb3606c84812cd3440bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb55bede7b3c271b3e9ce1e84deb40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189cc56fc3883f4d629313aa41ddeb8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e459048901a4d8d7831e71a54efa96354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a641ba9237b729f15299abdc5e1bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ece217079f449dd79c0ec8b4045dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50806019fec22f1e1cbb1f30a0279a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242a31416690c224e672c684560f9ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8e1767d70596a5805d48036eeb6ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4f808ceb57944278d0327e0d38aac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6739733b99031941df3010c8f77b1e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82603bfaadbc089a3ae200288cde360b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53700e8dcd07acaecc8ee4aa8a5646a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d545108f0ff0de3cc523b0fa55b6bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b703c3e3acab0c9c2df0f6eec52cb9a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edab85708592771c387a4aee7152e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54cb28d3d0edb29e807e125f8ab83a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f3956771a1602a53dbc1b87260e5c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96bc5e86297d912947e3285c594879369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81b9e3c691a48d69fa02e6fa8629a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9c3b360f9144b0a7f94476a6f95f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8549c81b346a4adc4568f13a9232735372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d95d6ff69896e2de0b2e3b19f7f2b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b20c08aa98effba85f4325a0f803d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdf9812c4eba4c5e8fe92f44f377cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cc3e8402fc748e6fbbebf98081190376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a5e9a8014dbd4f5b4241e3621442e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babb876a436fe11ffb1582368316774378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dcfdcaf9cb9a94ba8db8bcab7c428379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77765cb6377f83a11bb295b62043089380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33020a5f0f4ac641dfddbe85ccd5ac45381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38403d965d551b0d916c7ac2748634382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dde726d130414b072696593a2f63e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1740cb6c251e120bf5775d635881b61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18fce819d351d7667f8f5280c5b636385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeeb33bc1d09dad2d21d4de0ec8ed6b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367bc89c21432de5fa0bb624755648b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff984306a25c2d34872ca2a11202bd04388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dc98ca9a1c3064df95d25a91648e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96907baf718e3097b3526e9be8e5f25d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ade486d4d1a72c0bdfecccd729c95d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f7396ea014cee54cbe4bfdf8b123a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a12a61e134d6450f09aab63fb85576393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5076b5659752112832fc910775ea7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a44ba96091d03845ce16facb3c4ff3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45087725da8779fa477a0cd08090ba7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3c485be2319efb13fc5e4d7b0676d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae133c33482e5f2aa0bac4301832f39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307358a42d664771b58bd97cbff594a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665799e1cb4031200466974c2bcff2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b37c677b247ca0eef95de8bd785ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e7f7deed83c710aff5efbf55e26d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc44535f25c6dddd4c7ca4f5034a2c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34b78c78a7702bf8fb329f86e20b52404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31972d819f9fcb5cd318942b6ed04104405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edaf8787ce60778ece2d89e4dbf580406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b471534e4b6b816503680e5a2aa5a84407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79df2944b6630f698661104c68e700408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66249d99df46b90c2acb64a3d31ebb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8320fba8b94be992e268f32fa560ee3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021007a84601ff37171cf308adbee352411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844f1cac56314423799c31fa0f06676412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728235c41106d375df0b5b3733f9c44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fe6b04d7359994efb9518534cf915414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516bd21e5d129d7406474af3283995a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be330e574ef88641883d9131fab22335416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd138eb8e8a89ab4ee08310b161c9e80417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2a064b18ddd964d30e4c1d783087f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344adae0613b9bf3b0d0845cb5dc9142419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d52e7bcd1f20efc75fdef5d8c20b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e3dc40fb82ab13b7bc86b35ac89cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a7b9bea5a5bceef63ce89efc41a42422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6b939c15b384010ab1d645c1031d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbef2b20464b694d243a68a80a51d42424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd112f662c90d7c8c29deb9824d42e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f6c2f706d5e598be60bf5e4d2d601426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068f56e27f8480b4c7e879d6b9c3414427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044369872aeb72c0a07aeee7d87ec13428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5382b8b04072a469d0254e594ef5d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d86bfa755227cf2188a821c6127050430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0deb965c06a240960542c83f1a47e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364b622a00f8adc08648e3165d7e868432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a89fad0bd2116c17657ce09f60cbe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2eb665a8a59b9bd7461ba6cc4419a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de622c673e7c24a2a2c4d9f20afafe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df06bb5744799cf4cc84d7c5018e4cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff7d4d040512ddd52d05ee63c70d36437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62192584775717c308f75965599a83d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554db79fbb23e54f11ba148dd5f6cfbf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55736e0c4bc4cf5e9f1ba042553d920b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75947644ad135d5d25609a03332d941f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7e5dcb315eeb42a0627e2ca1cdf51442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822597fa5613e2414cf76e23ef0698a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dfba904e47d364671e0cfe293e055444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531e75fce3dfc990176bdc2a7400624445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a451105679a64bca1cefd0930feddc7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcdd5f857d320ffc466bf6a43be77e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4e1dfa5bef59c912c1e826bf2a41b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda29d57df5271d6031beaa6cff66e2f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e07119993ae33c88a526e3e3ceed4a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f017308f7b79a0a0a904615fd1b80b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd0b5454958c3a07bfcac9ea00f713452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b69f4b0646bcb41896f3e4ffab854453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daaee2c2e22b92614aa1624c0598df2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f3d5e740700e3b5379fb5af309f73455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b14a0f0d3762eea3401048e601a65456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da420fcf979839a0e5c422616a2d6e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1eca178789b7e27936cbe49a1a6e57458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23b9a65c5f1cd1006c8c9ad31ee482459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef7f9668274f0d825496d865fce8a3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7218cf58b860edc938618ea7f8e011461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272ede8c93c103beca9379ba04d6db2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474df495eddc875f0ec783396b33b74b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749acfb8cfced8fa47c9e9240f6439d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cd6eeb500cfcd3a70d986852e33c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25725baa8459db0d3e5f7ce2ebd4ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66089dfa930e088bdfa87e34211dbc6b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc45c38914c4c672633f9997679722d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d542df4ab64476705d1a1b2f9a7b53f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d7b8f0ad589b509cd343a166dc90d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e7906d4ef45316c3569ce17c9db5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d2231027e480f91f09e47c8e7c9b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e2c89a0c66983959610fd3a70b80c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e40c94a302de022744806a94939c31474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce0e407831e4fef4433216a9a2ec38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1350f64b80249d1c9d9ee70e42640476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd33f63e32467fa14122cd19397ed43477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33866b626a90c32c8b0f98590f52ce0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd6e74e24c40beea5fb1a4168d4086479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dcc9ab0058080aba744d27e73fec2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa505465a6ccf51418a151f9fdb9662481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a30a7ca95118130cb43ad8a115777482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366db38a3d1c26b347a8932d2daafad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8ab9ecaf6c8542a4e4d08a5485f69484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586cd6b23ec4b8c0d69f9c12ebc9997485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb1df7f6e052179df34842adf8eb1b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b35bbe7e50aea5a1141ac82210f993487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce94c734af0330df34d7caa584d1f77488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900566d0c3c41d2d1beee1f9355c48d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdac3985e7dc33e9c0a15761115a03490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81adc78b10cdd99a63090c0d86f1950491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff2f7488a00c8c6c4154a0d500cc51492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ddb6c45bedea47db4b8a9a8e256fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16d8614c29a55c37006d300f12aaec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009e04fd2f1f397fad91d85e232033a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13e4eb5b7947d5d568c8908073c858496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7eae13faab69f60b5176a0d3e5aac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a157f8f0ff22fc69eefc543bcbc45e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c1e5e53336890caff76b92722a6ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35a9f8652df417929f9f6d34c7ac7b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd026ccd114b66881ddcb1d4a0687b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2df7aae27c87ff0d5ba5622991175502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5251a10b6f65d09b9724ae8dc774a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914824da3a81359fb75ea9dd49356e3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c48cd46359cb098e8d5e5889b4720505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de33036d4a3f6c2fa1395d40aa4e1c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba388e341af12db8b940fe9da002ab2a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3c33bcf705e72482696ff52da45a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efa5a0b6cb18ad39e0ffda65965912509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017364564951f79a2978fbefc6b4873a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7614f46894b5a88b3e6871e4ea5f803511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2e501e4b3cee99a2c40ecdccb9b4f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd653eff51aa48c4ff6532e5be7bf09513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50799f78e594417f6cab2eff07a61a81514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc4163680a637c2153d37f483cd5d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb480a75d3157e05dfb84063eac0ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b935d88f642655fa56122bfb028ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace584db2022f7b6f364be390063ed5c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3447616c771e53be86a3566466056a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac452f0d14bebb11c4805c3b48874a38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfdf7843cd0e86ed05f31a340df49f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f2e19f8857ca1e87229da7eb664a4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400072dd34a6f0ea15700ebe165a4b3d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f9174bdc995125b3d846bd0dfc07c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05fffdf84d304933e9a0adc3005bd6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e004718011d7ea2d61fe1456dffd3bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b3cc70cef8ab4cb04f6d46b141bd4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc08dab9c2626b984a7c2bb914f2f2f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abb2b94445d2d477fe1f75e72e7bd6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc0e207db4103a2a71fc4127c5c364530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d314e7053fa5ad3db7b6ed4e991737531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb14582c17f00c0dd1e07b680e2bf18532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fa6856c3062339ec228b16590a1fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079bc20303bad2495593161622b3b45534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca255578bb477fd960221bfe0f3afec8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf8aa0c4b080d754246e1b97b2b38f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71200b34f2cf1129e42216912ce95d51537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbdf8ec93964d960a52e38782929c0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9a67ecf62b6bcfd0dcb19a32b1708539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259cda662173f5e7445be8dd25f4209540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff151c9c50316ed06a901a39f2abac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384eae485e0eed47aadadd457aff152542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646f8f7052c911bb15969b552e4f8b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc01818d5aeb1d47f9ebfb8e4d3ad86544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c3d5b8158312ed1f17abfa2f1b47d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71eb22c663b5aeb30bce050b13a300546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacd0c021065ebbeeb689a28e34b316547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae23a3e9c3a864ce641a6912b211d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1bec1122ddf13790cea7079af5b5f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a522879af1c37a52b6258fbf2f84873550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70f15cbcab96a18f05576533e30d28551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298ea942da233341ff9ea4ca8028065552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babcd79ab4d8399c78f5a1479d4bedd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f80dce7471ddf78d26067b8203ac25554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0bacf0f08e5ba495717f54d7d527e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a6e4821aa22c71ed54d8e1dfbbade556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97380e8af30a63cb965aeba23aac962f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c4d077cf85a74986e91e43716ea2a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b868a792f903b15162db525da3afb3b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7cddb7f16a6a7acaad5b76086a655560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7445497a9f59f51323752c8b9f389561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da8c09c1192356fc11262f0af83a53562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a8776160339921564a4496a8c72fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008ec3df3f76b86c59da0407bffa80f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6475bbb90d3ec911c6aebb5690c6d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972972777e00949d152776107c85fb17566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0d050c7a04d1148fd02d89e51bc62567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685c46a122d43ed973b1a4838bf9b8b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582b37d9832653d92a320e1ad947650569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8578fd49db18e3197c52edb79be81570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb36f199fdffd75e648f3da9f8a62b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491eba552c42b95483684cd145ff922a572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03e96cd09fa3cb1beb6db4f107fcda1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd7ae51caa8d0afaa963d0a1d047962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8be15d86af0cdc4b162b7d54939793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5413a07aa70bbcbfec1cdf032e81b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32d1d633e9527989ab43e71bffeace5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1d2676786904b5d26a7bf78d551f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3331de10c99c233719b60eea31a4247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf316d95b7c09e4e3a888ec6d9d57898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0143401d3ed131fa9ec85dc89a5ff749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb0c4cc32ede64f271f4d7cc46c78d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed318494bc83115ddcf7e0351ab84911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24dfc4244ddfd960ae1a44edc75d4f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbb189130cf8d11c722b9722e1d09a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92ff055af79d2641c193902cf26e5714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1b0f2bc1ce0de3a72efd8f64838b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9230ed5e60d81c11c32e1cb204532a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018615772a010e715d1ba1bedf1542b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c801abcf4109c5a85c6a4a1dcce5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630e93b635592c5ca4aa166d9bc5fa719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93b5d597de5610384055e578f5850020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff3ff2c94bbefd9c18916bf95e2a1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e766deb07c1d491109bed5d303401222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ad6c98d7573eb0d4e16c7cd03f28a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16090afac16b9881e1cd6fed42ee7bfc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dd42986639eb6d6233ff0f30bbf6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3e1906922d92f0597091461647e3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a295fa2aeb2d9f7d01fe25d99f25c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d6ceadd56b65265997b49fca2580128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cd22b113dac342143f7860a40361429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a80962c9eb785244b24bd0b448425730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e15fdbf33e27512af758ffcb7a36831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5a92dd8b280e308f86fd6fe5351a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611d73aa6ed423ed68f03dd362a17e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb4827f2af83d1125d5c1b3c95840a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9b8b03bc279b35648ca6f6bc03b9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc357f51c0f68b207daea20b08ab98c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6c2b31e9d5de595bbf20011c49c6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3145dfb9a8b1f96f49d20af575dd5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d7d8e73feafcb3259b811230325c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70f8281efa1be27db4bdc8c82470e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fe47a4c0cc65c1f8eed8fe9ee3ccb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23868d5d80ea22ee59a873d993bd63842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf550253f60ee583d06510cbc50d55a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06b33ad512662a5eb8274544e790b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12119c2858a55e3a82c6bf3288f7d4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8df7f694b37b4fe2c04ab34a4a254646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf37922f09d5a8923cd11a6b62cd97f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc968eea097f7e4e799c61e5985c6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a30e33fccf5465e7cf70274b346d8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9342063d27503e022b97e3aeab89dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3fee65ede3c32bd00f715c32a2a8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc46425defa2d0c224ec643c1d0eb1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bae0f7947a2b9ae2811bc912a9fc553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46946126f4e3073cd16057eb06b7125d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5e141e5206c15b9af9693482a670a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd61ffbd60e9c833ae2ea60076419f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563089cbde6c1d88141627bc259a92557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c7599277e416af28bf33647044f9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c8abbf8e7b8e6ac1bffae5439eaf259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c979fe97e71fb344e832d8afd321d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5735e7373df6099e9eaeaf4024d4f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de331c5721c1ce003be4055a3436c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db9879478334f8e1ffad9403e0ca1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d85cbc6396739885cec0fc4f6bc7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb47887d5f792fda6c8ea177cda424d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234cc51e4ad9fad502321ade666cdef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cb589a58a2a9ddcc16f8b9db3b97067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a484c6928b481b412a994d393790ee268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f765d540ff3d1fa47e9e34121f7a5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667519461943e47d14d18c1ccaa6c4370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb240aa684ec765f09197515e95159271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042915da271b8b2a98c19181b98c4c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ea2a7c814c627cdc15fd6097836ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac78a96eafc83092ca245d00d8b0d6c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8347a99ddce3e767c5e2434cb2a961e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabe4600243a8dced6ad77c2a4c53c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f2355438f1368f929104a83f9b5df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4f4072401820713e2d2da2518762f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8608ba03d82fd8cb8aed6115a2951279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a029ef13da1a095b291aa755d0ef3e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4263245e416a3156bd0612daf8ec781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b30d119446ccf145737171079727082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43635cfb46c7aef3ef067c7dd127ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184050736a6c3eb77ef4770afcb66ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866f0568f401ddfe2ed1848492b675785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3718d453a2e98a8cd8a70f60e0eb986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4559bb1da4b2a477bf816c45d928bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f323cd7e2ffac9d044da6066c250c3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa42d62cda682eba4635ff9b0a023089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e264ca5dd5afab4bed0227bb2a9902b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af202be1d840a722d32f1651865430d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271f76eebbed2a1489a331766fec63c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c486316938def28f30dc5d3967b148d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afc354ba58bb5e5c0a6b718f4c3dc794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4e1e888cf791f841cc31a25da94cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e98affd754b72c2a6c70401b8117596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7984f0f9a797de884df792381c681cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d331a64986faa5b63c13881c5124a9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9ad019389c51c85006b5c9e2fe35e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5442e05fe810fbaa4381d44bfa67adf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976adad943118b70847f988b1d524637101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3277736bfe54a37fc82b4a37e27d5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34249a332d3bc0ea06306e715684caa0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fe904e245808f9fe656fc1b9a90f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc51518c94f3bffc50a6a2c1e92d81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd1d32ebf6a0ef7760e1769656ffef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1701c83e1ff36a6ab124ccdba6211107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6835ffe44aa3a10f58dc82768b812b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf919f1be670c0f58ff9b8382470caf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ba13408566365a3a25583432ecb79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26387dd444cb52a443bb272999c49f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb55e0f4e217f362a2638f1dfbdbef4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15581190ac0ca4ab050c6fcd2263b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696c0a5bde75fe31326cf937428b274114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85e264c759837059c396a891d0d22b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375a03e1e66c4dd2c8556269e4a2ac2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0f3e6e9adcc77d2fe1ce8aaa79db1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75a5cc0692753f5c1806aa0b7ee1df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c1f3f2b0c3e53d9556336d36e3285119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2a8dda0932e779c74ae3930b69b77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99749c44bd8e9e4311d0237ee81df298121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbcac66a13c2095c67db55d73a8be7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dbec582a0259ef1eb0c525d73c9e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fc1eabda6ead8bb1ebf92e0f65b75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20069553c28ddca87ac39186c995995e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f2c794a1a4863b7f596d46b55b025126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef5b6d0c1cc0dfc8ffd9fb2d989db6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09590d43a80179a4028fc9231b4628e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7751f9f774bfbd8545d601c9cbc15e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7367b9ad93e9b91fc27a52be864cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2687c63736fa2f16627f0fedab536131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55484bbcef274db9ac1ec1aea94bc2f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df624d271e6359327f5ed607bc2635f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b6006faa1badf967d9d975ca0190a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11997a8763a36d04483d9d8d4de87c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccb572393b1cbc9e767c0376f2c93e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f976104c57f7a0f1561e65615658c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59898160c2a6b2f2f2ba8cadc2f15b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99f782a8856a86bf7550610e067869139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfccad9e3959e681be69c02d3b0b36c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413aa1035dad23bf52da8873e5b26e97141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def718006f6e3be4e5b44fea7ba7a324142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082da30dcd3dd54cefffe820c157694143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d365197b0a3612bf69be4750157975d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333e4cf7a678cb86116f0dcc5907eea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c59dedbb5ebdb67292bf569fccfb50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1c653ed5940317a2f8c51ba062132147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42cd899a07e6c1e61a91fbc680076d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea74b496eb1f3078ebbe2afea6371cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e209fb7e323a73f0099c6cd847173150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d982d5616c8eff580cdf4825ec36e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1501d1231e43ea840a57bdd7b8ce3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100442225fb6340b6306f91a9acd3182153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeac4576ceed6736be3296c2d644c92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae249b1562163a9c0f3f8bba633661155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399c80d17e743c8a88acf16d8747c32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8406343c234d3ce3a5e853103c6b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc86247e68a2950ac0b352e26aa2c51158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f88870824a125e5e7f039fbf09634159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440353ca595c00dc1783aa98fa492184160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc094455353f00556a96d9bf92244d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c39a8a80fcbbe985a6dc7b223bcae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f1b157c1b0e120c633ae269675ed4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb02c0afa6f499641ea3caa4b09e514164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab812654037f4941653e7c147d922fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57e01ef887c9d481f33fdc30a82525166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd6320542d4cd1c9066d8f85d6f3d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51488569b06d83d39c8dac6dbe2f664c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c9dbe9a88e55a4261b31b1d4e973b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79325309fcf4aa9dc8ce577f040ba3bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a2895203737909070345aeb454cf9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6c913e553bcbc374b397494cd1986172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabddf5d2d8a1af957bf0e3ed374bc6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd7d20762e3a605fa1a2c260911f25174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a09b6c16dee795cc670ea5c9fc306175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe806cc31cec2f442d48b0138739c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94795a963351f8f03129f774e6db806177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145755086a7c3ccb7f826111e59d9d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26e73c7021fbe4d73703476851af0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf557b4a8a3f953498848e3691e9916180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fdeebb003152809d5e647092cb0d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6187776cb76b090399ea2b39fc48b1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f311e061deaf3535d1e92b58ef782183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32191e05ab65d0e91e9cd1bee36a210b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74741bdd72b71ce1d267366116865db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58607bad6c082a24ba5c09698f5f9b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfa5ac3cb586777249cac6a90813aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba523e03a1c9338c6fa830e90c2e440188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc016d24b9cf6af65bd46d06dc636f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b4db45c8cc4bf7bbe2d7ca27cb41a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5289a758e538b45455f61dd09981a8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92444c6a2d4aef0db2fcbec9577c6c02192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4861bbfde52503c401338e2e6e32b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84739248057043635edfed14b5b4a67194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fd5188cbd5861ecbd4de6032cdeca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6b774d8a23f6dc821ecef95fb49cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7a8eb804d10192100caee6ef025d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50bf209791b515097c5de707c1071d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aded55e1732c909d295b3b4bad8f14b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a7f305f3443651589b23a64e29c67200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d586c984bbb562624b8dc1acc9b872201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38aca93b37c7cf6c69d5fc91299e584202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e60015072220c8f8eec344790b975203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14377fb4c1de8470e40ebd4026bdd7d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dd578ffa78d42ddca7ee0fbd7c309205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d2a7c6086c249868a91e7d59176ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdb3416b9ed5962b4e3d2bbb723c6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30394094456b0c8b3fb11e7995a890b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca17dc50f3fb827b0b4119117fd8ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53234a8c3e3cb70612b475efda14debe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53671a5bac8875c75b395d27529f2b4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af913f377fe85ce4a0679564b4c66ee8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f201894b40bf96c1571b161e3c5d775213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb1ee2f64837f1358ced6e3a77535b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90062e68e96acf4c8170f2d53ce2f269215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d922c45328c5e2a89b66f65a3f81b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92569cb30f12f11650fac61668982d5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8be8f00121da568618b8a93bb466c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1caa11dde347a94c0137cde260eb4b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c505758c19fd86e15c5e32e55fdb0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f881535bec487727b9501c3e50ed28221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d7728ec68831532d5a2380b55d60c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9c61357a777563d95b50b68f53abe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a2fb639ff830e5d3fded9e5f52f47224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05060217081c7b01938efe7d0724944225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cc1b6d75d768f7fc7632b73babd2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba4fc2779fd6e486d7b36ec57a5d6e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cddf360ffebb01bbe66d70133f2a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe618109d0b4ffa56ec6c4eeeb7c3ac0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66f062537a79dad7576f03c21ee382230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b55ff67b59cbbe4df4a12a862a97c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a688b96f63d108febb4912577f98e1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357115e39e17b7639e0164fdf0bc1cb1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781fa40a24eb58d5dd703ec110eb0ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd7431f9a2d2e604714f0e1cd4e57a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fecfcc6f590393789f2742d90d1e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61885b032e90ed5d9f94e10edfed44d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf69414bd7b9f609eb23c241f55f08238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58236b6750563caf69f56c9cbf8648239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39debdfa7abff922d667ff80aaf8c796240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc3b850c2c8de406d7045f91d06c4f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f55699099e46ec29596fecdb861a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2ddab4402e926a71eb0dde19365db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08aadb01ebf6966a3063dd835bad0b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b81b21a2de338cc2957e575e3eabb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad767ca08ffed241aa6d73f35136f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb36e1d55fda5592a93171320d485f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d9ddc32ecad57847d36f8af8f1fd9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b41f51a98dd4c0b51da65792e1dd4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1aa6883ec9e0b8e747401ae3448735250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdee69d3832bd3f3e0bf97c5cf0e64251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b509b2302b6afadd1e9371ad6d39fc0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1b3913ad9d453ef9f02c6d0db64ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a866c1c48bc55cb1bcf71224b183b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05df4308102101d578efa8accc1ac9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c0d0c046bd767ba8f66dc6d27b57b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcace2d764968bcd56274256d26a190257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba222489906901fe5437ea0c6eb010258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a72a246d50537f4ea667a9ebb0e2ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cfcd65bf96bdb5f442ed29d1e0dce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d3f43c6e5b96da974b726a02ec78a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927469ab6f078052ba9c4104d3efede8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5426301f0255dc303d1f946701f195263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad25f81c25a88fee9eb25ed16c45d02264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c88b8f183778417ca7bb52ec2c11c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4322ce41006c1e180ac3ff15e01bd1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c235a905025f5d4e5765b2385ea07267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2f1a6a21908cdc34d26f4b7fb2aad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f4f2bf647b1e0b7154263a5585e50269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5054ee03b5dd4b13238c5884d103d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9b5dd4cfdc95ca10023649c815cc8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0ffecf56c5eae0e608a89f58d96ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5b59334387c16652a34f0bd86c43b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a16bec36fb273f88d7e146e86f0add274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dae9208f8806dacc551dadd96d8d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a49aaf916aaf161f5cda1a3075427276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16ed7d4c7f3100396e9167f0302a0e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818b79dbfe2f97f21ea47f98e48ea6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9688a89c93cce6a2507945f3e3f1e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44452944df24cf4382188e15a5e7505e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9254de51ec0a20b23a364f3a05b714f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea9b755e8a38574403aed1063829cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e489b95a912d584cd1afb5e2e3d49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c68059889a9919117fb0733e9cc56284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ef06b858d063952749e286fcbf354285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233d747d22e80d0cfd1495d350a3161286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2cda91abcc5ff43bb9776c4e2ec8e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0e34a26fe8edc4b09473c4f1464da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f97bea955db0f295f68d91a4ae2c64289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca4086be1137b7d826863c8f59f9e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d4b1728abb93a1f590d59178dd1cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224b6c5e96fa074ecdf4ba42d286874292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ecfe4ef4e8e433533d31de326ba85293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b35e11e54b3f827b5212a1583d27eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f59cd0b1f2142927e6bfbf480fdcb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213803ba694a9d60b7b5cfe79830daa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b4e33551f34ff62170ef6a4cb4aa7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f9e4e377693702ea531a3e7fee60e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53025fa13aa67df455dcb8316bbc109299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b993d531a45985f1f8ef321cf4a53e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d646979112a5ebffd94ac878ef78f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345207eca39ba1580705fb000e94212302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719c07ea2ce62ce546f981f3ea542f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e787cfe7c3cf6e5e28b214f68b19bed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5a00c3579666f6a572280a4e9e94c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702d1ce63540612b90b96bee53b7f0b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe056fd41709e0fdaad45931331bfdb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efe10a710e284ddaf96af0232b4bd3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5ab242c1f8a607bafeaf104ff089d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120d115fdb6ea72a08f3564b2f3c85e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18080c271ba61fd38564663a14d1f900311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daaee06bd83b7fdb980d8809f760c02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e7d080827352c6a4de10fe88bd0d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828ed40d984ec2a2211adea023917e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c513de3e8cbafdb94c538c6179794315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54db1e6cfc22eef7ec2dd5eee9d957f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2ab23d694b04bf77f272e22168108317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f990e385cc50d6e71e79ae3963d19d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae9485410832ce5a2c8c2bcb6d7a50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9806b9ac694f8a9073bf87133f429dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abad3fe8879b047839dd7217f0e49f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa67f70c06f935badc4c9f8bd5a289322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4ec36045e2750dbe64dae93ff8ba6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc68d6eb7c4539d7e078827e49f8b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5fae9cdce361e73c5a6c32da5bfee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2abf87bd0344a18cbc489510f0556326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187372154ceca1d515cc41e32e476de9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4745da2c8bfc29f0e7c0baa6ea48f81328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fb998d1dc2e83ac10f3918082337f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbad2460d675673df80fc9d1be7387330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aec5ef066bc65cbb2299ab4e35dac1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e7f1c5284ffef69971f79391d47f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9483cbd030bd85206b1123bb97de8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf1c4bba8f91027baacf2820a09535334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e454dbe536fe9b82ff424c8754dabb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657594d0e91db977cca561ea8b9400ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf2b6a261bb15e3ce18decfdd02a22337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702aceb68e088d6a5d66c7430510657338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f861ca5fea27b4b66f3a8ed7c9ea1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3e880b8007fa857c67b2cd1439736340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3df4c031a5a42caab94f09bde27fbd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5317dcea9117215b020e1905d12136a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9296088a0dfb8b67a67fda8943ecb9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ae1eafd63675a19e048ea1b2c450e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6889f93a9d5d4a71bd5259b9f6f29345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694b3eb4e7aaecc12f21814ef142995346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976517e8e8af8d0587241982413c583347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4d99fb84e9b2089fac365e4d87158348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a6d38ad745851a2fbdd16a934e23b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0960f339847fc68186f2f191684e753350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcdd9c910bda38fb7c3ffd1a7198b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8e221326d95b468c5a4cb68b96f86352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf1b240013376cabd245a4868aa401353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe370dad3951f02df6ed81dfc625fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded25848329bd08910f42bb142ca3fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e358bae89a11cd32b8fd24345fb8a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2df8bc6ba498ac09d93035f4506a60357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56053e12ea671c70ec6c8353ef424a68358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba1d9f1c2a244c6380c89b65ffefe8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955fe3a4bdf4b740218ae82a1d435f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350e14844d41d2eb3ea839f6fac0710361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921e785cc3fb2e5acef6cc9c27e7677362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4b937b16c0431814a5a9d84b5eeb6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b719525067e27fe47ab8f3940124c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19723916d91a561034aadcf3030697ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e017b562a1e234c15218af2afaab15366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05c3aec4b410075b2b43ecba7ae75b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad314926425e43ef88da9e5764ae9415368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b5168052de809912405c3a67ee191369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2e885b2fd24f2f325b5161e49d9f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f694de53956385dc8c03344608586371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff2e2abfe0a50500f78fdb6dcb619e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654f5a97ab1b612cb1a934f9663b6de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ae8938cada3af58c98b76deaf5c7a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdba139851b04e33ab412e4044310a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70728d4f1a543c1a03cd72f437c7975f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781e71e2d275703d12126cedd150bf9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adae260232d02c400e0955b56a0fc4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7653d0950a767e2c9f74022ed0b41379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e246680bee6d1ea9688ae00609c8d31380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289b8983fb73c8d3817de8e397923ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8f29f15b853bed6f37087212e137f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379433cb8e875d65e630b795920c96e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eed5d4be410a5b1321b1debe6a9b89384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6f547f63515c8e06a71553874c4f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc4d7dea415b60277cfde69390b314386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe4fa85c44db8d1f543a84f8dd8f85387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac95e7a4f072c6f6a8387e05ac912b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3449e7ad05060f4f19c4c4f4eb69ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52f22d6c7324ca2645b10e1b2fe067390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57b7ed794029f05e4e3f2b44a66b47391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe5bbfe3e0f0531ecfe97cc85929f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6b584bcffcf341fb318584b8ed1f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207a2f01181c959ac1e5a67433fcfac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b1dd2b72b49ec4e4205d2dac37b65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31976a671a322fc5a554d3144e9f6357396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3189ad256cb5c90e045be475ea4dd8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991864c6a5e70410ac8d5d4908524273398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f470ee53a61735f8dbfc79bc7aa4c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e513d342ba3cce55e81bb8d98aedff2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35673121a2f2848ba4e850e27e2546b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc033760b1f26caa873d4ebfe4ed3d22402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede91c7351dc130de9c0a672065e7f70403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41717b3a5f78fccf6272a77d557a9056404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad775ee7cf67058ca3a637b05ff569e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8aef04a542f8548631b56da30bd592406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28813f6e5f8a99bbe103985a62eec9f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5022dcdb8c8eb62bcc3a4dfe0025f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2341d357f176e733573e4c42e84f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61186d94730fa597f41480f4743e5fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a146e20ab225ef009197b2addae492d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cfb80ca0820162f88e9f7a85f1ae8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf29e33ce841a72cfbf47bb2c3ffbfe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a17d6c22726f391f09c9000529e66414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebe27c5e10976d5d5208b709585024415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7aa9b880d81a40e58bf612b08bdb2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba93d74f9d284e3dd56157aa245d68417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026073b4bb0e2e223110ff6bc231443418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec03b7011c309291bd784cdd3c55ec4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdb4094d41be2767271eef972da344420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d479238c1e1748050063d85a873139421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ca5fb79b7c83b90dd28bcfc85c688422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7e9f913083dbf44e744c55c967f41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e82b15a6b5971754fdacc3f57e667424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b6a92168a00975194dd3f59c7381c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4940adcb1d75619582cb6e70f6e2041426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9e6c91fef1a3dee04c53208d8dcdc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527412a794ca01f43607a0a4b9d5d496428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01625eb6ba7db0af3d09a2580394dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986d0e335425593c27ec47cbbf9cf5b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6f2263b0a8828a6f683da4a19e3bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbeee8ca93f7917170cfd95f018de6d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3c805570abbfaea9fb9c89e41535d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb5bf5870899461e52fb2121dfaeda434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21a9507ec99b9fc82eb775ba707f0e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3dbd48bfa808902137f995a220f89436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491ca48b575fa87669a05a87d1aa810437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523fbc9222d75ea94267d3640ad2d23438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53ea8c291258dc17793387ab036acd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae397236c371fb180bba3536de5c08440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9fedb4da957c5b8fd4b38de47fef7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7481d6f3d1fdbe660b0de100b658b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655c68b1604e1156609b7b46bdefab0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5f0460108fa44eb99a6b60426b853444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28591e51ef29e7861d72dad8a8abe3c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fc2c786b5cab23460b3c28318b150446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0407f785021d54686777d98dc3b9764447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf3542f44d722499d3fd11c3956f42448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae072ebeac24ca44aa69834bfb355d82449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06933c451b34fcf55b30d907363fe8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77020dcf9848f8b0ace98fa97f71db1d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd061105665d9b5d1d3e2b0dca39135452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5077f0720ea9b6746aee84773485db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907e3842f11f8734157e270140a84a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa703fae6d3782d51fb0f7d7921f317455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07ff0cff4539b04f6dde51c7aeda4d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56aacf091751f9fed3fcfce699ad50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe818c97c7c3c55c70f5814731eb23458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a79852dc6beadb531b10eb05abeb3e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac00742cf7aa15b980e2bbb299e401460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891bc5381c3120e862bd2f461482fc4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d6ecb0ccdf0fc3bd55f77f7f548c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182b52ca2b77a8c8b6b9b25dc1a8992463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757149e2cadb0b1e8e6e6891350ff20f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0532e614dbe06a838f9555b8cf2ce1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f108b9b367a92869d3f93ccd735f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6685e84c076752022dfe1fd9dfd558467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e46346ee4aa49d3873f2f242f335e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450e5f718f42edad532afeb03f2104c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bcb0cb887b0920844ed27130c10df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bded7f5cd823bea3bddd7010068f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb162a07020b5fd43b95ea4b0643517d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455443b76778095c4c3ca6a757e7faf2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e513c1886361c0ff99cdff97ea17adb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770d155f73ca901421a8c0c9e514a32475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5637075830471465c3abd94f16538c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd992400a955c55f44af7950da4de63e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eeebd3bbba114078087a50e07ddae4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac36d10678a1e4f68e3654b3a62f92a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d8e53fa2459123c21ccd03989ce03480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7c43829d786def331b70b52c538de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf63f55e2f1a5d031552c33e7a13405482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c8af7b215eba8c31bc83f28558e46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ea13554faa37a1a675bb7027c955a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd86437c9261453f885ab644062d5d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b555da3763d5ad6f8515953537529f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea7e1185c419e492d1c71849c3b85b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e83ac5fb50d1b1f730d8e21a29625488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab5676530d07895196846b3c3b51af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dda23867aeb0b86102efd2546dcdb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26ee92cbfe2f486e7465c2027d8014491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda57a74c2762825b25111e8d383af82492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f2c1cf61fc45f4dfdd764ecc3004a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2751cc2340b02cad7e21fbf81044b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388605a839c30fcde509fec4067d8131495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c1a270962402e170d6dd2061f5a9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bdc31219cded2c25ca4e290b6508e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99b20c69a8be85530fc2211cd87a9d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b711f5ad211e0d1cf15ed8e180ecf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cfb4f98577125940bcb239febc341500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d149bcdb2c8b3a02f08dc490bc3e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca033be1408bc1e8b30979c7e05062502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde0cad2c51addb218e0e777487962d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a814a013fe8349285be20ec510c64504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9e6ccd2e71d338990b3f39d40e2a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adfb056694b83a0ac1091ce79a3701506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c09c91251773b76332f944dd4179e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60bf7884834af954d47dd84e72fe79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e062bd6a99e3dee5c97115e66b54a78509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7ce3f1ac62c2edb8a35b363d3e8a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7165831100ae850aa4a8ca94c6ae65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4eee17898557984466c215a4fe9e25512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fdd3d5a77bdfaf42d4a63005bf7e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6deb27796e60b2c4a7141898373a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff7c4f84c7aa24d71b2a110b326e09515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a43a908b0e567aa0ef521cda1d4e6b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4faa1fe4a7710cc0d4905ab6986ca40517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422b419a60a27f158589fd5391d31b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a7a62d112693c26b48c8640dc69c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0232baf8667e6a2e65008139df87b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbc93a41c49bb25f12c457ca1fe499521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f46177756875c9c470bc6e7cc464b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b737a525752f1908f7e3a741ebec5d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ade6bbb4bc4e1218c14ad998bf19a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d22ba6e85510d6b26556dba052c77b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e23d259dce27d37547615708e28e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8892ce63b676de8ce3c67ab18c0f947527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27abcb9372cdb06db57e3fac2e47be9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f17aa0a46cfbdede277512dec27c3b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239e70bbade89ad3fe1a64560ea9b96530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56570c47531b02325ad2398823879c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeefd3c343f1d566fcdc70d147408ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed338006efcc4fb397f003fd5e12b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471405ce5b75c7b0d8ab9c86f5aa6f7b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761960c0e544ad8c3e4befeaf43df37f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55bfc7b7d5876cc90c962f8a8fc5a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2c474702b841fe2aa4f769d8b76a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554d2063c5ff70833d655cefebb82fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f933182b13fcc0aa427e7d2450fe61539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c66940288fa52af79983ca5f275ffb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b7dcf5817f3f0c079226b35acae53541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b1145618ef8cbcec8925d092a90e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b71a403347057e425ef8ea7c18cb24543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e11551b1bfb7b22aca38ad86ffe58d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dae32a825574c4579a7aab3f8c4b19545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b717695c938a244b7920728764cf14e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba932a65d0007c057cbdee30318fefb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfadcca62ab0bcedc58b6a9c8bbaf79548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b1073c315dd5ed88d41c22acd0aa2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7513b7df98b2757dbc504a6d226c3e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1630d1dbb673801a0950d51b5b755b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6296830ea9cda8f1719e35df5dd7c0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad93841d4d69a2f95928ae84635e69553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0b0e3f2ce77277174b48fdd9a2523554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8afdd13c6adb04941300de248172f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf0391324c47aa8621d12451908d59556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3c753dcba31a0c3ad01ebcc6cacfa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ce06dc341cd42fee97ef9e4d9a3ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa724068c0830bf749ca439c416dfb7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d247a29d6fb6b6a56497a4eea677c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8b491016a64c25305e46888a9b68f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cb12bb78fd66423c6fe7b0c7e7eb7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6a53d636953b6e51f902ab4c6e32f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49af90ce0737a13a15d010f08b379e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b2d0b75f47a42d992b1210ba6c966565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56011203d99f72ec8f05ed85345da2b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26407ae823a489bbc64431139c4bad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3deb4ac6b9545cb815b18d6f6da44e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c1df549792388b731313741e64341569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c53a2abd4e925bba217116be4ad7a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de2661be52756bf708ae84de1a1786571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f0e6bd464be19d5a8228a21140a9e572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>