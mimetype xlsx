--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34335c7920cd5eab79be6e9dd233efff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946727ec58d96bdb64e70d807b7cb0d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f0c41f3486e728df30bd6647f32223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d90efa0c1a63ea7c5d2789cd6e5094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba906174dc2502235b89e726bd133db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f407d9d6885b5b7d4a1fa5de22fe236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a397618e804f52b8be5db9501487817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582a29c6b947d6b7d43a9f48fac4c618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a71730ed67f28592bf180ffe0467e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184f277cbf3496f499d706881dfafdb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008932bd9a96af369e6dab0eb678e9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497211df631c16cd18b19622a92bfe4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a88eb2bb96df323f1954cb3ff0223713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411da0145af1169d36fed40330bcdb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd757a9a749a60cf4e3a09d3e3c6b82415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27a22872690326d47db318721210d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675e8818d7996467fcb3e44c319bd1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b39f50d1c996086f5183e4839d10eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fe12325f6c632b81400951f5b1d8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c616ba858d27291033e2b634b7f0ef220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7a43509dd4c54a4be9ecfa3c303b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b14f901b45e374ada9d438bb83d5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8adbfb1fda691d74428d208fb0f6a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016328a25cba1a828f1ad37da8eaf1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4eeb208507ea1fb9aaadf3545eaa325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465b2fc78ee2e1858a5d7d43bfcc89c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236974d1834f68f537780aa0837c78827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfcb1a97c3a0ea77812c515d9b77cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdca16d3f2571d2bebbf35b4a5b6d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd05cceb75316ee6bb0f6d4a3889cfd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c7c2ffe89e8f049c2406a392bf0f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d37e513339950d1b5f95642e658b1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce123c5c2ffd8f192e17fd917c26ac6833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fcf9e2fc33a869b1e2297f037f22134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18839a6decf0160be7f72d3a43531235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4a1452ce0e9ba2f01984e21aaaf6336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19200ba291b955648cd35da5d050b4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8929580de7779f28dc697464881b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41e46f18511e73e6f6f9e2216c8ebb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f279c7aa1d9b7de0099bb6f46687ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862201bfc34e2501264b2506441beaca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6892fa44edae03967cdc6f2f14f20bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a668f5fda528e0e399e8faadd76b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291da13fb7bba15a14f24183fa039ea544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f446943d815bc40b24a0aedc4868945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da631b4fa63d3ba623bb0e407d5e11946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d9debb0f40be9855b37eac337535347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9829f18e7d5132558f77fe8c5e2632048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd342c9a08b43a265ab883f2db0e6f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e02fe1e0cc04921b1ec30ffddbe4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc507df80f41f64a6a90c0c9f8215351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eca4059dfa6944eb0248fbea861a9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66cbb04d7461a5cb1fcf3da4f87a5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc83ef578d3c4b0ca12157a251d17d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce1496f5b3bf280f2265e304434dc255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb27ec9d2f422f06dc1be08c99ba10056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2485f15dfd07ad3c3af40fae834179357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5678bd68c04b22563fd7b079e40252258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f203099d4a8846c2eebe48ac8a47a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79711d481caa85ef1f68e87488e09e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148bc9eb01c33da2135941296fc817c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617bc5a0f6ccac3fc9c392875d1dd6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1da5f8024b996026c7a17d83ce518b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f771551bcc8f742ac4c1d07b9cdc0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba19ee1079625328eb564c229fc550a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecfaf8977dd531e908bb79c36a033e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71aefda84bc621cfafdb022fbe14e6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd9ff1fc68f858eb611087967919ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b35d2b33e722b178e439be2417684c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c55fb40f3ded21b48c66644ac3270a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b015af07f5a75538deb2d9857459671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c524178fd47aa475d5667017d1e00b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece71a0b58f645eac12babe57576e2de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdbc341c39f8a38895cff776d1777e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548480e0a749e84cc5082de73f81ff2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442c52a8866c5c07fe0de642284120376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe65897ce79bc03676fd8d8ac54f3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c362c0aa34f0312e327a3b45aeccb5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b278062d1aa8b29269bd9ad6637b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e93156a085e60a239495eeea50a96380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53785f03c15c2c6ac8e23e631244f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64552906e9f38a32770a463ba8a03982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba720fc7cc8557f8d68067cf12a32dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717107eec4a2a0752ef94ed999016f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a0468db2a9b7ebfeea7bd82bae15985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564321077aafdb15b832f7eb0c94c1486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155c02ff8c65cc1157c707f50e342d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b83bdd0949eb0815fcce3b489c3ab688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c64a39e1d7e4e02aba73e39d55081389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf20459dd1adb2ef2e4515607baf20c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0858b0075c64b98f3a905e0712d3b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3c17d291ff20219893a02236039f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774932e8eb1599e14ae83303934755a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ba82a9aa7470c84b22ce78f83876494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad080b6660eb52adf41f75fadda6c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb38c5fc7aa898e702fd31f670f23e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbe588f3bc83ec9dd6bef11ef3156397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fb762eb3df42cfc821b7a313b794898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3e9be33eda86ee7ec2f365efabc5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efd573d880fa4df5ea9ee8793faf2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993f473e306f43c16f66c77298689a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8f3d5302d1a524f186f6e70b98fcb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fac9e1355820dff001b12b99cdb80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f66dc9f0ca1eec1aec38d49cd1c25104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe18ee60df06af5359f7f700317432c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fd2fafbb30d35c7322e341c72b355106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605da0a3426de7272fa3213f444d89d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5dda6c4988b50f5aea4b784e7e2a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41079008c88d9a90537a29f0d1da07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c477704d1920fb4a5d9f02c8a0757c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdb52e6b3e5cabe1b578c7c7eedeff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d1c123f1ade5e1100d265bce18abb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb9ef7d64a88fedc3d2844584cde27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0ba647fd489cdfb9c5fc4970393a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba4fe83f25ce5182c2f68e6100998f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e93cf0f9445cbd953742a8e108ce7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede06c225480f022001f27e59464bd4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500254e4c834210492960dbbf3b0322118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbb1c1850059534de2e0084d295634119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ed13f73c7ff673b364cc92ce5a514120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213851306000c5dd7f0578885b324c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8f7dcf4c2d30de3e5e753e4d3abb9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd51ce7c74134e37a7db32470fab45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8be05d201da06ebd242a9177d09a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ca7acf39f5b8728f47fbcf8db5d84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b94543c0da8677236891889c9196a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04ad12baef04a8ad23d29f123fb248127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a859e0711e45f452ed901b499160f94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dd795ff382ba88cd27545c4e7566a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18ddce1eb4b9ada1cb67ea59d48619130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c008d272a85af3805b528608de8fd85131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07a65f5d0db67c352fe76d784f3ac1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030772bb04a142ea8c011eafc8d34a36133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75ab21d2ea757cef2d55823a291a32134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518a4364f2307da42cb07c807f98633135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433c1ca083a533de648f60d7eacfc03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347e66c522ccdf2e749afd9d7a7b4c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1c235479cc2fa072a36929143bed9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981e3619c1a7aefb73440aacb50d5b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce548e7d88ebdc89c2c8a4e674507d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05452423374a8fa247ac6f49b06ebafd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d230233265a2822f3ac9a36ff518d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9411492f07226a89f51804b6397ba9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e84c6705bd74de4e5f8c55ca5298f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fab05dee255db163d96f6ed33443c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576d49738b6fc8f04674a8593449017146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627c25c8f66a589c37e1f0ac48a69c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efd0a65f79ba27b1cbb8c8006ef874148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4ff75e6e10d9b9c8d212991271841149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b26b804abc5f6a2f606874d27374ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5313023d678524cf8685436e2a8c0a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df60186c1e1cda079c27709319ca5d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d92beb02bebde6119de0e72a02df2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ba205adc90604f556faf0552b5e16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26eeb1ac0917d72663a3bf2af9a3b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e26a6981d8749c2ce4de12979bc33a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76246bb2683b4a6be8cb5906626ff3dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40699ad3f2a81b19dbcad22c3bedbe5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e3633cd8c5ace89f6184932ed840a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94430d155a675b9a0e54887bdd160b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60373ba7471199a2d29aa9f2f95872f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88812fc6a5c2aa1bb16c3e2e2a95f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a837eecbc7aaf73ca2b040e64d31e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b25ec81678e8c73e4c9d182f3397f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258f9a394e560ec5d71b720aade67ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ceef90a679b2627f8bdadbc082eb8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83934b090435b6905f576d74d501ab6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d7035888814974b34e66690901e91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593a463b7900780d1f2c7797374160c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12eed09a4e2a66a422b8f72feb9dbb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d807cb0f48d34cf9dda30f4ceb506e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81187c6b04afad256bcb3eb5083d7f17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06024b9ef3aa4b2f28d7d0bdea8878fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd272b5ecdd8fc16cecc01201c61c45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704aa2afeb243b69bf29318b206eae51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f5ce039bb374fb68f520da0a01ac5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c06ba346d88ad213f4d310080ed9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3e1b6f9a47931e558b24028fc6878178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e85362e2ca4a15fc9a734570f57b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bc4b980ac1675094f5c47e3babf20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265ce4698ac7e18438e965a7bc71ecd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fc5f9d2081c4b84849e28426a87cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6ba9bcca98686a919039cc807cfba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6c1d2010162edf63446d8ae495492184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c5543fd811f6d6869a7f6333907d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f08b7d6102d4455ccfea4e3a1e722186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103ceb670eff0c6f47483bc8366619c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797914734c7694d2ded3d2aa7bed678188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac2eddb93a9b62ce8ed98c51da86b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2f48bd1f084076eff0eb85e5e1a14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4642777bcc8d572e75787f5842779c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3847c82865c1f0a0b64466cb43a945192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45fc7dc2af7dd028e3bdc25a436ef2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e36cd22320cc1b5fb674d1384cb37c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db360ec2f51e90815d965c76a9dbcde5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4c79db65633cc1b1e6b0856a4d1c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71778f2fbc41d8c82135f18726fc8b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62821d19e87df34aa8e98f89f1fe997198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02ebcecb152154748fc937c4044caf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb49dafacf88b6e8258f8a17f291d7d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc75d33fc1011d8a0e543b5b43a0b7c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1d1fb889af2546d8110a1e93fd49a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4389aa18cbf05ad5a7e96dbdf45742b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb668dcb2134674807fc929443150e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941b1a109364f345b424ea25ce81825205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b47a0591f3b341ed047af9a9e52283206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4e087f7a921083145c17c189bde9e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f885b6cea5c6741d555e9989b748c9f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923726b67caca7d148e356bc4106d7ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46090b1fb3fe28cf29c10238313aefc5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440c4fe0d6470f1248593a0cf0f802f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2d62193682ef4713fc61e52e7d642212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2224ee464e7ee7f539b2b33ab3af9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca6dd232e3edcf07254ec235bbb2c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9755f31fe1ca244ef396836d69c896a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bf779598f38972f533c4bf9aa223d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf59a32f39ccc823d0d495a34ac376a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62250709d35127c820416ca8a0d33a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe6ab376fbe2e6c5f14bceda80c773219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350633a9593fb76749baeebd062e8fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ff46df56263c9b0e2416a37253e97221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e497ed299d0c276cd8d09f00e6f21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86fe181ea9502cc790c151e6903d19223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee29ca46916882a35d836ca5bc289f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fc3af01831f0e1fcb7cafa4cb9214225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca150121bfb3ab70a794209308ec496226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d11a8b59f8f5e8c37cac147f21e90227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5776bc904c7c3a578724084b8efe1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3976d68d673e720974f84f04526b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345510ddf55936128ad839649a4a30c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3de3fbe262fed4d977ff5f42dae223231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e1138a288145d00fb60ce86e1f8ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df57fa29a8a48ffabd89372accf5e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924be8dc9c9ad231cf9e1062ee126ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9f1e5ac33b004f5de6b251fd454cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1a28b8aa7bad9811e61675abf4b54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1ea7ae3e26595b43bbaf9bb9c7130237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cd463d2214893d34f0962294c7fa4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae83940f24f8fd15380f8f49d7257dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d660f751fb331a8c5a55e64676cd42e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7664541a9d32d5150c0b4a888917d6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee35f448a900cdd3a4bfa6379b21b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8450f46a234aa66944ab903fd19c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dee17f021b83942c64a524f6c4527244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b087d76735ad8447d9cddce64122a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e117e176794c07ee94d2a2f634937b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7379521e03ff89b68084e05561e209247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdda914d8a77466affad707c5b03110248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551584d68c9133e9d4bb7391957346f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3eed22bc9f257e5fde9c0c3e1a8223250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4fd2aac440c1d54c28eaaa2ca9a56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59956c4100c6f03c1f8c3767672d42b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0b310998f6cb29e3c5f23426001a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b329228600cf5b50f9d2994f6c087254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f71bc086c574ce66600e9ef1fa0fc4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281a83dffafafdc9bba759977eb11c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3d022a1b6a07333ff4aac3a5c4bed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e1c4080e6ad8f5e67efdae336675b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea596a0d15b5b21828bd0c7221e3318d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7811a4c6be0585ac030ee6532532c58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d51edea6f6a9df6b3619f35e20ba6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f878b648fea196eb1bf2f520709dcde262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86e62a383df00ab7f89bac09a0c819263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c9293b7d23eeee9c9eb228216c740264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0a4ed103691dd884e6bfd9bdbf055265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2c57ab278f25b4e04e70927f4a73e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5082e1d4f81e5cffd893d09e9ee9d23267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c89283a2875b4475578defc36c902c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16b43e5a47ba9b87a22e15e061e81b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261e712cccff8478b8ae236c6336902270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780712dac229be599d94733b75744856271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168f9e89abd97b8aaf59dedca6af3f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a5b753b5ed955e901bdb8a5e21b68273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86d8c4b89c651cca605823cbd8a522274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d086d5e6402926d4ce0bc6e51c6a9c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59672388c78cb37f3bcca827ad033c31276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622394bea36fa4eb7fe8fe9bdcc2e69b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90564b7388f31a1fd70cf6442c3ffad3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841577013d92ff259af03f6e3761e895279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8ad8b53739725df25b37db18d680b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171639d1e2f9f33124c54121738c109281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d0551ce9fca43d0a27dee3160bf7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fdb011430a0b465eacf6fb4f8bbca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f424294eac8a5fb8abadc194209547284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d55e038b1927375eb32447daff39b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf29192c877dec0302fd1cd3b815bf7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd77578bc8b817769c8a84b37e9469287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f7d4c290f2190a409a11a54352d64288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671f27fdcf2d2c553e868a4b2ab879a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f566071ceb0cbecdaeccca0ae1078290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a0126a70ff656fa2e48878a2697c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e595ec46614e1263e51bf91dcfaccd7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ea92bcf0dc2d467ebb143d229d98a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c6bc0d6161ce5b5b09fbfbe472eea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac91e95ac1f8f7a3e0d102c785f62ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66a8d4988e8204ee6a3bcabc8545df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffceb3e9efaf9a331570426bfaa8ee1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9848266f2db5d461dacc7ba87f07433298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50ef1ce82403208b5860425c421fe8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6bfb77d310843f8d6368f5c637e0f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87506fac410ede447f16994a161a1cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06357114acbc0369ece156de33b428b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d776c57470a8401c18ac06070715ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fde6fb716e50cf052e5a4539457aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6fd36e3f9b6fd94c6ece443d1ae89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9256169d33b30e4281b4a26bc877ace306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca000e3d2de37f86b0dbb5006bf4bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b84f55f164a196131950791dfde13a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8dbfddd1482f25f1bba3a25e04f9b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd202628604bdded13487ad6a237ceed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f3465146af741bf497ccc31ca819f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6570e50a3483229b965d6cb19bf6ed2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ca0d251221af3c0437d9aa8bbf6aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1af1c1ccb1dd61dd70de6c8d6c17e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6e853e8e81de8e28d35f7e96d6558315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebb714ff5c989958f35313d08566ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd86d32ba772384b54498cf7c663f5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fa86d6a680e59c46495a3a0328279318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f5821907dba9669c62472976bb07b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93054fb69bd8d9b44c6e87e846450b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed18c4c938503c8f0479339b15ff8e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d8832616d6bfdc0d8fda1d5f0b63d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6756a4b846cadfebad6afe5f2eb5f83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665adc5b5577697a44079655c52382d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9385bf53ae6f0fedeadc03633c11d5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157758233185b2148147f04e8406af4c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aba315aed50c8f67abcaa77dbe1284327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d2530ab265b8ca5302b0f54c82522328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72f24170bdb50e9414f5087b88e6f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57078b5c870289393d9fba05d18f660a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ebd95d06d402bffaf88ff363be65a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce5a4cc3cd321c6730f4a1619188cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5e69a4e6e473d641c2871d788e7f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75bdaa633172ae2f932c89fcfda79e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309bd54f59c00a6cb0d49efb941b337335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750e0753e120b245ce68633236a4b07336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeefb43b3c16f1a3e121d0935b1ed93337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cf1ec4d517f9171e029b8ce4263f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12787428c440d59517ee80d813e40fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003317edd79953fa55476026a13ae0e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118425c5662cbf0d16c11f01667f5b4e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd33f494f18a90929e6e7b8498c187c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f46b81e55dba26e958a39278826f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc52bc50aaa8c5d770c4e87b355d3b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a31a8b1fb8ac8f868177a18ca0d3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4db92659144966d75f3967e42331d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcc8dee4f3927f86e256599a004c82347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83ce96b7ef6bd135bd5a021a74f4e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ebb86946261cae39add26f5c5111c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7cae5e677e04217407354a777f015350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564c2925d86319662d1e6a307a8367c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb481db175a49e1f0460060a858312e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f4f85d791adb9d6838128c99fccc6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1b7848beb40dcd10445a5bec043ea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be02232def1fae766b96b03f2b2c45c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02230a5f3eb917ffd7d765a0d2e5732356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ee0b3e44fecae5230493c9a5994c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61758b61bec9f11481e4ed61a42c6a7c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea299f394a02dd1eb6f2fbd8c6cdd3c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed58b7561164375199327596456a1cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b01297cdfcb27e78a8ae46e3678fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a83efb4a6775a519e390ff28dbc18362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e48bbf19b0f3dc7ac320269a148e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a98c1de8f3b2b14d873d7db4309dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea1a11dc8441d6831c32c5143b87a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3007e82a3a6675994dd7bd25b2534a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb1132c1e8c1669ff565dfb2f582e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23419f05ebe8dce65bd5532fb2b78f99368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5df0b05a923c47b1bc23a9cb5627f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afd636fbc7652e091b1a1bd87906ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c4157f9eac90cd86de0dc938c6bc8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe71eb12616c9887893623e955744ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914945b559296556d485efebe8eabfe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023bcd3558e69ea59bcaf9b6169a875374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e03b6171ab6b5d95ca0700fb4bcc9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512a038df16685c5230edf3dad209f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc924a26d0be81d56d5577fae5cee15377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b20343f9821829599264f0c2f95153378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7988dcbc0fbab7a409d6e76ea27fe6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb91c597b0ca77a4d6054248389c7a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b8653f08fda6b04484845917d7397381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab146d285fc33ae1cfbe10ae4f3106b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f71a76e23b3fcd5117cda4dfea274383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64775526da0da8ceaff9089c25d873384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570358446cc4c7224c69032884dc6320385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e227b4f69ee8f154ec3fd771877997386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38204adb032cf83fe0e6e2bbfb0242387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438bf4282df313f8f5f769edbb3960b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc1f7f7fa1a516a04a1520e3b4dbf8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097dd04322936e114d36b088d1280270390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f38bc8ed4ccb92f38a4d8744e1c480391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29859390aa95111ed3d7acf134e2d257392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33728576992ce65be313515dbba303393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb85aecc36cfcbdc5f9945a2f9b24d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454c7dad067e592b7a66969429987f3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea598f7d1f2a48c19fc95d722adb9f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf318fb0bd54291681565e882042b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb00dfa0433ae13c389f7dd08599fe0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef8ddeec0a8295146e857620880a7f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35299ca850d7fec3c0c2608ec5a207400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415436a41b5b558fce06764d75351c33401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f22e5cbbec0a673ab9ea3aba61ae87402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14fb8011d31f49ecbf15e4892ea875403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e112079814b07ac7e3d10f8ffc2fd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd37a2ff72d63fe640b2f3ebe88005405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb427b0c343399a9c0c3a44fb083d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0e07ff7acdda470bc419203d745aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4ec1ec45b09c47d9327f8d195985c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfc399494e9a0e4bd99c492a2229a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037de1388c6091b31c7a31c91df7209410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c114262fc101ea76cd6cbf5e0ddea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef5010d6ccb7b12aaf655acb7b283c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5943874703c4fdade31ba654320829413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a22b7037b907a520f13053e9f97967414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db912fcf33cda047be776374d909e2ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d462711fde98238f425349185be19f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3193b7b9c27f0c2e7291d14ab29f51417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb7a2fe33b4b2119679d216f521c6b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df60679f16e2d4f490b349adb080e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d8c8a775de570f56de52ca55dd126420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b48868a310ca542b9f34949e533486421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71fff6eda51b5b15b57bab91cbe4c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efeeab6961daf6d9c18674a4080524423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f0bb02320d57ad4169f619c48c584424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8e035aa44db7fbf5720081df799f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83aaf1b86718ef91ecffdb59106ff9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d2b4e7b87eadc959439882ba853bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba4bbfb939ca31f6b806b8f9319c7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cccd21bed401edf402a8b9f8ec2b02429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626bf948affc9c6ae1956cfd9523258430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4471170705dacf7d569ce8a3ab7f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d8a4486e1c7fe0766c7432fab5df9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b5675724e78bf75f396861b5b86a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6afc789aa1d016c625af480a3b38d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aad9f3065f4d35d2a4b4f3b74cc00435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb78c0e8fd29b19fbb018f3a893eb43436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b2b337984e19f3476720bca8c6a06437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b8b683e9c40cb6a7cecc1524be1af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f573ed9eb963e8aa273fca2e6f43e8f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ed1a2797771e6e49bbc8d161a0066440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67fb001c110aecb46c38b908f32323441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70369c4acd9b3079d5bd79e3ce0bcf43442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f03c755c07a53bf896c424d3eca68443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5bfd5b79363e37e03145d88eae7f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9eddbd5167b393814eab27aa5f878445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da55b40b9b94b1650d05e04aeee7af8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c28c1c09719c536d61e8023d52be7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc06ffe4147d9ab704e3555a1d10d9c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098e81ac09fb26192ba94e56fde410c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0281b656a173f588f11429b4540936450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc028cf03ca098c22028638bc594226451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd529bcdc6863237bd8a2b41d65f69c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4477dadd2074aa4dddc08e661dfa7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb63be095d149ffbbaf0a34aff663a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54478c6d95ed4e2a8772073ed63c7f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c8f137cb9c67d261219c44a7eea8b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a5d7d20d681142194062f39022a0d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87173b498b3b7c5cc8eeb25e288e98d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df33baf98582a2662a06b832a78c7dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462c89cb85235f8d2952e570041b589460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506c36ddf826988d17a411ca29edd6b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b070aafa9a04d23ce8ef0f6a91722d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f616c92bb652c754312f92c08aeac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70be0fa1652902f5f62705e5fc0a74464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51368338c76fcb6ca374946579dd736465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4100d035c2b12157c093118b7591bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09732e56ad6cb19b2424f064ecf2b3ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad70bb266751d550a791ba7e88078a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ded93cad61e0f54b22b3f50238030469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cb5ffee6dfef571bf6d01d786a9f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b611513d157383892b13b585699d96471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86ff7b54230c9cdf3273eaf8e55063472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0a9cd0b4b83c368291d93f510a526473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d94cf5e159c888b82ec3fbb802ccb9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd1e1f9f59daf02222a3880893c898475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cc11af53543e955b4f9bd8c3ca275476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec937605f6e0c5fa13b7ab2ecd6ba4f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ac9a2577f943fb75f34823e8836e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca882da40180e3d5147ef8c367bd04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6154834fda64cb2430b1964d11a82480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65174230d3b424c5ef662ea4e413d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73090cdff936ebcbe7f0bf6bdb7e643c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e09640e0ffe180f08f512f44281f4d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e57c1e609a4a468b5404062162ef6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c27b6abdcd5b41922f865fa38e70c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5be3ccf6eef5a97b28723201939d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43eb987928c86770a528fb3b13f7a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcdd7471f5d5daf65a2517c2736668488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf06bb921ed392f16ed4b1d6191244489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5a5e58a4fc1a54143822b4f571fd8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24e2d7a4ee9d54b39cb49b48fe2285491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1d7053bdb18220c387d8a93b388a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210315f03fca089782a382e0e838001493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cc2887f94401c49126abffbe7c871494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d841209fedfef40975d229dd966b5cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137ce8e17a4f4e88b4f4586be5d2246496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77adee07f18457f61cf9ef551609632497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754505c3507a626ede08d18a8570d3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ee8ba60a1c5c675d414bbab61379d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83fd8b2d1dd0d6387a005c3144f966500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b301a570572a5e3fcb4c44fb7655b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffbb27c2efb1ca133d45df5abff4f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f94ef8111928f9f2eb6882baf99219503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22c46e3f689b425e74df4092a8d0b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8969487037866feae2bdb2f949298c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665342176e68a17c594b1eb8abf15410506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb7d028d62a1a01e2eeabc6dadca7e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ef26738a364a2fc0b11cdba1f2aeb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331d32bd88d6ca221f9413b6dc65197509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2ae49e684b0b0136f30a37f7af234510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30467dd230a58c8dc92d46100cd5e0b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f4ccd52b808cfacf0c459b9e86e9d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd06db18f8524a7ac1200aa0d08a17513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f5d6e84c846bd6024ba8ae38a5c8a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab5dc0e750e76ee004e7c1b83b9f47515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11030ca0873a1ae7440fe6ccc1d2de6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239661cf144d84b678045ab7b8a7ce7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe29931d229fb501554ea424751ab76518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507a30271b9dc0acdb932ca685e5ff4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd42958a759136a67bf700ea5d28ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8412a4a6497e8965c47ae44880717c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400b26bed6b1d02b7f164817f410e7b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078734eec8222c26d0775ecc5aeaeed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc58a999174138eb2127c2b4d6f4643524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ca7db02877f7903f1389c44ef3758525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1c34d8d3776693d7c945a470a95aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8febef6437c306026be4934bb8d9c36527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71412f17dfcd1d8189f5fe14f73ab848528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f90e172d8151f570bb8b90b9eda06529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a48be60ab69222fa0fc9502626c6e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6258c70d51a41ccfbd7a540b0e7db33531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65d6a69d9312762acb636f97794f8f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4540e83287383e8daec2672ad0a56533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ed8a49ad28b987aff7fa9bd160e34534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e195abed4ace05531abb4ad656409535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2df4e962794e829ff06df054fbca1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6a6ed0eca893983fd79d2eb9b319f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137c01379a12b0e73b6ed02d96a3333538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bdae4d05e1919e5fae21a07a4f4de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a86f0b89ef6cdd0f20dc805fe157ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7c79ae4d1a135c9ee5d8f5f6f298c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533005a362e41e62fc14914d741f8e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc34e7f6c7052a962da80d99898d439543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf7e27afc032357b588be842c516c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c799257af4eff75f1c0a159a8acf1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a6871815e5043d89d9bbf0a2af87a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80f507814c2b23e19d66d86e807a0a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8bf9eac4efb93787a0475ef0d921d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3b251da1f0adf9a1e69562059ffea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b6ce3d1f35bcd36990df77efa07a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dd2c16e1c5376acff3ed5b288da20551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff953444b2b4370a718489be391c8f06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599f168ea276f4136f1aefbd9ed5c4d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabbc9589dd6a3a4498d96444902c14554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc9eff6d547d4c39e826ca6f2d52d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48658a0f343c0932c5224c2ac0e7fcc0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceedcba29ac4e13bae70eecd39f04ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ba9e17fd79ca0ba8c650a48f4c89c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be45af9cf2434b491f56caa9f60360b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c162d5ec1474fadfc1b713ce80ed3ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f586d2cd790b97f62a46f4a5c30c2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da5b5ee9ef765f3afe576775aeefff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395a286c57c70da631b3d9b8030dbf1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe790662c8ad4c5a64775de3f2e33f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10114ce33b05251c19ae386d0112daea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a27301bb4f3d6b61b5b1811f9bcb0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2767892aad577941166fcda28bad72d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3f21312680c9d77111904bb302542568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51ba5597446e93fd527206fd17f15e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e4bcb707b28ebdb85dd0a286b1588570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1b0b45c4350f63fa5bc2b8d77b2af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e0fbf5f4dd97467671b41298a9634572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67e591f1a6ee09815f4529d61418c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7bab745c9612db6c8e21d3999c8402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7d256574ecce278fb1c7951b88d5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18774a139edde0f65828257e5c340db54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bab3c8394ca07b533e8791a3c2916d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8666237ac6590c8071a25c467ff6b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6184cbb56fa300b64c1d68c11696467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa17e4af605f30f01eb58f3a339757e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e01e83b8fc04ad2543ddd89871040c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46341de9b152f06fe4995d25f96dc47410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0d3e30454553f0eff822295a1474411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0281032fcb94a8add89e3fda7ed1ec212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475335e324e140f796b3848cbd2908db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df88d41cabddd6f7fb3bad75163ccd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753e6af28bdd26fdb1d2714a1ea64ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7066c048dcc20953a2aa5b3c7d3d50616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c39c1ca444a47f2fb3f684d37248d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1061d8eec6e595bbedc63f137ee9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c135e3cfeb2a694a0ad77f21fd49a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b9d8550ca6238bee185b412af34af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebfa5fdc591b300e0120d571ea2fbc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69909d73271588d3e78d10c9a871bd3322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a02d1ee2e3dae3e22953283b594b3d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28470f28e1b9ff2582ce8b7964b91424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df207a2aba10103501204427c9a2d99225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20da714cdaee872d3f44c1f4087fa726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fa04160a5ee55c2c0e77ad76c783327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d37a31bad3f974cae91b15463ecdd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47545bd46547ba3cc2aeebc2f0cfe01a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98de225a20b9ac49c573dd57cd2918c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2d5bb22c2a0cab1fa04f13f0b64b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed5751ea9d0092787c3710f8c0c05f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43216ab373745e360afe26ad4dd11a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d4b88a3f9f3844cfcedd46e97fba734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ed15ba98b8026da4b65b9a4073a6435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df5cb6adf47dbb2d1e177ff4c8e86236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c68dbf52bf61d8170119db25c87d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a33dd5afa895d152d7f0216d8cb1aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37b9534a282613224f5fd74296134139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf33060a10aa566edbb9f5fa8d4ea840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb412722ab1c0589c4c3d1b2fb1058a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec95de5a10960675452175fe9225c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78886287ddd3721bd690a97f5fb294843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687a313986917e866d2b5660aed751a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e3466ad91fa32d51248e35471870e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bed28c79424a83b279a12de074ea346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e60415336231cdff5a2d49983d950647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32caf657de7d091b1b6c1ede04929e6748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4983d5d552ce02216e77e026d09438949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2363b97528526779796e68adf27ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c279d779bf1680e52759842b12e0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219666681d5651c1cd96d0f9313c59a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480ab6ba917af383d68a9eeea93399e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb9271a11a77f3dd1710d6eab32f5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e37f7f880be66327f5fc483a66545055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31fab12fdaca9b46aae4c317dc4e3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bb906a6f98716aabbc352365f8b3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707822ad48a561bbe2b3dc08d0bc66bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba07f919cc465fb3877ca10b80977d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656344f1bd4e47070c8d3cf3f6a3b4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba1cc40981fdcfc3e3b805ce33b69c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7553de8140505069381fd9b97792ed562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99cb80a889d5e79aef9160acb3285f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ddb788ef502c236b00659b7dd047864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dc98043f1572ef6e2239d1315559b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2be57c3721997c01163ee10c53883d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d5f4afcf9601bb8d44ced3e87dad767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c0930823facb11d01d1521e33684a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798d61dec08fd42085b3768e3f7f20169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e06ada9eea2762846abf60eba89c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5d14a2be94ca40ea8af32cf9bdcd371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867239cf8d677360177e14e708f0aff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39074749c1c249d995d625f16acdbece73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3901b034396cb66cbebf86b89322674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5f1704f53a7cc0e792a7f3a40942b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1be153ff63e3e63f93b7e3ba3d2ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a53d007c790ad11b5f1bc2b96a03077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3671335bc4f05c4f971f15ae17d1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd0042fa4bb430bb64553893ed16ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2aa2d9150c6fc7fc2a25ca2030e71c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517db2b2c1c3453f6e75954f90108c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d881566ffa1949646c4065c2d26ef7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5df8f11b6ff7aae8a83d2bd9bb4a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078cd63559603cf4b19af8aa4c834ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c82c6b116fa5f0086427a6b06ed0dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb6b6f45379f418fb1336bf19f7db686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f27bf968aa18c16796f3030e5376587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b9c4b8b7053faf49f4c4f8a9d073988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609ff7b647d843f5d8d94f87c9c5d4f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d58e64f43ffdf40bfd436964aa149890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9f3d0b48314f46075690e6857dd9f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08222f54cf8e677eb904d55a902fe7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e011fa913cf0df5a6bea69188395c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9644aaaccf93f89226ab895cbfd1c2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84715255d4d0bf2fca8a9a29cac89d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9241c1f725f85bcda0bf4ca97395fea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14cc090bc374d6ad56ca9a02995df697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c1aefdd06d897da0edc9ddef2ff5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a476b4862ab99f4aac0fece4e1daf699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15563daa12cf5088e1d9f8ec48372668100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de780407cae1796889087d9400ede6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f97cff3bfdb39d1290c5556337169102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e3c2359018a0deade73e76e4af6cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d268486aa996f81d494402d10208803104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28129184784f41bf6445776f1b8e0e37105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f63180bee9bba9234cf42232945a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddacc1b14415b0cf3fa6116fa82b31a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803233700a20ef53baa196f50f965d4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164481c5dac78cf2947051efab538b03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4d11f8a68b2cb6956e32e49feb39f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf8ff8833ce594b68d4f051cddbe79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96d4cb67954d400effd91c07ac8c81112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1e65abbe43a887d3fab22b5296ca4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686d28783e03035b0a6791e6fe84e93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcb310c84f626a762aa6d1cb19ed5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328b74f1c4f6a810ee6e70ffa44a037116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94697cee57163cf7d857dc237ec51951117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62847b3217a2ebe52f1dabf033499b55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a6fe1f6daa55c27a0546dd25e372b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852948f79a86e532f186c0a94dfe0ac1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be3da2f36c832709659e85cbcf653f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d927272e6edde947bf7fe8cffeba112122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e6d1fa37f5d340e4feb02130e7f62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c776294620e5c93451f12b8f4e4adf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4992338bb75556c709207105f3fc67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab824354cfb37de1f9b2f540921ce7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211c9c69f671d628212eb72696a5af4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16244d282f23c75a0a56c53fd101d25c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc05e623349980ffcb6a98911f78153129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b69c7fbd3f1916b9e9dfa456ca382130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847ab4e5a60c7763aca1d54c51e6dbe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1c950e36c98b33b134bef86ba8fad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30034a6e3da4427eeef47c7d17851d48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dff54805bf92a828b3109f5c33cd3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbed746ece33dbaf9750a7cfc6b5d37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96ca28ca422812b59f84f534badc74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1386afa6803948a77ba4758cca613137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90555229b239f76ee697b3356e513828138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c162811fff3c2496ffd993fd39e4644139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472e70ccdcca2d0a607aaa519b8f921140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17459ed96556ade5605b0b21b59523141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27aeedff34a7a741eb82da218480e2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba9856662a11147ac4ff27ec28c9c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b86dd69828d5c545657a2323ded38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f08e7ef364cfc763946a6cfe330056145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0f70e877c903972d4d5598c3694ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c53125d94226d8072a700aaee6fa5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429948bd8b3db8043fc920b952cfe496148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8ea19ea4ff550e86389250894e224149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc030604893ad98ce1edc6315d8721150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb73936e04061cfbf58f6d96a40a6c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0e0368e51803b02b67e798ec7c698152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a16a04d35a141d16de85dabab91e6f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be961deedc2747be69dba35c066fd3f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63f85d4f3fc378020a66aa4c709968155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf29678094696fd3f15b6ebf646687156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307000c0784f658caa75a8e1676c1ddb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c73f095aa33d4b427e374e90281128158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a60a2d619d0b2b1b862c12287fbb6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3489ccdba8af25fca3524d73b39320a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01332527ffb045f592043751dfa588e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712d14f8cb2ddb2f13bbe173958be13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e9d0302bca6d971346bac7248d638163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d403415d94ac1728a3b2342d21852164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbce8c3963a1f40635028ed271218c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece99bf9ad1c0ebf804ded9417148ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cffc077cc393cee646f03b243f3cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f933c2ba3fa4e1bcf8d73c04e8f88168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d2a025bf9d67f8875b1b748fae23a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995172db67ea68aad8a0315cb80a9d53170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0eb3f0fc17f282b14a43523e4d01d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c6ea591441bb024922d179eb565a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d559882c214dfd0fe7fb3476b2f58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd974222b767fc200956c716f40124174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836072535e10ceca69d689d52fa61dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4e654f30e4c498cab7351db45bf59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722bc922ef5823869f7a1c0ce01dbc5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c93451b5d9bc32f1a7cab3dd16351178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8104442e23767e2101671567897827179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422d19da9bcb828a849acfcfe2c334d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23116e5cc0d3de5c9fd7383a2dbea34d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6a6b8a8ba44c8b90fe858de7a5752182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c66cfc4ca67e60cdab7b1a797a3d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c3c3f98363e8da5a9ce5811bde36f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a7992adf4a726e8c43b8c51e32a77185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb39eb6f42d15bc85ec735ee147bca2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19986d3fa6d6502c9607ddc870a63aa9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445be316f0811910ba845c52b1f98939188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e5be3bfda1d9fdc150de9a137818a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facde0c0178b808faf6d3ead503fff63190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d311794ed73c1125e5493f7e925170191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420950c05bb52ac8dac4e7934af8d44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f135ed11a3c4ae8c5a71555878fe75193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93be29dbcb3699171b0815af819abac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b4b62219850288beff8b3a51140de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58569cbe29785bee0c42c7836acea025196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073a79e9a69dcede332fe9c073ac5fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ede898dcb4e3eaf778d12078084592198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f9ba70023e3dc7125f7642931b272199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530de601e150b8c7710d79b1f2edaf9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cc2e75b1fa28c3554086c25480576201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609943f6cd885e36756ce0f0a342d38202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca517c6dd6055dec83d74350e21b12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52311bc468302af7ffceb2aa01012941204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399ab0cd78693621c27255a8bddab93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608919baec41749078174644595e0a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0aabab6709821259c0ed578365cc7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c7ba9a01fd92349edaccbc3eb8448208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e38852319dc6e6da3e5298c6ef3ad0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afb0978b045c7cff189444282cac77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b65bb1e185a3f1dfd4a55bbce8fd7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f2b802155f0b644e12c716bb06e96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bad6c209c7b94ff971605315124c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e430f2fd4dd9270329d821a14773bca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ef97a2d2d2e14eab447f8e15a0f44215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46c616658996087deb6795b4d0f350216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5decbc80bf04ee3e27bff05c2ef32217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a17f712284f70e67db3f5fd0ea732218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa29a8903237b079977bd7fd4120abd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9654a2868fb0ecd6bb4d4d775c473e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113763a5db54b385abfe93a238650f62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91338ecc64152730c034a6a49c37d52e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bb99594600f63bb6931b7b97f7192223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dc41c5032f60b9cb52874b370a860224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a8b169cff828ed40ec4f9c0d0562e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fb41e4bf51a037be2ea9cf51721b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82265690d4cedd2335f3f58e0fee9b5d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ee6c79094b4536f2df94e1082de7d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041553568df71888b7bb31225a770ed9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0adf8bb90921d9130b88c1002fda58230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099150c3b72435e348207db139ddb89f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7bd406e1c47a3cf3a60c3fc4cd240232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e70e3173935e0ebd7359f9c615a0d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054ce7b0df2f64800b73c44b8a22978234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20eb2c5deb914dcf8f094d9a22fa584235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507916efcbcd622fc06c09abcd280238236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d27b9748ab6385259e499d1b571ed6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4994d894d986c0eb4978d96d61fc45238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdc96156eaa7709e2d07b6154b9120239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983586ab7234f6470deabe679552733240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736e82936db87f3fc0b0e4d28c166f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ef49b766f4593f98016c8b52bf578242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018011268b9ae1b4ebf069508d6c925243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb93ed14162126916e42a8dd4ce15b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df32669a95e35dcf0a20b316b8de69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb688d15ef589a4aa4f51f6742eb5d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351509b04b67d2848dc671a284f3923247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004afb8956767d4691c68ccf8a4ca4b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317dba2527d7e8fcd34f2a74236b4a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d77f2c786f879e918a6edaf0ad22c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f89d0fc539e16af7bcae9615e02bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea64e99c4c0cdd5b2e97f8740e63bb4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098a666055779a53b2a77a5e3e34d09253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57964dfcbd33c7dfefdf48e325ca1978254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d973d5771d94c26c4ef6c7d4410081e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4813f6642619e2237ed78a83f557cfb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de0a986afb6924d0cfbcbdf90c620f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db595ca5faed25cc47d9036419e205258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033813cb956da5c8121578dedd81535259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fff6246f0a6af6f609c94d8349fe5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ea2f97585826804fa3ebe43b7bac4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418ee66d47425af1e6042f9a5f8eae5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3085b9d78ebd1a1eaa031c153e03d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8221b1ef16c9ebf69e76b7e0a8f9a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4e28bd15a0f3bbed1a8e1e6308d81265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0f9ac129e37ab14d2dcb13f55cd58266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7e980e0ea4c797f874374579375f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fb6b68420e406bfe15edf7eb05958268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0eee373270c1b99c4ee89e4f7d48e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c13ef1d956a6a296a3fdc3f5cd46b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14d4e6b3aa3c7fc58227c7f7e81f82271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1df1b83a24b62605a84491c46b8bd7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9a37958b3b60ac5c3a161cd2e9f5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da21e85cb345e54391c4ed95ccf4573274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c82ac1abc28bb3414a899f24ea47e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306d66583867d84c638fa143da9351a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83e43d7f6e94e2eb9b4389d8b6ff21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52656420a50341336a43a1ad15205c24278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d424a1c5ab4222eed35fc291991aa73279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7c740d334e0935f97781b48c2d706280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd906f595609c2df9c247022708787281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75baff16de6818e2e6416706d3f794eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9540a1774d7e724145d654144b9e509283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d917f20025b2ac1a57857b4fe1d268b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31a8f3ac7919f338a28b6f354be254285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487f92dcdfd6801f5f51c01d884fb2f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b1e086b1a8c9c215d61db4e04f69c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de450a1535fb50b8ee19fd20c4d516288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b70c49a4f2d376ef5acbb0738b6458289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37254c5a8df72d30eed140b759ca3b4b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d4805559e9d3dabd5453ebeaed949291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56735dd43d4a7646775e4ef8b5dadbc1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63194bcaae9453c09e08ef9cdd84496c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4431ae2e8ac8f7751fe64f6b001726294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde91645e8f8dc100497af4178c1953295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f427eaf54a8c6e4f3bc271f2729d74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54da84b0bfe93585fe24c8318cc746297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f6c6cd9f0575b5b4f24c9c7aa21e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ae93ff8c742bd808fabca7c9f18db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d199aa80dd2dba819537c363f6df65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965e0357a1fb96bb4cc48c162631bc2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f7e9ec5d8d7e1537496fd27d40670302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ae69ae694748449c05678ab3014ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922946ea957a3cee60aa3e6c6e2edb0d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e53eea0b3dd7c56b92856548cc2269305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e0ecb4033b74e0aa2a59ac3af823b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837f1dac3ffd01c28ea68c8eaa586b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8a5d8e2176c7daa1740a28b6c30c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5461ab9032372bab62de516cd4f89f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4ebfa766bea497c6b8c6d6f11a483310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c980519d1f241a91e384d344e0e89311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672ddf1c74784bd4ce0fef5c465e7b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bbdc6a87acaa2055dedb61c716c4e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71874db82e8f93ac2244b3cf6ccd3958314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882909bd07419a8ce9651d5957f19dcd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24ca34a5e53cdcfb1dcdff270b0378316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6718abe631ec67fe0a55ae2c04eebd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ada16d201426716c01894b354016a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db184c97dd0afca8c843d18922de76d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2352f8505418f99344f89cdf5e4988320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0c15b8af17236a7f4022d636d2569321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba91fb6d773a97a1c2c7dd884d5929322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba9d46d005335e71f2932879b640e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eeef19d24e9bbc3e6d3297cb3e5291324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaf3e0760fd603032d37786229207d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ed9ee2067d808aed1d967b18f3f4f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c16b1845c4b31d3326abb1b9b58c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88aef1ae805a76a8f55269061a78bff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416de0eac6f7a7bad4eaa7673697069329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897865a0d1ea8914c75dcf893cb2ee9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f92afff52e4b3279c04fe9d503e26b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27fb28a4e7df7e330c43c3022a1af5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1977d7e717580c1ce360fe1e3ff0a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b2fc608c8461e4d46733484a22fd0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9b0dde8cd37796a07c3ed41551b46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18527b5b10dc93b952684c26e5fe9572336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdf541a73c03a173c4d6be184c6745337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c2563d3279aea57be86f37fa1b887338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c93ac13a188da933f4c84b590a6959339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48b305b32cd7569e5461c3e215e30f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11207e036b344af5833912308a75c63c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320b0794f9cc64a74251619385ead2d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61097b5ec5779e0ff4f869925481bb8f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525767b0c609d6391b61c0f93729a59c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bc27f65312509ac3c147f66d0cd84345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed4b50672098a86ab049a9f26f5ad9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3408b3773505c336bcc899b4847334347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337369953b5f5e66cb6a2ef9decd311348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484548c2fb878b622b6b3d90adee00bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22895d44a26499e3c4db0d94d00a3dd4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df479a7b087a2c83999be2691a0a06a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b59d2eab1d0bddbef9a088c8b136cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb872dc0b11f6fa33c5bd19c0fd89040353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc9e37fdd373324e898faaf9ffe951354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a138c6201a89093f0cb1b98b4186fda355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b986db61f4e770ca5a6512009aeb44b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642a4598207766c6a2f5ff9512ff8d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d62a26e810f0f9558f7b99017a197358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce33e01c0dfc80c2df0636a7f71c439359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db617fd35ce1a1bd411021f29d25d0bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1863bed6a0e5d59af672da0cc0a83a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7697d80ea9996a38dfa517436ea56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d14435251e7c2593f6e8215d93255d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c950a4b870b5e57e6b706507d05956364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deaa96b9b7944ed8d533d1426c18a76365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fc38f954154926c004d0e999d45f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0594bec77334c6afaf7fb0024eb40fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050082daa8ce85e49a050ac11514864d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b64650f78bd63fe0bb4074ef5baaf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1936c8a498391d8600e1c1836cc81370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c0e9422f7cd0ddef1aae42e6cb77c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203414a3e7bb477eb82b326b4792bab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ed138514b01811ffa2db961cf45bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3b7992fc2d781ec93552efb346342374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b824e18825ea8167f92e7c913789077375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427366229e14f3ddf273517c7abc379b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33464f70c3e8b8f9f13abce8ccb90e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bad8b86519cd48ae258b60290c4293378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6935d58c167ac9fb148ae031756785379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce86f9e4ecb90004a561395ec11b011380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f4c26f775979f8cf82f0b1b32d06a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f4c86d8ef247aee4017db50606814382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f2f5f1be036e1bb26e76576bb07a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b376a1f920a30aa7750fca541450f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d603aa13456beb6092b6b34c3e8ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d2554cb3acb70eeebf0d0939f719a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e971edea73b3dbbbee7bad6eb1ebc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc9eb363b5205a2f8040302feae78b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976f6d42d643a3e134b070fcc1a61db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf6c22316b445f0b4106244787600e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79893cee739cc83342eea5dc6bdf5a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a5419295388a047c7f7aa533d9946392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d395dcb19b454900f65ca88cf92dea5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93273d9044cafc046a3d4c7e084d6b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc21d72f4d4438f805c40ddb3e42da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279702576ee6e800c2a79816690ce31e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ce0299e614d340183b8d81fe861f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711b2a198afe67117c05673334fde7b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895ea31c2ab3f75ce4921e4616989f1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07cb5f37533699e73556757c717649400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f09b0f1f889d255a5353eb1a1e01ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d26a300eddcc8d5300e670c0e29c4a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc487c2729db48ef188ef442c906162d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c3ecae1a96ace1f054750792878bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23970ede10195cbd97e4c0c62663b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4effb2bb74f8026c90ec2a74272bd6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bf5ff805e27431a23004f083c9939407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d200f59ff0ce87ad135c83dfa1424d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8ef0dacc4f7f77945642297b76b00409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d28bf7db319c1874d2853897ea5f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3057fef5dbf84d76b275c84dafde2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3f53ca3d00f1a8b858f8ed82b595f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cfa66157fbba55538124d5e576b4a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709c7d42246f7e9cfdd21bf4ea9458e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac44c4a89f61887ceb0a3389f0815ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565a6f14bdd7c42f692506721c6915f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51c1566dcbb2342a7bbe11a016fa58417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4afca81ef70281311237766aeef4a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73441ca0fef7df13636a6ae6dc5772419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f78a5e96e096060c9f7ea3b57dae8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d39312dd6691a511075a3b9c7e7cdd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da8ae479d709de57826f03d0dd551e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d929217ed27d517a07df95b36698dda423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eca1171ad568a3222b91c71bf8ee85424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d67478cdbd4cfac10f83d40cde02c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf247ae8b395fc2f17c09abdb2c5bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64ff4b4e186dc85404e15b3d476dd0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303e452c55da50846fbb00c656e06ae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733343ed3b82377fe3c39d7aea3a67d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8bb766dd088136346820117742bbf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8a8132c75135428a28b9b190223ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279583a7d1508cd13833985f2d3cf169432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3900689e953bfdabedfcf711d740b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f68c4ef1724ed084ff4fcc3d3f5039434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e73c751cf460a43150995ee945fc0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5100cdeb7750998bb1dcddc2f57aa96436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2e764f37a4a26cb4e25b3435f5322437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b39f116d4bf8d858e6e1051260284438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234932e80f21be180f3371021eb843c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c212a9cd934d8942d2259fd68037910440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aeeac8586c8c2030a467a6f159bba5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411aea5c683dc892a3ca6d5fb6cc995442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09968f29ac4f014ae288b30a42e8efc6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ece62180770d111769a10b3b7c8f94444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a685b36e85750f04e80a15a3eab7e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c24edfafa067c630204f0effb0a66446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dab8dd80dcf76e8e8ebc3a94422ddb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d397888ba1418bcaa7046e3da668f76448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a43ac36226b4e32a09e3ec80addf8d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9683e2ca30fe4788badf585b911f96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ac5d2aff298da7534a4c0bdaf1e35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e7d90181e5608f0e6c8cdec4f5603452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4ff0e4cd292ecf7265acf24cdd13a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2869ba6fdcf24d2beef8699f92f24a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c68ac16639cf3904ede5be25649951455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d797a8bdb26145328d492e69a59df7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6243d46def3555897b94ad100b8a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56b936062e34bf381e4f788bfeded1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339efa821dabf6ae816799bab33b3a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3523e8dcdf6da334affebcd41266ef6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be286719c64d4d114e99a41bde9336461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f43ca2314dd589c929afbf72cbf7c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef99c77c295dfe23bd6883958c68c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b9b277071b3ed5130705740bab3c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254e0a58d4f2645297c888f6b626826465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118284ab6d7115fc7eb4168f128acccc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9f697cca3c556a1e82c322cb15641467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250243aa1a60db9855440e298681e0a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000aa95fd3a94c87b70390ec764bebc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8834e76ced752484886f120052077470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7fb3134b2a73735fe6fc1b3fd4537471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912f1d9930dcbb92443dd508fc5f042472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f298187629bb7e7c4b40e0c3f7df3a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc16ca7d22b7b4ec186fefb1ebef9c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cf90349e6c0140e55856c5f85cc34475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154df1399e0b9b7636d9c95317460174476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec938781b9e02a4c5211d767bcf1a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5263855bb1f337ee322dfcc5c5259478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22ab6e7dbe4847d15409aec7af3a72479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140ee9879668ae311f1420cb3c8bbd0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc1e49a69f7d8c334261db06e547d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5b0483d3b934061e5982e99ed47f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694da807b1309a1dd8d1b71e934f5b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9da9f97728bb527636635b17287df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454333179ce71a1e752d303a8c1d3ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e696f715d7cea6251378f9e72d7b52b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fe2f325cee89ddb6d012daa5bc45b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d8df21043d0d71846f72078dfe43f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb94f647a35601a19c02b2f9b07655489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdf9c97e6e543e848fa8dc74eff7fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2bbaba95dc719c62d88525343f93e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069520e130108206f08e4c1c5551045a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afb783047c202be673d5e5ec7796e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c45b931393741ab5cd0d3654c16ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591ccbabfc2165f815a19d70bddcc00495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5974ad3f954b5217070d9c65a4e92496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8de75c078becbaab174f71673923b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f107679e92f28a16da25aa28f789c86498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d339bc0efff7619c5db7442bd6dfc24499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ee26bcf8f5def6702b94e1b1bdf58500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6d11b0412aa6baca8425649a3858d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9ec85db67903e7458d2c7a79910b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b11e6f76a8bd2fcd61c7f92520638503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c219aa0bd872fa4915e668a0c5389f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0ab669b17559449457f73d88cab2c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefa01b18eeb4cbc62d6ca7624f7ada506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4970c19f81aaa3da42aac00fb8b0e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba57339812c1b9be45adf028d374fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e8bd1f4f8647727fe651ed17d00e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70f9340a108249338bd1345a2d82ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08ed7a319fcf896c93a6ec0b3b3404511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd014401da902453139d5785907aaa2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c29e7fdcec16596f968f8841417eaf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232b93eba1354ede446a5e2b6d23693514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641ab00ecd05d8e3f7753af6c85d49c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e752b1c6b77a126744a0deae96aed4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94af0ad5525bd5e5db310a7678e6770517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd18f3f70a82209478eac3b3a077d73518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f12b3afec9c41d602b5caff270587e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ca0b9fbd1b057ff2d1771611f06a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e17a58d72f507852dd21b50580a9af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c5d4f50c5844a990db8de7ec3edb0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a12d4c4e348d11feb84c81665d18d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e4c3c9630d65516dc5201e7b088ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82c6fd2f65e6a637ec426257be8eba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da1bb23115b8c07d4ad93ed33ac3b4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d9ec640b6b889c45eaf1b6f92546a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5264144a1a0536c27fcef706fafc9df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d1bbb791c328c1225aa2cb0792c71529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e52a22919e69c3f97e915c00451ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846128eea7ee1f4cb59cd1c2aac858f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3967695ebebef573b7dcc8f861929e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7c348c29087d1c4725e43eb93655d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf3d3bd9d8417c43761b379445b9a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f2c6bd1bb5130ef713278e630b080535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2cfb6b978e744745e55f9344ef2ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973a9682761bf4769de665f04cb9330537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7165e0b3b256d25295ba14a6df1991538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fa6e9795ce31698fffbebb5c006ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8477a887e40c2f97aa994fe4aa7432540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53b6ef53ed419583a078de81bc0ad1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bc75500cb0e2764fe96e0e8dbf274542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314b41cb018c8cd7505080efd890fd6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281dae96c865f0b772b80ecb4653795544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa69f754bea7add4c6ec44c23db560545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34f5e6a474977481d7c927298825d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b767347cafbce60490c0dde89388f91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fec7c90293e22e607e458d4f5213d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1593174c652fc53ecda02c6d84b29549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f4f38837f5db0ea1a529c3ceec43e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6b852e30d788aaad03fc5be067243551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b21fcd43cbd5d5f1c5f39db38933e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7b5666d53cbe83019b03a3dcc0b0e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ab3d53e6a17e32fcd9e6b2f948884554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea760d14c2e41e3f8a68143efbe4e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd963418c646322fbd1114d8665c1f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76672b6f4b1541ac1322d3306e30bed4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72321b4c8dda8f9ee000d6bab195517558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cdf40d63d348ca845adf6e0fed546559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a518d26faf25f0477c1125851aaec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf0098e8eee98538bb3f352510d2d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24d0784659224011edd56b74b56584562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bc7ac7446f3f419545d8a79206a72563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788855060709a438b6a5148de6ab881564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911d7417e82fbc568b562ace5378d3e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4b642256ebf8d8f16b61c17cff313566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81306aadf3539b46db672c95c19beb30567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d5e66b2466526ec4a0ca38d108ee8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476548742ef1ee00626b6bfcda76654569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f01bb8035b1f4b00008895dd2f64f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002562d0aa425975c14aec8e10f2e3a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142665450d05eb12536450e9a48761d572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>