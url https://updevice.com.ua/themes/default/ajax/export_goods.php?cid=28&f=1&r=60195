--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61af20ee484cfab19260a9bd6070f591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b40f4fc9ac9ee2b9455cbf4b3b5d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0486fed29801604acc079566f93963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c91f60c5425e4f520a115f350412fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b911ff1c33c8d9e583a12c1bdb38a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f6c4777b8628cf2b2e49863c0847b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e39bf42bd5cc27bfbd3ebd9f2398c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ca6a15fdd855909d85460f0f3c3018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dab70eed3c2f4765b0cf6999932a739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22bd92b4ef15d70650fdc434010d0410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39657976eb5b53c6250f2096fcbe264811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b189c874f8acaa2fe91c0e6297f1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034837d3633eab0292fd20b9ec7ae22e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f251399cfca007849c3a212f8bb3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e244b655c9a7e93e67370b231170115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ebd9b44cce08a9b64c15b9168f54016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b661f7bd67f5faae6b7adbca15e3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a6c2593c60c88a8c07c2d2881bcb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297524d99fa913e026462f02dd13afc819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b366847bb011f640d74995d39c0d53b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35823e0fc39832aa29398692a624528921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3627ca75a829d1e9756e06d94afb66922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9df34b4945daf47bbaf1fe607a7f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7b4f19aa58f9d232981156322977524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ae0046db06ba59c5815cc6fc0ee3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac22733193762ecd85dfee787db4b6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4811d938a8e3c0c984db02cd1a749c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab262be4ab70b4b83051b15a29ca739f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9e9fbb33e95d9bf2672e8a12d801529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90082d58eb332bca35420bb6797fab730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4656a922ed246ef00572c019aaba3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818273ca92e4567d95a4a2068ba6433f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045a96512dcbb5836da9f57712efcbf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac91572dd2dd5e8fd7e67d99ea7c8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016e0e7fa96801fb4bf35b707ecadd135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c152dd900f4a834485ae2f9d4602b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc649fb7574848e93738174e6e5fba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a33a2e3a09b855766c0af938125fc338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacec0d847face65f5a183094f5fc86939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7d94708185baf03f756ac9dea005b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a3d817657c25af76e25f1652ac75341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d339f88dac17c1c81d663c71f632642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32232cfab5a31beccd2323cec53d6f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe084e861ec014a60a24f7889458a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d91e24f5b2c2e1efebe641aec6bbe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bd7b7ecf7ab1fbdf5248ed514349f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953e091bf6d6cbf0012ca1eb677515247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d2a336ba30937f4382c390f29796448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38309d7a827679e4d1b19da33d027df949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bc2f4d136dee45e7f83f623afcde750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa6d04b0da41647667d96d2de2d04b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d026d2c7779ac337316d787a5fd801852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918b7ea119f66a6d2e1d19a03a30ddd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea52ca60aec677a3ebf266aef0a4ed954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356927a90017e5cec972f31b5e46c0f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7a6cc5dec3fa3282814ee040b0fcd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869d7144278a542e277ba6f81f338cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e75b51dc92952033896e9fd3c7f3f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efc220f1510c3c376284913b84362059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6e044e5d36c02523bcbf1264254ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7a2f3caedb7d7f6fb5edf87b7ab9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7015eb5855ad983ad67361ca6272362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e264398bf7a25fa166a47d07fc35e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a88951115043b7bd18c097f35a40364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25b879aa9fb1b6f5372d02b192cd6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d3aa878d5a0940b8343e4a7d2f92466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166f5fef0dbd1fd536fac359e00767b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5b7cf3448238d037579985ff4874a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae359f1f65deaf3fe584bee35b7fb9d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b1ffd99bd0895f4767a9a61a479f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b65a7b16400fb5255e2608b77290371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95909077294136696353f1e356316eb472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b331e70c89806d49dcdf614f6266a1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8325692cc0a54d665d00f7aebd7e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903614d2c4a5ec75c4f2239effb00dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ed1fea37d45a4a788c2317cb5878f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9160ea81ccdd9e9184c72634d7d91c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cb69652773f490dce9fc98ec8fed378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f105c020fee1cd983df5dd82afeec0579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a23b7e01b74f583176fe4d9b37e93c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d74ceb27adf189fe4da2188988dc8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c45e59ac09af9e3488efc8424c05482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255543b2813292dc90a0a85d998a3bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d49fe29dc85ab695b5042ea16944c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243eccffac584883ad75f572b78d91c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56ff29f78b447c924cfe7645c7a06f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffaf7f20f96653e0e4c4312f4c27da887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870c72fe50f28b2383d5c9726e4d3a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866ec91184c4ac116c4afca8cdb212c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1507ef5d109f543618450e78af0cb4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635aa4082b7bd8c21adaae1b1a885f3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e46aee973cd3f78c5268e9edc663992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49910a117f3b9bf06a6211e8d43156293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cac72a54b4b38ca09cf3e6f817c8c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada5bd00bb7700aec206221184b15dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5a720a36cf1c9715e53d788ecad9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9253672a25847d7aaa96b631bf3a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369125a0d1d77d2e80f4d0fd5799ba9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12907f4b29dddfe5e75f7fbaa50c2a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a562c32c93a90ea34b1bd88769168d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d27629f6557d7f2b56281bf4665062101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054faf52098ff6875a9c96c9c141e8a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322988dad3009c702ed909d99140e4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f435f5b50d85c37574e5d55031d0c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c273a718bbffb2937b18f7cd799522b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bd543ad20650ebc3b444957e1c2cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786b73ca1cd30121c61fdab1069b7d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585873b1f14fd5d5bb83fac9201cdf8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f479ddb70ba0a0e2c1c14dc97eb10d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd6dacda42bc2559fa6508c3f92811110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53982c8f23f9d25471548b7e21cca2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd74e1620b60ce82a66fe582a141b1e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b87ca27708c76bf649c6eefdf21bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd223bbe8c727401239877e5af19938114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1a94e0260699b0b0f259e97c8bb68115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc11c192676bfcad753b1a0df435b95116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41241c31e8b95feeec39e384427fbd6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357fb8719dc661402cd279011fc2a5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8ad6c6004529cdd09986e15334332119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daa7f68e70ad90102f5557a35a7595120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096071d67c01ee7618939ca10b5544c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2202896d66959d59c4e644a708847ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798721cce289cdbd972ca4e41a8f0361123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5d1ada1f13bb50a06f97ef27db245124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92daa7c383f66d3c4fe6ec4fb21aef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe5ece70002b3b35e56132dd0ac3e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8d4dacf96ca03f0fffe125105d001127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554a7c902d406bd390b45296c666cf8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34efceb6b9b587a0b4c7389be2981c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6eb6873c12ce238f3b00006e2aa49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe71e34b172e856ee6dad611b4fc148131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcadff40f51313a947408b7e31479e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92068957ddc0adb85d156e248bfe26f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5194cc147d44a161d0b1cd35177d6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a525594b18206554ffad25d9bb2aa68135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122aeac6846870c0de2f4135167167d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46646cad36be863c086ea254df2a76f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbe6cfbce3199813df53acd165ff20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f5a6c607798483fc190587a275ec7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa039d6803338bf155d808284d872368140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc42c6470bcae12d38331325d9637e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffe8863be0ea43990e8e469cf1e8d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20682d3a46b2ff2b8bafff858e4114d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274ed06fb6aff036755ae0ef448cfcc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f877aaacd36bddf7aebeeb47972daa9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b826bca042da81e849c9e22ee3376f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8c17b6e3ea38db0cdc3217fb5b0a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fbf539daa0c7d23e6787ad0b5d826148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab98fd8b8ee5e482c2dbc24b0d74e25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a500850e8d96d12018f2b356ff83db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f0ee45fa612b08511d7607a35a607151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cc68a1bbad9813bc94354405f2e83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23afe9ab5515d97a6aa426e13cbdea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd574145226535d3bbd4863ec22bf18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec9323c25a4d16dbea95c2b20ee826155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fb3122e46421490b1588b4e936b6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96723d204bc06a29570f2da2d637da4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccdfe4d91e482d78b9b1c69d779fe3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f99f2250b8955970b7638ffa6a27e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095324cb82a644a5be392899674e059160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7f704285c09f0a7dd9c6a5f4ac995161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37046d36bca468c2e668ad950b1d4600162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a00df1e9809b44e467dfa6f7bd2a82163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291dacacf1e01d29e789d8b4aee8625f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d18d9dbeae23538c90f8aa4fe50338165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098f5de684620a0a8baa2a56cafa0cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3605c0166ff5c5ec1ad1352e4b5dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaca948559cfa93e646b39d285508d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267478db3f3cbfdd10792c8f85c2866169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08476474b3d7eefab83361df7887f067170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eab31b51251fa6b542d716e9929f94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23656c9e8d405cee6268f9cb484385f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc50a03d32099f12c736c502d960ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c03f13760a1de1641f0e692961c68c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df329916f659f61f53e44805baf65b42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc3301eb51c9c5934b708903085793176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc473a7baa5d5f28184f822d027c51a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968dab3498abec1bcb9eab7f54580f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df3aa26c8e4e3a054357217ded0d13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbe28e7c141582a4cfb95cb2f13781180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb241bccd30d28f8d049bf8c381bd6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefe484f6cf24d611cc0c0264a49dcb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb198d449466ea134e1ebb7a0cec1a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c249ffbcbca386cc9ede8aafbab1fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652983e0edd2fb1831e988d4d6748df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe48ab9a12b85b413968323284a5f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea96a95a7745f2c991e592fc52ce09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f3fdca04cb34bcf721c0686ebc302188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78505c5a9e1384a5c0d696c5b7b74e36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928079fe9ea0df11a6d963228749b516190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f665f17291df315890b7aaa7d5fbc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d95283321a19eb160641ca8111228a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83444eb3d6e0cdcc5a805b983b9e91193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11049256449a2201d0f88ac8e9109df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1c79539d0172e449835e819a60fa7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d794ab4ed38f09a892cad1cd45e3e49196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1554563cd616cd7845a8b939232d68a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bbcee987b090304d5d929e1b97f51198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7dd19756ef2556d0ddc7db6df5c26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256308b08723932071ea8d6b1f30cbf3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d26574a909fdcb33c6919429dbd579201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b775727ddd94805440929de342426202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e408691f046448c8c56b66956412f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cc039006edea3ee6aa68f2f5a17f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e0985e1a1e1104e9ff8c6b67504ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ad994faef3da62edc04bcb5720261206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5496f65e61387fbd46f9ebe95868da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe559055b4d3d70bac0f9b9622cbda1b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5bc5ad6cb9743ee3c528219d4cd37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f105a38a1405e51ebf3c0821d6031c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e75603936c59c70384b57a3867df8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddeb5d399a4f207355507a5036983b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f174e955ecce275b292e8d74530ad11213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c128cdf1de8b754199ad366979126bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66118e88377cee3e529fd21f04b56b57215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a888877935d75633733dd9d0c823e4e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016aa12d8b810bfc8603a67540f9f219217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93f71a6b85951e424bffc649d5c22d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec319111c092b411450ef6e24135ac7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63a9174f6e1e01ba0168775256226b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd84142f7c568f49fef3a917052389221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece4c40f1d9552a5b18020a23da011b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d63c37d02c8cfae6e6bafbac85a0d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b9502282558ad61216092221306cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4306d9109cae3c9ec587fd033e2a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40782027e37856bcac40cdf888f118d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18c4d711bfaeee6b3cf1c9b678ba78227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedeac10feedd2ace5ee1e62fd31f39228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2719af42f9356bfc3668865d1e2e59229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24f130d50b34d907402f7df877e21a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f017b80fb42cde4c22dc4de2eed6ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5c991938777258b900dc07dabb1b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4a5e44afd342f049a2415910d0c22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3876755ce0c90ad71fc3e865f6af929234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290e5f1dc901da593eb82ae11b0710c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28607cfcfa211eca7783772e4b27f77c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a383a58dc26033c17fdc1e672d16274237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7b09de53ca913e39d3f5bfdcc40d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e7a306580f355423ff0d0e9186a9c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c9437cb1e3edd1c07ad12a907affc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af272dc4895fc7979b5e0ff7c8ea4451241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140f4d2227c78d54b985bfc2abd1549242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e445705966ca04e63d5691a6796b55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d277d0e8c53235c6d422e50334c07eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdece82e05ed0738ac8f3b24cc4ce86a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c3a60149a4f9430818ea2ce309d6e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d5109224ae1cf02c9f4bc4692a340247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ca2a0b492b4ca5e79137838042aa1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999281178bda71ecebbfc7157f935ba9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ecf98c41a52dbc0f50199985ba65a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f055c46348a83301bbfd0f6e366143251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718153f0c569381b73690bdb6b163a16252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ae9e365d7eea4d90679051b4c9f57253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e98668a2ff8245b660290b3bae53a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9864d3c21ac68ef5c9c7e2b9e933e2a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034bd3cf002997e89e6c29dac98883f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a48255a1ecd175ec01bf32e9bd701257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debfe5aa3b650914e1c61eb72793509258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a4bb898b669459bdff8f74c928382259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a45685cbeda0db10792196933be156260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9ab0248bda228ec7f53e3593799c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9327160d74547064576ed26c79f2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6cd70455e7500b656ecf8eab46d4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455d54de12b8b013af874c430fec559264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130f471cb3fd185f9d01ca5725bbf45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2543e6763214e4003a0af208025ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc13a50a44d2b661723ecde9ffcbf3c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f86da21a1a5075b8c96220713744d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d14094a9ba79d5e73eb4c4460f309d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612c941b6e3673202e4846d658f9c41270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e79b74202c1f5a2b3f5acaf7b8a019271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936de66a0fcd1818d03bfd69c583db0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad204e044e6364cd624d47289f7df13273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee287ddca6281847b6dad892f6e3d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fdae3504d481a5539bf2333b22c53275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5f9bc6fbdde97a9507c47c113f812276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2089b7c1a5b74f7c9cd786b0f46e1c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f9c6c06c6873ccaa1c6bae98ea679278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe9c9952cf3d3fbc594aacb4e77284279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232a76116768b6256f33a0438d5e9f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc333a6df080224ef0537ecccc3011e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304530f42b9250591d3ce610aa894d81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef34af1b5dad858864283cb69d44fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d861b913972f56ede90ff9f5e7dc589284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ca170f2d0833a6dd02a17cc410560285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3acd87edb2caff271bce529a6faa0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9afced056b95ed59157fd97ae63b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e974dbfebf9932004bf47b5b93f3f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807fc3ecdac65dd6303b654e6214418289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24bff139c65ab74bf94cb3bae11188290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ba2c94923f3d6f70dee186d651ddc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747af7c00bdac2ee3295ecfff9eff1f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12af5371d4294b4e2be8ec93190c39293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba22060260cfdfd98ba46459996186294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083844b2ffe5fbbb6be178e0d482b8ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbf031744bad7295286028441476bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540a973ac551ee2c0515d68eddc5b0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165971ea9b46595eba0ebc3650d71676298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca169e2f664beb41e9df3e5763172d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d12b06f46aaa124532cfa166a4d584300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367feaefdccb52ebb97db15bbe6884c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5690a3e7db983134e5c06be78d47c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0f737c915bc8c779f32dfa0f187fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0d0ff1fe2b20af3f76fb5cc6b4eec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95be05bf2872d74a12bf8fb15b3e91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc8bd375319948fc30dfdd3c9dee99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd541b188f7e4b4efd7a0bda4f38c8a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbda48efd0a3cf0f275f8668c6f4d57308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb66cd4701992038c14a5b2cb339e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a7394e6ac5a6a04a628045f37e868310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45ed1bd682ec162e9e44c9dc695ed0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ec56f929f4d18010c453b76d3f4a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf7faaf68f9356612dbdf7d046c90c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03011b90961b1a2313a8944f392380314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fce328cc4e51393cd7e52a40c1fd9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d55d165760d3225d0970f967a3d85a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed5f81e7edf8461cfffc5c6c78f093317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e30f95f913cec83ef6d831eaef285318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702234e63f687903dd7dc2acc9221a5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca59f5b31d1af1c9a9833ad8d315881320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dbc9b1c194c6c2a634fb5b1311679321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed990c013cfe9af90c134000816b85f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e81ca14cbf8baa3bdb61fc3dfae74323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fb4bbfda7e77b76eba866ac7f0c97324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd070d56753a818c6439c41503f8f0b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f38473e9633ac2b7d6d74ffef0876326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46323f20dc0c50fd44f30b9252fa1f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64700dca68dc864e112cebcbfeebba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b941464a887936d3fc5ce4a118d82329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf262ace7916e2ee62772bd6f66d37ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75d59d9f96843936445cf5734665eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c05df47062df4c842afb102be00b64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523ecbc6a9b93478e91fd3cbd63e423333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2c083ef2fbd834f43931b1439b2d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259e37dd4885beb8021d16015318f48335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82aa9ff0fa25869d0ff79e8a1ac655336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d822feab6d7e99a72998f9d84a8465b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfa659e0416b82efdbeed1e5be1a49338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86c6117a20f9cc2acadbab7b26791f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15c6a2204ad5570bdb805527a6e294340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca352b2cc6e5a36b50a925117b40eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513d3ebfe1c84669f10e367841d3bb0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd0739ce4740e2874a292d5f8fcf92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fb0d73ef595b54932fc28105aebb5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f61dedbe4f52101883ccea5d8e3911345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278dd108380e7f20eb521789898cfd3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058ed20186a85d2426ca768bb4b19ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6600b73628e64490fed06151329b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215b22182f71ee79acbfb808a7face6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de3ee5d12de75d019365eecd1dc032350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0f144762f03b36dda6d51ecb6a6d3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca105c15e2b1e2efb036b04e219a4948352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092734180451d56fded01ea9ee423e69353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db214c03a1f9a2e956a01d696fdb9b79354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42913ba8c076af839805616dd70ff4f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d6d642f23111d143667c80390fd2a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540317e28b3dd770e4421d4e59e0465357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec71bff9597d7a8ea156fd0d90d561358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37981b5ce5b3857580fcbd2e9c2fab64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458c5d9796a2a97781cf7fac98863a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14ac14c39dacab4589505d7f601b57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d6f4569f02bfd8ed67cce2bdcda1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4ff5e7f6bcac8d3356785a1276a14363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84e9da9113c8e795ca51512c38238b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f08f8073fad552f284709c65b79587365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca55fb5b8f599a7edebfbea0c95a1b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3671f98bcb95e158a08ff5826071c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb01b596bc71ffa5f35d673a13c03e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5763d30a4e2f38d5f1cb59525ac82b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d37bf5c50f92cc801c513ae79595db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb1ea5c3bfc8febbd098a38ad2056f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e7069fb3213b3ac974ca13c1cf199372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace58ee11e3251512bdde05c33e36de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64420723112cf8e1753e51f837f44e68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930383a527b3de77074e3b9c7f14721a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138d18d5ac984201ecae5be0a544554376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cdd8ca68dec20e0150d616dd02877377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9342447c31b068374e32f2c7e37f1a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bbca6bd27acfaa2ce9aa19b1a366a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457acdafe1c5758668aee5139e86a6e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e22986e0314ffc46c4f641d32e5dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9514a3e147a03e647ff52ef1fe3c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c846003b89baf53c523ade401681330383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632088e43898ccf8167b07d55b9a3d85384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be27b7780f52fd848fc0e4ae6202d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2e401df0ea9aecda649b25b2d5bbc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a064f2caeb25f34cc2bfb3f53730db9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e2f6428cdef9aabdc534b41715955388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5314adca8c8a3a7548bbe7c71db4a00389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d477737ec74ade2d2831659b0c1810d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e8de54aec0cf6bab874c9f10d2680391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b82664ffc4a0755114eb97c3a8004392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf61bbcdbb02023e12c7f10b003c274393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58562d7f449c4f8a7e523360df71efed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b6e22ba8ca4ecfa88cbe0b927d45a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fa5088e7d269fcc2a5499b3027fa2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2276c975de76ddb9d96bc6f8e246979397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62d24cce8b146463ac676a399f00e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e241d44aba0829ef92ff69c25288604399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3645a507f824458243aefd8cd85c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbd584040b323858414715f4936050401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05122087d0dac754e1463b87328b21be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5afb4be2ee381d17043ce2d3e39d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b42da7e928a375eb54a767241db988404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93685a4752482de15d89e51d56558aaf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f377f2ecfac24a2471babbae523ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdb5230c5ff72f5800ddb4fee5af79407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a02a5271fa3bee3fa4ab5448019945408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5657cef60f2c1a3dd4af085703044cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c43f1f80ff6d788a031f3123e73d18410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19457e3ee70ed3b5b8920267e59e64b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244b9a512356af4de3fb2b15340d067412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337dc846c53f08eaf9249e320760fb8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b929ad0988e9dd3e6a2d57ded7b1478414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc537ee402bee11f1eff6b92e04a0e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657921a258d0dff3f440c90a9d0c451416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75bf3d130bf2298c9384c34bb8e44e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2538559d9e001ca04b6d8a72255a3f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd877d4ba7fc0c8e21c448b59da83a29419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940aceebe1e6bc099e857126a0b8f832420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234faefeaf54c27c85e8a90a99b72ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066f588eaf6e6e99996e0000ad8c81c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b970111cdead503e7c2de4fccdc8392423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01385d90d72995eac434bd781db880f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde964e863c08a70346c92655f0e0a4c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb1676b318034c311853defbbaf55c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e18845ca72c6c92fd96c8cd028bcc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb07ea808745cf50325e6b3fb795534428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688cc5f6db4a2c490b9d319de66e020429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00676a7baaa6d7614c70cb65513a059430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f7d0aa2aa28c68713c8d2e0a9c667431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3feb6955a8dd40c6bcc79dd9de8e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2db83d30bfe1c238ca4e3e3406ac5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1e209e0d3d610f960ea4854b0be57434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea21432f57946742be4aae1a3a575d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c467b28d0b01c86f365ddfbe3a8698f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ee0bf10b62c69a159920d4573e219437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05516f99faccb7c4875f1086f3ec1131438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8a794a92c1050848000a178b93478439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485ad373a7263271fcff55d656d90eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d38e14b1a73986c30f4e4d53a9f1ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df135726f93e9a4739ecf65b71e551d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a98ac6d54ec11b8d03a056d0aefce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d8a7af5cf9c4552e66273e6da669b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923317793a3cdcff4b1ec821ca0ca99c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5577b30d2f848e21593d91cc60ff1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb19c030361982d1701d67419a28a46447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010e6eeb968456e302cba1045bca737448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d938887cc7488bbd2ff246259a5869449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e30359b0118faa64d9a6d431eab4e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c34de15d0cad376b91c6d765c7a2b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149c33181a11780a0cde0064e51ab0a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d045f54425041a46f43114a4eb8b5d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cd9979586b6b7df5a6cc46b0aab24454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843354d20cd1e50075bbac4d57156724455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d359945714c0272be1f4f42d514ba5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276612f824cbc49a3a61dab87e76f83e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01961685028d00ca3338ad97c7395cc0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5d179a7da51ee46fa1e2e45f5d61b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8796f4fa9016693006998f7d12976460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54b0c46c8dd81de064345a5770f0c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0da982ebe363790af8c32e74d7f89a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c3904457b8fb73795032287b726a7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb5c176250243af7086469316cf75c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ad373be4b7ea5275201aade2e243d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b18966f549d7ec5db1907a5e12bdc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31906ddb1ee5f5678d4ea7d8f77f9686467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abac4f7af64c0bf56c782d853709498468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a285fa9739065b60f4a67f5510870469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9e58c29b148a37678e3fc100ad33a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b788189ed4fa10c5400426f11bb2fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea92590bee612c8777dfb051ea40fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe21ece84bf1b1bf21358db72e7e88b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a233db23e126ec396bf2e6c32b23213474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc53ef904585255665af02a146afc9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cd8064236edb52d30874e770e5fec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d6f49cd3ce3f5c906680f37e37096477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694d44ad054690fa9c68a656e895a38478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422b5b6eab686b182835586534796f1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3711ee09f4cc7f7301408037543ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de0017f89b20bc9675271673f936d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db31e3b02f80bcf84a4f3e8bc65ecaa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34423ae746c2932fc956c76386e0378483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712f8089e81aa91f7eb73f3bee329ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144e06236ec69eaaa9361386a263995485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095610efe76fd9aa02d1a0d2ed5cc7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0dc12db6a8658d301fc7cafa61cb5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdac19cbe9dc008cf1981fd2bda473488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdf13bca57d3909fa6de1c4d6df1be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4cabcc22e869f296dc91eecf399af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cff3a4577ce67d72665db634519706491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae7e58f3c92bdc9e3fa9f85b8d4208492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19dcf3c737b42f4622b9cd892385e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842707c1e36564d2daaf47c84599763494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d495d83b65273ff5bb960ad03a07b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1b5e679cce6b9f9d72165dd6c22dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048544f5d1d0bd1c9410277ab4620d4e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb31c6c0c8b3be67f47e202e397219498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf19bfb63fef198a1579346aa3d2d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235318afa19b21dd08ee1f9e075f897500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b190a09b61e87ee24e042fc9f2eef1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4018e480dfc6722df182cdbad6e97d7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6cf42a58a5bec28d7adfbd1c73d85503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d9137f2dba8851a79fcf73f57ad64504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3768bf47ec13a519dce013db8858de5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73624a6f31966dc22aa51c2809cfb3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8737c17e1da0031462a661401a76f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04e78ae7412aa39d9a76cc6688ed64508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8fab30a0fc4c3e00cdda5f961e9cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cd3b8a28260a2240f33ea8b5d7a35510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886a0d4388c5bfa28064f86507fc177511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789303a7958fbb4f31a15ea0e2725836512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52d246f47e7855e4f449f5df51e95d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8f70866e9cf937dbb51ea51acee07514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02b53f676ee36dc2e6a0f0499a6798515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae137f36c8286818113c6bc154d026516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f495918bddcfd83ee24b7548378680517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8356907663f0b420e881caeac2040518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029768b5d8b60420e3ced2fc18c164e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730379208b81ce0b3d4a67dd738afde5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238551120db9b377524659f56119ae3e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206690aab0fbcdde6b4074da70398ca2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef9ef81cbce1a124b532b0f5a58a5f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7ffd371eaf694c777f242f5d7639a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e99ac49c09f3dc871178687d39c2f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654de0abfa51f6cf5e58a7840f229db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621519b7d505daf3a35e99d6acf9cd0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d174449bbb29fd8afd53a1b527140528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15d3c539bbf4c4f27edf3e359babfd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3429a8869f650499e0e17d1f806b5b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecc19d3e8a359a98cb8ad67064ca36531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb5fef23937c9bc18f0366626197b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea2a7cf88d0cb8b894c92ebaa0087a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30116d543244379f46acb6e96439ac45534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4151c98b6787ac74bf3907ca4a2ab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f5fde61ef82a9688e5a23959919f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819988edf225f93fc9cd605f81821302537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfb087b8205e67096269359a9ceba0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba0338d9c3645e80222483f624d70e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6c8e7be9aead8808360001c0807fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e369dfee2d86af0a7b4eedf752ab3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36935a4c4483241d774514690c106e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cf81fa0e3e318808a9b2964c69783543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9054e101f6c5d1ab9a3194218db366544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8bd743faaf97a509ef62228e143bf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e5ae9ba692747ce9f1c06980a8f99546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a550e2a955ce42950d6e7d538e8b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8900c0964ee9285fe28334b3c186caf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22db77e3c8fc533887041297869230f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39f8f368bfba41179de6afa1a0d5a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99453ff2f2d30342b08d759faf7b37e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a853319746e77ecbedec81183b670ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667d27531592debae77bba23d348abc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bbca724e910ead1c04ae5a15a3229554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511487f4c9a1aab162d3e27569166ae4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd362ed6b51fcccb7b5b526b6bd3d9c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae848dcc06469f21e9d00b068340dce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fe2b638f6340fe9c5374265460114558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85208ba3b3af6f7849e086804439fdf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580317af7ed2af27db0dabcc394e111560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8df7f19cbc6cd4d03f289896332966561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf141935278be20df83a49bb6d9b27562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172edf2cb0077c88a9297a26ad249f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fec31bac721f10957d0f0d3c8b727b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e763aabb75690e16352d671d47decd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dcd42f4c8519188da60e3a50e8bbc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3499c2939cd68aa8b1c3afe78dfad38567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412f2c49af92e0acedc27c8d7bda74f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef12203f969ec9f9f3bf7cca0e0795569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a7b4830978a30143b053d40fd1d7e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cf599a650c300a6d6066c2214f52b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbc364d51bb04d408fb4c50775ddce572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618a87d7d367b4f73733ca736da4d871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d651f22111027dfea2c4eae6cf054d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33859614034211fe0d6ba55e8fcae4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e015ab795d53dc1a7f444763fdc83d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460e21e9e5dd46d101e356852abb34f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66c15ec00d2e385977541e27b8577f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5b206586ce46784433cd2bcd7be117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c105cdb238370e0f236335b61501d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681d1a4c48dce345e5354e4fb5f475a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4ebc6fcceabacfe77df58effc6fa510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171eed3cb67a26eaad04d60aa84e7e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dfce8a69ece5aabb5a6b6f7a23dbb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8147affcf11163997a262852d32a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198290cab753ceaecc2bbf29d55b72714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03c25e0b8ccdd8418b1a5fb032662715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24faa1835971c9d66b40fdc4619a1bb616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ae2aa937296f32781736b0b43c7c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e15d1763e1d2566827249e2dd592fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddc428803b7f3183872133755a204e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa410825cda53b777e6cf3448de2bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398fd3c8e980ed34699e74b27aa26df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878f0904499567f28ad0fb86641801322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095919d6ff0217f7a50f9e237fef80b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92963ffbc7c2c9c9685dba3828c8c52a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56118311940decc13f987207c3fb8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45105997bdc0c66c24b6e411eed87226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92841a917600103801045a558870b4727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39feeea20dce8aa11dbe36fa0cbcc22028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b3f93014503377bd0fcd338475bcb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6ed558f916d8a95311b6df092d98e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306530382598f24841229c8d77492e7531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4fc0ce5c9a40e570a49f35147b80132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb864457db9d9a324c3c7c564edaac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e8862bbc80499b3169cc1b7b6219934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30018e04fd9ddb5af7a3fb18a8a8994635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3bdd9c6697fdb398e66d02b7afbe636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935092342a201f3eeb44c582351ac7937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418a55e46859e32aaaa3e6ef9b59f7438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a36dc105d3e29ece264afb18976a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247f68f2bbf65df22b828ce552588f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1234f6f4ba7f822fcb8bff9dcab9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60888752d503217f287e807202df9af142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc095ccee07aab36d9dba342abc1ee943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dca0f2527bba58ccde3a8bd9984f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e7154f7ef0df6bf1c456e1d18d69f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a2dc12b609e298e7f3bad1aa4cb2b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b5321777fb6706ed32e1ccb818afd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6be7750c47b8ee45e9d17657d701048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefb58dfd70b76f5b530ae9ea37c2dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92396b745cd5d8aba9da0df517071c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f96db10afc9095481d065a6556fa351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad97b6e31d81232180ef8d68be5acf052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595191b15c3b1d7b88f0ff66914d0f9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f745ab47c3c235fb97980c19f3688a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa867579f72db06b2a21844314eb7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51719bb0dd9a6d72dc670bd930105a6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76ac9f9b6e2469782e8f5503eb28ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7fecc474e612410abe6f206b5cc6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958098ac0d61de3d499cecb78ae6f46059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003121a10770e96779026460129f11b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91967348305c5a4eda7e13084f835c2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb523bc5557b1f590cc36c08d8214ce962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75efed252da00027ecf60adc7583cde63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23320add2609f1c82402a46afc86f56464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c063a3758160c9e08f600788b7300d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b47c984030ae460de6e1521bef36d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876c155cc572f4e028b065cb2fb658067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be731326238db38380b96efdbc6a4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926324ebd9efabfa7cf8808dcc640e3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563efb6687c8e5953cb557b4718586670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406ed414981380d2a90b11755f1dc7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4976a49290b1f4e2260891d9cef1f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b805489579d29b02062626203b09c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55e37cd4bce5061fd37e7a69c2c32274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47559b2b2710ae3d95cb0172ee0955475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0110105518a9b596719fd3a8cd28e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2eed47d49ae2c3924116291c2f67477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692f26e859b0f916994dc3f73318c5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daffe58e48ecae7f6fd095199d20f1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc32ef2bb5c2deaad5a11d33b809ebe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89faa2f5fa72747eb8ef344bc9c34581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fa10b3c379ea180a9ef1d2e69e3cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacaf5cf0c03bbfdc5734b8b03fb3b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac5ece977bc2b9f9616435aa13a28184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187d1a1d6497df9dff6d770dba2551185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5a1d3691c5b00a8f24b5b2a56695c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519346116b793e6c170de3f47a1205087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75eb1548568606f7e4198328f83c8888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac964cb33e0a5615d3be30edbf5e3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc450af09390d9b5f931c7d89b39f8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04b82dadb567b120e5ef1fb1a3375691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400179cbaeef9fa6005cba269c3d4ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fde0259236aec3b63f104524e4802893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29881c0c39cfce03747bad34d47a104094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261f88c500f8081b3fa92de7799571295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840e18549e76d279b71770d7af4d7f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ae8b7fd78874de37f59c8b0327f6097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cce9fd9beee5df7e47dc6819cada4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f019b5b409a7820c3b24eeb728cbbd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7140697e46660e91952ded3646189100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d28f3c2132b4a7dae64fc005ae434e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fa9a4c7bce1033f0ad112376a8d1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3095d9a1a7129311cde5ca33c39c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665995e2453814fae3e8caa611319a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4f036c005cb711fe2191a53ab0712105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5b6c5e0169d2c6f85c0f5457c10f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f072568edb935010625a76064b4f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515d74efd11fad40d25764d34d3ff22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c5de1ad7b41d6d99df2e39fc88821109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722c623f146f711dd807196a5942bc6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df23f097a2a0c8bc4cce3af64940218111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a70208ef3fa615156c488e93f9efb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2eb17ff08dc9198de9d10d76a9e5e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d43b2b6f85f07561b4bee0092c58e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60c2c89582d9e2e9bd56073521608c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484d914abc10bad5f969697f1d87fca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a686d112c779917774bcd6d3cae61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d523a10e98ef70e2878bfb5d3e36ea3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c544066287d012a272fede4bdd3fe77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c54f8c54794f3832882c32888b9be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6a13d2067b368f445c39c5763d6d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0e1fd44972fbb20f79d477333937e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c24b84f05343b2aa69edbba65242c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9023656de226f39d65714f1df2ac49d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bad3652c3ba1ae0e5a0c48a1c63c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2427e9e023f8b5e2b3788848d9da2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871fdc74e7d3d0127177ba6ce8a3bfc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde706a22d6dcb2d76b448a8afe4dd1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbf8d5c1b2bc07c429a62863846dcc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfcf19e5c613675df0bb9fbedcf4ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb20104394dc5c59557e1967152186d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c81978881795d37ccd6a630b19e71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a822a5e1d0e6b07ec5088a80c8d43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e811ab2df3e00f9837b06b50afc2f05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2394f2181dde17ab9e58e01ea82927135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dda2c6027ca331a66f788754acc309136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3eda4782885bec5e74436483c2a619137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b4cc146bae978f963b6c4b1ffc741138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ded343555b2d8d0818f97eaabf9868139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7e2255dbede1c658cee1d5f17ac56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36244817c1bb4878cc7fe826686afb17141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebfb2760f3cd18e8c4292d622f6586142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e115974976e8a545fe08a3aba47335143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8efd2b9bfead9548c59099ad638ccd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773ed25862ac66bab2da83510a953da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f79aa5edad6aa8ff5dfb02dc42e772146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858aaa41b32706a9a69ecc3b752b47b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b58cb813129ce8340440ab01b2132c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f1a341aabccf8012f347b034f3b87149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e248975aab588523bf93ccf55ed09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28213d60925e22268888894f1cf4764151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c2f44a69729bb2f4acadc179ff90d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c2b25e7a4832d4714b1aabd87235e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23538a906f79a06f8228e5d854f93af9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a53a32a8a0c45b0a63f4e3e32eb444155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa6947654da29bbff4ceb9e0059c71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9d5898978012f1faf62a01062f5db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8868dc60f1eae0fb8fe415dd223da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731db1ca7b4326ab440991cc725a70e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa597fcd57c67b7864984bc8dbf0d73d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c58e2708cf419755a7644d480facf3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f217b9be92674a851c729e442ff4747162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812878eec77cc5f8edec0867076da83163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91855e7369da88cf5e820b666984768164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3570a5073995641cce1a0bb3aa4d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349c9913b424d5d733b8c06e3778b6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa600169ca39f23efecbb7ff0098244167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d0e37173b2ad634f8ac0580c77049168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006f5417735d419f23c335f41406642169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38947e5a27ddd43be98e21cfde585fd4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f62efb6e9205afdd9dd972676fc1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3393ea24134e01c21c792386603d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15161a51b3ce4e9f7c2f08cd187a0b44173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931e5544d768f6242fa93adb2f1701b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bff188a968d75bd4320902c2afd2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a245265006f621e82cdba98fb877e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66716e7c9e93dc1aaa5bafd632f30f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb308b4c00105b15af58bcdc753c5916178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705f1f8246b88d1bdc5fd5f4d29368c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3682010d72a8d132bcf5f1610192c17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbc681f3ba241e53ebe0159237b633181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbc140b5a68491aac39314018b5129182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e249dfacce6fbb8ede25b7c577f68b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af895582b1b3adf6fd12ab8bb7820e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf86ebb8339fb5e2baecf13c17c6919185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa023b39994e3b502436dcad9b243971186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372c2413199712a33e57f2db31230ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5e9fde94dc304c7c99c8b7cb5844b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a88ae51f0c593841d8ec5537f2573189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90fdacdd745745e927061eeced2489190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc200c7af70b13ae3ddf84059e9d135a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c4f03e59f826e05af8b01f6379462192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c107414f1d94c61405d77600a28e2a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5ab4de09e6aeda1fca430f4eed1d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a85012357765f0e01a9677f9d4ca7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e52ec1a265c23072119a56c5d552f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10495852085d3c4b33bab79aa995c5fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9289e0f4a055f23de62a563c920c367198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faef32c9681062cad528cd259abaf1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728a793796f950bffc2f7f6e54666e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab63ba6052a771d3771fb5a6fde43b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405c167954b8e7cb0436c547d993f11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d7c95b4892ca0ef15b3758bb1b762203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0e469ecedc5ae5fbf3a93ff88a058204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79627aff0252bac858f43cf2813808205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5de354d65baa5221f18e3f6fbad82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd494f8e5783fa3f77ab2c25b98b483e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c370cdb1d6a716decfd1baa83ed0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324dbb844b0976b65b16b987406b0738209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f41347db65b9b232a9b661f94c7d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1618aa15aec49036eccf3885d9731ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777648c5244466516d897d7e3d0ec4e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78956e3bd5d10055e40f8b77f14a73e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df934234fc7cf388658ec380125183fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc7d1c218e6f180a0445a8db84f8a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d28450f72286358fbf158bc972f663216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf4fe468774c9b7a345e8bf1703e0e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf57cec3b1a4163c9e7316ace1d5d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14cc21b60c034e9d8b1d63cb0a5105219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4c6025fa859ffa941e29ab3d24ca8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f161fc71e16d26b1c13f13323fbea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb097fe41babd711339e6d1799bb7143222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb264782c446426ddbe49da18f40f9c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924b8b86d2fc7a9dd4020795c8ccab6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853abb380163cd64e0fbe23c96018596225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff30626650411b088431e252adfafac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd32007b8434480944cc2606002bd12227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c220847d3908d373a0c60af5c2f88228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573624adb80e3b3d6e6dfe043cce94cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df968a43cc9a737560ae1995864425a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027219f79f4ca334a8376cae072c12f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394e2f1e36262f609ec884abd89814a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d50f8f6fb52a6f360aa1c49c6ea20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc4a046d42d1933a7dc87ed4614e3a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903388cd2da0e7ce29bd7ef72a1358e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4779bc8d292f583adecae425e7b3b6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f256b93f75a2a2ad6ee3a7991857f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b545de8bc3c643fe711d04baf17d24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920575c17b5f1ef4b7f6d12b4e27711c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b9d7eb4392f92d1df49607d6d3256240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2841b8f63ec1a7c52e8329d5ce3fca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4c7b76b6bab24eb8d8babf7ec3ff8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ff014f200bde00eec31207cdf5cca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985720018111d0e8870f6fb924944665244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2db6680add4d3ee1c1580a612f42ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63bad2674f0d2cd11b6bfa75f26cb6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3166c6b10fb71274eb7807bd6ca5ed5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ac90cd873ab5db0f0d2baafaa855c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5eae6abf01050205480cd28a85d2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e63e7bbc4bcc8b7a377a2cb0fb2f8b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008d70ae07373bf1c787f971305113e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa53551eb70a3b6fdb1d7dadabf040252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e2d27f7aab60a3964b2b09c98bd34253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828039611a7be4077ae13ec4afee315b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825f04fd4f7f2fb7455e4fb76e73107255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27917f746b2a8032f812b0928298af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544f078d231e74ebb4211f2f51253a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdfed77d366064f1fd1ab0da1fa42e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df976841de537f0faf6f9bc8138998259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831eaa72ea79e818aea842a9ad514bec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ba4d6238b9327d9ffdd6424513d22261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d5482b159b36d05c960b61d581979262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321576f7a490a6a8757c3bba95818289263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f245590cc67c5943240b8528eeec682264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef223c38e822c968e23535ee11633c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06556fd2a6d4dddf45e6c86def16512d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5d4470a0517ca829005a8b9f53432267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9172bd7fdec5901b289b232021e0d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92e523e5e0fedec15d4c822fb9d918269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf00df941d4dfbca72296166ec2a9ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4e5d1eeb8482e5eac5a2a3d17b88d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252330c362726209f3bb54faaf328780272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8279b2cb7fede57223fa7d04e68a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ef10f02aa89264173ba5115b7279b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c215c6f0eaafaa3d130c7b9226654275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73270cd90c130dd5af8ce268593023276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ab41124a9975335fc88a6fc203af2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276abffb3d89f61b8d5323f9361bbabf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739220bf8d3ec91be592938e7f9687a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e1e290caa0a10883063c9b9f9850b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cba63934bf80bb085b009624bff07281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2394de0e510404ff03a7e034326cfc9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535092f821429318d807ac979749391d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10cd37eeb8d0f9d504c226c7fd82c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167415464ba3aded196eb2424e18136285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431a0ee56b658e546b750b483339a99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549143f93a600e5d7bb6f7f251cb9be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2412980edb9a889e3c63f62be0bb5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f065f17fdcd35631b579f73c42038289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f01ffe15bc2f8337b3be40103078a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1bb841690782ba3c51581deb4fe8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5829518b13661ef3b4740889fefc67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5729b1fdd5bc9a88e70d710611d921293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccee9ed76d584d25b1af6a6c6186f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c2fa877167b20df443a667905c64b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942615fef2eed7dcc04c0397d8d8340296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1015d502fb06ccc0034afb9afa1b1e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc932673eca16909b0474ebdf06862d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d50db5a09e38269828e5e064f41d98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f61808b94bd320391be9e41c0464b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ce5d07a75ddc02e715c06381e04a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95097a9ee51c89cdd27a55e2f1e0e53302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ac504a226cf73f44cf8fa8a97af83303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149ee26577684969c2c98a5b3811bf7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8183ca3717a55efaa845949d9f134a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4907a4c723e51b649f9bb2d65f018306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06d433783a51651173ca5494d3b2ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eea187465021686dbca1f4220fb6ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b51c5256fc60fb30ba01719df80152309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a537983892f865cea54286ed30557310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d92813485798b7ff4769521d83285311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f94de6db9ea1eaa955fff2c6b8ef73312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652e8f8f470bb26d815fd85ffd15241313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e06f930cb2ee2280f37190c6b56f43314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ec86ce47cd8b3e7e02a855bc205b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11fbe429d8265890646582e0990410316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a08337dac7446932a95a40e919efd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe99091b0e9933bfa44224e789c702318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0698ce439d03f99ca60b4120cc870319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379a5aa1ae496f636402c2de82af203320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2ecc93e44e6cd6aace47b8ecc5344321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738187582d7f677d0fb48653465ddaf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76b9c6db5ca176e66137199bf69bcb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af84fee68903a29209c83e82933df45324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5b2413011d735f526c38d105b54a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca43e3cfaaa83a4e3328c5704632a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f0b7f46baf2ec2c1706b22f63595a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455418a0f48572053e35de7af762b3a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452c13ad8373c5fe86cbc11d92d6749329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e5afdf614b9357680ddb6b956fa41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddcfac23a8cd7d9b500fe1fa1b21bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f18d4f67a16046966b3c51abf0ed4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbec2bc28035149c79171cb0b5b9ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f5b183d863375846dba75490723a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564e31a1ea7715e2fe3db439fe7a9f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562218c99e377d38237212f44b0ce37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5890e9b047aef3da118358ffb707ec4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54c49b99c5abbf61c92021cc0d9463338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465874d5154d5cd239219bfee3f506ae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b88476c987825a76b1c7eda388003340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99fc8e95ecc469c189b39b89261b10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c340a81b958f27e099c4e3657731cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc25fcbb954fba31f0753c4936662c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0537526b194149ef3085c896ffe72344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435bacb89a1d654b5334d10a8ce9025345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360fe6d28dae9c43cf8633f09f0da59346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814a8dd62d83fca7534a6c106a954d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451d6d8c3b291e7b564ba3f4bf37199348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd51fd6d4477098589709ff74a752c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86e5b99d15561fdf189f9aa6fdf839350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513d938dead00db0db206672a38194b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dfd8ec3f182050e94e169e27550f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2f9c6dd1094d6b29543883abebc22353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e124355cdd80daa84487d5efba3866354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82064f331b9c1ee739e57cc2d95d1cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce2cf8223fd425c5dc46fa46d0235a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c67982a1c5ca36c8ac13acc75a042357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f50f80931f77f32a44c20efc3be61b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0e82f117c830411e5a15d052bf1d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05b7048c1ecd0fb589f8e9ab5eeb79360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae162a16a766eff0fed52216ea54225361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b500412112e4765302241ce8a3e0a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7509c9211f82e91f3916170a01ab174363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea5a690fb3e8d97f86378d01f838a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c557d2653b059bb465e55534a3a899365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bce44d7399751f752f24d592d50a0a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce10921f2938e0e7b64f0a86dcc47a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43d7f9cae96c2814f3351a3c2442d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d98e3dc0f2f3ea3f7b8c7fe6f1d721369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb6ec3d25101de64cfae10b5255709370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351765b93f9e122a7fd4f884ef46f29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb871f02afad8e42f616c9dff0ee54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde08179fd3063e276c93710f821f9c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c38acf6c38aedbd45aea72c5f8f9ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81e8510c370372f2b3558c692f4052375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8f7790887bd4d27a9dfe26cd3c04a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea463b36cab48032a5f98d601e68b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9d0817e33c206373dad47bbb6a17a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ba61ae56c5d849b3cbfcedbc9daf3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb66df737ab28d872a40268ff4182fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77afae1a916a8f43c4bdb0766cb98f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251b024c11cb28f4301d0792bb15eee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9116725fd01421d3bbeec93e38cdf23383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaab434f2e14cafd3526b59a597fd20384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310a5922dab1fd728df611c38974caf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457da5185e68d8c5e95624eafb4d816e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bc7a168bc6b4f15291293b3ece159387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0398fca541b6c8e68f7622a29feeb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48298256100e12b6933833da3a8b0adf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558fb0297acae5c095a051dbc3674aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299900c8f101e644bda2fa372eb9fd36391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040dfd1814fc60da10eb4eadca0dec5b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2069171ae914ef65606b76c0dd14eb6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2de4e1767f4a33fa7c24b5e9424ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a4b732881212d2344423d1f897b26395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c334e7271888eee6e2b11d9984d444396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cff4e470d03a646022e239995719a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68426395555048d68116d769b205846c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04779ce5eb21eb25c9afb6363837aeaf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60bce35ebade279ee86c06e8074750400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4fcbc98cfbc3017d413c3e032174e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff74807ffdb14aaa682ce55469eb99402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc84c9dc1a9ae33a5403f9d5c41f86b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efdaf8e19b7f454d1c5f2c6811d986404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a2d7668ac6b3b7b9bfa29c1dd4a67405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929091105154f128071dd45453301b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f4f8b2ba9fc9f2e1f91e1b58a98a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a4673865cdba9b5dd4664fa7d7c4f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80000a31701ef4043257cf1996f5090c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093115d0becfcc165333a378f0e20384410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102755420f1eec9d25491ff98225329411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d86de20f62c035df0092c0f7923fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414f8c7ecf7c03758d959032299a39c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687c61e046fb56dbd39d08f3da9d211414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd31ac83d6a315852bb78a152d7f47415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c618b08853cde77dee1d924d0219118416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc21a4b3673ce40e91aa191c1c8bd6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d0a902ef4e02ff8ed230298979976418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0625fe115a4a9ec22ab6b8b07ce70c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c87ca7ce941ff8b0645a4b8062560420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbe5c7c2721ca4a865fc755aeabb6c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b1d913a9db69ebb60195ac4b45bcc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a081ccb6f2cfbd1ef58572b1d66c077423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc567b83498a27b9da11ec62f3827b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e54ee7db1e956a3c156974a183b5ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811aab4a2bbe70ff4d2c6f5f344cdc3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03fa96f8fb17531e8f179175af0179427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344f050cb43455194a1d463a1801150428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272796304c29cfde02940af1ce15f59429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95a5fc5aa893f2929a5d74bbf2d769430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd913ea7253506a40384c8a409728ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39672152752737a8bfa8c6497ca96cc5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3a68126d47e57b81f131206855067433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87e4c40bc1486c9f3777337acca16d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ef29d0dc1790bb550d25812500c73435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13181cf7163ef896a5dad028d68bc54e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc100559e300fdbec76c62f18e25b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db8ea593c450af098e8cd1f3526d98438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3cc526a6c660963a76832682468b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92d940bca1b9b91b5821b91fcb25ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b70dede4b02f6be1b7e751993cd413441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb73b4ab0cd69fde81be615416942b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e485e8bd2ed63cee24ed2f68ea468443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213680209d805eccb0db2102b3c1a94444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fa367332188acbefc98146dc90876445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd2d7f16e42de0f811101e2a423765446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25155de8535c7b1f164cc2b4e264ee0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d6882fc70fa159a19ae49e2e896ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745cc75fc4259dae0fd7ad7b7faec87449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becb7da21f676d2942a655b8b5c0563450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1edb5dddb8491234cccb428b00663d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002cfc751fcec2d2a0d40db2f68096e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63cdbf93c18c2f013b36dbc0894add453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312b2685166e372c2a9306e18c190d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4460df521ae3eaf067dd9d616b49135455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a52838c5c03d5024d2fc71e68c49d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670c3f868623bc1c19c1e296f49f467457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ede0830ecc3d960e67a6ec5b07025458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089b9645f059741301744500388922a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bd557cd434331d3bab5acdee714ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75e63d86143af360c3e6619dae80fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55737a4c76fe8aad9c9c742165f95b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709ab1c350c354ba8ed6fdaf9ac33fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65505cf6cad1231e432287ab59b4b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54506c3ed846191aff3c0613d782fb66465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457dbe819831ff5bc23303d378327d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ef541e0eb49f788ec567c514450eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d19121ef6ae86d9da8e37c084a1d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2e0f55aaa52b131a68beae85b945e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22f903058d13f52d99c2ad03a2529a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8000976eac967a881513ef503aa794d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d27230f7db77f2361042ba1d40b22472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8830d24f2e170fbb966ed0f782186473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06a4371550e190663316c0d88b12a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71dc448614b22e912acc4ee3c48559475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc9efe6415ea942b9e428e455d1cbe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50849758300be50cd33970283330dd4e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4940e918c422a2dc37623c82f0cab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9c4b43560801032da48d8c538462e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567381d3284e136c77d2800c7dfde23480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a192a54e87d3ad75de847cdf0bf18a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91e0f0d9f3751dabf48b7033db113b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273388b16bbcec42c0afce57c9bdc870483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7add9ef6105a33570a9bfc069845417484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9736160020ddc44e84ca98d17a3ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae205f67209dec2127c59eb4970faa8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4555cd41f94fb72b9c79f68d8e7356487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945bccf84d6896d982fb604d16924c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31103a00f294fa1b58b0bd12ffd3df3c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5622b3a9f097d3b2ac735d73ca54ce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fd66ef459d6919dee14b6009f23b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784eed3c7efaa728a7fdead6347e58a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14623cd734f65356a2b8b09c22039a65493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab37d0c07d470064682962d28314142494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6772540eb7a1b978304a4bae8856d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5a38a1d2ce51ead03f6e934baf751496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b189c43f0d7a07fd1d7672ffb8bc6b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a36284c1955823e9826176a1058e5c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846b5cb47385abf6e35713ed6252948499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac135aa042dff33bbfce2a092e6dd66500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5817c7f90953544cb13f9703e69b861501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cf0564a7e6d63a5f53944b5af89b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a17a799cc7320d5dee9d9ccf6f302a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ce7a15e414881380f173e57eb5db0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe204195814a05de659a1a7d4242e1cb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede47c2fdcd12b58f6825aaabae318c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f77f63bf7581e47d19027c53be124507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5f0a8678a4e5787f8d889526584df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa58999f815fddf48ca4be6399e4172509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a6b81eddb15593137c2ded0aff686510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313a084f57c9e6c595561661b05e889511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7413316e15d5e67ecd80615b9ad3c83512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e274bfc6bafec457f37274bf1775f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49352b2fd4b7b0f63532dfaad1a99dd2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804e3d8a4bba8fd924a06a7ab02f3dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a664050aedff5ddcc83b1cc95ec0f2f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3dbb0f5db528bfa1c27a28cc0e4f92517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5942401b4d3c53c4248a889ea9f902518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868b86e8619522466503f71196c6dc2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0ab8c93c57e1c2f18b7cfbb746f0f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad699583a2f18b8781b3de334d8017521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79f91141241e12e0621ad7a0070ccf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b2d485c6209dc797f7de85b469385523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198e92e4ca3415a661dabd4b80f867f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8496cae8f571ef7b782f090f340c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6c8322692e63460705e4b52116c11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456637bb6c14a0412d2d2a0614e92a25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a6dd42876e3b3037091618780f990528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a9fecc964820e9b869d342681b16a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa8b9b38d5c5843d8782b506494e35530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e7b6d3e7555529239476363ea3fe3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51325a50815cbf3c4f29a42f4a308691532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb1541e158742b42e1b2acaf4f783d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fab4c1a7431ae224f735242876fb62534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f179f1c0a2da9399a06448f5af3c900535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf85acd201987e09f2afaac9c42770536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4a111a127b7b5c296caf1f4ff7544537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb4aa44e4fbfadd28b672ff7bed45d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9de967a59c60ca0ac7ad1a1380b4e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b6b73ab9c59f40027cab8768a25d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e96c3f9b438aa417271590202f04e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ebf1e8f17d7d0bc7f897ec3ef83d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66615a3381e9897bd14d4d42659d3aa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945495025f9ecb9a24fb7bdcfc1406a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fbd0bb31e2f8ff6745a6886fbb4cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428340d64ae6b718cfc24f390913edc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ce6f80d33713aab31cbbd5d8fdb9d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26694c9337a65f5c08715dbca7a2e43548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12043c96d816ee46b0f69ed8e0e7c10549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fc4db7114c3abbc2da95ff2eb2835550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e657db451f747a9fb73a2dc9c70675e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7c1b6c8ea927ebd952bf06c9511c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6b5081d84b164a74fbe5da33987a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf9f34c797fda4783792fd03ff3e4e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2a69ec3fc46e6af31538e927ab4ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5d493fa143abd08738a0e556507fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9a76ec67fd4282832ce2d1ab48530557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ab1765a02d54c320dc2705c1bfafb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f829de2917cb77e9475ada8631ee0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e61846a0b02a068d58231cdccb96a5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cefc38ea4949d054936b7abd57d60561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82c0b6f25aad403d7af37a2bb21ba5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86023d868a0ffee7990fee2a07b6cf74563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856cfce7ff01dbb9a51be8f90380638564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1ba4112832ab42ed908efd7039e95565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f4aeb52d0562c9735e5a657368288566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848db8a71729e4cfe7167ea10d7caa9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ba62d01063fccefd9657d235f1624568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f9ca2c4c3bf5ae4feae14f36e0259569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c500100e65f5d66c13b7eab0aa563570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa595d1728ef4e4e8ec2717fdca03a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0e880ea16d471f70e81f4aea7f6a3572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>