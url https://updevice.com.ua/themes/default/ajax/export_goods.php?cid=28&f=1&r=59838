--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c910693060007f0f2d49af05e3d4c211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c66450ebf3a1000ffbf7feb41a3f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f48e5e91929b8cfa0356edeb7a7b6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd695f81dc000745cb79485c5f2a9014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4d47d204e46e07ecd20832c73ae635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743ac4fc79130912c8e8555a7e5f90a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff8b2b848e2683112bd93dcf113f717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a96a38659df5964187f2c38117dc1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3dfe6fa98a03bac6eeca345f344109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235c624cc64a00a0dde914003f5df7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041c3f87803fcae445f96a65c6c9c7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fd4986054fcca2dc17127149632f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55c3dd3880801c6e3394d81021434413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74800932367c20ad7b34c94228a202d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6da2cd4036095471ab8f21cb19d9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6a27a158c0bc25b9b4b35d00bbeef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54f7dfc27eeac5de423ce6331f757717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3b29691497cf23e6ff4ddc4f5c31718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65055c97e612a3aac579123a867f218919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f985e4f7a8aaef6631d2b7589299b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127fb7341c96d8104c307b3983ab54621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6022e13fdcdfc8a7f85239739845da322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d62dfe7788dd21de27f00780f564723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3dea0bdc8161e536c458156cbd8f5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ebbdfe7f53e99e4eb0bff885aeadc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce78181d9f2e0a2949dc91a6aa226e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a495e4f5346a6dd8eab766916c924f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bbf411e59fd21226151d3ab215bb728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159558f13d6d2007ba99d4b2cba8f0df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e14044f2d372b3cba3e6b870788e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997995d6952fa9a97f6187524de3c9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a91cf94d9d91f1d27ffeb0afdffa632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea680b66166c628d532084873add34933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76c9d814aa4755e31695eb58d0068f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d44a0ae96dff67175ee4bd1db3c5935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbbe3f8275f742f2781363c51f24ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feac20d5895a522a5c894311aadb9a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1f01e9bc72b2a2e2e80e7912998f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a58971c031900f78f307bb76e8eaa339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3fbf7bfa580971f36a0729cfd007f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9b7100ced76111a84afc32e9b4e6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4d1dbe7d180f9be393f128467859142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa16fb791fc57fe461138fe3f50558643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b087f52984d9e2a5cbe86b9140d748044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac776b40ab5b56519250cb0d98302545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1635abfcb6201767df2ee8a6eeb36db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4322bef716dac9a26b4c125bdcf909547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1104555645cad3657d9db866a8f49ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00463622effbbcbc7183deb95b893e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ffb6c3983314b32ab0376b020fd2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4eb6ab4dd86cbf4b66113bdeac41551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6365c484b81ec6273032e3589dadf352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bba348eab08887ba5ba54fff5ea5c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292c8b6b2ece27a762402522ba6496554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21149be1ae0121bd3ab3a94f30b91655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7f61b8591a4689414424ccdfe7bd256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21a2313749cfc2f183126091384ada57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87d5d533522210c4eb52f2fc0f622f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddb03b78d46327437a6a7cddd3b56f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f33706644ef7f9ca76c84ed46afda060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02702cd317f3303613f1eac1bd1701c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fece96a2508cd5d467957b73ea4aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006243e159da214f7fb156e1163dc34463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc304bdb617d3517ea48fa293a3166c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0b44b9a3845c6fc4171ccefa667de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e28127db286f3a22848aa580d87a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa25f4d9f55d4fa0f40e4c7a6d657367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210de429a602015b870f760a804b88d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039ee31a57f6025b4804d7bb102a82269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86d0bc91c3eaab964c447ab7d4901870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8ce128d6a0ac68328d67af78795b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9010ce95e4bf04f48ff0f76e97e2e0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b2a8ca1c9eb51c32524ee841941ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6e11050a9c22baae41e42750e024674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd34d7695753b6141ab3d31fd8d7f0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c4aed9b8ed6052e556f57810462bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80504b9b894e74bdc568b4cde477463377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fcc7aa10f25b5853aa024418dd82778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31a83b6bd93e708f6e2ddf60e9b37d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5ef7f4345a671ffebfbb825642e7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650058502f35dedafd947c24365609de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2689f53bf713a1a08f0dedacbc684fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96866fef99dbc44865513977e4ff405e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240b71e3dc55f3972df0003387760f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6f0db1ec80b7da036013076a7ac1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb823621a0829e4bc1d43a90d89490986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9eaccae6a6a87c33e44663c7cf6fdc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1586832d75eb528beba4cee711f00c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89791cee83eb53541f4b3f1e38112d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaebe8df1148f6a3055c728f4aefc8890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1d7b161c422d6906c7682fcf337fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038713ae0ed381248e64aa5635e013b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dd83bbc5eef359afd384d0afee76e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dcb2b2f3172b196c8245846a5a9fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf49e8004bdae31e402596eae75d6195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57df02fec5888d1f2488e93184b5cf796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2adae1b5408c6cf5cdab41f78abd397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70143f76acad27aa41761468db63ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654abdc95bf8406f1ef1e557bc223d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15702b8a17b8ea0c830f198093d6918100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35eba8c8b60ace667a38b6d3efb1d04101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b83cd3d7d2bf9a969f7e3d922ac4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3b522bff61479398bf3068c5a1433103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4c9702989a9cf83f9939b5d7c860e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e236155b4860f6ea12b45fb0cb9eb14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce357c307364a6de13a3042152a6fb7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989fdf920c56c30fefdcfde0d4093da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725901ae9b4e520aa6c7e10ef1cbaba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a7698c79717aeea937a5262c5c45d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88607356c0be1cf86153b88c32de6dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5aac1ccfe8280a1a4880cda7c5b655111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff780de706bfdfc620ce84fc26e930112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cf3fce39529f3a5b5da27fd78ca7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec44be51103476d83fb58093d06832a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b3331e19500e1c9af5043d6437ca2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467066cf243e9f89e5844516c9c8b07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2ee9c7273454a2ff3e231425b274f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a553435bbb685f799166af738fb8e05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f545946fef00fe90d419562fa2618119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb33e9c1539f424b496be3e4f27e0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428956e253332d14ebba7ca00743a450121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06c5acb3100932f194de3134226ab8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a22caf5cb6a30b26f62f34167b2735123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada6a864efc7c43110a39d93ae67e9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e383653b93cb0eabdf7aeffd75c317125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7bb6068de3105e76ec63adadf3b6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db810e296c94ded4ca2a74e30221e18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36f45d0cb0a539c55bb0ef5fcdb063128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde486b401af21544cecd8e46d1dc90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da2616807b3566431224126bf4a7b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24a02ba95ce6602f6c0df9e3daec8a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83d569889f5c6f541ebe16cae502af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5851f3d33cebb88eca3a267e64c089133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840289f165676c9bb3a1e3e4e71a5220134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09833f5eb05567b3448d3b41ad3bc90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a4b0f880613122457e851ee36ed02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264c16aa9ab0a413d6bf1edf190c28b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af97156e4d83c6df540dbf5346c95a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c4b210008a21ac60df2c5fcdf151e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82932f7eef3d0847e1f95fdc9f0619140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae0f2ff62f5ec1a793b33c0b906aae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5768d19c106dbe9d93a0fefa7f1d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc441c0066ad60e3678802780a75ec7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7de25e67cd307fccccbea11fc0a66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f989f0f25db712516370afd288ec2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7369e1d3e9dad64ad6566e06c0b0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278f5ea9bbc8393cf246335632b195e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f4edb0ab76dc31723f59b4834d260148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38eb4c65b4ae8afea21b5cbadae0193149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8027bb741525bad684c4cf20f6b555150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c89fbbff284743df3b96e06002b7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c1f87f55551254aba15b80d9acd23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350c2a1d2da9c8a4bc05df6728bb683153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ea0afaaf5070725f10839c6b84acd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee02bf9a27883ef0f844e346b91dd6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78750787bc1284f2156fc2300a5941156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86694641b73318db5cb016b3107be1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d23c82a67312003c607eeaf88a41e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dc8a5642990b0ed180a48f87d9f23159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3b30c477cbb01f8605d7f86a39ec3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b08b7519f32544579566a6a670af4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0733616754b6337c180d7c62f92f42162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9f4fd9c707e6f4b8af1c0ec729db3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eac68466a82446b86585c7bc306a47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038b06780c12085853dd67cd81324e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c5181faad6ce03f64ea465faa3f82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82ba1817131e6f7882890104ef0b91167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaedf6d074195b2bda11d229f153102168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9a0358fdc4dc6a0aeb3782d8bb1fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb8d9a20f2f3aea15591bf8ef9a95a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0074992c7a4d7ec8a003aafc677e3ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bfe5b1bc25afe03adff0c4880f11f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234adfe83f92009d130b3a976dd8314173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278cd081bb54bd7bc45e936b0176b4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334a267a95205e80004955b5f924656175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b62252e46593357d5a8f1d40f57df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c2ce833e332cd55142575bdc06caf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3acde7532314865d42b1b225a3d74f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76990c7e95828be7387703f29e4ec7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c983d693d69c4b34130a8ab0046c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3d8dfc82cdf696939c0379a18b10c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5629d96aa40085ee42fbe4159818c02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac83a18104935fc5c7178fabb62347183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47099171dd59f9525722c266c516de64184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6deadf0c27603423a5a55b8afceda185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e35d897790b9220eabc7ded268c141186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28064f3e7f81f8d990d5239de12c5822187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf706616d3e6ba1899264dc2603246cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47817113ad7bf436e4b85edd74902a7b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855377e464e64ea73d1fb7de101845a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e12bda8e729984513dc9470ec32b63191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f8ef058bb732153aa76ced3114918192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2a4e1c2f018ac8d6f6eec5b9aeaf5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e569698fc723dd5a73796d57b4eac7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ec2423f75ca56aab950bbcf2fb443195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b593aa38fd8cbf20ff71471ea21469196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a12cfdb2c31dc459a116bc3cc01388197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b00510e7fc77b0c17d425578649b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4568f2346bf52348c0db5e20c7f37199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07503debb177d408e1c1351ea7323f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d1a0118d33a30683f9a5f02e62582201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d8523515dde615d831c26f81a2ad3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baebc5ebd2b42d163a8aeebd4d7e4b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffbdcebb3df059166f89194490985d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec15d39699e608a3c63d381070cf4a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa333d8340597e30fde2a166c9383a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691f6f8e40d6b6125ae1c08cfba46ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8af0cd96c207d88eeed7eea40ae33208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bf7f57db889e79b8ca75062279fb3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29120b87804119b5ead5dd4fcf260a8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0bf68adc1d54b0fc54b0762f7e167211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81507e14170cc484143d7b03aae996a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e72cc75d93651f5a8da3b6f4fdc37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa92c703cacf485c1c3f6c26214899214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ff2e26c54dcbd03fcf94634c5966b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e33756db5b11b6de1a6df4c9aa586a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60ade30dce2e0ec740a4f42ae7c498217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c52e806969f84b2cd47f04b0e9c81a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b21a6f0f5ae05a9c168cdff1d7f411219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29412339c7da84b2bf58242f1908377220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d81bec4ea37c92e0a87450ef96397221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b6634159fcd26fe39730ff3e8c5c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931f85bbc4774b2633eaa06970eaef2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a34f11dd8e4a2949c61f64cdb3e98224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734cb083550ec189565538b4614deb4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d7d23cf946943ab8b2796352a21e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c4fa24aa8eaaf02d1aa62384ea295227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c5640b82b36c248c062f2a8114997228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfa2779cffd722a8e2d82a852868e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725aaf1b37c4dd0338d32c9b6f6e69cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49a12166654c6c78ea0a11ce8bc473231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59087ddc317baaa30042c223ee1b5739232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d0958b24460590a9a1dda3445da05233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474b1f7116ca1a98695162ce97a1fa7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598235d53766717e2e6e2ea7675db7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7e2d72231362926b6498f5c1c5389236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a574535009c7e03a12bbbf24b0a763237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992df5093b6c5bd39b36e8aaf80a78b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75032397057174e332927016beba2508239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95faecfab5100360b95ef29fddcb2101240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b68f6a51c16827f5c7cb1c85331ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d66b3170f206b71bb9a45ab431696d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dc45a252794ed55c7e53aa8ef8322243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61b326fc735859dcedfb5d59ad12d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faced5b2e3e93fefc228f50951119123245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee264cd2aa920ba47c81c51d4e771f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a160be4cf6f639c7bdbe62dcdfde52247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea783103a0956a9e9abd9783086e19a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f12e4104ead9c839279435dce9946249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d035d1ca99bff99b4e3378f443d4548250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233d107d73c260d6092e8a5dce7a42a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca1e6152b5490e2989c6daa292b307252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905a9cdf95994965a1a6ee5bb97f6d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47840901483a40b11c56312b129bdab2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280b07c2c43f044193bc130691e67d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c443679a5f58d17cb5a06da27cb64e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962d504388b8973b2233a073cda8e31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67565c45034718e3b53a9c45f7eb7ddd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f11f9a0ada46179caf270807613692259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e0ae67617ad3b88a274bf9818cc22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013c9976a11f5fd20fd855426f207db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d0cab986cdb8809825e1f55df0962262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09892a58a8c0e9dc9a60c9400bc9925263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737d5ea8d51d40c07260172ef7c23c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64e45b15323fa91d46a940e671ee35265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e249286abec8f1b2ff5dd65e8588be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe77057d8497374533bb95b9f2c26a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96200669b446c041d12875961717c55c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b116fa36c16fe6429d66fc038fcd1a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96052d3c96b547dfd9cf9925d8fd3056270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a2781bd1ee054b12bd6a5702fb615271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46703d1ddb5ebb9b2b923fdeae0223e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158a9de261b9636373129f999260ffc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f454cecb63fc96c8637d4abd7c6b2ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43070eb1968c47fb3ebe3d8719841a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e6c51a6241aa82e034e8c346903c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32adeb522604dd98fafd4dad32654be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200fab84c1eddad677824ec4302e065278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e839cef7d0b0fb4a11b08f3209a37bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a0f707e9254896ce16f2631764fa4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e03115e180df9b64e191ca0006ee75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed9a4b20c9019d634f9f1c07e1692f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ef408858d146c0d4401c171e4ce1d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168e079008d39e672de635ec28f5718284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3671c6dda8102b5e0dcf3b7401e17285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc8b8bf0f2b929cb8cbdf1e036e50a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a9d003ce222d18f8f1b88dff5e9d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a93d3d391f0b67711f5b8106c5bb8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbf8e47ce93e97be5e46471f7b17b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f76111283d2255357630adc24d314290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac261b7967215ba922ede0ac32771a1a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56f0a2774f67168b33b03d168b064c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05139bd326dd54d4a46f6ab355a0db4b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d118c0aff9195eae0766c4bc1699000294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1976ed0828c6c2312bdd885df932541295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924ab3e5aa1b2165648b5ad58c08b9f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bef0c85f1512184df01d39179419a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746d0df80f7e8ecbae16fdaa5fee37b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7e47941885b3ff32d19b424140200299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b19d5813938318ec146c7e9dd8a06300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33596960fd18756ee2f22d6fcc01d7ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd431dc06d20e8aac4b77b33dd72a278302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7797ec242c9e2a5d2bc0715941ec1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142fefe6566cdc6f092e3517c00b8ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb9c5ce9dbf192111ab1d2ab964749305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c228d88b1f1d3cdf1fe3f60e02ca4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e95f576fbecfe3b1cd06f2afe065bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37079f78b6ab44216c6eb78dd2c6c44c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b030f31321c73229df9010a68832be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7083cb41cd497ad434832d7efe4b68a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef7a20587a46d75f9cfb79cd541aff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701ccb090e17dd235783f17f77cd78f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daef3937ce10c6a54ee3c9b2ee4b01313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03603ee67d2638ba8b87879bbd21a9c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1fecd6c358a3e4c5f2c341ddd6823315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fddc1d1cede21a3ed4ca430640325f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5a3721c5350459b663b7bb706cb1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfab8ed26f81e3ee56d67be016903ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cab1e6d4d76bc500020dce4234e354319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515abddcc7a6c6079c8d94edb541145d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717dcc92e5150f6c859e65cec38c6b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c3f3d190fb0efa8aeef6e24621688322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40dd6090df4ac131fdce1514511029323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8723fcd587da4f3e6c8caf1316161324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ee26f30d367329750e37e6f4e5632325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587ae14364443826bcca59a5c3acf8d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c27fe8eadac494e8d006c7c08a5b3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162491e292c2961b0da9d0ebcb0bd357328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fc5846d20de2bbbecf4e3c3371c9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931ce5c85c531827099137204db98b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b7c0f2723e9411ebec1f1531f7d35331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2f179afa23714db16f55fe3db99d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fd468aa9b954cf01df150b70756fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9ba92ef2e7b7780746d726c6b9854334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98921d9f846eab4ea58df7b1d46eed2e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021126358db7f1a50d99f7547d6e732a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefef2fa741737ba782fb6fa9f1f1b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2a7443e953d6156eff0274baee9d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4791af255b304de736792ef3482496339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed328dacaf545e77ec39986dc6a85b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16397a0255a3d5dc68d5812a9c84c6c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a49e01a6d683ef4aee4febd94ff66f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a92192a72f794631b8c547c4f2e1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51816b53af04069d25fe281d2981c5ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370dca3bb9caf20796df58cb731bfa4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea0d9ef573255368a31d272c6ef068346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefb5ad00396f199f0cdff8caae3229347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b822ab15e9f11cd65b8d4f8f81c25348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7f66b95b61eaa42cc06f59a30b836349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7d92cf496f264a73c55aac043ad1e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624754d95d8e6b5724d6227f1ccd11d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bf92cfd4b8a3ad732d54a68a96086352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24fe7671a621d5289ef44fda1c1dd6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3ca4663df4a5ce144a16af74908b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f5770bd5fb15d4494437e217d973a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafa7de4f2514a5facf776b68e9dbdf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be0a0b90261a50f041cf7e2773cfbc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d38a42e7f74555c686f26b65ced33358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd815ff4f0cdc904519ce7616dcac54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf719b42ea3bc1c2ff58f25e882c528c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999c70c624658c1112bb3edea1f4f4b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b39a680a5bfbb5ee1c1d5253e76cba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b18d40280e1c8d1ef20e610f58dc49363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039c3b30500e2d150797f3087692078364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd48bd79e1931582ae2e36557eadd5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b608b21718a7c0b19b02de3cd26f3cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfffebb16ac9decb0f19d6a8255055f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23b2f0de18e2c51f2aaa36d3794aba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fc228e4a4f7eae859378c657c3903369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc05c1ab69be1c85c24b2734f60b3dd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f8bb596b768db2da8fd39ed895a5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390dfec1ad06ea7570eea281d4501ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cc43dc534b8d24c9aee0de3228435373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e0a6eb148dfd6d38d7a62926f4b81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb8683f891cc16d55570561699c587375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aefdf36b98b4ee9ee8d5a87894b33f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef744e6098b079bd80bf9bb501fe8bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5448ce1a07476952db998eb773b798c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a019c9b7a8e1aef9a7f7951ce33086379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb27a82407bfdc5f4ec7cc3817b44c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaff384a404aca0bf7e0eff9f25184e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b6d255b35651837c49ae149b3bb21382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c55dc10f3218e809a95ef8ffd300d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306060df647571c0ca27760bddd0101b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a8f5fe9677d951e3ef64622072174385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dce8046641037bc3d8cc9e23b3635386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79faa896d943096215dc940f25e2a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c2d0b6a80a3ffe5eaa7fd352847ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad4e25614d8d6e6091c063fea18966389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d924b0162fafe9c20274a839c0a784390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abecb3dd44eaf99f28902dbdc3627b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27835e4013e5e169cdb6401481104ff2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bfcd80df6ca935e62d1f2a473feea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747338efc5e98d12a3b855e42c75de7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647922e89f276b8d831ea713479668c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefecb9d331f9154f22ef9c7841fd3e8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560d2090e5f3e049a1b5f4536e54d0d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c424ee5dab18416f5e95f572d75f9a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123541f53a8d65b79c58431b886b5e25399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e0e7d27f2cfe3ce19faee81ba91d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e569149384567a5015178ada32607b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e9636da1f65e3e3ffc2df7f292935402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54189d60e3ddec90ec5db61a96c265403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e19a2e6cffab1139912b89ae655498404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced24c557e46b5f652540f544f50fd05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2841103e5a25dc4e7d64b9164c0bc8c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ac745899220492b5fa6d05b2f6e8a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cb5d406f2ee3b7d5cd91cc40a0483408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e05efebaf924d752dd6c6ea4c7601409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0dcf540c987c6567549d4146b475e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a7114567529516b4c25473d274b8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339eb33be5ec5c442fdb479fe06be64412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca5bf8e8686a82df3d765d7801e70b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40dfc09f33dbaa19f474e2e7b2bd95414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7a64dc027402ec3fc1cd3872a25c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bdbe88a6e65d5a643cd3a5caf576e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f06f4e4863a97a8b6e5c53a2fbbad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222b3b929dd6d05d3fdf2be1d2e546c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29ecef94aeba4578c6968604697116419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bbb85a7e9ca80e3ae860d2ea19e56420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0a2323c23f2b7df575d1ec0f89662421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbbd7194c6079e9c2fa376bd0eb77c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c92f8d1406e812d17526802418f71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cd324bbf02e22efd518b601be233a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee216146868ba335a83923e9ad56f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953c2bde627fe13e0ec4af16e829630426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6276256653e9c7260679552a74c92427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15d5c90acc9b4c63437776ab93dccc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ef8c074111483152aad27610fa640429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5488c70b6d805352f46ec43c59aa2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a80f49cc3b5249d40814f9a186592d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123efd244146a6b4989a811ade73eb3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec652290b9e81e18a5e92467b6c1e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140854d0bdb62309ff9d0626cc8e037434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1cf596c9058d024b57022947a019d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946b6d58d5b536e3f7a7616c024a502436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23be8631b016dfa653a7be8b76d703a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ddbed5326bf7c20e5e9d8252e47f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594481da71495b673147010c7c556b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a80bf21ac236434a0e6dd4ab46f372440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b6403ef247f12182002c347681961441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4446724723e282b2ba258222e2dfec4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69579a82713ad2d4e86c5621625372443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c32fb0820b5c9337a25ccb317e72a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e75407ce591917ba598c64d064b9c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931e1c83930fbb48b61e92f1ee51c4b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed80bc1455a428437ff2e37c0020a44447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26e989975020a656980770226ffdbd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6587e0deb6fccc4f9ff88299e6904449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24530ae39ea419beabcb239fe404868450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a737093e731cb36b01499950ef4ff4d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17a73d8f945c2e00d18333c0f10058452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fe154014592cc2b877c28cc864551453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdeaee22f2678c7fbec8f0f3feee47f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df466dd2e84d14fc885a002d39869ed0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725a71b4d33056277dbb75bc5b1681c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55535fb6928eefb50adca67ff15bbe1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c107f0d6a0d43a319edc482cdc04f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd75647a9e7eda217ccaa8f98c90e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a9850fa4cbf3cca1084c58635fc50460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3552f0a8b63b38bd164faa0462a8fd0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8a74d48a9e53d9f9c4e41e94b0207462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c25906bee60bd9f767058be25b7d30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44349d82fb92079369ffbd43523472464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44044d37a35946da9e55dc20a4238b46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da25f3343079b02bae88c638d547138466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf34f1f1979778a21a44a897f44caa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a9e2eda90d6dc5af6ec94062a6ede468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacef53db3715f4a2a95c4fdafd7eaf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f07501c00244e5547c3e3c590ba3f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b2ce204027dcce16ed16b1d582eff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c6acd24b117ce0fb300799834e032472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1483db1803aea11cf82b18aafc6373473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519717df2ab66a1f842fc6ecb317b6f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578a024dbea69979053fd8c7ec4078b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd85ba5998da316c442328beee2efa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dce90fa84dead7632d9b0a663e6f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdce055419a29257641dff3362740a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706d3aa5397250a26d4f3b6155b79ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127f0e23b7b6e025a8002bbeb86250e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409586beddf11e6a9ee2e665c8d0600481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d45e73a5883b1c6d9d8ffc497b96e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96817aa2195b0d6ea578da1330de007c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7655d8eac8f4bfbff1232286cad40d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cf9dd680d940c4c5712be3e69c980485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fe0953aa152818b1a981355027558486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a336b07bc995bd18f9868fbc1c2398b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db04f15cf082b6c93692d23cbff6a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4de5799157e0ab896261af23d1505489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652ef1707ac3a2dec0cdb9a95284f06490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b352bfb9cf033c9a548acdd0cfdcb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9f9fb88e9a3941f82cae4d2532cec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00014ea1c46cffb2de403277991b7a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b94b8685703c5b41182389f535f7ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe886c8bf61153678a45b049e63119e5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdb9610e5f8a975aeb2bd973631772496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7067594c7647e898cd251d5a818ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51c24efc2d14946bdc5ecd36458b98498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1915952fc044f99af3f06002d6723c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aca168afc0987ccbbd27791a27f52c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea3524ea5ced82ee10f53adb5e55d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ac4de550f9ee368e295236a11358a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa91af8c7f85c8e37057909fd9cfe78503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303b74eec9e3f494bede1439eca9392504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e946102c9c251f25a88145a21ed13505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1cb525e2b480483a5ae886ae3b0c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0991a16b7757b8ccfd8be414e6b45507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60c5d3c51a46a86c7f12a0a58a5220508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fceba69225af6f945cc2646c837843509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97af33d75517ddb38bef02373f675e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20229be77b46cb07a4b2aec8015d5ad8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69933e6d6d42dbfe00903d202b2c4136512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093b76ff225bc27e366c4ed934c73c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79635f2e81106908020455575e3716514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f07146c41579ef26e55b7338993ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a7b9166be4d2f9fdb15026fe41ebd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57a53b4700cd27a3dbe0483c344ddc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b31ddd63e6da1a59cd842b7eee55e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21e1b1e6a394ac8fa7d31fb8a7fb55519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67157470252698e95f45e763c39a8dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558d19d6d00224c772e0b89c5e758ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6246d88270311ed9754fe5a5f6c84b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f4c31befdb453b9d5161bfb0a2b01523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a59a429f3d3a45791fe1f9bc44fa5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1049b67eca7db578127f6c332adf36525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7028fbfc825cb6abb33cafd7e082e28526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e5c43165f14e14378a767ffd44f48527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479272ef00353fd01f8fa5d2550e7b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d905adb9844e55f5577e3b741d7b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fae0ca44ae808129f31a27a7efba5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57e03016cfde18f545af456ae19ab9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037d3b06cfb471360101eb9ba58c46b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef222814d34df95e27c17f3aa62f7d5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd470f6bfa65003a9c6425d63db2325534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8bc4e0fc48617743db6636297e82c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56e7154368a58a5eb6ee7ef12b5d98536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d57eba76db07b42fc4e6cd4bd4a532537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196922cbeeebd312684df8dd467c5167538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ca5e48ece66d567dc14e602c3dc33539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f81efa8ba73e733b8756fae6a281cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ce63185b5f28439b1e44869406d5c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af98aa2f4de1c78aaa3a86c02d5c59f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12662ef331f2844db0c33e0469606933543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bce93d9fa15da54b7958082e6547f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513ce42f3a757523f2126b3b3bff6ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d192b5033219fcb8852b70d94fe499546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eacf33d24e2f97b5a4d19bd42d1a15547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aac48799b5f120af64c5a936a90f63548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068e5560236d7fc9435dedd32ee319b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d69b40c176ab3300587e12caf8b74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ab0a623321f7d3745c0395e3659f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e8ca7e9af588f9a6301fb28d5e716552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa025d22b2c4907a23cf226749b56beb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179887ddea631bb91b91bcfdd3f061b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e110d451e017ae610cd5f5806064f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7952f1595d6060cd1bb9329d215cdc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90573a61ac07f1fe0a492f457427468557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf136b6699acc3db87b4cc2ea6a3075e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77e0c3c38f7c8f10b84e709e8da3da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e42bc545e188e86e3d69267b27c0c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d36db8835e3b5d04489d21f4fbc037561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283adeb353c1ba21aee0cab04183bd2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b9ec111df66a5b9493e0ef849375a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0a1b34ca2d96b27fdda431558f251564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f76ed5ecc58168be004af7df740eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72677d6d63ee0c9eda9307284e2accf6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c0e252263822cfae3eb8583e6bdeb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca7d15bf613796f43a945db377737f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311eb67d0380ee3cf81bdad37365ed3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b37b27cca8ed2b4f16a02927ae25f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c808acdaa88bd212ae7deb301302192571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313ffd7069364a55a8505caff8c0acd572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c74265ad462a79bff9a349f3f49db61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865e0644f8b4c459251b742596753452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7975df537297e3e5be609a99b24a3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887ae9624c4a3230515ecf89e15027b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26955bf833dd610eac6985dae6100685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338a77e25a9324d8e02915cc3bfc0b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8915b03eb4782a31bd227f1a2e128b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed53ec627bf44a56c61f3c430e097ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dca67cdbfbb38a394b04c8e629be89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22726085bc5f23da99626ca96d6c6c5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced92fa62038c4d1a407b8aaf0a47f8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147625a752817b9f4f7ef786c354b1f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509b91120c514f43cdae1a6f3f33f8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f88403530096809fa9cd6b17b5db914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100f262431d094577dd53918a8f103415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a1371c7dd5299e4c9bdf76ef42bce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3bbb6502c36074d87d449423da47117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cf0d4670502da2029dfefb2f5176c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc79917af62543fd190abb8756127819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314e0fc3d6d510566b1a0fa0307db2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600337ab76d6294769a12614e6f829ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30008b6ca30dd8dc04cb26e4911a5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966f26b302b77fda13a38dcf8f97d5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231e7ca590f79ed44339819a9598bce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecb60806b4ea8ebe5fe54b5033203725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129461ae296f06874c10b4acaed71d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928a2ad9d79b8abc6baa8b5f527953f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6f7622588b896da2394ed1d57522128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3246157e3e7812d8210aa0298c0e8729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cae8325fc8a93a4cbc4fa1c958906030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fac8ee871fbef802006737e6e2fd931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae17c197fd9c4805a468721fca3d8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb59cbf42c2c339976086c00035f1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea52fb1dcff2cc5830f9aea5ed5d3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fc80bfa41ce5b48a1543d7062a9ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7f0095517508fef9e4d823365249736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688f8e5349beb8ce196619907b570c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5fc5b73be5233a66173a57c5c229538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00785a687f0194c14ea2ee99dacd4d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad73c418183004f90cb5ca49a06691f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7899becd30ff46c1c8cb96f81235441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3bd8f30c2d543757ce56eedf9e4ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9fd124ec1846439a256da2c7de0d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f23b5bcd742787f82502f0f58a25e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77f3aebb5a31b8ff9c268f2a9bb2d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363a9678befd6a12371ace0623adaf346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02208dd3b572f025f57fdf050c48e1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0546f508026525431144089958d0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d82e6015d577c92ea92521bd41ab6f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d582fc66bf3d66ddbe9be00e0a433d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b022cd364f2b2fc08d021d09f48d47651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804e2a99a04e566c25d6bed4d1531d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693a264b4829f67e327b3df86547ef453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd696ab76cf2b5368ef1211666877d6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057d9ff67c60a1ff297556a9fd1366755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbd5b8b32e0db85cd3f28d30b8087556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279648066e28344b17838b505b60c32057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415bbdd5f9df0af2d1aef886c4392e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89799575f572fab0b788fb78468cad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cc37d4ef6b7efa56fed0457a1d03a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02623306454a09019eb6b200bc474b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070eec6170ce4a3fe43c8fd7b6a247362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ae39fdc998ffee3cb6808c70e09d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3a5ff8dda2846ddd3484a375b465b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2eae8db061fc428956fd1dc51273865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e435ec1d1c4d40e0ae97880a72f074f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ec88a9678d38f28029cdede0cab9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997238a6ad326135910ae4014a88821a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6651d29e4de5e578e72428d82712c1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc06e4eb058a431c8cb9d3bdd8fb9a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389471bb2833ac664f9a0696b1a640071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2e119ee4660366836a62be3037aa472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7956f7d946d8455ffa230ad31a80373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bafcf7d7c7faa4e1d51bb4e3828bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a0ce0df9a3bdef0fe8a7162e8603675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e52cfbbe85bb0ff7e2d40053a6dd7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069ca99127e27a44418d050c7d08a0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffa4822cd33eb7045ac9933fa9613878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6018f1351452dc6a6f0abb6850c3cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21042df40b1cd55e7faaa108a31361c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdaa66a04ec620df5eabd9f989d922e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c5905e0b76ec22154a43061c232a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699b4fbcaaac845d8eaa94c349674b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03761440a2b0713217e92c6221cad884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e722bec1a764f14984d7dd88e6559f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe53b0229276621efe30a91fca9c4f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3924381098c46afb6db98698b8fce787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1edcfdfa444b5d6212598f8a2ca6e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179555d530a94f0e67861e59c3b5a0bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226715a7077c886ef2b92989d6ba4b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7136e81713353344d62f61b81019f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a4d07e953c56c8ae16e5115becec092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2cffbe24e4dbe0a0fb8fca9b0ed0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229051010649e9f0663100d1271a45e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c24d6443ca0e9e2d3b29a67b7235895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277a3f840526a22888f34fcaa71e12a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61d772d4707c74da45ba293b6d2b2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604ea0b591bc35ea5497e6dc18e75b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758e1890cbceb2e0c196afab547023e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347443e75ab4795b862ef70194e3b145100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bd9f55ed05d534c02ef387a82c64d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5830aa7fceb57ba49ef9e5e8c63c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d5606b5bcc599e4cccd8e9b339403103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f562647483e641448fa141ad81b85c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8956bc876050dc3365265df2fd51f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328e84c68ba312448d11d64649d5038106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bd3f06ef3b592d6d81823e2978ad1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a034b6032336c03d9a044e9dc2415108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d812fc24195a70296159bc6ef914e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd319e393a68559dd1cbb3ad2953c5c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42029a449990f8ee2580eb08d65883111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad11cbe73aa2956ea59691cd9b97db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48e834939f2635111b04d7f69e01d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9194cb386c1cd6c48e559d179d7fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ef7b4be8c068b470cf2d276fa78e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8f0e0d53dc99a8cfdd03c9f0fbf9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadfb472acb798dba3accb3441f6bb7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4209c7d815cf179c6ef3fa81127bdd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c1bc1bf232071969e6efc233af091119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72a1d8a3c13e3c3fbf69db2b3dd59c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc0435391897edf3a13d04da3d6606121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f59d259f0dbaf80342d00fccecc4fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be845f34f4d04fff229940cf2d722a5c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dee194f5de4eee1a5054199ac206c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b5b19753fed0d90285148c7245fa6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350c104210c5c10225239a88ba0ae6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1813ac4a2fd7c9ebc3e47284226f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790948950d1dfc58417a3c299bbd87a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd635b90927fce761f8c1c0aa9aeee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73983cde30f24d9166f3b3ec922906f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c64da8dfd024105a3e55502d76534a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7c4de8debdd7408cecbc272836a52132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de05c9bce777becc71654d6e00a37b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44804ff94625ac9988ea24aef05621134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea546e8dc273695af84cb325c7632159135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eaa47e7a4ba81eb5f68ae46c23b8f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25465e4e605a2d9fc497d8fd0a383bba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6d2ab9800bd6120a32b79fccd142b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc1d10fb56bf6d718cdad9581a5600139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6490e82e68ad0753ce69e80d130d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f024a0b72055ca6ca51c2298001620e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988ddfad066aaa8fe9b6415aaedb21e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f7d5e7aa1da864a5080283e1d6949143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f1cb300bebb86a7cbefec5d870f33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0b446a9e2efc0d434218101f14b21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c259494ef1bdd1798637cba38be33ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1edca604fd2ef6db75a21fea6f89e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7104416ff6e72e8ee51d0aa3772e414148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a5e4b694f6fbfb47b7720b0d1d893149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ee62686c44f2e7a2e5a96173a1ec1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8617217ae14a91ca700c9d6a4f3fd6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d787954d1b5af1b74381a1c709d3e6e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb3671080ff544c5b5f980292c2717153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85abeec7832863939dd5455610f4ee0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86d120053378271779da4d67c9a13b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed0c5bedc6e0cb38f9716399744b3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98b42b7f8e2c4045975e2f4a98d164157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef36293c2a83e3d92d9471a057f67e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e70dc2c5e73b6fbaf855ec1bc66b26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895bf52d14ff72916abee6fa80ba4c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b868eee0a21f603f55be6c44ab69bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720eed1d67c65bfd344b99da8532732162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f8d3cd785dd233ba85cfb8449af59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52181e2da0b92125c29b2e51ba8d9c5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d778e7c7ade6d20a6d82e5189c99421165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d430f0e8bd15d28cdb59a0ac1b867166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b912e3910c84282796c0144e5b5203167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31749d30586658636224f1602e6269168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026917dd970d61bec54b00de418f68b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39955cd6dc2b213319eb9cde3ade29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e69349549fe65035df64b7d7c052dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c84404695d857f23a0594b5a6d6a00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49e04b0f3e07340ef678ee9344e0b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d1ce322ac8db96052b45883f58822174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3500884a05288ba6b5c25736d4bf9f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb92ec9da6f5e2b0ee301607b1f9dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e0156873801fa23891b4b413fc450177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148e83b350eb704d694b823324ef6bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54871edd0406831b7a327cac57a717ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e13150cb41232a5ee997dbc83f2889180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb6c0220fe1b6e9862cb223b0a42f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b86193cdd942695e3790f81922234182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08710fdcde0773e03c762e6ac47a2f84183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24627a2ecd9df401b735d8faf0c1229b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3422afb98eeb0e009b4a03f6ee3187f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634667ea48d5cfc91cfabe8823911305186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762d69462868fb8fbb088785ee26984187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831d0f7712b71f41d4d28829c7aa0da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66cdca587c7238210ea76399904ecf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8713d0fe2550dd1109c4c154636cfd7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc41b14c80b6d061c164b1d03ac7ea5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39009788cfa0c36ddc8f445ee5e4c2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04c54e4c70a93537255bc55d0f6c03193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3eeb16c931754d197d6ae575045381194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131745b26b5ee3179057cfacf02ef6af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b5b237f9279d1e0ddc77025073190196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81800f3f1779286a077f8e9f4933e6f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9189de939cb0772ea560e417aa07a45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70a7627b3b2ad603a91f4a4aef7ca2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627d096e59cae13717a14541df13952200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b62ddc067a8515109fd4e3bdfe7e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d022885c7b0849207a25a46b7c6a56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742652c0a0bab5fe7723e4250b29213203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8fd3a0a7a0e9c0660e28c109174a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e72c0b3f5b447d0c3d98d9660bc995205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a353e3965e98df5964f75e1cb74f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5553c917fcdc8e26030a3fb1f1386207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c0d30c2a3d167ccf497377de8a71a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6259f72e60f0f6c30be5fde1613d3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d75fa67002ceab8497931f63d272e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec61dedc2775634238a4e8449ccd164211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d976c9621e9112b9dfb5be7bf0f5fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f354c144ca599265cbd9d12c616bac1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6be7f7081fed0143e916580de1b278214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfb32050d93854021cf11165850c6d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43f08b7453067347a606a5983c3452216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3337ba7a5b74d566a41e9661ff1f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d601a03f4dc94748cfae74dd2700112218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df692f6b57498f0c45f4547d3fbf50219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6332359c095c7c910b930a810b1b25220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4149e1c54dd8e33f6bb65b02493630221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6f6416138ebe6ef5c2f71ef29a709222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b29011baad0a6fd7ecb56903c410d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e5cebdd7a7f1dd387057b5828b559224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17771ff69e1ec740b0ffc4b7b8dfdc9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edf02d799ed798f207cd1e22dbd4ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b1c8dde64731d5b53ec9d48b00a40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1c2ebed969135eb7b991abd5d8843228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdd17e3d2a0a5396cc32ea1f960016229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e161b4e7350ed07ffacd10b3b354a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8813c06283489f4d8408a174d5b93231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994bc7c277fc3ee40157e7125c7a925232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725b4121afd9e2f434ec1761ffa38fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6126dc68b6273a2e53882a90b8b1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218818c67d2402c6613ca1d5a174cc91235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88a5cfe3a802b5a24e026060890777236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef25ebf36f2b508f10707839b1a47e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a19e7b89912a3a597ee8db6e337810238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6e52ebaf1cd15ddb66bb9d4b4b341239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecffcb5dc7e1b71ce1fffe200b75ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e15af65249dc95bc3bf663a4c2361241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b796f2022e6d1f4b6c4ac0fa92a3c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5b8129658a9c266c87c31b67acc03243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb491832f6057391a6798fd3d2d2fcb1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926944be51b54a9ded8b51a7414187d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2091d98d64984df6f4c20a6b65c104246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887d183ca3d5805a9028071902d0747247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad073b9e5fa03b4745d35334979a2d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412b51e69e7b321ca93c50171e49765249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139574c57b160e021e7081dd3768c610250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8d0653f9318d8d9034fdca8f1b751251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70ee753df1c32b4ca4f6281748da5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3784920465f32b48f4737fc629b544f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee40c3d7d61ccaa46578b21256901b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c9bc49e7718ecd0d1d434da31010b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345ead50793d33f97270b070b9aa4d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b45e5848254dfe5f29d69daad182fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd91438333399bae27e5d472913f7d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b5404e53467b87ae127ab04cb29b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a5099e5678b8cf397b5386e37212e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67cca1eb13522415c328dccc7e734d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad307734a157f5a73bfd76ba28167b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff3d7a01c3f3ee9167d34114408281263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a0c6923297bcf0f2b37215d465a31264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d5996e76799baedb95c95bdd935ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42067306957038a3daa779b80805eb58266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db50b6abf3848f3ff3b2df553c81e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e612fe06f8c939b9a6670632577ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3d4a98a3dbeaa5414ae99c18b4854269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf358e209957bf7c5d0dfb4f91ed613a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e8c0a44741885b556ee2fc25fe7c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260267697ac136da66f4fab13b2fb26b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a1a3e1a9568a9b25145228235198d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fd33518a136e879b4051fd6d16afa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc82a56ee9980cce8baa6009e4ec8fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167276915758621b3dc7c74575084af1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c21caf2f143047badc4355b508ceae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3c489873a7c9d920bb0b6d74457fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07f82a24d3e92762741a216a45bc42279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efc8c7a062bca3eddf351f8c4f3c46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0129a932fc1ef7c8ab010d50b8920281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fa36fb9c83c1bd33b904a01e59842282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569d2dd637727d23dd484f12dd01a7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dca00aa16dd7821ae7adaf39bbab9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00fa6f63c3b56fb0bd74f5ac995838285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea61c112fb7f57f856f5382d7626981286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190556f077eeb5a2ddf421adf684cd79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683df5dfd7433381cc94539b29b5948288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60a3db3ab5600a41941a5767123c34289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77916ca819ea98d01750062f1e28da5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2ef6b7aa8ddd4db32efab3f2d7e1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74918b54b1481d3d67102130a61860d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b927b07ecf0e68fde6574b7721f3d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b7facc784739dd14fb7cc3f5e5cd7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b578a0c161c72bb2e0243f2da1fded295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294556309f4919c1a0e5f7c04f679663296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ee00e879ed27c820a10eecc9a8610297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bda9f4387cb289adab34528c299e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5a577db1fa13611bc05db2443e6eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227889e97e5cbca1dc94300f8348512d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e9876e090fda55b2a5acd04a1d2b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfeee7336b3251df158df54cb6c731302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0031bdf63d5910cb3594b07eb127964303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9eef3f59afc197b203526d208d654f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35f109871d35d166056dd955f0c302305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab7437fa1f594755c0fee82421f13e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63520463b4dc6ed3a5b059234517bd83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ae1474feb00d44b782907afbf29b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fa36608fda53b7778887e3fe3aa64309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389edbfd6bfa497e2df4a14da472711f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114207c2930f986f0dda9edd1ee960d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c3d634a0100bed74b29b5a2d79369312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c489d595c057d64b1d29ab1ad057243313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20df12fb879806d11be661d847b6839314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565e7989bd81eafa93aa91f447c88a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d0690eb12a1a177f05f15790ee3bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca707b0e52e19af34d50c19b89140814317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a87e3e6fe8d095998f201909c2b366318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761c46d20d6d4ded74e44a449477579319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc66d43063e43f163a8c532d52a882b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225fb59f172363152c3ad028c3f46a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9fabefe83f81941abfe4bf88ff16f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771534ce1f89e687e2fa430a316f3aca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a09cee90d0fe52f2e6d606d0ff618324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033f88aab81e281aef67fee4fc535ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f838b123ee7524f7bfd212b23459bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0e7d87c8bb275c3414427bd192b2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf0ef71c79a0b9cf61ae6e903983c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5dc97be33150e6f65cec60823d0db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dbbaa411e62141247549562fea345330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07724d1c9c6be91d64000f5b06eca5a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2abd7cbd148699dd367631af2c1777332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf930e10dfc296da52fa9e567dd9cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2641956cd4d3033d6836f5e30ce61334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa2cbf79737f771300db68aaef8456335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e50b3bad0042b97f3366657665171e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c355fb5da081810e4fc8d688584501337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0890e00b24590c4ba1d02a6f2be31a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e48a0ff38567f222b59f8a4d35b686339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75bb2769cee4d13d833a619a5ac176340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679d0f8a274d54963c84dd3c41107e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef9afb58733ddcd0029d2342554a2e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0718579bbb96e16d3648a3f0facb242343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0126292bc3d79c8d40dc4e45f374c95344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d835010339f1d2518aa68264a88d4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a099b7af05de933c27cd56f5fc6928346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc732971b4b93748db082888bfbadcd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3e48c77be517e4a252925dd0541a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f72c0124a20bc56524bd1452e5d0b4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9474a1cc581dac08a27716604a2f8e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c20543ad7c2375099a3171d745ac52351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6db4050d93652fb78ad6e952aad999352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8172793d8f48c1e794ed3114d8ff7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e1948cf529f8df08bd4bb8033829d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef045875c49c5fad0cfca9a586c431da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebb43648e2dc0414cae19b30639c04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9db9bf32d8e5cd08ef2827b530096357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c4f1e7a8d9c44708f4b2338db9d37358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb15f8c8b929414075609ba598f072359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c39708784d0fb24525cdb854ae99c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff59a88be8f4f67973b27a6bb443c87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609af3f15139c070c0082ca498d54e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6cc4924db3573d6ae27db6b873bfa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad447b4a02fb1af466b04cfb3943900e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f6f09f82aee72f9625e8405c63499365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5b1423eb10ad5b35608a0848508d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624dd38ba361c3c38703a6e597a8d0c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b1613ab2dec3748ef718f6189a257368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fd9f3eb4e139eea7878bca792d790369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c13db15aaef688a1437ebd826fb27f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6c850964e40d47079e1ca61eb07d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695e950974c3173f4d94e66362944ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1d7e3640a76ca78d4a7aa3d541568373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747a1fdef63b4501e96ae97df7907fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc86271a8580fca2cb6700ce966ae75375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573aa4fcc248e2e0d17172703567c07376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f899e5d57d1772b6ebd157c6528c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd847146701b021d52ca64796e81ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7fbe2844623044794098bdd83cef0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce890e761094fe1dd5e8a56f2c649a13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73c85307efc4d2d023c79e8826a7b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334b11d63ee137ba55c653617199bbf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690439347d3aca79f1b780cf733a9ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3915d2b7cf3fdcc15b3321fded4d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d6664b43d375d225f67519d267bad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a56b9c74c9fb59ea70d0e0b2a6a80e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ec177f70930ce003867979741767c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3e500d21054e90b0b35243fa54933388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09494e25dd66c193fdcb9a2ca9844de5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3e0f69d386efff06a359f5527cd5f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732862a71edb8fd386de0ce7675f8315391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff6c8438e076654d0ca88ae74de60f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c17f47f69a59be4800c03c2412bd0f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276786d489688ef0c8077ae17c8d0ee3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920a664c6138c611c881badd1a4048e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ce8c8d1deb476310ceb68a245445f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ba46c7f4e9e4ec59d3116c6c98eeb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a0ec416fbb71d202302e80980f448398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30ff8643b8f82593e65816322a5bf7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75629ed133ad06eb081cce611c3bef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e3480f3125975b4731530f288760c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758babdc7d5587de586f789de876e12402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab2f8dee5826f513931d3e1898d3cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64489e6f9bec72eb6ecf39175e05cee8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b94664995f0155e8e7bb53503fee6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea231f778586ee3c58e74bdf7694aab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c351a5c6f5a0785107790933a5417407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081235556f0d19b58101d53353661d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8ccde3a34f69c08c8fbdff4f724f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a89987059d8bef843e38f7e0644d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a727fc43e8b5e22bdd4356d1da8d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78311e5a5b1d6ea3fd577dd575bf327e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c97fa7130e843423efe182d2242267413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6f45b018e27e32e9d91afa894419d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3457f488189b3bed36fed17edf8f42c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fcdad91f612834175160c2fe392cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653e5538419ba87750b8f94a6b165b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104f92d6104249fd2ec48b581fd1f0b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680344689f888266ac212f1a5132940419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45a907d9607591f62652a1ed67efe9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973118cc0ff1f5fce3c618f594fb63e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86a82495b6bb4965b308cc873e8a0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87281690a6e375ef4f6803f7c072b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229b8720604911040da3867b2ec302b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd2e114541391338ce356c16d79f12425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27c180ac5efa8df721eb27b7ef312a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6164808ca97b915ecc02b2a500dae0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a321050b68bf009cea3b5d37dff156d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7818cccefe93b456200142f98b8d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f15ac2a3e52b385015df0cceb399a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6dcec898e7a5667feb36cccb3f2bc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988ec3ba2f49fc11270cc5542d04f5a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fe167299cbed8c61b0789e3fa0887433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70d68c47b9dede430d3d72212d328a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8559d75e1593fbb366df0d301e7b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2973389af57a45a68debeac88afa13a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38a406ca96c89e5f8bf8ddcc45cb75437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255c7d1fec223b4474d0ec4cd28de5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734eef716f17b807c65a40d7edc093b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824ee32d2419cdd2012e2730a0b391b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb295d617d2c269f367728fded4d7d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8db097692000835fe9d65cf74449c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf827952b1b20d2f95aa3eb7cc20559443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f1f0b1b4cfeff9a4d686e7990786a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0d98b80de93b48320cc70dcfabdfc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68569f9891bbc05e8b2b203d43c13a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3749c6846aebf0824a2f13fcb17975c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13248a101d800678409acca2d11586a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02bf442bf1462eac73470a1ad35b7b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bf08352029bc4fa20ca6ca9ecd40c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc1bd449f88cbf6a2cea41b76d0ca0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617f3e3b9868832ff28d8ab5d8a6a6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438224ebd25c261ab19fd51a2d73fcb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb77c109f3c85b01c79132507767b74454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37057d5caad4da42dfc17a9c16759903455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6d65e29b6547a5000fb24eab16666456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7efe482c8f2c4161b209af9e02f404457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12bf52d860d7ebeb5f70eac7a0417b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163a99bb704ab4d5050ad01f2e3c590459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40b1da574d2b77f22a7040623715c6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74468d444e397f6bca919f63673a10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a00dde54321a04c8b4f59f2fa72b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe8622ba689c182469ce25f1555af0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae0b444ecf1d686b47d48c9d9a4596464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2107b61f545d498c221c091fc7e57465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79d24452e43a15bc2f10c294204051466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10277878790575268f7adb42c7321413467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936c19cd02b893a94bd6a345734aa2f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99ad8f9a333fceda5c89da46f6b768469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342375f212f5647e667f7322aa0c248470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f69b3127e6c86b0e46c47d6b045497471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49575b7faf4c8a4932f34e9b657d6bdf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c869a8507959646e3f38a0db6aba5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76397640581f5a514d0cc67a45250ac0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a47762fdf52e9da4168e65f09cc5d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0071c453ed6babe0048ad192c5d5cdf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec9020a86e3b5746715f4ea12c3c8f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f1a59cf6607a3d5eb220dd93c6c3f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107118175f2d8ab9e53415b0b7a31a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e4d364ff155de0938748cfc8e0254480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76a904c92ab13969aa73478794bc9a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436662b6ea36dc0eda70837157aad1f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174f644a8caead16f5ec50189e8a916483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1369743942300d8e4558e1b339c9df2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ce9812e697f75ccb03cc638130c11485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d80dbf918015eb73cabb251b0f8a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c1271577c66167d45d675bb421181487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bca8952872b958b5e46a956ba950cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa17755023794fa83e0247c8cb2df2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372f42ca1d61dc514bd303697927e87490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac97f83d9bd7edca4ed516c1a850af0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725e9df83cbc732187835bbdbf56fed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e356b65b941967aff4b9a6ce7a17656493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a158de8c96653c48c277951b4bbf19494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb128dbc55a3be21331a453a53d10c68495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb114d4ff027576f4b2cdd594ab93c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961ec246094077cedd19fc62468e10c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885ab0495ebc12adae470582fa57d64498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849471fd42d8e435e0eed052effd756499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31fcb2dfab3984f387affd2bc3a564500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c64fe57ca8070e8959d5cc24a6a483501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc51fa7c69948a80ad4045449bbb6f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20373e8672889ed91c94aa01f096c76503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd314228deaf3d7d4fa18d781ae8ace504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d8644bc5caa62e4706c54141635a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4889b81a45f3ccc6c068630fb242db5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fa5a34eb809b28ee4fcc2aac9a22d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7179dadde29463e40ead43f7d27bd0d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521304783f27e1f39a8abb03514b53d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d3630441267b66660613b116a0964510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d5410f5b0a543414f5594eaf26e5c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241b8c2ffdb68e56c5de8e369e3bfc2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571f70458e4b81e499f7aa760f0e17b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486d6aa5baf69bde8dce8e14e3f0061514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ceae47aa20c317b60310e67af27442515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be0cb2d8f45e2fbdf72c0f9b8ac0be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bba8f0e53de31bb051a1bf0b7d26e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374726a6522fa26ba7f96050dcc89c4e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb3c5882eed8b38fa0b26c92ee1c5c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2df1aae20c3f74750859bd0db2d0c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45171dc63741ba70965c639f33f6913521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7a5275d3f78985ff886d14dcd68ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c369b032123636bb277eb6399d483523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425be592d4730537c8db6735208f8ea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef026a3213a2996ddfc31404e098fde8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abdafe97b626271a27a8913b20475f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb602017ca7a579a3487a553c7c4d59f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cbc27a2e5d8fd7b906e70d246da22528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ab26e2c3535365b79dbd9f0f1f5d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbf082162cd28b99fe482c8302be96530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1cb83272ef1289918cae6ab57ffdf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3268fdf6a4ea37dcc539dfcd00161bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1aad64746d089a6dc0a55c13fbe22533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52803181479817362c0fa177ff74a03534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffc405b514f14157e3aa8cd4d1037a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49010137bc879bb45b4180aa5062ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb691e14962ef1ef3b0fe0b205935dfe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf862caae9542eb26bb4fca139ad0ed6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a59cc5cb1fd6408e37ae122bbff2da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb23350c560434ff99162616a4d503540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106c0bebf741724211d5b4cb63c969f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253c06d78e969df9ae1a77e0199d685542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9af6daecce75a9613b795d24996d51543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3d2ee617ec3847ed113b5ee45e1d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fa62ba81fb54f329775dfa7644a6b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291f1ba2bf782353135c057da5607be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f8c7e50afde05964cb0d939995879547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345e9d91d3bf18f03bba6e8dd4e8c64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d9ee7485a4c559bad67896a29a076549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46dd966fa350350018f34876a5029e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67f270a1601f7e78f8f53627e19c6e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d896389c2dd368fe09dda13b656f11552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61b642baccec11df5bf53dfa770521553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95232d606e4208c77fd65e6a17f059b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50a605bd0b74eb4e37c52552d832ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df618f621ff01a59f9f6787d3ff06a42556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c300a3c78ae6840c2ca403dfae6b720557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733ced0b3d983e13bd76b7cc9730407558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87548cfeb171caf502916841dd0b869f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57eca909586d02c6594858d1f0516a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46eb32fe27fc5192dc1603caa9ee39f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ef563347a4d741d9762022281c651562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c88c83463b710503a0a1b07b0dddb1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfcc93244ce964823f7a61c9fe670d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50b8b5a5e68b777c3f8fac00edf5cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe4b842c9b6f99150117e719e254a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b526402d97d543a8d6abb41d7544893567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c91e5f4e69eb7384d4129dd81c3647568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39fbc08a86cf89850cc2be9e2eefad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ef0637b88f67a80367b8e375ce800570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a319bdff6967afcd73c05cb0699477571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6ad3cc8e2b05a2483bdc55e95cebc572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>