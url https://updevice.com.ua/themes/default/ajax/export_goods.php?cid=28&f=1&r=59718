--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab50bbbe199e0828f8f51af557be3691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14a6c969d70324260f20e97ce252e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411ed13f726f984558763a3b15bb7343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a57621831ddb781430c00c273e21c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc305aced152dbee7152daca4d73f4445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892abcefed7990c88bf1a71317d8bc16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df51d3d9eba89bc01669940ee004fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882382a046d36434d374d6d357e2ece8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92313228fbffdf838e3574bdb66d7479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c1ee9696dc0c1eda76fe62801699d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edf38de8eb62a5e3ef7048cd3cf93c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a2cbef0d23aeae2034e2678b342bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045cf6cae62678c0d27af20a31453eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe01d5734ccfbf658e1dc9a35901f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b57f8983012a7c74fbf6fd5df850315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df6472472357835de0ab5770106dd816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc11f8abba9bea86ef18646090e6a3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e391fe02df298ec329b7ee63ac4f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22e766f5f46424757364422b75a1fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60262d463e004ac528da0e913abdfb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be09dd3431a2fbd993eeddfb3ff776721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa180e2a26b508734a4e1b25d51f0f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956025b4894209f5d070e7f15a044ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dc1815195efa3c3a22195d8506cf924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7fe28e6096caf34256d0fc397cffe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe08b8b483d544d0cf7bb6bc865f6026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c479a64dc10c5ae32dfd0638cd27c5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f3c9b245fac65e06db3877785408228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f184011830fc8cae011d9ce83202f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc06eafb5517c79e933da4967457d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c7cc77b7372c863d745c9cdc6353931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d52f8b4fcf9a13617e6a4fc269e3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d919e36cca4a26b56977a37acb81733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58c35129072cfbab6abd1a661ce21d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cf6a014b75863540469a99acd12d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048db59ea402aa5a6f8b4fade12c3c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfc25a96faffdd6abb0a8d5439c67b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c052a69bf24be432348f6cd53e34a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d8263a2547fbd0e49fda9c0d076de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c21e89ed0e69e3f249c62e40d08d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac39f459e28d0e4a4855d2fb00e02e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843fd6222097c2cf9545f5114416c5042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656ae9c6a64058b1c727d3581b5b0a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08614b099491a44c8d568c8e547c64bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133773972415d971b4bb9206eaef2e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609ee294a047f97cee5499cc8955d4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116fe3017fcab6d82bee4cceb1cba3947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ba98d675cb13774d724848f7a0ac948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd7b96504278c92b17578ad53094e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77f5a991bff8f6d7ffa129e64bc0b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299e33130268f2c441b78d40a21afd051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af40b008d5913c6e252c4981d3b8ebc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2175dbaefb4aeaa0e9f9717181877d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbcd90875a14e29375b9438f04e07c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016d1f4fc7c3669f1b297fab636db2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9d965cc249691cebe136a7c8958ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc6c176aa8524944f96b113f783be757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a8e38fc7dac4fd6a23c5f5d2ab6a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64845d88568dd251348a2b3e4b3bf76059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d46dd7f4ecd24e6452c3f8f981502760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f18e8866d3d7adf9512e6c2230735061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a5ef53db0a707a830bda13ad1840262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50d7a6bdc74aada9312a2de9cf358763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1317ed4fda628f95180ad69327b63c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b359231dcf4a72cbb7bc33095b7aac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc493c6ecca29cb573785486330b8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53705c8589f00e27a8af39b44388ca5867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac13f071f5b3b3ec5121dc4145452068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458394848e4252c0dd4c0e9dc17969e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef1978533844753fb0256c9fabf3e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930130df6d9bf444344c2d0cde906f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87524ffae0a2ff303c1c89b4cc9e02472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fba6681e54153bde8d0b23d25e4a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e9d98ef5a663e4e442018764f8e1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0c6fc9c3ab018f907cc35e584edf975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83174aa813e9e09822f693318c5ffc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1685794203f4b696eb7c00fc8ebacf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2700c2dadcf4dc9f1f8ec8572b9fb6878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e214a2e81b60befdd5e5615e9ba8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56146f5d61759bb222a6d5d631416980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5105cd7ac469f9d59ae7fbcfd009b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00434a13dce35dcf3d1b3da2b990cf1482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0dd54cd05559969358b957b220d8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767a49fa6ba4c5f6ceaad26e70d08d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82775cd253738ac9a8b8a986ba29b99d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16243dd035adba19f92ae41e75d3e10786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24a0f9032b6870f7e1c59d64b2235787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d489c032a1904e293a2fb6a3a5186288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cfefec418c920105d7dff372d316589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24178b480b527a2f0216058dfb39950190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0871a02fc714ff05e1f5cdf8e54183891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fda78d23598b2a1f15b7559297d61092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca6995acdf1624c087d17f6508736993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4661e814363cb4e52300d3796934394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4542f8e680e48f663dd4cf193dbf3195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3446f64487261a98d5b275d762364396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc40096cb947fd601337bdca00896d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e1bab8e0e3ddbf20915ad5c52ae4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85004f8c79b1e24a93f22c7ae5e3b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfeeeb1fa7af922fa0fc43812ea085100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276777bb92eb799e461f3dc800bb437101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6b37582bd666c1e46eb2deb7750ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b750c4bf8d0d99c2e8a8a0152c90710103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e826cbf6b58b6c7eaa40d72305757104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359962d29cbad925b3da334b386efa4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0cc1e993cffd40d88d6b488286392106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf361e6612d71014feebdc4bf6916e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363199a3acc68df9606f44e3ee3ebdc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce90c24cdc2aa99320985f6449d1243109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7aa132307e319f5121138da0156f32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81162cd16ab7ad6c386fe7e248ab8215111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7ccfda3a01b851845f3df94338dd1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef6aa2fe456efed6cbb3a88783ba0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3909457591b4caaa90c53be95a1af3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b28b3b665f73a2e1a98c9b086a318d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25872bed8b21bd428d714ee0ba5a76c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee948eeba584e18e18908fbf105098117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52090c8d2a572ff85e559e50e3789b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638944e61d013f4e268b29980a1bb5fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaff789818e9d29ec852ae1cf9ecafb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b70555cf3f4612c300b2fe7a4b6df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea20f382166d38c6596ae5a726be0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dd22f2990c51f12933d01bd73de41123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771b112bb2b8c25fa84fb07b4bb86d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56c3a37a55ee8a21855a20d6accf72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25854c3164e8e4bd50da570983d4d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d071db61974af786c1926f6f6aa27127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb57718c4281a9162b23d28c955e1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdbd3ecefb541aa3746c7a5ae3258c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269ea0da41af12b1057765d60fc9caa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce333aaf13a7881f089aca3e11e81a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6d0693bb2338b45683fcab2bc0795132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4425abe233881fcb0701751bc8a8206133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a428cfe3c6c369b2728013404a74fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70040288c678c164b969bb64c437bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c620c712e5522b1e282f87beb3902b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794979d144abe357eadb7b109bf8d3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af0c0dd763fd7dd01cb5c24a40216f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75886cfddba51e4005ac6256acfbb25a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d1e48f9fc93e235a79d47ddff4e06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b708a3e1fd688c06505f5c2c7b4222141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d15d3331ef67d08e4caf1ab9a3057142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6238558ab1fb4a54518d5a2d46406b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eed86e981a189dbb8fa3b5efac3178144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d2e3f68143af15399d1bd79b7e1c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b6d463decef5126495afbd3b86896146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a5d7d51b843b038dd7840483fcbbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af54473070e7c7d41553d1074708e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4534d5da5990bc88e3b9dd155e3c5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c7e03230afa0e9734557511192cf7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae76fb45c595fd400d9c4e3dd27e354151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadc88fde7ab491a5991b64d9a5505a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4e4de877afc4a1c3db93484ab1ab0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633fd2c5fe649c764a276f7416acf81154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2873931248b56b2f05d07760398674155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca7d6a0b85eda01d9b6913f6745c51156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a52b70029bdb71c5a18ed33815d4fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a24531b67e388d12e94b93346b3a7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c677ffeed1a7e7cc5ff2671d0d99f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e936e51d0e3227bcc7ce30b03d030160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517597cc165cfcc60609b2b9a3200c93161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a67ff7f074554abb20adfed9c75bbb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a4ebdbe3719f03f06945e9fb01e81163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618820a70096b32946fd18a804e76797164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236be05586a39d5428a14eacd8f425b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7cd312f7bb441ba0a7918aa0e61a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834c6c587731780cf5d2d113ab6ff80167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7950a3426a739bd3b8234b9979ffbe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7710037af863e73480c2694a245372169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde6ad3957a898489c6de23f0726ca2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a358b98e4631c58af06e490742ae95d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983af5742ccd87cd65ab6a9221cbef71172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2f4ed8b24d7a8c44398e5491edf00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4625dd54cc30e8dc9c921e5aa98658b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6268d462d0d9188b5f591174ef096175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3432a04420ef6f792049d307cc918176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abbb9be44fbfa62b24a2d20e6513d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f2bce1cd13c84443ffb77b9e34bcb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56509fbdce178bf8d1ff84b4b445fea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0705e674556835ec6467b1a70202e5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031c4d975001a0159b72bf093e57edf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f347fb89fe6451494a9e176d838f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0f76b3f4eca1b93052f68746570f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99046fb3fc8f746ecd1abfcc52d23012184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924f247fe8832ac66c494ca0d06170f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11412440b8f76b8f76c649f84f0d4367186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b506556c99c98da8b104a433716a2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3757c5e1364459ea5b96ea105b0ba5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c36dc5f33b8e04cca8cd58eac51a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f848a46be466f8da55fde7e3770c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a603812f17a93c92da595b2648b55a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad811158128435cfbb5ed93a5fc94a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676d20bcccb4ed17a1e3f4e0f8a9f86193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018fe63317765cc225dcb45629d2230194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1213df4b77bbf9d974e49a6140926195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce930ba9452537410f2f90a8e6ae98c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8850667b50b34d48ba77fbb99c85c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415d76951b7516ae2c273370b5dea96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20100a2de608663bbb25a8280997541a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff312003d877891a69ee17a210fbd0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaab29e02b50d8d249d4c482ac5c88f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809a989834bcfc12448f5a70729d1c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8353efd4801d99ea449485479d4d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3ad1f702b8e1531fbbff2b26d76de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093192a90336e44a320cf6e3ea1f7f53205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19bd64b65e9beb084a35a484a63635206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942e3b7da274d5dec00ad17588c432c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1a1974561f3dbb63ac8236f0a0231208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c04fa572f99d7dec1c54e0cfa649e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee325873503afe302f1ae6611cdfe0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f657716f5c00de918d6fbc2fec72cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14255f651c88fc93ef096ab15c21e95212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815e84da30cca2be6397e6e78d1d214213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971e20840e2b5971aaf4473fd1ebf46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0d4083d2f74d3527a21f879ba9c79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b682760a1716089647c6808437038b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b55ce0a8e09ba49871df08668ece7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456c056719120d6032449fa711f3e11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a86661995fabf8c17028b199f13d4a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c73923b25139663b05aae0fa23831220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c549974bde856b569d7e6ca2da8aa1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9be8658f12168245eeca36fc7d5c0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ac1350503a2f9834f23ea515c729a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15311c11231657a8aab6056fb96eac3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c1ac4a8246917670e288d568f9338225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76407f0bd5a5e7d53aca46b3894e1ef5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3085f3efba82b519dbb6d5381daf7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b9ad8d7a73b5abae631892ca6b162228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad239267fd7b7f5dfb7542add8e8c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede2d7c153f29e682a1e37d61bad9f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ded4d96974be8cb5bc1e41a027800231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17525326928219a290aeb89eaa9d30dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2bac7c0e5a1a298d91bae82945075233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ded9c7672065e53acaa77677b5321234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2812799423dabacdeb7a2be91e1cae4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b423354df676671d7eed2658c6d861236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03744fa8d882a06044f7082eb09437237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c50d2861d94311c128f8438470287238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b33cf4b4fc6357f5bd2fbeb8e0daf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003704bc59b2eb34d7a9dad08d0099c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfdb5a1050412f81678a6b0cc2b3d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628cf485fb56d1c30b0d9df7cda0ce0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764503d0812a4b17545ed3f83b736fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f2c32c2cbcf4370f7ddc06c456002244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b302ca03d1eb5c08dc7c14ebbeaebd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be72a9685162954e835cb8bcdc4b17f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b14f57dd789d67d043d0674b0ef25247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acbe1b9814fc48f251e4ce6d5c3652248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bca2b4002d07958fccf2aec00e4392249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fda7f1a715bd23a7ef8da6e1d83c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f35f39462334a251bb94d08c20702251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359ecb4d1f12a9599779d07c7eb9dfd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b08d18d850a05dbdfcf59fbb10d97253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee0465317a983a6963702559725873254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833a7f99e822c5851475b7688d07d74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a944637f32439d7f34ac51846bbb8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0484637f9a557e5457a16bb0b2f91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f14a94bca69583c971110f0cc46e08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd94b2d58882178210c3e714b6d69cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62643048e8f0ce680bf0e20f0accf55e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f4c68c3ee029f24b2b71c63872e78261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb623535f78f58d4b149262de3c8f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ac0c0cf200baa904949650145ad70263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2986fc981d5df064bc4a3e6ca7aab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759e404a2ab1bc23cf9b5a26165416a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26819e22672afaf426e9bae325c3a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34496a897aa0afff8a05dae34f1c5e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba66229c9df17e8bb1898fb9d5be83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3313532c3b97bf60fca7adb7b9e72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a16546ecf0c32cb2f0d0451fd613cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e99555b136bca3b644b777292659c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b90217b2c3178f283ea41a797dffb5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba12e97fecb8b601dcb80345696c8bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab2348f26c37260f7a54f8067953c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9a398560555ddee99c9b1d543079c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b455059b58d4035d66d12c307d61a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa3fefd36702337b3cb02a6e8ff88c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a6dad18c54cfbee10740ea68a5298278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1753bf0140626a214cc3d74565fab3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f76cf7bc370866da215d022b62e583280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3de3afebdb0d2141b05de81cafd0cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a955ee1f7d390d45b0b37a9c5dc19282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a1b8d85194c6e1ac71a5115aa9f18283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc05d6c4a0aa3a20e6fd5c8d5d2870284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8846962692fb000da234919fe0f4d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74fda2ba525fe0ed8be9ca3643793c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6918dbc57c8f5c5f4aaea8c1862cc3b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7e116648959fd1fd51ba6b9d0709b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407bc861616dc81282616e1da88b9d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bd58c5e839f797fda4e06fae30fd8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c395868d9892fab20a088004714ce7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8dd36ad24ab3195008fdf7e883b9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d2294b0bd532ad3a0c95ad0c44f25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812987c37308e8c4f434b846d5ef7772294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053cf0d484c986fde14c477af356728295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf3d7dfa508c166e6a6160c9bcedc5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80fa71a342f739ca969aecec972a72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a37d029264ed16834c0c32bf01168298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117cc6f6269d53b9441e2199bad93bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fa7833adb4085609f5e422afddb2a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe078fc6ab362af4bcdf70ccb2de6d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e0233d61e1a64bf8a573aa31e3c78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acaac8834eafb482cf12b6693169e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706564e76fdba2264dd41e2bbaeec008304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eada1c7cf599c87dd2cd4dac0f9f2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5c49c621197cd3974b0d690a02f91306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfc69f198c7645891b9d5a487e0f39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3589ddd17927d08919b8af25399b30308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999d508fdbf34fef2bcde54ee3365e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8f86b35599ca436eff65dc6395aea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37879274e4dc4a1149c9b50addfebe4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5ccfdfb07699b1dd136c200dafb99312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2a373908ff6772fb152f39f02a889313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c25449c23169241cdd6b9594b2f05314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c3aa85da5904fb10f7a54b94ab50d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41fd137e0ac573b6294a86ce90816b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5c1e5e889daf07e34dcb7ec913e03317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce475ce0830f0b4b1849db170ba45db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc25d1ed256b45100e4ee7835c9b2b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632870b2c63fe0e053238ee5766d88e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb80d79333658264fd24d150d6a08a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06706eb14fd7054b191b5fbfd9cc1e26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11570cebbdaf98079d1746931b4a16c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef38b4d83e2a9f60b8f84dc5c5598d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4cdd9a239e761e8a532ac047ce2ee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70af3185fd5f686f78d121abfc056f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb9b5ffccd32bc23b7489600e29c7f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e2829f687ffdc92c656da012696a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d2527534bb1fdfe53f22a661efd1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78684a95d095b9658568c430e2e151bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bcda2dd921ffdf6af00108eae4422331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2fa784caf8dfbc5b683f9b6f7395a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b929d8d7d9103d09b6e5ad2eb115409333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e20d76407b12fc989de71c14e07876334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a58bcca5ec853f5210cc75225a2fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e380a65f69b43076dddea6c22214c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd36445142196b97423122c060a4c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343868811ca7b389b05eb0fcf86c709a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0197992d08c6160abc19adb8d8c45fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba3ad44564dc9e524206e22e8720ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00cf9d8d093c3be040542db4f4be6f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127933e08fbcc61469adba394eb060c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0a4fb3968289598c22026b3bd1b18343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01004c8c7a19499a80b34f290561dff9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58060454f0a53617ec0c3fa1a154e61a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca554c2ef9790435d95e1eaca789779346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154284184a92f947cb222de0059aac0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6c67ebb82b692b1b8a415cc4bc5c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814f99ab1ea8000790174769a34936d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519b4136b90b24ed2f4876420409516350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b4405467a4ccdb6862893e157382f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e701c78f15d7fccf7c894f03ab827d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952b438ef13c616b3034863e5e4ec9e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8509f2858de0a52b3e8ab2cb89f5301354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e09e846f02973e439fdb635523cff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dd155c839c439b1461a3d26f924b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad30f5fac943a722af6d1f9d0bcafe4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f816c16fdcc0962133d355cc1655015358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e3ad0bcc0b1f69e4a49ca8ad89208359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec9b5863663113a9cbe31fd994313b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b477ccf69973d55cc5610a0665ba821361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2eb7d32e35c0e2a212f161e2a15e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bcb5ff5a70ef1c8d78d72a2f23481363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474d869336d9e229fda02a8def57390364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887aa095088671b7c7ed2b10421a0caf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13d9d77aff54bbfceb444046e6ba7b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6a23752f7357e805f12625bf27998367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808c34f5caee87b26742165f8ac96e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef70d6d5ac00897e921e84875983fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c27116a05db6a3bfa5a1f8b914216370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c50aa3f1dc0555899be8db4ea26596371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905151da3032a520664fc6203d0b6bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a20d14feb3c89c321600b786ca1c40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b37fc0f0c4ec3958cb2efce142b79a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021aecc15b0c6057825597ce44da5e8b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b740352dd93aaa9bfce909f1fa9fc9d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e18e1203bb0725e5eb15e6bfd3e37377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e764ea736d99ceab278740a3450c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34f2ea9786dc1adcd8d693f4fcd2d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814cf8f39ef75047a3c036454c90513380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edf250ccf9f217bceaa9744741279b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c938d0ed6babdd5a21965472bb4c30382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c990cf3692d51bce67f8e4fea3acaa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9bb39e6aaa035ac07ca0caa6d21e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815acfe6dca5b631590474a53bbe3baa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b46012107754bb1966c795818840ec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77859fa39015375a6ec0ca4f1c40eb14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7056d1d3a9cf3190b5dfee026fdba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c973d26307869d4e0582b94487b14b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accb01284a174b20d740382d145168e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239292601566d75c65752c3fadfefac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c61b02e1bdfffa7e49250bb4281f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1257c401d4710fc6cf14cd852cfb68c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3586b5d1d9a508b6c0d1018a5148b97394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb6bb04a5630f32f0df38ccc0380f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641da54629492b94f34d3da466d5eed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309357f6bc80467d248762fafe402dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf24b04df8fb03a4b129955298642d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285a888fca83c5586bf750e406b321e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa9c2c047476b9b706319929be142d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7b92ab5c8536752f7bb59b6feeaf7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c981cfb2a6c124ff911ee0ebb771c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a93bab21154a7271dd4e740995aa5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c5fd620d68d9592fd98ae507b15e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f4db651d212e369fc4eec6e6099b3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47022008930f02eca82455465e435297406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f214cdf278c7e270ba2d1f9fe66e5f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be4670d7fb93c3e16e2987a9fd3875408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf258f7e48feff0701eec456e0df762409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43bf0627a5f353006686125592eb62410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a579ace25960e138938fe23c3cbbc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573211c1c4a01d3d48a0ec3132ae7b4d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905420bf699f9e735b018ace5cec8b7a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df388519d14adb5f962232c68b87e3d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a7ef944ddf6ca711c99fd931a8383415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4a542ec6ac1805c16dafac5964180416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4adb9535e06512c884d697af910627417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9022c6dc8928593f1e0f3530f9209418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef57babe30da47dda0d5f1ceea8481419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d867ce7025372cb4d1091d3434b51d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5df4bc6edf42e129ac04ed5cb368f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98f13dd3de02c792c350b1ff9ff01f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb916a564c529a263e10854b22e8819b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411d309a017eba6be2943399d9cd2a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c2fa7df16443ed19fe4d03e8677fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2150887c275b7ab80cf46d5e4651d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a21edf6ed3b5d8c2d83d7488f644a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92daff0063ff9c09e8cd8d2e246e5a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd61d218cfeed2ee401ceb1456616a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2e9f5669ea695703c613ef1b68edb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697024f419f60f790e020495212fc7d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6a9b5e06798480f8abf901c042bff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534f31a0dcf2ce6365f43feec078ef5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97fa90a1a4f2181b0c77d86b75ae66434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5337eb0c7e55ad730d6b54c9fbba45d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac876c42089069001b58caf91c937074436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181cacd4f7f5700ebcb69cf38c031af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b97566b6d56606c5637acda9b77bca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f70f892ba015b5ecee0ff574efbf03439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e642f4b06838879e0f9381380d2563a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed5446ad5b4bb4007f1c28adb7dbe7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85543dfa3dfa381c0a41edc5630a47442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868c38be5d8e0538430bf1a39db5ac3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daad232282283d8be744d03058cd11c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec58d88706e6356ceb8e951aa58cb8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63aa431205b8d0a9b7a0587cb38939f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163ec35d3867d1f6bbe072472716520447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da752f90d16669ef1baefce3f7f192448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a64a0fc329a314be508a0a88013c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d0f12f7f6967fea1a0833e3952546450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b83417b50795f9a7dead0311c05a60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73da38ad184df2fe553c2c77787fe5d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0011a53e5b2ce577c3df402ddd478f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655db3ad1cc3d0c71bce1efda524baa9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daf3cdc23e6495c74b25b0d2b2f2c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c190b9b28d6a8835e1ce198058dcc31456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b2d62a828ce5e8908eeb38cc96231457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1347956df91792aeb05f52094cdfc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde5309ac92678bca753f4ee6696481459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd2aa4a398c909c59c4be5a496a855460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c0ae85b4435afec565ddf183accd3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bade531102803074e611fcf93e9efe3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9206e6acb7f2aa4250fb97f2d30964a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f32778e136ebc97b10bd1d6bbdab7d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc911cfb95eec94df1bbacb3caa51a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d89ebb9a224323f6de1eeb081f1ea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be9fa9ae433bf10c8344acb91cb4cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f45c3aef8ab0a8e481eef6cc708e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea6c679fed13477f431148e85b92fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866915f1fe3d59fd18f07448bbe23924470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b6a4d964da97456952c7a3b54e012471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769eaae9a39a24b1c96e70ac5e50a4ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee27a83146492336888b435118325d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437d875340035e87d79045a27daae7f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93feeaac5f55dbc320d67cb260fef9ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58946cb2f549aa44688edad1b86d18de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda366298ebe21c96b9485b4c5ed5a88477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f215ddc532d979f37cd41525f12950478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca17d74a8a86017fe3bcc870b040ed3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634b10af3ff6c019ac65c6309e6ef4c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c4d77d7ec8d20b1a3f40a0ea698cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91ce680221fb0f03b81ebe6b09d55d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd91e42ce1a2a49f68f221f2bd892d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fdce008eb16f971102b52fc713910484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b486b73805c0ce7a2a3bb8bfb7c7934485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec5f9f9145ded14b75f7af5cc06b9c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cbb3b11cf0e4eb0ab06d77986bf72487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81443001428a762184a560ccb604e178488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44222e75b30379c4ba33a329c7cfdaa9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fa262e2bc9145aa37563ef536979f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb13f9b3b2913629a6bd1ef8676959c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658b894e2deee15e93cdd46381a7527492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cd1fea96f6fd141e88db0e667dfaf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041c51f0d0f28d6531765965991ca08494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b4c5ee0cb957c82c842145cafc306495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5053e2feba6d90fd8a66525ac45d80496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797f7a7bc2ef47c71d36ed572743dfa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526946d707c30261fcbb4c049fa0fb1f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620c37f7f35af598c7836b068eb8b82499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719c8af84d06db0d45fb5c7df0ac89a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023d9a1bfadf88f83cc9a63910a604a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220928885506133094e8cc012904b7fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd7ca4f989869f5db880fe1db67244503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9d98d1256e18b3bbd4716c053a59d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f90aadf22d23c3d5eb2e18f7fec41505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f7b3c4e2c0c286a7cdb97430ce83d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db9e43f02f2cbda95b4c395d3f3fe2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285d5dfa27cdbc0e63fd0b6b2cce648508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418206c07e18c771c1a140a4acbe95509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336c3d3e8ba79a34cc43a918b1e55f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4aa9dc687ff77eb8edd3b95d10575511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e1bfe2475c9d6137a5881420c03db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d9b2f73be3f4c40303b071470636d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dada707c21fa0560cd0cb512dfd9827514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbaf7bd317a25233380fd6537478cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ad989cc58c51605cd61645f74fcdf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62b22f59f9606e78694fdb10b481a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e235a12c30f623cf15c0f0c1762602518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82791578bd348faae6da3801f4ae75f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500beaaf10a5ed148de18411eb9cf93520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67700ddfdff5ef25e1820e9aba8daedc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436a752b5148241492e43db20deb739522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d00a645ad3d70ad022e9f87cb258b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d884b77da425a6d926b80afade44f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb492ea4d47b3be6f82b94300f3030ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4164d941ff496fa6af80b64bedb1f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f24a774e5f2f67487c41bc41ed918527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af456ae27ec2d95788e448cd5bd992528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f31cd2c9d285feb3b5c767f81d72c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8eaf77641feaa400773d414413e7e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bdd40b617f26d31ab5d0f6bb8fd86531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f2fea1fda730cdd7da95be1c6c6c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2d6ea00c63b3164e54d3dd4649a67533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f11e008ad8f2a2991109183b70572534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4658aa276c89f1ccc28f4d3ba89268535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbe2ebfa61fab38bcda65d7b7fe289536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff88691313bd5f6d4f335fe3791cdb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728896dbeb41f3b900bde64191976ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d24c75a0694f94106e9da40c332e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e10d936e8cfc4b4352a069fdbf5b36540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe2830ed472cf770a6524fe3d9ac78541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a88cb53726c31353282205bc515ae0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd832cb8de5fd44d8c8bd1d29d8c2c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bfd8817263cdff7ff2f8e19718a50544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec047d2512120ae05255184bc10826b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ada7f94bf609151f38d90d9f585307546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450b240dd9ee9ff62c975b0b57f4828547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2b3a10494b18b419eb8225c0730af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d222051eb2fc6274deddbb0e0287c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd01778f7f470fa9afebf59a621cd42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8452ebd9aaab30a443463be2ab8eae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601df0e71920ba250e4caa4b7d3c7ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d27bc482db4381a9b28ce6b74b22d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c6448cbe4b461769b9cc7fdf5b3b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379303c22fe037afa788345cafdf038555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b102d86adf407314537513b75f373ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a195a5fda17e36efc910ab8cc141b1c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ae93a00980e83e998bd3ea29abf32558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f1b84ad071b203f91c92c35092d78559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743abd7f81e5f11a810aaf69121040d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab6c0a872135f48d8586653ef5696d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801000eeec469048392bfa40950d61a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520edd48d807a00010efeb447dc1430e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1356fcb26248d88d9698632bcf80f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1bb6a6e707da410e3c7464f4ae5f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a912ade072f2d1753f7ef6b62619b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f300d35c8fdc6dd4a823ca1bc9f5b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa836b28f750e57f474bfd9920178454568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738df460a4b173015b819a714da03f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49527e9796a0dc13d4a05173f2944f02570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4fba6ba890b119bc04bdb38b2dd0c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c026a78c2cc53b80b446676b08d4c0572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094399334c19baa30896d1daa06daaa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201134192613285a9baf022dadf3b2062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fa1473244fc77dadb057d64d439fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67332c1cda0f0d35f61a4aaea66c50e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e848b625bd1c46673bf5a33b92bba8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17343dcc3424ec67859e08255e30ff366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e17dbd1462a48754811d0e3fee9be57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43f1fa111689cf78df2e34a5dfa1788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5728190ed68945b93e85b09aa91cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23430ce7dd15bca35baeb3fd7ed066910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8492ad69ace3f77f85eb35470a9b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073588d5f04efb6672d853d062ffa9012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830b1c71c10bb7c93e3fed26e2365ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516a5f22265ab3fce7f4757bbc7a06814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4965ae5f43ec4bc29925bda70d62ca315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977687a8879bbde0b9369582f91cb7116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddff59b408a79712ad54332756a76517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e893346657bd9b6fa5bfc9ac84957f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f994332cd30884438ac8654e8e00319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7a3966413b98585c02dfaf83e146620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15464d6206acb65aadda0b3c0d0d06e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781a17eaec66d51b7d218a49e3e199f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89188389aea07ddc74360c015a2aba0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2678498f4223075da211a88e0cba924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d35cb9d9a2fada9a18c38fef3f95525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe687f547d9ffa84ff7131a3c49bd826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692b7efc14858cb2638ab7cc3c5264b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34dfcc93c55aa82628b05fe9d4369e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af12752d2ac618d1fcab7217b4fd1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011dc72d31464f104824e3711933a8130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65f022b0c50c19f34d28eef477eae531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c45013e2b6243a1297b33e96b904b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29729042b3013e32ccfa542e09162f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f728f35c330d0bbc74eab30256a88b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c9c8f71a0a6cfaec22912c47ce4bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282793b5734b4b8e6bbdb2086aeaabe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cd9efec73ac48928e8a18d9c5806537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501a1738ab118c5a8e16eee102728a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab156efc505adeb231a5675f3277ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a85a42f3ca28db6ba1019b238e1ee440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cd8a0192ec3b1f47deda8df7aaa2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782b9da2b8e2f6fda27b3ca98e6f55b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843e09be06c1a3d1ed5ea15a0c0a3c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d337b5574a430a812f0b3046318217f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f801c19391bc2f346ccfd7b20b38ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899f9773674213e3b4167e2a1801b7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfddeae5b47c983fe6152c7f3c67e3147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fa9d40de546cf68fc65b95f41a79348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40036b47d857e868a98c0463be7026149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84acdb9f8be5720e80905a36936b6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec179e65254196bf505419e4f0690a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12857becded73880d6becf390f4aca352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f42bae8c9cbcec8769b3b565f9727753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1dd2054de6355cc1646e31746387e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd2342b02bd55d58a981e9d591513955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f9aa801a5c1141815f5263cf89ad656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d318ac8b60c4469ef04dd5bc0344e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda56e2de3359bce5e6f96d7b8f8f18658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3607b90f8cd1b2268d3d4fcc5998559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5eda5a5cb85548c15753ea5a9771760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b702fb8af2df9c57125091d3ff117f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc868d2dfa2d772e95c04faa069596d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb9ec888f902ddba8fa67d582c288863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4f667465d4bcc8f39fe282c4efa3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596fad963626b754d0881139283d45365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20f5adc12632e0ae840a65edb6108566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127e595e79c01dc0384d974a0426ff967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aac1685c005c14cc986329bff99cc768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793b4f4cc75a725d1b28bc3542d9f2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84d1b6ff499aefd0b5f8a89cb082ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb245f53779ae0ea945b83a5573272f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2a189d6ff7e24aea28751f620db9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021d0745911cd90f5588cf2e1e5811f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5d58e383212d01a2bf78acf3bb54374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e1a1d94566b6f573e8d24d640c01975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650ad4e7f670a7b1b035cc1ca4a5d8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc914657ba2283dba5b1ec5becc55c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc04d9d4c5ea5156155453a1b87bb6578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d198c247f02c71e7924c4bd734e787079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b9b4ee596f1e7eef8143380a7100380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ccf551151a999725c2e707eec6ba081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e9c5e56784b50b4c0333a3fc51d7e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d92756709f640bee478b69a2dae2b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c650df5b4f5c9c0e7e4567db2b59df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec65e4afa5e488950d5b4f25b32a3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ccb2405acf89f95949ba1867a353b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473fde97c263bcf141293760413bdf787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6af3b845f64a92faa1ff0ffe9eb5c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0950addc0c8a8a0619e9f1050a23f7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915ff7a504971101b55091b7ac8321890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09567074f22f63a180ce25e99da33f7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ea9f5ee8eb266434c6d0fbe86eed292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10f17f4e6db9e9df3517c5940cc0d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5574d5e51ed7dbf899fc1b8f4463db594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badd56c7eb3ee3565198f378749471695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cf1bb207ff956bfa296bcd0ac53f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb5fb0453d597af36d5921b9f763ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2689ffd0eb9668413685f91aeda67b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46580cf5639206f117a9f898f6434599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2176f9ec6dd9af6e592288852a2f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521cf279c5888f4ea9fe03236bbc879101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169319125de64a52b5976c184a601015102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2923ed7adfbfcbe17032a579bd415103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2a8ddf6a6dd4430b0ff3f7d9c76d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d640bf470cd7dcd9069fd534093a38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fe54b42909510af7feb548724478c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ba0a9ad0204e28d85ca66ec8c2851107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2f2a043643d3c23449933a00bbe61108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582bd1dd44333f8adb0b0a444ec99a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d910bd55ffa64c8931cc67d81932de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd179bfec81f3214fd3a45b2db356771111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0217791e8c440c67a3c1acb565f4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846814c861a2ed96735917d8e6c474dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddddfa65280aa9f0845c3101021409114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cef3154f79c298baab6cab909fb5e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05f54371a02d68670f6e6ade5c12d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a677a25181ce02364ba6d90dedf3dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d408638e6c65b79aa7ace4332fad7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73f3e00c20f3ff5c55fb3163e7089a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00876001d69b4552c544341030ddd031120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0c7c323a922b8b358f45decf69aea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf507885b7547357590d95113a30f6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55e255e1f77e9091c93fbaae39d6c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5f83bce34f7483594ebc18e4a0894124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e556a918d103743a36ba021d9155f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fed4f4ff73772332b4988c020bf7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502494096f670edeb406c3c9937db85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250d24069b5f8b551d05fa79b2a98d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d0967b4fde33258abfefadc76e28b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578da41368c71a4ad2b51eedc2a662e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce846d3b3e8d379de6ed2c0250135d47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0ad265a73a51ad1f78ec5e094eeb9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a0d2cb8fc00b77cde591d8b4719cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78db2dc75ab3aa2cf2950d6b5b295b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1903107e6b3dfbb891308e1febac3e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9cea7f1794278ee8850c18c37c53b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7dd2e1dfeadfc70c9eccacfb5f1e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027bec5f443e981c2a5933784ca885f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca25944bdd4c5c84437163e50f14508139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198dc0dade6d71ea574149558fce13c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8adfcf8f67603e88e42c1a3fcca26141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa60eaafc27649bed4c390afacd844142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08d3c18c17708fa767cadd728324e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f9bbea4c85f19fe2c6f1fbc6159ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bd28a0a0d530bf7ab2da074f96869145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371d87270052828dd420d7734bf4509146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e84d2326145a8c0eefe43da0db6d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873f4bdefe67f346ed65ba457230ce9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b07b59861a84d3985a89cd8350d9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921694c5567d8268967ecce37cae4f3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7be29ebb42aa2f1b9b74cc5fae0527151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9423cb1ed5fdbf4e94e9457fb314367152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd826c0b9f83353e7e8a37e797bfdd9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db3c20ed178d4b333c8b439c58f5c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803fe8c6d9d526026c9ba4c3453352f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef65a30dbe8bdcec5a3ca1ba99ea165156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c4c74e013993c2c602673e260528f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcad0285a7d53d91f45013e86f4a241158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abcb0452ac26bc51b5f1f8c1d17a5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ae15aae44bd4385d28379ee6f9ee0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bf33c8e6f46614fec624e127f8a60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb75a4489ae41b89020bced858fa6e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab755deaf28bd2e17042c8932b227f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd97afa049f3f9b4bfb03758da81007164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64985103588359b227bf45bde5375d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644933ffa185bd4a0a6c2ca67a5c7d15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93239823cf01ef14d2069f75fd0fe04167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1cc2fe21b69a4fa636a72336ac2d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26655e1b8701df80f21f255c18cfb0ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20af5bd046e81888dc19470e3f6973b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1096e7aa70c1395321de778be67d16e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010040735a39d0d922fb6f7ad0dd56b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585d723b1e7b283de679f8b9b031039173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb526728f63ead8b8b5a75ffbca1aa62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a995a465b49de4e5a90110dc9ce022f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf824f7c0226abeea3b2a947d3b4bc08176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96975c72f3c537931a10557fa61d654177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f183b805b450d2bba840432baf1d88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631419f9bb1010e19842e9bacabb24eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c989322bef4c446fc14852636db40180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f1880154d5cbbd1cf386d9082c329181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5408830794df1f52282071644022b48182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb7ae5ef36d1b6b7c43a299503ef30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda8fb07e00042e324e1712b99acd45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a5385779eb2fa155c61930736415d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61190bbc74a414acfe5aa7fcaa7eb0d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec5aaa09c933c603109ea339408041187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bce26f2d154621b8fad4e95760d45d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1391fbaa0e3cf8ef99d7f527aa5f23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adeb37fa2d5553a7412f5eed548eb7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2f6b0bec7707a9e093410d35ac8a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc26f06873634d4ebd779f7f09e1b5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85232029f1a5377fb6aaad212c50c80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cd303faf6ef4693eb44eb6ae7bda1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5a24676e4c9cc31e1cf35e9cdcfba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8a334af0afc1f2aa0e480d6f8d28f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d29352a90228b8e98e12cb7e8fadf0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8330c92760061c1d0c77e236d90113198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537587715686d63b3378ae0393ca47b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cee56e38d50501bde5d36a04f598d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df598b43c45afa35aa06cf162812bc0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f999ee1932b1ed519f3651d5a03a07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5c3e6403ddcf0a0ae5d10d9288fde203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0de6ac5d822bbd87c01c3f00f97814204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6974b627fc70a3b22ddb914147c1972205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1eba49bcc5916b6717fae93bb511a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b5ac304e468284ef7e90db48bf322207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa91c38d8dd3fa0a1204525db88fe8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c869838f4163a71c2c2cbbe49be806209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216a4bad985fe080c4a6436ad5e4a3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2868c259c126ec06086529a27fa3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca62a7e669d571de9102fc2dc08f46212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b751c6d52129153329a1e28f341a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e69c53680f028b96b7ee766af77349214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73736d868ea37ec62e0e7760200b8dd5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81a910279346232b1bffe2c91c16a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391784acb116dc62f2e54efe5bc16187217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066351e1c9e3caf70178f2469c4bd007218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c671c0c4b44c35e80b11074856e20a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b0b49320c492bd1a963613d3ab076220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829715cb3e05199a9efb3a2c7fc7696d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70210329d315143b2441ee010246d11c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b97c3f1fcb6670eeae116fb28cd23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab98da5177585fbf651b10a0fd7ca7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b218137dfa877ddf06ae05087f2fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bd8fb4d51b4b9fdecf1be233d5b26226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d136b2c24935dc37059063460888c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedee060049b35f8d964d9bc28aaf47a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0367f2194e61b09153a97d7e9de557c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6920c763a2daebc2ca7950f0b722c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510b6202f1b5a5edc9f99e223e9fda2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef75ae7ac6cbe163701cef60d60f15232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f7d9a62d9dd9e23bfb85b8983f9e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3681b8ea04b5649276c8de5c8b622e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010500d9c79648149c90517ea9dde55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639b1c8618cd887e898e544e807b257236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16a6b31ad41d37ae36ae08c5d2abc9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035ea493df6c50e7cf9a0e95d79315c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcdc00cd04f9a0b4639de7537704d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fa1dc3f8409cb6019a51006a7eb92240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271beb9938f15edbb509a445dfff5764241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe7c16d474a7d5c891499a654e51b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5780f4ef8eaa75d59812504b05ca78243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6fe219e92e7b3f63d9a56572eefd3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723d3d7f6abe5a988e32019702a28e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063bb935402ba65cc46e0c51a8a3ac8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275db9eebffd516075f7773397a4079247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22224d954c4af0ea37218500225bc177248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87e338e5eaf05ace5a2f3654b802b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20dbef9d9219c619ab7e8771a17ff7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2a2754484b0cdd98da33550b7d3c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62242ff24c1b48a8e7b42730008bfc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da688984b7ea551ef0d2fc693c8bbe4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa94088446982193aa5d1a1fff9a5e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2867c8b8efc05eb1161b1da5c9d9e4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09327a13cefca019de537a10c92f9d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89472bb3dac4cc852ad29486fa267cd5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2692a620f6b4b0ecd61718b803a41b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac14cb323cbb8496960421996f1cf66259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856f479fe2ad571a44053c3f5bb8096260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04119605d26d0e4441d22e75709c630c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96b8d4923c6acedc1c7ec324dae955262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745045349f1168411d1616499710348a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1eb45ac94a974cb49f8af3854966d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce25f5bec8534f6d1c4b8d330e1977b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f006142807e96667e35fe0280fc0bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472f890ab45f2eea6520dbbb91440b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7192d32d61a8d37eff40e5f0bddf305268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8478cac1b5874806ce4bd56d90a7ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b6b456aa387885a72e5be1a7e85ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b99603a1a5deb2a6e04aaa805b3dfa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0de9aebd40487dd5f8e1dc2ab39e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689c0a252ef22bd918828e0d983aeff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2097b39090460188b45e4fdfca24e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8838e70c102f74acae603f3f4ee6f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ba0f97fb868a2971c26f152a68b43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe3a3b20a48c1f5f55a884a6660ea6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b968135928f9c40d87324f88b247d59278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5ff99b161b76b479c6f60627e3b14279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9a70ab15683b72d84ad73fd4a4d88280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a12c49f1cb1b5f8310ca0720a88f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e935abed2346c548768cf308403711282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a0439f5054c6d02e346808e4a1b6a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d5830023ce8f1167231fc9bf4dcb8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae63ce4a98ed47df704ed954295468f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad442b06bde3a4cd8c2cf4d00bc541286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c13565826729dc75fb43093944d2c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f04d9f45150edc79e6b0258e5a3be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89615c07ae5e6eeba6416f26d72e78f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3afbde9beb2a3b9812845f37d35983290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e57a1445bf585133027d6d78510c8d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9dcc8ab8cb07225fef5f5fbd4aae7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ce0e21387029ee558a2ac45b99d58293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7777f5f99b57b6249bd9a88d35df0c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487be8d615f090796183829367d5bf0d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1f0eacedc15476419dd5476601322296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73ecec7b8ec1495b426f63009d3f58297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1ba3f1f7576b964bf71120e0e1adf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7158b1381af0129729fee5bd43b319299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf769b2694354e21169b465b7914c058300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90641a8ef0b2eee1b107f28f94827a5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd13389d8d46d5b650c9b527f79e38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b14758127d48d0590a91b7d3d56c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9659de11be0a33f90e56a1d30e5762304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea092f867ac288bda70811aa99148f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99058e20cd62ed1fbf498cce605f3808306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466292a68916ec9b0432f8612ee4a66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cda553af7404f43ab5d9f505fcfaa5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a990e4bca4cdc0305fe5f277152f9eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe535158e052c0525faa2fb79110c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c1cdd17e8d4ee6ea21842662d2f44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161d7e988edf30c1c9972f0db8c015f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3ab77b5787040dfc88be654963e4f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecfa58e433671c76e07ab9a4de3133314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5a9c90bd6ba22b5d14952773dac94315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2a5b12fdd11c3bdc884c61c3cc46b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62b447443aa3d7f1017b1a707a9071317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ee52677d1391cd262ccb045832426318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb7d476857b050663ba4cddb6d297f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d8e08ffc4289ae93e3eef5d88a1fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b8481d8ff16e5edd69a199f1a576f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d8aa7bdadec99f76e417de5220fa3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c50731d0c67eccb5c65cb7216b6de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0c4c4cca90d07e6fe9dcc77c43561324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0c45fa3f532327da4f3c1acde6296325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefbbadf90417f3cee0a32aea7f7c2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3133f3bbde6be288520ba09242682327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351d2f3fc6a58b3dd09b05b6fe1c14c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ee8d0c39da7437c8c73c20aaddc18329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa39173704e7f04b12e8efeef682c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a97433782b241603849447c811dc45331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0283cd29f906e03efec78fc87c8d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84c61b3fa86cfb2fe56b98ad8c0b4d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41969346f7ff365aa0d2ae0897e2484334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed824df1483932f9ab37f6f09e8969a6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829b95a20e9461ec14cbe48240ecda0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30084ff88f5f232ab676b7bd6af6c510337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335785102e3c478d46065948e6818fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b587af450c72860b57c258e7a3c2355339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a2389ddc958a48be03aac0f7ceb66340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14591ad3aee5a72e4ed725495579bd50341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73ceaea99b34b5cae18b35815e0baa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6341b6d6e624d5924cef5ac0ce9cf4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de6363abee095262e03d06565fce94344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890849037eccd226dfb7a256bf5cfe23345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2c28a1689fd7a556812959aa5bf06346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47b1253d8df466d86b3bf14d09d312347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03661fe5330d507c3f7a2761b680ba0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936e87b6da88ad5eb2c987e1c7f9c1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d4696150252870482b853622563a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717c5d5cbb0dd0ec4af1de7f5bcde2e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f6c0b1b6421b0d8554828580aa9bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac662e67b439c37c543b73f2c0ae5e9a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24368061a751adb7b08c8be328dae60c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003a61c013bd0c489cd7f1198a71e1d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3cae462c2ba8e9a845d1d4b778138356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7dda5fd1ddca1e59667ca411cd249357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d409fe4d2a3fb37613642e1bb75018358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77b35f2dcdf70f82571242066634ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc49348f3438143415b8837c7f827d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b244af1786e1c717b897cf9f96fab05361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fce57e829786475a40b6a1deb2396362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81567c56b36815d887be9901459453f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54f2d898a87f65f451225fae29bfc5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39600c05497db4454cfc2e4782a8b0a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47013d30b41cf963320319b73ebb4730366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce78242003471a2ac764099fc29a29f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4def7a2c68931cb1317c5d6535ffbcc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f68534c888c12c3eb9fb98c39c927a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da23761b8f118e05813ae6b2022bbe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cc48771b9234a1c1f6441206adc4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc67722160a51ff297f1b95cba295c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39d35773f7b83705ef6eec911ea878373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8b27d2ae5c0975466f128c1eb8a7a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d75b5fa42aaf7cece82b024bf0456375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0237519dc3c63f2654241f3b78c490376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64e1464c6b7569c5fcabe2691c244f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9db1f0e3a30005cfb883bb4dfab9b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f4fb938efee3f42840cb5028f84da379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77b2fae4a5117b0f1504186e13e8b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc51aae229f5571e335f39684d7c7d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9f9f96296d37dd0a84a3020cf1e28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3ee49e55118f371ec5c4d12b96880383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93931938466c7b1ec81a5cddcc7fadf9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9ab703c863f1e56ad8cb9e677cd37385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff579eb5ad7ee365be84e6cde45d40386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f9f8a4242abdcc362c0af6953ab1a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca6c68e3955c7651d15a776bdda2a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc0b7bb20638f8fe67c4f076a28a30389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148a5a9f146547bb0d17cbfdcf8c45b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb6acebe94e1e63c31200a787df80a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34b59e9e3fdbf5fa27578146aad601392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ece01ca4c44ac8e673ccb1d8a04d12393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2c426efd2f277d310e27f48a1ea74394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83e2df737c87e969b185a9c6d6d0bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31871c4ef30044077cae51a9660205396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76c1506583fc5c3128934960a95387397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eaa7813fcb4cbbc0d5b8dc97fedc2d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c2c57bee480b8c05b0ceb37458acf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20205c8815f0cad7f52aeba2997d55400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ada0db44fc566f63a9ed8a0d5909e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b562fa62a6d85e4fd51901891c032dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c781d1e0a1942487adc97bfd648dc6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000564135ea83541cd71f9f356a0c07c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd3255b771bd4e0064b84fa70ad0ce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86c9cd5832ba10a8bb2959c4cb815e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08f2a2b5faa7205268975c5fe09e4d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0ceab0487f53833b89e8efc0c0dc3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4100a6db19e70f59bd819a0b023d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a558f4de149f3b493d36811fabf4e70410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f50bda6376ea9f5b950b41719f9c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9164fcee96eae7f3478e7c2cf42ec8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504bf6f89b0e908ac28ffba7d27ba87413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167fd41d538ef870a9b0a6cc352ade4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94c44d03e141d8cae78d5ed80482cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c20c963a9811ee4a6aeb165f6933ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e6ddce6811663eb9e1b0d838e7938417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816a11d6518069a8507ced47ae1fee4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f176af507cebca0474a95e0fd2f1d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54de2d83058bffba0db9c08e8aaeee5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4112385ba5d41fb9f4895c8894f2e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66ba959dd8fcc271059f838d67ae28422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288183dbbcd4a3cbbcb14b7e68a0a0a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d03a9dc6761b6c97edf23ce930bbe8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450bb5b1bf1b65dd0c15f591ff4eec5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd13df413f3711e977d60898fd29cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92fd53488a09b5500011eed3bc4701427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9a844b1ac04fb5f86dc245fc06fa6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252991f87ab817c85644c72995f52b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89424fe700d6af1b691be4140f9dd4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45b8da504df2b4156b5ca4bebd5493431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6f84573fa6cddd7d6d077313a6ee4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91033399c61ebaebb10bfdbac665b07c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d24883fdd36793f2b5fbff15acef6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd0e47b9576217faef9fc15748e352435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57281d38b0028977d48f4d0d74fed17b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825249d7fadba2a7cf82ccd13c8d8e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c795ab9672a78ee409fa244cef165a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e847a590ebc3d2872a948f73d322bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e03d83a3836004df4c6841b79cd96440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b916a424ad8ef10aedf940ae067c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2b4aa98363b8f42d5b7cd697f9fd9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa8fd5da5836a7b4333e3d47ba1435443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e5d35cb0d954fcda9b091e5069324444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8a06dc59337008fd6842193e2bbb1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ec47bbaec72f8a77694f2548bace3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffb77b84c4434c61170a81f6a840b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15c4c57e4136dea937c728ba54eef2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221ac6adc4e89eb941ae88e8139528f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fecc6e9031d044719529e6b40b3cd7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d768775aa8c404fab46b96cb11d23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aaaf56238579544f86c59d05590730452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672d9faf6043eafb79d87158e7199f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171fd52bf2e442189dd7c7058cb1abb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8642c2d547dd79d3bdda1a1cd11a7b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d89dc8485ccb26492beaa0f9ec3a80456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09b80c6ca866a64d49bc3fab008cb5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f56835ddfc5bbcccd9b47894952e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d3a0372ad753c7784b1eb365ce5ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c58a993d02ba9b7880381490470c2e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb4a594ad02fa2bff7d621fca836c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc1a79237f8f81d6be169f08e227ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca326279fe7e84d44b384beea4cbf812463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0e5c3be570cbfa196b9c6eb0ab6a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aafb957b7da6280b9fce6f4bbf0016465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed719f595cec2ad558928b5f78b9cee9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c8b0a871ce440874a7b7d44a67eb1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ee44a7d73c556535a9c082bcf7c00468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781d2c88ee747151709793c4cdc5e6f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9aa729c4be3e06893dc72cd5bf32fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2ce4d41265a3a19c2eeec00097aa2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4bf68938aa53a3d7fc5068e8c426e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63288a868dedd1bd069b005e74ee121b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee47ae91b9e3537520337d0bd6b32c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56188ee60bbc68a6fca829e83b5220d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8866ef272ccc875bb6865dbf9a518476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbca5747959f0eb527a909d9e04ee5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e7426228a2e26423d9a4b277d3c7d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f022777cf95868a8d4cfea2421d44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac35772e4bdf84ffb58851c2117f94d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334d1421e0f3b5570b73eb45a11f9b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcb1198533528694d1e90f0d09aef7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c722229812b092e606f284409f7a062483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5531b0f120c1f111bc0135a3192507484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ca19040c3183690b39c73a4c3b033485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83f2041d757dfc288f3802f3c98c89486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d53d76b5183d9436abf7f2dd23e61f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae680fc420016acf77bdbb24011badfb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f40c0890dfe8e82b169d17ec8ea08489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b163eade9173a9143c009b09e434c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c89c6ae1ad6c7fbe21a7fdb6b0f4ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02000dc52df180adb058f2a648732726492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9f1ba6ec8d6b25a56556a5d16f8bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ac635631d70574227fcd8df55028a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc7721a0969fce516dbaacc3dcd4d9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8fb5e865c61c89e40bf596f8ea310496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695e01dcfa2bf186631e6393e5bfd55497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad178c72715a3edc948dda545776a44d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010468bcbbbeccfdff4f6ad80c3ca123499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c097be967ffb4170e71c38402ad1f7c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5103551916316c308438cac5cee5b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817167cec764d9d8d09f638a78657357502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2e8a03c007c1a055879a34e1c99fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10190bd8b56b537b78658812470dc609504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3eac044cbcad5456be2c367d9ee167505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e338115636ac28f8b4ff8dc744ab0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3336a4bfe487a7455545cc1db94a165507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d33c5e7e3c630aa19ee65b80cb7a27508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3b5e4ffb73f87f59bb427f06d0e02509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a3bad50ef902053cd5a11331b29d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7174ffec92c00f2eed69cb49480a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633e5fbe273973bd6a12908bba0f675512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfefe4e905eaf9b81dd73642872918513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1755b7110a7c3ff5f64a090869e13514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd9e4b4aa59b97b081a600fe4a5c5f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b335adfa36fd9790b33fb1b2a7e0411516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039cc5e425e0e3a358725394a5bdefd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267ecc55297379cd5a5926b3b0fa444518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c9f38b124c4042a5248252a02130a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da839d3277365b40bab1f728c48f06520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e4309b3b849cf1e383c767ced3d07521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17882e6cec2bcec3417b74a35a337a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03d4ad5222b5a50fd2ad4ac3e617bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc956902bbb2a00f910b32ea119d83524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc371a3b2045a735f84107cc1178c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba480693b7e435a3828237cac9c82f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ba8aad507c441f0196ab130899fdb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425b7fe4dff732ddd6fb62c34ffcece528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697321659827189a15a928a1fe740653529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077059d2da0bde1ea88007cd7ab1fdb3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00253717098a6877cd801b8383dffb11531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5cdeaaf80cea6ee328863eceb9f18532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a190ae203078e280e0127d59d0e805533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff90e834fda1c413b9b83dedb303f3e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fbb2747e79151b74956fbcd9ef8b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa233f08c831fc6d69fbc3f6bbb0c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e8a56d59acee1ce535c6acc085828537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa92c27863c343df7002fff43118b39538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab326efd449d52ebdf1ec6c39acc147f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d1955c2b67ca3a17da7635cb53e8c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028030ab23538786eb0eb5550656b4b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a35e622b6fda4b336037f86684b632542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64557934bf89d47afc5414625b9159543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4e416658e81fb32a54a7b2fcb7266544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10932fdb07432957b253996dabe10beb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19a76373b6329495b8efaf8ba49a78546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f48b58a1dff94bf25af25e2236acd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6ff10cea152804769069acc4b19f2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e372fd7648b05490a768cf5eb3ef5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2062287c04f8b09f55cbe78c80c836550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e1270c304640dbcb25a7926d5a248551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9580dd0434f01e54535f703de7bf5f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd46dc60c156d86c444f09f8f474b83553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82873a604c2df0111ad4113399df307a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b645fe2f25900f8c549cb01c08be1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff34d899c5421128262e08bf2223b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ba73aac5354291414bfad28e7c19c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384abcddcf69a4a980db8854c6378314558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19189b5f0d83aafc8f3b427024478f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391c5e60d0f3d15e6a10ee976bdb04b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819416df02ddcc8ec3201cc3562ba717561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84512044bd54b15b1dadd259a301ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977509cdbf9428bfff3b43f04e7b452563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bf598bd2d89cb0cab4d143865f3b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912581ac008f11f969476582ec0c83f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b904913ab295ba5181be9cfbbcbedd7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c40c9cd37b46749b6b89ac4613d206567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f732061e5a7490fb48ede019e11e077568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffa19328788e1524762ce9c4483efe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37ef76dc7364c376d64abd987f9b66570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7d9897dff86e31562009211919e0e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af443fc6383b2970e4813cff6ea002572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>