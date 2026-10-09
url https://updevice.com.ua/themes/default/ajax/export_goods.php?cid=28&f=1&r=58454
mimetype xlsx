--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f25e58db038c4e82323a0323911b341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88225342d1309157505b342367233182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf47de10356309c0442ba4a9a23e9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f86e7ad4951aab7b17ae8ebe0c3c6a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7e05801d12bf2426f0bdd67afd1ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a0d39bfe2aae71de7e685f31487946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4681b79dc6d4db48019d710dd9c9307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f326342b77f70677889cdf9c6c1c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fdd579ec0de0c08fd40108e8e3cc19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff170267752ef3f8d55c0a477bfd6db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a6cf30a95793d3d94b8271078e57311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23ab9aa78d97a677042230596ffd3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef93da1ecc73da90febe0f966a5894e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf3068e10104983cda66204475ec2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beca09733a1d0fa3f864ae0c60a768b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c28e476b13b05944f1ece64438d5a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6542573e854645fe8d34b11174ba117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a5b15f08613aa0fcbb95ca005c1e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830af4b9784f41d5d835597e09badaa019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8331004ef7399b86cd88c1af3d4a3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11828d0e996d3214d615a4229206067721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864eaee0dae2ca822d8d4ce580bdff5422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef8134db761c3c63255b48f335398c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978e0d38f9bd2d2e0ae60d48c2d479324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f411f4784a0d6603f01b70b1709e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d74bf524ddd194cc4140b9c7236a4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706659a40c83c60d1dc8558d5849bc227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd78376fd9e8077b34227f3255dca828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf23d82bb0d69067aa5fa75a39c16d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a789e1ca236ecf365d8e30bf05e868430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c8515a249456cac9b477b6d30842331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199178c0d8ff42f69d4f09e48311e4132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cbeab167652b1bc49518ee35912d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b85cb0542b9abdcc805f74d45345f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c3fa782af8ce6913076d5e61c6add35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56426c763b5feda58315a29ba1cfc5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9f5cbd32197e0de893074ed800c2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece1cca8b25df0036d44b12eed34bee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0b37250ae3ec26cf862ecabe1251939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a4b90ed12e028857878887a33583d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332edabf6934546f239c05af269366741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78888fa80ba3e699377bcf8aae3f7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce0e1235f4a4581b0dc99915ba92f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b2a143869a439e6f8a0b3babd23d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746d0fec74b3000804cd5e2dfa21c3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6813c366d61a32383b890798d422146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624237334eb3a2988e7c4699086d423e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156999106d4f6c255779c7b2340bc8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fb5175642a23fbe5330fcfa6e26eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a13abbb05f52480fdce88e1294cdf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a265f693cf12aa21a2b52a87245d7651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88235ad904d516dd66cd11ea709f0a1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81463dd3b01605af512c6b6037bc774e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c7a316f92180df2674f87121b4faf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2367bc32893603a4125f49dc00496955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca45961e809727db624d91f4cebc64c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d0012789a7911b601c2c3fd05b32857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad574c8d2a80f41c2a427dbd3eaae1a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e532af1974cde0e7ac1fbc5f93aac259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12e32924eccf1000968765c262a1b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4938cec97c55a68aeeacdf868cd0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd02b6cec0138aa64fb5d4e13f9870862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a93c6a71e1be7f1e91cb5e9b7c07363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a8ab54350cca3888b88b18e7a97fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40ff4e0b97c9dcba2fa077a5d733fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096682d35ca13541e46737fbc5dc78466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fac94ab09b50d849f28394bed0333e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb12d20afcf2b8e393eb145e8d45b3968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d736f3a6deeebae3593834e62f3b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fe98d5795a50ea60d8f296932a35870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd2a0296c2b6ae94fffb75aca2fcbc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094ce1dfc7db395eadc8daefe90509f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c990c162a37a12716819927456414e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41177a67ffa842a84e1907b5e9fa01c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2916ff320bee46c427c5a568c6f887b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f70b9fe1a4c673222839b30d2977476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240df16731cfaad5653b02cb6ffb79677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd09ef86d0c65579f9b145d57af7c0878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213eece1c40dd7c467d57af6b2abd3779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444189892de11dee5422f4615d0c99280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92994f424c7499793c81dd3e3d122aa381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca799ac1f39c20bf6bac78c2ae64ff4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8036a2fd064087b2fa598b82b76d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e25f7a541e994aae2995172ef808b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328641700eef8ccd7785fe081521673f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fa74abc32576175d34cb20603bbad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059f1676811cd8bbfe4ae1472e42f8687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae16ab35dcf5d419846ba06679639688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321482000f9ac1c94fd28c269ecaa2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4c11d5301222370093e4c840715a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc761f6591563bb7f123aecb5e5ab1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129876067db124e3a15e83ee74f7ceda92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e51bf95a28127d73603cb23edd6d1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780b803dbfb4c5de2897e2b765794c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e04122919cbc1f5fa28704de253de595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc788a5a4a3ac70ddf396ec1ab9c5f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacfb4f8dc3804cdc33b33db48cef4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0372037af31c743484a65b304e31d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ec20fd272ce92ae56592981648a4b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131e4b4a11586ed31c6feaa3c2bfb76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99cf773239b0de3532eccd1831b40e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038505213bb5cf9e3f40649fedae5928102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cb218de1efab02ad330bad9ab077f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee8175839de546e66daeb093249cde104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19a0044d8dcfc314ad5e4b59792db2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c417eb1a30fcbac7d2bd6b4901224106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1625a143f31a5f62b3feb19bc5dfe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb87797474dce5ee265ad4770f125bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4222dcbbce849833e5f8f73b76001109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6f825a14fa1881b5b8074b767e44a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb27c33b69fa4a3c08dded6e074febf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd649143a497a9b4ccc17385e2036da6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b413b8b1b7f69d64c84b9cd831ec8ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cc8347ccccc4af7581e67a50dbe26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9c77edc24d41ab54806f539fc55a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34ffd082c7e456c08721ab4da6fa6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa965c41e6f7aeda1e5deb2f6273c20117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c391db6ee919eaa7ad2ab9267289a5f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfd99f0035e927355b7472cbfe328e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187b38036eff9493bd96dcf0d2283d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c594c2a178cb7f2542a57cf1b7222ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2b773d620f817b703aa8b9e25fc8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c03411fb77839413abb7781f3afac6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e058e27352b10f7d2d641a7d2209692124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794f92cf36648d4b68581f4930f0c37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37fad23b3be49a6e554e218400e809126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7141662bcf0e23dbdd31f103308b97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cd5b43b094b3ce489defb07cef52e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775823f9f81e28b645a7e7069bed11c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a3bbf0bd41c8e065083fb29b5ea41130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb28b9a004ece3e3f30f5ad26baf5cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce0469594580a895e4be3e332b0b84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58106cd1cf92281b8df5e408b13128133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62be0d4a76f50ef406ce79ba523dab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2eb6942ea46f392a54826d4e53db6c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a143825f89bfcb2412ae860d2f8538136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb25520f4c8063bf721f7fd8ea47346137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34c68c895bea3d3796a08213f6f589138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b9307f3b7894e7da8920aff8a805c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8850f8c8f9233c9c6fb03a30316fa23140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16312194a551423713b7b6dc8ffbdf84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94132f0be53a7ac37e0e8f80939186142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5d1d282b4fc21858f7e6897b513a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f9ac8fa3d75edbefa8768487f4124144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9554045cd4cd4b38b38dd14a393c24145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402d83dc6f04f3e0a7013c53de6f5be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3ca661a2d24dc15f82cd809933ac3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4a66fcfd572f95736e0cf2c8fd6e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56484d5e4aec4bf26f14a96dba5100c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e4bdbd894b4f8fdefc6cbe1f4222c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec78ef571a88b4f7c5d0c3a6b5f043f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797525a0c452b0a5fe00e3c7e8c2ce9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e8484de1bd5f75089b6ed6e8d22db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d3387682f342be1d1e43f08823b67154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f03a725661b9efe79d07a6e48ef49155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4a9afe7399542e2de4f38094975dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0047a181056328e30e0f2e41bdd8a10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee31fc85a7428358fe0d81c4284ff7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdfb1f6213cb8fbd883de87cfba6a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd2966775cd8455c0230d8396de1d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05a9ae6dce1f1bfefe1d13164078cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10018198d773d9292ef88a7f6fbc3cab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe021e1f74d3d34c606752f571292a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7946830f4c9ff10ed6f1b608f9cd4f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b950b3f8eac19872bbd5d8e659571bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f89229fafc77ceb384b79af4e4b26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7687ecd573a3e61b24c7011031058d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e09a330ce4eee7c72827f3f8ef648168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43213fde2ea4607854898adb10e540e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe59b4a14ac373d54108e180fd720d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f81da089acd3c19edc8bcc3abcd767171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0759432225178accf03e1b2a8178902172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3148030808ffc3d9765820af20900173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f55873284ef25f6db6865cc63f9356174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43102351628dec9465d6c013a039db54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117a893282d6f6a935a9b776305547f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e6f174afa328cd2bb6eb5542176b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018955836bcc050ff0532acf3295e91178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1c18bbdf52a6e976b1225ffd3fe19179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c13dfe8d72c0fc629a1da534ea640180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22589bca39cf9610ff8d36a2c8baef5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7c6a901f75f04b3340240a0f929cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc5541be8443380a18ea835405197b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a1e2cc724b8a742daedc9e7aeb81b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce636b7cd4efd07d367d2f279a427979185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8386d46fdc23e103b0e6d7a06db4cf5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5425bffb26f20cbe881108a30f9aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37701ba2223442d826e60edf79edd5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb4975414f2313f6e42c17bce96669189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4b0957beca4aea99e0b6c4f1b63aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53206933f01c14c26a5f0ab49e4cf4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cd2325b9c576e0b408ed27519729b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d26bea7fdb703cd361cda7c4a6311193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6389c10c4f5c565df0cc2b08515cc75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db487624336804708a23713425f304195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabf4d4d300a88318cc37a9eb4e4eef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8a4d341cacebd642c830753b0e823197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aad55903f36b901645935b4c056e35198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41faf6ca312509d598d8fe743abc74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeff1be26defff11c4ff0a9eeb7d1f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2d378e78190a0c593f34fcfd68165201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514cce32d6de1dce49cdf7d90ac3730202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcea2aa3f342e7d5d6851e992f1203e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524deca31b2d4ac0d449da14f9db6aaa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893d09bbf447487b30bbfee73f66752205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33559904f38d82546d98c8179920aabf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7bfca8dd534da43afddfd14e38a00207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12dc01e20dffaa83081054cbc0ead9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968a501d660f78028b028b0b05c47bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce771d580900d547f4869776ab5ee0a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576b1a6e442cc5af239404396a9a7d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e7481362a06ff22404049761d3bc0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9f201fc7038b65df3b01c5605f0b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba860c8577ddcde8120e3633a2f08d6a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051a27da0cb0791f3341554d19b5b5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1146d019f35a8a7f875c6a192b083d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df045ff2b40af591d62bd04e3618d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def9e05d37236d827956465dc6ad5c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2be47c2619cb0af04c2cc225eee50a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c939674c1713e536f8595bc4696dad2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc1b2acd291745342e0e453769da8c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82f3840ccb56872d11a70ee918b9b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb588a8c95696238e335dc5c46ec43e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339d8a408d1950cad21ae2ba12c4f9c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ea455744834f4e25585fe6812c73a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e2eddf5d1777036f3e410142198c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4368f954285d0d7f9d7936f662711227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ce360af163a2e471847bf9b7c6777228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcff0d957c182f7284f9a536e07db9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe922aa47288d24fd54307c22f87086230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8afae1775338443b66cb36c48f039e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c4240cbe27a82fdd7287eb3999048232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f417eb229c8a66fa8d87a27145b472233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950fe3fc7258dc88b65a0ac163b0fa7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29082d11d356b18909924aef6e56a5d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443938c94b25388c3e39db8cb8b01d8a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c522dcae54e8486fd6056d5f547a4ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8e5d4652ffa6130e336121bc78e6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82555366f0f2777d599431b7f41a8329239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee02e4b5be8f0d9be96daf94b0a14fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d18d04331828cebb5fb3f4a7dbf798241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc283b94cd38fd57918ad2a7c0c07a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769edaa7b15556a0fc7ce4eff1c3414e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4432b5fb0a1e35c867e83da948a2763244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0198338da7a6084d77056911a10007245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47ae1a157d69911ed86f69cfb27c94246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19497283fb4934828e676db3ad9fbf27247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9757e9f9823dc908a0d36ff99760ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b4a2033af7bae0efa293ea38f6b4d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde7cb02d3beeb4b6d93ede0cef4a8c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece27a9f699b9b8bb03afe8085ccd29251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7f8d03ab2a06128e8144b9a8137e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b9112ae80e25bbedbbb5b783920a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005a659239f671c268d3dd8ee772d62254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ece7c6c319fcc6b49d15884cc31a42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0450c7e3b2348d2665019a57ba947256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43154d0f7ef9d250f319b0713c84b487257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7908a05d782a32954bbb57f23191fcc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6a7e3b5280b6963786e6bd3906c20259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9c2e9677ccfe8ad9dfc96346de1fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dd3844597ee582ff6d002b3744b84261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d99d9ecbf8dc1afd579fc66de075ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac151d3aef72d6b4c14f4bc8c228b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24925ef91fa65935236ed40733a2fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61588bc4c3baa686209e2506b4622a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70639d8ccee3182c3a4c75ad3cd444e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8003452bcf2d0e5e47a1dd7474ecc0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729df1b38036d04f2355c09238a43f34268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94ce6c92b0ce1ac5aee1c18aca8a53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaaef5c20e22cd10bf4c2b3dba81c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca03a3a22caf6d6cd3111734457f00a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855422095945b922829c831bc70b838f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d940e9baec6c183844fbb2a1402ebe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71851841b87286a17b78e23b5ca4ad81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f15d14b082d5264edbcf409cc614dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117362387f1ed5e4477cc53951c40792276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4ffadab94d17d75fedd4b67c1afdd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4627a099f25011a2ffd0d344cc347278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d5a89a61fcd6ec848998790e5ce94279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6ecb3120b2f2d60a343e09af5ef1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edf68f7cf12b3957c6fee6d309712b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230942b9d2f3dd1311721af9e57b12d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674ef03352557748aa1b0dca9510afb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b045f030abb8fd91dcde439c99997284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1283f51ef3aa277301bdcb841bbb13285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7dc8a2f2933d46aed4da1ca257832286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4cee3cb09a54da84144ba3e7c95fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dfbaf2fd96cb4b476f8729ef642b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c482bd71fb1c9a885f1d06656f98639289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc1054c35bb08680d9365cb111070d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da83515f91fb1c99e1cba0312e6ac5d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9d5346eb371bbf849697158e5db98292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dcb6c3bed3e0db424cd9169b8d4e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880a9a9b5777a12bf70d4a614f56482294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe07d4c6ef212d40002237a820754a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572889d0d1d5fd883733d787b8d9f74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c270f7d70e6ba6554163ef357d8cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff080e2532fba108246cfed3a5201b8c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e1afa3a313a611553a74a6adb7d06299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfd5b4a6be0fefd60d116fa6559148300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9738625cf7f1adde38a0426b112365301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c46c667faacf0fb6dd3f42ce5b784c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90076d26e5f53310c034fdfdbe9289c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66efb07ad41d869b90b0b6216a5d201304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cee1257014d7d250c9a73f28d164e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989ba7f498e2918db650b554137d67f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd8a446110ededef9f1aa65ddf8134307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20285c1c61e2342bcf8561f4db0c539308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4b4109be1df5ea7f1fe3fb459fb2f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882baef574d27ef85f6ff044466b9bdd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c8b81c074c03ba9489e837688e5fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6a30fd8a8f0bc2f55147866d47f69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938ee562005a876a00c28bc28607087313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c99238540fb6572cf6d5d65394eb2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c65a22be1e82ac04a728026bb0b14315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd4ac748e4ff5dcb0256669cc277f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41de232fc19a86d8f84d7253b45b6b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35779d84b974e9d1c8e8b27a3e0b8df1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bc3c383b6e9c5d689f5219750c036319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812a700da5c9f1f01efb905a3e21eae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946996f57bac51f9a81e6bd867eefbaf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e49fc99270cc211dcb0e794ac4414322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7c57ddbfdb6fc34dfc11a42f9768f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b19a0a28aa8fd1950f826f278f4a0a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dd99e23f23c61a161a47159a0efc0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743a391bd6a40cc806bea4adea5982c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d185a719770654f238e3f79424452d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986bcf345617587241086fb84b928bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f47d75858f84e22bb4cfe90425ba2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c504640ee02afd08caf9f7c1e7db1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f1e153b55809365fc53edfaf5dd41331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb32b69cb90f14376a42b4aa300057f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bf83e8d573d666aee78021a694d36333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b5f14664794b6977c0967782f5335334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768dc492e8afb7033f9b3cfa236828b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f975ffe51647cbf389383e9ff06ac89336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850c21d582b819cb334aa13bb85886f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c2d85bc3a221fc17d5e32192ec0af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af28d3f48fe373985f5f378a668977f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e04382d95050102a539d9caa4d078e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6872b9fb0ce0d038902f644fd218cdf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd05bc52fb65a99fd7404283ab85c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52322c01be8402ae877cf860cca01841343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345c530c66309d99173bcbf0cecea2e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08399b55c53a251afc313333c76d051c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86561a97837930f5d429e801a2742e71346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f57330bb81cd73be290bc856f60d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1237f89492b501fe16834a651e541d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548bff0e16dbb063987257317e3ac7b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0540b7dc57bc26e06287c007455f0c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55fdb00cef8202711f240c3a5c3a0d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55825ecb6f78eccfad22c73aebffcfe1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83b86254bc09b0f4e45a640c759cb9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd72ce7f9d531b44ba4b26daf415a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b46d1d079e10ddc90bf53deb5564c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd06781ee14223a0448eac1e723a2d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff586fcc178a5ef45eb883df9b305a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607acbf7526c07fd890d0883b5d85d35358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c453ef3f596830d2c4373b554cb45e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5b9e049af3dd54321786125ee2606360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79663be5b289c4b91e56a59a96fdced361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d7c927259c22dc0744588914951d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d827785b6c81ba9d1169c437d8ee8b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda40d345d9a53d02839ffc54771ad6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fc602ef7d083ebdafaa883517602d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea06ddcb00408c8a97425203b2ee07366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e22450349d545cfd35a470070106d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcc5468f3d1ae7d85d743f68085f54368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad5a44fe9554a76fbfc94970bb27a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6630a6ff236b97389dd03b43fbc14b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818ba2b0d710194a4070eef52a4a1c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32da2e4cc7c07be7d4db1ed1940a8f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de8cb27996c718f7cc09880c524497373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8171c9b8892026f3361beabfd9a6a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f957aa07899673292ffa6171d8c2753375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bda65190b035a30bee983800d5c3e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3da30e5650e6758133536fb3d653cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c8c53e753226379fa95004dd7bec2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e25cb9068905a45e9f003914006aa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c9af403d6abe4559ff98e9b1694b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc0d866db89aa220485fa60d6fe2ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6f73573aa2e0c494684f249304b5b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb35ee6014f942fc92613ba700df19383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538d80ef3bfe79a4783bb87d0d511c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383d859a99befaa2e6f6911609d51ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1b689f11b5e1f5a656bb7a84e7734386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e7a7cfbe759b6cd7179ff3f8302a8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee495e675420025ddbcb300e0abde36388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2decbb57f66c7a20f5229bb03eccdc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e25d3c33727b8b09725785e50cace390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70523ba20485f1d88528b952082636ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205870ffd43b2ccae114d7801165f8e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae666b5fca419912fa72cee521a79a1a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e5ead364a28181d60c6b626e5f2c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833789d78d36795d8d5e88f887debb55395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e27a30d0e326b96bf7dc4f23e03423396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fededaf2f48fc6aff4137913a9d20397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a956bbe8e94e122bb43a119ab0f418398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8e11859177478669381ae04cff08e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3fde41c22ce0f7a3945af51c14380400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bb6be7dab925d127c2d5d3776de75401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c039cf11b03c7533e1664b3344c0d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8d398faeca5eab3d99dd366ebdcc7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bde67323004ee4647ffb7b57a395fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afca14f6ba5545b219c941992d6d3f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01832c689483dd5c3aab4c6d2825305406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc4327d67b92d0c8515d7bebce8ee9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da29f2dc79d3e5f9b988dfecd77a3ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda288f90390cbbc97a972a23beeea6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775c1edd16dfaf98d0fc9de35acaaef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1e9dc84c07d18f7ca01f984edb1e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa571062b3592760418ed8a465ff50b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29607d81ce37bb2f23fffeaa35daca9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b84fc946b4c8d1be22d7a678a3ae7a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066d84a35e67e1f3f50c5730a3f9a42415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131777cf6820d2714dda3ee6f0b638c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5fc5971ebb6b1952efa6c2e42d598417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66620ebc24fe73003710dd30974d0621418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267ff4161ac86ad7961db8cfce3837b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5330c670857db4628eef47f718529420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c278e0b83ce0691e841a9f1762194d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f785dcd58224c0f7b7022d6fcba5c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1973da37d28baa4f8b24288c3cea1e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ace7f9862a0b1a8679c17c9b2c8d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8e83e6d6cc3bd725489207f9ffdba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78a470ad080552840f2e7972a240f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d8367d65d6d32e3c25533be619a80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fa13516546c9c38185b12d643ba80428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa881af454e4586db1d936eca6d7db0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10de5ef768080b3fe848583ec5dd815430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bd0e34ebfb15e6e3bae8bba0c53a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0c27122d8ce59cf93e6352a22e957432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526a3e4b1c97ef206733f8fff3dfcbd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a4c84d2505e3228cdaec95d37a440434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7c24f84810f3807370e5663094f68435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb491c3a411fa13bc2761455fc85d6e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d443e5de3198802772857729a972df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e456d4f78635e3fc302a971b97402438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7da44254597e3d8001e0674c23874439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898153368fc1aec2d9c83bc87f094af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8a2f060d0383922a853a2bcca70d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe513b7d02fc260b750de3eb796479442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4020d22dd702a130225dfc67bae3d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b82155c42efaeb56b069d99352d22444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefef502ec2e2c1dd9671b314867d57445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d72773c93ce988064bdf35c530810a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290dd6f9c1aa9ce55d1cdd2fb9c029b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1656b2b0d3f9f9f6835a647e55c562a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56c8516c32906a337e48861d76d26e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aeae4bf245e9644418c8ee28203772450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f01aeb5be236dab4a7f957017d1da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061f4137caa9efdf983f46e719a90a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856baaf3d4edbda7ca714f078d90d1f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d804afca513309b85cd48fd320780454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f649d7f3f313cb7a41141b07cf1830455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c8e21a8e830c2756e1507582d3e38456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67e27a2011ff3ac16bd50af025b727457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e65674edac1a3621a2ce5839c9479458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039f5bd37efa1d78250440882d1db48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40b50cc7bffffac0482c299b26d309460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1af6942bace9e13da4eff410db5e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dcccd697f1996c95e3d9b1d7ec4fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d435ddf3405119690187aba61cc9fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d10e7e275c7e073b9d1734943a5c07464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89b8e4cb56e1dba05833912ada7ed4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a40352b7bb9106974fb8136e3abaa0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbe0be93d714487e99dc48f4ae0efc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e222fa304899d87f8b5f29a036e925468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4f1b06100f14d441f1d7a9199bf75469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc0a8bd0c18392f4681c7cf764be40470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26681bd1069b863790413cfa91ae26dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53fca344d3ed17e9b845243d98c446472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820771e52bf46aee9d7121728b5c2bb9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84225dade745e717fd589fd6188998d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8d79b20c163495c61050d02692dae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca994b37d60b6934080e7b7b32117c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ad5c2ae468f7edcdddb639ba336ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b089117c58f28b59bfc858b487669478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80614df4b55d421061b8ea9e737a79cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba94eb542bdc991d26cec8164fd8a9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a482fa702e461614babad3f68d3f7f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd892ff56e4ca1698eb3b3bc6467bbcf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afb68e0bb89a68b8ffadd2ce433525483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8c11b4c54b6950356a72d76cbc7b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1dbb468d6898be14191607d8ffff28485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0b6d53b39f89cb68255bbdf549de6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfe19612b56aece752f45aa1bf704d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da092c8fb70399bd1baba132a0aa7611488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3b8421046d310ea33aa330b8c662e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904092e6f9197d353bdcc189e7939ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98e128e7ee43910b7029b5d2bb1ae9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19e920fdd9886303f6024ddde027ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8fe250cd441596fc251b1aeacace6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a17423708e28984fbd8a76cc83674494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1b11175a4ef9ff780becb84f6f82f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820b591b6e126e870cb164d3d2bb356496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1c3fdd84158675326e20cf5002911497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a772c3ddec0bd9a1035d827b3f0e89498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb4b85a413a7be067ef3b17e604795499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8bf9417af95067ce238f0f48b5314500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aacced5f54d177f12008bcaa220186501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99cc9acfd6ce25cb89f03563ee7331502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16202d1a18efe2022b85e351681676f4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e53dc572d6544839ab67d46b09b76504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60a01c31d8d0ae4272c7ad99614e74505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f5d25f93908222059b05b5b7af348506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1330d66d695f501d2e396660b0a07d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c87d6fc0e8848ee75fd6ee1d42311508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94374260178ce17140d7bc9a011a5882509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4f6f347ae0fb13c4d051d5ccbdf88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e8e62c8c1b1082e723bed1cdb9604511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b309d87d679982c84c945a79d094c6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973eb6a4299dbd58525728995406514513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8d8a9c90193865f99c996d53e09c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22146071f98a68ada86b5bec7857e0a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73aa92ab3998bb40bcfa870967ffd25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0e516685cfa2a50acd2178a5022bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedccdff627477c9fe13ee58d6ff5b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa6fdb969da64b534c8aba6e1f0498519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391040fd47b3a8a13e3ac7446a63642e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8525d96a2960e349ce97de9b5e7555521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed5490e2079cbebbdea563a29b58e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3e120a50fc7e389ccdc418f7fdbbb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7c8ede6fa2d213327174cb8f33a99524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63343c044967f5fa22ef9b32cc0b0433525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb9d84b80278153eea9cb73808baaa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3c7d2970c5f036f3b1f6f25284b8f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67bec27b2c9643590eb2cd3cd915a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac6b9b910a6d1ca4b197cf0f26f4d9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2e309b7e8b1a8a3134ee06138409f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222bdf858094b832b8b1927374273d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119341e640d95159ca5f41bcecd0fc8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5468834aca1edb751608ced4e35c0d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8dedbf739b9ef310a2dc0f55fab807534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3e7556cd2bdd89f054aa26037d60a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b43231e318efba9d2bbd55b555992536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ac99e4eafb2b0a9f407511c3c0312537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63e7cec6abf23e0fded07f06249ea4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67cae6b740ff34c9f4326223e50eaa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb095ccc07a744cb2dcff6b4a772ad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48d42b604f9686406c9cdebdb3f886541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c462c45467bda2412dcd1dd70fd785a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812083b3e20a301f31d12ef67a66bee4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e73cf70463a7451990c5508fa5d80544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575218905c2f0143b860586b88173606545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffa376d34093f1870fe572cca0943e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5910f6bfa27449dca1e975be51cbc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e078306aa6829b87ca92f9fac80fcb7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef0de3a3aa0973838259df30ce1829549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1402976d3f6a019ea4088c8b10808550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ad5935a157d8901afcc9df09688cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf839e12d9d96b8c8946450848976bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f779a75793618e9dc1a680f9592a45553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32b006b10e1348ff58b203c310515c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16b57d2b19d7d8b37a0b01afd8cde3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddb7a67e1b40d26ef57e9135e6f116556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a4597031c19b2f3edf715dbb3996b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f8d0cf49b72406a747ed4c40d4584558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfd18115409d51a285a826c86e0817559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024e567e47f5940e1aba94ff179e3d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964478eaeae1fa7842a9c5f88119f929561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f1c6215baa4010273e913bff49904562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2503347c62cb35dbee682f2cfcb81f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad077ce24413ddf2014ecc4c7734f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937b4a6250f76e31c87f4db406e2d1e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e149e488fe7e1043d14868617ee5f8c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18d0ab0a792a1a1108c0df2ef26af2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694f18d6b5b77b00851fc1ecc090aa3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66333da7a4e219afb16578d604e80ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43305c255079e529c5eb2e033cda682f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e03316dba5ae26b914c7872480230e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c56fceb2d3748b3dc494c8930aef2572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cb95017119d56b0aa6902ed1cb5e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234f6f0675d8f593ef8fa9cc22e2aec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b63e86e9cf54fd46b7069009194df93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac9fe6748208930b85a34aca3cd4bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f02cb5cabd21890fc7604744e08195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65bdb224fcd43559331f810e937dda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dadde3652e3e628bfe370ff3c6b657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a06a66bf6e872ab44f0a6225f573938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ad204484dac84dcfb810bcfebe1df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffad0ef396cb1d9b6223bc4d336defe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab83a396e4fa143920c0f22998efb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10866772c2409ccee4b10eef8318c91612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec809635a0eaff513dd10829753c778613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f0e75e8f29cb46a1a5eefc64354ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43a8045c806f3cd0595c9c6230c4c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db2e470f98b70dbf58dbd0685aea7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e927231cec5ae130b7ceaea1bf9a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b52cbe22a119e5e2c94209b9317df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f428cc2f54c694839bb66791bb911bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477413d44af0b28ffa81400aac93351c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1a77b21bb2bb8b11309abd9d00d0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43b3c53d0ca3aa3fec103d586e054922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022aa54390e07d1033d6fbd2bc36fa123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdf956a1eeecddd260ba8e7630ffb124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c7c81e3fb6bfed0289058cecc4eec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894c8fc9eea80feb8f30e03bc5a16a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af553c4c28473b19934333b025d7cbea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3f4b0e93389e3752cddf5a663a4d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d42eb4f3d0a256af55d8b513fa4e0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d98aeeeed8569eb28f55490e81b2330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c4fab817ba3f6ee857f3dfaed18e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d89788cac9ab9450c73a97e3cd99a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23d1dee9ea2ed2210eff26e816dd0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44937a1c6d2abf59db091a48865a590734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf9d257a578a4303f658f8cd9e841735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386667ed3a2ce556afdc348a70c9376036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9f92518118da6e507174643e285a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaad74083ac4acc6ff76f8e7ab601038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64673e9605dd29a1aa01a197b67c3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df939845fa5aff6dcf3dde0b41a36440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05187e6562f33558fcac364279e389eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e9ed65e069f2f0854a223d7c9056e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05770f66caa8b2f5be41deaf184f541643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c23df437b5755a357e3df316b6f5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebecb1dfb45118b9cf0745680d88db145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb886ace2a844a7e59d8479573bc0bc446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4aed4e81da2ffe110986767acc73e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7227f34c1f6650f9d695944632fe6db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efb7643f85c78f152d71730c043dba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105faf0a8c0c8586a2b80d40853754f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913503d1435bbde0543a7ab8a06781c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417fbb9a85c32d2fe8781947f676cc452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a03fb6f5c60b9d93ef47ec6dc1f95953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96973e4eef623ae8627719355bcd93eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea560652f196b05c06e6881ca5f057755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae60983e1411f556a411215dcb6796556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4d5b2d75317782d72750d1b11867457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c363ee143b5ba8fd9b24bc2109e166158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d48d695532f8716ac03b5bf58391c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7f2acc73868e2fe06b520fa3b802060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8097c973412ea7ca30bbcfb27e75cd361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c516442636015652c65e1f0d3186462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf75c144e1a6acceeb2828ef0d65e4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167e619e4008b0833b32c842d8c856b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0577a9d0ff5af6b5e2017fc375b6a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d92770f69d62336f43197be3dc7a4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e8faf7fff04b46c363a28bc6f374167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95214e6388dc5514bfaa135bd5a387168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dd3c4cf9f5d910d9c083e31bf175b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac081899531faacc9c99853f095a1b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e679e4f8d422c4a0c8271cbc0d7be571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09331262cd6632b34ddb87e138c99672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad98f447512774aa697d4e9892b3b6673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b51a0e2c5303c6efe0d52d0c7b769674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62bc6066ecf8f0b444a375095b5e3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4518716f83e20f54fa141504729b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a2f49ebb5ddfbef9186e147337ba777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9f0ba1bb175568831e8d1f9617bfa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e6b8147f078528acab6edd4ce891979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721203e7532738490f365aa1454c43e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862ccfe1ca8051613747fcd4c9a469181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344793b070340f55282299ffd5bbd12f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df2acfde3282766ab50729487c45ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753c96cddbfc9a5744fe7a2af053f2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b66083cbf4f12174b45f0909c619d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a7054f7a12c8dc89cce7a455bb5db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d3c77a740e3cbc1172a0c7b0dbbf287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116e6cfea5b4de41ccabec1c0d1273388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5541dea3476a2992aea5b3c2004c1689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1d53481a747a8381ee7becf34bc5090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae482fc97f7e3059dcafedf66a25ad491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ece8de2a5a8e82f6800dee669953c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e53afc15cebe776860e590cfc7d8393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691ea43841b648a1790a132085ee41294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef8f782993af94161636ae2eb2557895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf102ae2cfbade428cb4fcabd3ef76696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53322e61d0fcf7d470c23dbe6850332497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bfcb8a2d2ebb7db39245852c53a1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2202b221f094ce0a7134f2bde064899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cde5e0544d6c2054829f4306146468100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa08abba5b47d47d91601c749b5465c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27782af85769083dbedd8c0119583170102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbdbf6e6dc75dd629d970c3c12ccfd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca78c1ddb41da5e47f723fa1e4d276104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e45fdb00be3f109e98c61f271f207105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9ed7b3809e311cc9a41009de1fc85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a6f779b96bd81e380b7adacb6644b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df54ea60b3181edd832ed061e7eaeb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ec0eb07ffd6bcd1bb52787f0bb403109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87973d5aa8d5fdf1c1f6eddd7022f364110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab30983de09f96e0cae788c8f1d18d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1653d6f29573b0d53f1ab798c25b4cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb812a83f67c8402853ffa64541cb5cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3f73e16bce1004c44485700d7d70d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083595b7a8c1e905757a36d1bcd1a8c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dacd6e5ffe3aaff27d7c2bddb49b8b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea5ec53afdd9808a4c5f5ab80721e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622568c488316064b57a1f171c37b45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3643e004e4176cae18c573e452cca1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39985b579cd36321ae17c14a9a393bcf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e75365028612e0ee8f530997159bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb01abfcb1ed10b51a3a56723314a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6a0f1dab8c749d0f019e0197216b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262a3ec2c08100e13c52d8e1386373b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53fa52e9346f8a117234408cdf0457125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d72c0773c21868610116257f11d28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac3e3b9b0c37683d10836055cd199c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa767d3b534d09b84599f39598b676d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6fdecfed88f71e7910b3eab21c86d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651572a7fe08e245daae0e2f6e2fab2b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44ba1182c4e5059037136d8f93f742131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc88a062c20be5158e54ec46682461132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49f4c2a0f5151d8418e4b0a9231ad0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0716e77dca59dd91c535bf17e28406134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2b33871fe0f8817d1e69f4f1cae4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cae70efe758ddf514a78d04f68b490136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f6e7b5141ae26b0d840f74f5e2b36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d024fcccb816c2b6173e33a53a6b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb2c3146371d12989ebe297af515ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cc5b91d13bef3daafc08ecdba57a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29341c41c73934703ec66cab772b44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23789e084e58283ec1df4eaef7afb2ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9b7eaa488680a1266ebe719c51f38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa7126e5406285b999a7cf0d70e12c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f04c6af6dae58ce7c2970296b18c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee862077263d360dca90decec2f36a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611f0acad372cf52e242037bde9a474147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183abf06a6f3415c289cc26789d18c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571757ada70dcb05e3aaede34b685bc8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651eedb5bba23b806630e5720d155ca7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd020f2c4b34e000d28db1282f4705e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc4086de3f0a3afd80a9f55ff50716152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc86fd331a09b6f35967eeeb577eff6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9230dab2ccebfb7e1d16ba88bcdd5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d418bbc793be091ee84c9759e2c129155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd15ec5508accfddf6fc161ba4ee069156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb135b567ce12af219432a6ef69e35d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b17afae3930042444524bbf0c42312158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551f6695fd946b8da063d2603c1ab36159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9eb5e39ce4b8ba65e37f7993d6822160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474fdcab73f62c47b3ee477af6a8165161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b7e076d7e186a31186cff991df3b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6c89dbb65aed2002f995eba81afdb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075910778de0e24404b16822174ad425164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcb2f82cfb1fa8693e06acb75dead9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bad4d22ea7284304f7b934db05d45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35c695d0759a80dc710412fe313d4f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69488fb64eedcba42c6e0286cfc4a93e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5593ded5d5764b9776c8c7d15acaa7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80ae385c152960d6a814930a41fa29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9724750746e8c604089548f1a6fad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593703009a29a4f3f8195e5f452b9525172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc2eed48caa5c3a1fe13a57ae0c39b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e573c5944194e80905f3a4479f42005174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ab9f474972430f437252627cfcef5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7de46ff79ac89e35e691fb3d22c17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10751798059d2f74f01342703b87f51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295b7368819774b430ec62913c7ecfa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf090e57fe49253599fa3d8d67c6cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b126607504473f0c87e5b0e87ffcd5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654b8dbf9b42eda4a57ab5a2aea70fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c327cd2782b6cfaff2f7c0915cf4f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5eb04bb7e1bf2decc01d2e0aacaf1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f657332c0adbad1f15da08f11e91ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35139934b36ef7aa65f8d2d966b283b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6166f4111b95e27a6a885afb7e1324186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebad63c544249d1b8adf57e09b9b421187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664b3dc427180e2a368c0596dfd10b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9ccf108088c3822a9071cc08196d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e05e59f3759d78efc3facd8c85d401190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de376e694b8d09a214847a008f8ff56a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ed58b51a172bc1ca750c4f1a4e360192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8211e2f29a5340863843bbd18769d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6469869c677faa28d146621d8a5314d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fab33f344437078573c432f018c89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b5769cfafb5632bf7b935eedc76b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25b805d1be4d96d9d2c68f437bdb73197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268d25a4d8b12564a0957347b1e5b49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23569eec43419a62b8504031576c340b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eeb897bf3b963a87bdda51af8081ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d5d836bc54f4970cd1c1abc260eb9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4071a00492479d7e69db5faebb71281202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f87db8c5fa196dfa77a38383bfa6b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47fe1e4632ebf6b05d59c5692f2567204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12b0d3197ede5042e8084a5c7b9fe5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b495681b52834034df2b80236b741e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33faa563368bfe8ba4bc285e726e04207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3c08c38922eed0a604adcf83964ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6d1a751cfc4e53fa47f498acf0b13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2f723eb9a8855b5a289cd77173b12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936df4f1b4655fcdb94ccff50154894211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf686e63d377e6841a8c98d5dab6e294212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35ccff39235a53e4b4d287728f1c95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4bfb84eb1a0a631002b12d5d62c6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792dab290b22322e084a376dfa3da98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7536b60fdc52c6de51f2854c1fc256d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe562314a5fd342dd73674c3ddfb165d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d53fdeb2aac0b7fb7426091b49848c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e591a727ac7d1e188a7eb17567a86219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc4d350f750314cef9e3f0d7881daa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7e4c177e5905b9666e42013d0db3b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c306d6c0797b890e710ea602b7a336a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec923ac4d213fe0067f8b7f9bbad47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287ae3c5beba38c706f137262d00255224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684db16d49083cb2c5823adf2eface68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d259666c77a7fc7d17e54537642ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a0c34c703331dc6ecbcf27077b919227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e345bdd6c43cca69e067d0d72fd7558228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f221d0849cf0bbcf186fc130952a495229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d958395e7f35e5e13879860d5e3abd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0d0939159fddc42a52dd398e33a84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e142b27cf5eaccfb1341961215c77232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72f7d65bfdaddef2ef6c1edf51bf14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee787974dc397337c09f39238f52f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791823d9bf44e8381aa7f8517b13176235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efa156bd581079e2ba9163318b5ad4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1d7b0d2d0254c8198bbd1a2ab5338237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982052c0fb69a3ee96284902d667988238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4049e47a9e0d38c6dd54712bdb292f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002270cfa72185efcf4bbc78e3f87748240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bb3a7e1bef2748ec30f287e8d32a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359f8b8e943497cc081bd97390cd403242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6392811f3c61b2cef755f479637733243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc03deeadef7425956730acbcf06afc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22b2f33257d0bd8fd3779bf8ea5716245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f93e47453046863470fedf68ea4f86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ad6ea5f47821624054b08d0bf2acd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dc24d2e731c8b42485f9dcda25098248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df1d2254f985e6756fe00b2bd85640249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ddb0e58e615e3277ade3fbcde7e8c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3c7f5c147a5f2ff2bbb0fd981e659251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88974ee37a07d9a7a6b2e9843bd9ba2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57439c809f897d947bba59c6fbdcf470253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c96a8d7eeea5096ec3b8634ab888ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5daf99d07a65eb25d080de04394339255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b32172d1af9d12cefbc454a8459ae9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb86c87746b82961dff166f6feece97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b8de7bb2aa1226306444447532f3d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658f92c8634c18fb24b4c2d72e94c01259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40cf533a26f82d0113a51a962d2264260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9417805f27f7a4c49a2e807a8fed71261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951279c2cc0c0d0d7d73e7b7f501a3bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0f986cc34a220028b9b38b1b3fb82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06613d89c9b10fa36bbda2b1c6781394264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e40892ff6c91172f8cdc63e615fa06265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f7f763b1fae8076ebdb485e04bc78266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456a41b378dffd2d84b505bc5d56106267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1503dbdee95d6786430db1f407748e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57611b19f77aa570c20f496a07c7736a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9c74a09abafc6c97cbbd78efb78ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d1e339d87edf0cddd76a4586f687b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4907cb9b548bca2be782ccd678458cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d0fe2cc144d7babe1c5d135d414bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea757ecfe50428160792f397761afe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63282e64951ff0ddc05f8fdae76af17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc2c4a1f2cdd55f31f4b02fdfddd5d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f76364d6c6a6dd8374c572c05075b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7d2559aacb93a119de4ed79be734e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473871707934d006d08611e1b2f60872279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88e8220d522c48beeb48a6026b183a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc2d9333434bc93845f096df43b588281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bf919c822949932b6307e0058d278282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1fa043709affed7bb06724822fe32283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ea3b496c7598586a40bf074c6922a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f28cf426cf132cdf1c8b95b499dcb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691f706aec997a936bf6837868887e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67f80c4fc3225d55e918c64e5c9069287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fe97d5ceb613187a0f6225f897a8f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014f69bf186514aba182696222d5a31289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ada45214293966d74ad1f1320bc91e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5242b5750e78161bec7cbd5ac15dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6541ce14c936af58dd99d951ec70a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02587587c6e27b272f102ed7d8e6c2fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f8e8e9637079f77ad70f70436516a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d24254d9f18e7cc04a15cbdc9c7c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632a6e07474b6f5d377c50c6f3521c6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afeaae03253fd708b998a7177e0815d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42b9106ed1e37bcfb91f3f57dd22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de9fce7a5840ef5b49e890b4deedb7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c201a6cc6ba6ce9bb24c28c41b1c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec59848c58b9914dc3d88e0b37a1d90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b6d766f5af46d7dd52329964f601f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2633a34bd3965de313685a441841e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dfa61f59362aded2e348802447ae4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbd739721833559f047e8d2fb3bd7e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863f8a6b1351b006a68ee547f4faf3a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f3062aabe01c859da912c120bea0d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338adb3bd774e8015b373e239f4f1bb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87a7f01495563b1019e902b1d55a40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57462d9beb524055b5b408d73197b584310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a373c09a58b61b07aec2ab52103804f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a6d9baac4b756961918411fa1ce12312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2103a009986f84ff64f528ecb5cd3e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c8a805c7426a6d96fb8e590285077314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df824de8d7ae3ac4c59a7aa2386204e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9477c9686baecdf328df626a64b168316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be5c25afef8fe7ca9f906b4a5dc700317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02a016cb41ab6b733df613e84e7d42318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48b9f53a886aaaf171cb380d5722fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073add4c87acf641d0f8f8addd5769e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d08a077af9a5534a6bfd52c13e74a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c458b9ff10b74cff25ea5cc5e3ebbe4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225af5eb18e2869ab874d9e3e5d9880b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ed6d9ceef64e08c8330ae3a99398b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a4abc207938cb5720749c75b2cad3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a9e62d2329c46bd733ab02477c3da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12226de8ce8da2548f9715bc89e281327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85726d1c5275340e14d8dbe34f7d330d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f58cdb996e3b4e4a1eedfc2cfb388329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32bc3d6731e0e61c72b2fca216b2bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd4f595c46a5f23d0455bb1e46e6bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b103162a443c59f676b0a550d475d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c72a6110ccdedf2b0be2acfdd32762333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b31a3ffd61374202279f6020a72d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a20606bee384336634aece7154542b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880fb64bd1bb67d4664a11abc46a90a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49484c5a07419156df0711eeb8eecd33337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372df20adcd5662f938ec552ccb9d7b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878521ad105dad0a0b0c2398c71ebcd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f696763828f6e2295f1921ca4ea04fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72027a3ca16fad4e93dfdafe2925c274341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f87222e78d366faa4314ca6065eb3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8ce41bc997ed581c092c5bf24a442343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c469b4cd437adcd42f4a5a35dfe029e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deeeeb8ceeb04c10d2e92471d4a21d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946eef5427a76ab582f74dac3a75923346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f3edd8584f206016dee7c10d752ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2260c92d73aaf6bb43973ac2599a8a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fbbff29f3314541c58b6a35e8c449349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ab1499cb272f709287a24036c5929350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2aa9b0290c9818889f28055117d4b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636555a1663c44be60ba0f40c69b444352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cb85a7c569f4510c60e3e6c4ac952353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440322a84ef721058dc2651e2e3e50a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cfeaeffb2d16e7708e471be2dab0f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786b9fb9d495a77c5be241a961c1459356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c6c16e4cccdc66eed60f8bbb62aa2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b77c80ed2f4e6d3ee9d3b84b52826358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091959db39b78151e5e0275cb2536a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d335e253641eeb83d0d3db99bb0cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4bd89f22e927efa32be31789c82c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2913ac576d5742d00258b9d595e213362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abc28af680a7ef9880fb899e941e5c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46952e700d998525c8e6e79b656fa6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe23eddfee0e52f6d60e1f5c495885c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd505c7f28d0a84f74b5817cf82b0e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d9545f4199947b840d145ba19c0fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04746fc31404aaa44e0082ad9d52bd3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6759beeff7c6f28a7feb8265127a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf2f5f78f703b000e164fe91a9bd4b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a098250bc2a0ab8e1efc8726a49a87371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073c4320ab27b52c8d46687ec171f78372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1422ffd31d53377d187b1d820c7ec4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f6e08e18fb44c70ce097468dbe93b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73f080a777d482cb9167def92729f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bac7413a12f5e74d6852570808e0b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaae29fcb11a2b2d402831281ccf8bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b040376802c17048d37087965d0cf6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87482b2b1e9f9792de2ed498e853cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fb21ea5bd8be465866647a6f73e43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231830da373f07056152405aa6b05689381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c342fd008f3f5712a58f90a37fb398f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4075b97dbcc98c5cddf73917cadee5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c43f4b15e09b089fa016619e7ab3b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed20dffb6497873b52dce785819dd9b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7d17f59c4356720897da955da23d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f26badad38a3df8a9e60e3f98a836387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc446e158803c2d9fc5a66b6fd03339388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743943c710ac7d86e346e80c2bade39b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d21f0739f098d603c52ce61748666390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59085c24d6fabb5d34aecb7be03f6e1f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bcbf1bdb80e966ba943baeb15f34e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bb4265786f69298da42c36cd49996393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161508552c68ffbcbef2baa33eb39ea4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad484ab6d876b6542cf23e96fccda7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de1ad1ef5d06e0ff63efac03526d7e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8590410ceceb9d97228495ad83ae3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb0bc4762b0ec897be7e4dda8fec99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933398ec00cee75725af2b9a36ec2a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96a804f671649dbfc2679f45a4d6df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586b8e14d607fbcd7b2645eabf2b582401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcef37e02620fbf1917fb13ddebbd6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cd91be28b5ff57d37843406de859b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67150b1034aa70e37c78067d33bf39e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db90f839dfb8376f0aa34c12732b435405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e30baa5e9a92184ae961a77f13c60406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e422db7a227500735c11a36f305431e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecc31a0ca84ebcd96bf1d215b22af1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017d15d6504e2bc27812f92b7802a75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3abd4a6b96fe7cc1d8d07d9464ce3f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce501c01354d6fc0446af11f9f6b68411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49eed75616a4706f018cfed363d52a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188fccd52880bf51c3636283b5c4da0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c393a9968846380ec0347edf9835b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd8f582cc6d92e712233cba6c729b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b210a8bcd53d53601d1cc89e5a98148416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaca05d59c7f553f6971de8cbd2bd41417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6f9d03cdc14e5e7ffcf2b5b1e23d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878c080d2730a8abf368be97defecb8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1241dd48ebd784ba03b47c5c7bcc3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339c3af969d8a5861850be6aa927317421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c0378bf7bd00ba60e940a6b20d80b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64ccb119ca42e580a1f89be7070270423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638b41b3404001808d37fd2072fa640424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bda28a4aff9c92bb614e34c4964e75425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62da45f75d189bb40cdae17a4ecfe59426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1739fcb0b26bffc38b500c3617397d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13455f5747437e0fd790b8f3084620428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d26eee57453a92522232551c710210429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9a32662448bb01af05b006296543e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c268cb8bfd77186eb9a8c9b7be42b9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642cbcadc9deb68a193327f6f7457ae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a89c63333bd851c9f974b318c898d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e3a33d6ca1b9029e3b15a2bf4886f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c7f19ad28a0920b0c58ed18c5dfa1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc51740b27dca635da6ece6745a12e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c4342e6272df7a4ec8aa65590c038437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001f14a945aa2ad952bac0b48cebb26438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327d02ec8f2685dba9d919705b9777d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be3e4a958dd178af57f4e5deebb14b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b773c7f8cc9c2cb7466bad0aeab363a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34559f8bb5575010132f8335f22776442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97067a11ebaef0e263ab9a538c6eee45443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6803f180bcec3dacf3cd86e83a48f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3b3a6e6789375c4e7d2cc5f2e70f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1a4de0e18ce96b790ead82fdfd66f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62785f5d7e04348dd7748fc900f7d578447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418728ef87e3667b2cb918e6d0d374f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdabe1f8c68361920e066b7615d27e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2022f396bdcb157d61f232a4462a3f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588901805ecdc33916944ae78596ab3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428d54b56b86330fa629cf603f8e7f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd8be3251014adc4b9f4050dd29eb1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fda4493f9258ef646bf2ecce0511d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabedda496a5d75b28aba04f75894db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8659544630e0928fc8b74b9a35107a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafab1481f3ee4ecf84d8908dfa02f83457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca270d53fe302689cc6d1ca30718b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecc19962a51f260106db224ba47466459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613759e816e46a0de6659d52480d9a68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9b93116e5785639dcded8fbd8f69b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b00121460efbe41bd11ca4ba75d302462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f638d55a31227a12f72718cc450efea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c4b5585ab755481cbdf220f776b70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57068f173e9cfccb96cddcd0ee5b565465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a045bd509386bb613a854232b3aec1f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febe1a264002a2676fe055f8b149052467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab2991a59383ac446a06d960c6033d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc2652d6733efe309ce9a8bfb17c26469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4b5e8268216d599acd86d8ee87f5d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fc3232a8b0b6b8c01e6328890ce52471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abb26aa1c664156765400e0754a7c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031aa3ea7f8d736483fd5164337416a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f67d22dc5d1ae982435845cd3e206474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9c7a9d7a9ea1cf32df394db3282df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754776dff9c1d935771a6362c3b57c44476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f673e51fe401344a3b82a100d9477477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e541a178de5d7fecdee18c4c480c814478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4cfd6ee2e231777ff6aad7c0689ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fac8492c1c3476e70628d8304f4d8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92aad569f1720f9d6c3d4f67dc3dc17481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4e32f6b2c1f8660a4966ee92c8558482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c2220a503d81d6cae048bd5a3c57e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1b652f447f3f3118ee5797b6b7a0d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c41c9f5abedefca3f707af76bd856485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a94c5bdfa9f6a605dc784f6216f071486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642209b333b879882b42dd82882a16c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59b71f15c665f86b1fb60c31da9ed8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406be504aa42d615d1203846350e0a33489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e09e3dece2506a8a261e33522594d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2073e773bd9c05b60bd985c414e92491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b66d0971cc39e6ac861692ea6206a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623faec22eb7d27bb7e4b1e1bc433e1d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76decb951d0bfaa15de8416986655a9e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cc35cb58b12daed4e8b473ab28416495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece477a34dfbcc5277c96b70c7ab2d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb84a58cb7d20239bacedb5842f375497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0098e0a27aae5ba1f23cc5c79ce23498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e29bbebd6472a3a61f4a5d4052aff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016220f050138d8853e05f2985b99134500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8475d87b5f369e538700a8f5a9fffb8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e098a9fee82afe352948ba635cc26502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249d2472601a8483e2b413076603445503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b76856b102dfed060c56db572dae01504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2972ec1efd7d8a6e9c255bfef2bbb0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3ae3513eda0af683b3fbaaf2e05c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ea316165426ea41a2d1580fa4ae3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da44c46370f6d623db13a8ccbabdf1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5602f145a5816bad9339237a92731509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c671a695a6a7d01b525a15cdbd4ba4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46479b627f32610ab5ba3a415e936fe7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d449862faefb705fff63e262d14a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74947898acfb48289a474911d7615527513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba955e074dc510e1c7a9d49065aed6d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79290051e4e3e210c4e1da1069da4a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018b51afa2d40451f3083a5e80bf176516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac079c0f133de373201a6032502227517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bb95226edae7bf529120b3aa5b233518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe3fa57a88730f862706c5808700ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dce2dbaea01d753cd15940b312be59520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77b3d3d680e0b7ce17e146cd9b766e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e80f1080da3e7101b4532a9c1bda6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f118bdea7e84f9da604890471c5788e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efd45520b34577b2244bd3b0a4783d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bc222e111594f42211e5ed370c661525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05adcd9e63322045c47c4b71136349526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bbaee1bf3c97501e36ba97c9347bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973ea946a57050549da4a88351ff0a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2d316c0cd53973141a2dc48b28750529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090643a02795d4537e594e6f45bd8bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d771f612dcd8e8fbb40592e4755cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38495d9b7821de85b93dc84664fda92532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123b3ad1550081db3d9353dca4ae7a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b788ece8521cb4dc40dd775b0248e06534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03923ed24bab898299b19e7e201d7a8d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685d7c4ead494e0cd681773b547fc82536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ec265e1d9fe12b4ec414d7bcb4b8e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19cd70d2b7af4f4e1515723c3f079b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de052e7f1bc7e3646500ff1f4af829539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18fc93b1607dfb14e7600e585c8afc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a2f5157a3caf7d5185e2b47ec492c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083da7266520de109b850a7c38c881c2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc281de518c6c95811433a5fd5520116543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f99d33f9131368e48fa287e198188544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1ac5a1714e802979bf7973354ad72545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c7953d538b6881c03e84bd599c132546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f0c9722ab60d65224ffb188f696a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b192cc427719b427bcc737a83af933548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785d8fd981717d55486ece796541abd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f939945243cf40971314aecc6e4cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd40ba54ecc1a999319147fc4d617c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3065045a6ba15089b973392703d89d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae9daa1955086d38475bd111abff97553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8ce305883e0a5610ca03d4aef5deb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b753f1dc2d5e774452eeac5b3da7a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e239bddda324d472f1f4400c690f6bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddb1d47f24fb36c9f6c490c45e92bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e020cd0a3e9bd1f269077fc3e86d1af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1385a9af022217b676409ce196f8e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0bd4d4a558339afd79f9e4eeee250560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f12f26faeddac03cdc493b63a703a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091afb6eddb2b762186459e5ae0f31a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6b8c1e49781c00de1d2a2c36f6115563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753aa92333c7d15462edfd151b6ccde564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599529255b1e2eabd2bc019b362471d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bb42e2edbce6dabc6b2f138cc6ca5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a3684868b99fd229ae62f9e3a4f19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cc28a8fb6d1d01c7984849e5544d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77684070703f27d6fa35a156baa1bb0f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b657f211c1a2756e5a4225555ac56570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcb3864ceda7fad4adbcad0eef684e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9760852451af4c5e54b8846a68090572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>