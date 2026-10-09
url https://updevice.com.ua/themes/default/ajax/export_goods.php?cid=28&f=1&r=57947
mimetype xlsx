--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a73f7da3d7b0c3adeac204c6ad866f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac838a983959783fa2c8afed57e6b5762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e021eb9209d7cc36013ebcceda75e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f93d74dac9049547b2d692c2d89d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ea7c1c3aa9c8e2b69e1964fbf957c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772fd5432ba4bff3d626831771c98396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de698ee40338fef6e0096069d1c08be17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bb011aa1742e51edc5e3e6f74ced18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa5fd4a008e32ded6183a833369d4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbe2855fd0a93f64e4136e5dc104b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb46948a8348852e9682172a1f56eea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092cca2911f13de1042b44bf656780912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f989ace1119f88906a1ecb6eddc31413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e6208cd866a4823b7ad9063bbb77c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e9b2757c8edc84319ccd069aeb91715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590904bdacdfe88b765f9cbbc5ed2a3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf6186778d779392182b3a3ebd426217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6aec149401b49b3e9a349834b520b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf7dff55a0c78a0febbc8fe1a6685c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f8760dc4514999e9dcf5f8c92ef5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaa688c4d26eb542c8d143ab5af8bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555dedbd7c0cafa10347c6148aa183622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d12afd9fbda446b2f4afb96d386b0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14195dbc135391b6333c7f3783b99db524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afd6fa77b94f3a3dcd8fe98c4eeb0925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac805935cca521dedc6ff822b23b8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075ee07e14bc1089ea240f16717422227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba66aa412aa767c6d1fd4fad83a60128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ef0b339b39290d85699fb83aa621c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a0cececce868cefa08c4abcbb89a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7eba0f07193782fa75006317b75a7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a87e284dd81d0f474cbbe5d83c27432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0e4556a42281e2041cd41798857e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01bfc6e959b2d1427cb31e487df1fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb878e15c46c724da29d733733e54335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3758c26968a46162a821639c1a3e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220df3cf069a0c1ff7a9835a769a32c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49616fd922743d81d212795ffeda062f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebbf5644567b8190c5be7f3588c2d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c08521263b41f299ca429760e5cb640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a719f19c3abc847163f875b4d238f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5fac4cd10d187590bbe81953d31ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca6b37dfe5229b82f5750e7ac9620843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6bb61ce4644a32e850f22e05b165b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7ea083e83f31b520402321be2cb4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8193fa1ac0df88713919799e16076b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab243456a261f5654be13c9b7b8f103647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89aae9356a54c3a20497066b297a9a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a567d297cb2f566578e9b991bfad4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90ee642a1f1c6a400d00b174abc18950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7f4d0d6ff67a8f0eb8cc4cb94bf1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9c094e6f88d48ae9ccc4b595f3a6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955e27f20baec67049950b25dfe061153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c1bf4d9a7cb6e6b7c3b1dfabce05154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d35dc9d5bd1d9cce348fb7828731b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25400ce8d960392ff87d6180f44aa656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3fbf6c2b616231dbfd25385abe3ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b11590c4b6b21d898ee02c2f9280f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe31a19a741c5a2fa9a24eb44e6f96a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38723869202d7c327ca320c22748f2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf25bc474f9321dfff45c1e5efdb8561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712ce79c99cccd8167c2cb67a97202a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a41ed0bb781e2acd061b3da26aee763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afe68232c4bd87391e1bc765bef86564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa0b793a379726f3b8f5802949dbf965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b9ca55475ad9d8846f1efb38d122566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d208d9b4e183b46c552fa6cabac0ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6cc52a621909fb8b77c83b7d1e3ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17709ee4746b0b59960c6181e71a42d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77c076629cca254aef8c26f0151b5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b753caea9f9157a07cdedaea870999271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eeeb540f157520ba94ff48310dbcf272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e73d61ee26c67bc87f96dae405a7c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea5d752448cedfbc470db4a1ee7a7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09693c03aec9428d6a61c5979754f97575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2a7f4b0c67ce526a47cf6c78b6ac676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7225c9cf0eb072039beb56aef917f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14eca75ef6a4e829a467a247004525378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7f08eea38700e20123f831b5bcbf979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004206196beb1dc60a0f9646169b00de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dcb62c7dfe0fea3b46706ffda6bec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805b40fa7876189e911c0615411b71782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0baf9cb84ddd86c625649ec78c8cbb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c479e5980a121e694d1dcb64053ecd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37bd432e717e8e8623cad44036caad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81935a824d2024f0e39f87debcef56286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607860c502849f61005a4a58dedb3b9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f01201df065082b2ce7e6270fd934a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed64b1792096be8f2368f078442332889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8908ec85003a274342f5bbdf910ca490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89c0d07673910ff981f8fcf079e63591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd20e64c2594d8ef1c55dba05daf2092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824aaf63e8b933c0db70d70d1f5e50393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147a729521f413905d7aed67096323f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae953f5fd93fd361a2da966619967b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be133b0403d2203ee8ed82c2a89faa196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147e78dbb8e78a8705a582eb7bebf7b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358435b25dd1b02fdee6c0c291f65b3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6533feec4b8720d055d821c1309f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec025ba855f514f172e95942d0f78d63100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6bccfcd0e586ea2b7dd3549a955a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089bef5f226d88eac74b6039d6482cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85a26fd6c7b7ec9940d70bfb67e13b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a3796b14c9445c527753609c382b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c43bd1dda42ae908d4ea0814f6e507105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88161c9b8da43056f51dece2364853b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bca6766e1d8957380a8b63b8fd6f81107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3735375c4eb087280e55b2a3b4bc1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d8aabd6b876654d3caf5c4c3e2270109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2db9d738892efd11169cb57de5c6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b69f46f18b1c1039ea2a3b6a682290111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72545188b29fa13499f66dc544e3c33112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda614ee9e06fbb0dbd8667666adf91e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce7f38fe0fa9e586e8c13f3a3de374114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e87e267c36791ee849af975aca98c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098a65a4f494b13b778c6c264d94d36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84121b77ca62081dc09848d39286b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b32fb2e9f0e90e22523f6f47f182e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20e7b9d1a833c19fbc4a20da3b64e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29e65a7a7eb8493ff492c053b2e048120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46123b520e1956e8725be33c39bfd2cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077c748d0e77974e23b776f3429ba2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81435f67c402b67d125d1ed9d54e8b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40457f301bc247d49fa9ed409a30926124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97374c8bfcb04d7424983b13bd73df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c1fa80961802982472729128dc52a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7276b43beb62ef243c31cddf438a097127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5893a1630535eb3905f78d11ac9cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2b69c2f3873c879bf167d758602fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2047511c5fd0b9bac6f34acc4e663b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a61d63e6779258501dd6fb66079d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d6e8d58599df1179eeae72ff84a2a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edd2ca953ffb2168eb60ab87cc12b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e63f7d3b9ac9cc12c1419fb09f64e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de63d8d12492c185ab1955198d2cf2d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e56671231f9660ff04fef5f3187c2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21fa3234dafaefb58a55bdb5a4720a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e341b7090b4ffd49889f65e801d19c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351603baa1600619d4f67f480d3ec4d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6da9fb5e4aea6b2bdc0fba2097e16e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ffd384ecfa7b4982c6210cfa8431c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dbedca0d5f4f172056327b40f13e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f5f8b863864e97bc2d30a6a0fc2f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5665454584a0241815dee213a1deff7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ee6f3153dfd2192e11be945f8c8f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb2f1a10f2aa5a36989a03e33c5a64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6f2c8bd807749caa19068e3b60f7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5653f302c78c20036a5a554c7b9a6f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25cff6ce0bc36c3c78521b30e24fcd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b4a41c7b7dff53039240fd666afdc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50126431f055c77daacd389664df8e71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d9527ac10f0fb163288cad6e2f33c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e94789f46aae4f74798e5628a2dc1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844b52bc7203ca2247db0465f708d23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877efd9930aed8ead4a4eb5f040f40c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef5ef337def14acce5afb2b8836826156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfe7eea00ca2f0cc5ce1050e86fc70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de557bf397a4a6acad9223cd0c42598158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90726dab05e3ae2d34411a015fc27d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8782b2746e2230d23a26bea3069de86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f618ae0e37d76ec64dfe789b2143163161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce7eab6801668a535a7ff96c4fdda0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e2bc4c56445e031307c8af36c114c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9618627269085e3f63cbc086710dc1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa10b93e4df855435feca9d0b8c065d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa374a4568c5b39589b1ad67e0259ff7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d11be22a243e223e0a48518060427c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc9a0b2a0ef01aa18b7c3a94b5b472168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6664449fc93cb5f4cd21438e79892169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb582a1961bbbc48503b567e172cf1be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb68d72a36c735dd2ba2c10edd3bc8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e504219cd402cb78475702c1e1bdde172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2084def86ba850ede495f0d426cb0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a88a4ba745c75d332e389218834f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ae31c2888f21b2c594aff7b75fec1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a8c873716aee98f7b8f9398d6753e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2c6b052e874237889a01b1b564058177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ab189f3bc7eaf3290bdd791607dc7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6aed67fb227d65747455d3bbbaf1f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ce2f691e04f47fcebd74f4edf8286180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dc7eae12b1094f62b78a9b3cef93b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879a2b3f82d0b619bc9d7c69fe54b9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1593fca1e7bd9783f18aab8eebdaf59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cad3a7b44153894e722015d5eaffce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea663f8d5637043624a0fe57269c2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a5c65fed3cbc1a48ec583aa6098e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610edfdfea8dd074d5f5e516b611c24d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdfdcb802a7b972622e51a867fbc39188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec15e407cf3c3efb03303c44fe2cc0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c2aaa8647f4c2439606a30df0332d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71364e766944bd56c5537a5cb4bd62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed5b621c8af05f094f2729b265091f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32f0225dead63835ea93e94c7f6ac1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf8401ced87ee0c2c863d0539f9af6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e303e17c4ae5237cc8387b132ea79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f1c587170e7979f8b0ada664f338b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd665ddfa53a4af18e6350fb014d948e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74c7b51cf593eb751fc99d57043dae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3db03255a0240bf812f50f80b92a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651e811223d2ceb6fa0492d81214cfa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c672701af115cf7fa2aae096a655861201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1374f90063a75b8f314e3b15e6a68202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e2f6ce0a2b57aaaf1b4bb290c6a1e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf638076cea4dabb588e3464e41940204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf30973ec7414bc26e7900b4dffc22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425d505f816c6a3381afdd77a70373b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd73ac84c316f926f2d35eef5de30a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5d334d12a86a863263d82f1c2be37208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee93b8eec047d5d418e9255aa8a1cf6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba7c1c94b91cff6d995fb61535be3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86515d54a8dd9d74d09fd1715771da95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653e4cfa558ba9da884a1120a52b52b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415812453d5b0a7b565f5a8b82c39254213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91fd8b0b435af9ea508dc630b95b34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582dd9fd775121d3afd33ebdd0988c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e96f55f9504cc64b253d5795b226e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b281c1bf2c5bd6b78fada802554687a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a0d062562ac1321d6be09959b01df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bd970392bfa0805c41f23ccab8bcb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8028526af579fb550d6f66aa924f8d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88739b6408e7b5d07c20f2cd44bb83221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e3e4127607eeaa2638bbc93bd80dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d16ceb3d0e3886612834fee9bc7125223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262abbe25c5644ed0a0e3490a0e7f794224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4db531f168420135b20a27d3a16055225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1963e8b64dddcc29102364e3ed03f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a72e80a269643eddffc27d575383f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9ee5abdf289545a47f9399e7f6000228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403636d88404ba9caa14429f6482f90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa20fcb51dfc401dbcfe8bd8292c2a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfddaba922771284727d7271a936b43231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfe7680ca3cf2427235bb61aa0819b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295275071c754bc2865203bff71fe6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccddf4abd2a2563afb071ed7be2332234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8e537215b03ab81562504657cacf0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaf390fbdf75713e87e6148574a5d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1fb5a14860570a79d60ee662e57d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da716a5cfc8adac277c0d3e9ac8a55238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52b258a11907c4b34acfc2ec8a8e2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15747b3937147d12a08b6a5b85207f6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b4fcdaf8c105c55234795b76f6b64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f5abb6934fa0f3ae6efab08725306242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e511b0788e10efaab3bcf46cf8e5216243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a55fd9bc295943a2da4645bdf5733244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134adc3cca30f9d4fda61298eab8f90245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288e9d8445b973915ac52610c0aeb26246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2fdb032d113fdad80eecddf2f4210247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dcea8e94f5fe24a15ce24f08cfce3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2f03f7f9490f97cc1d7c3df9156f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a12ca234cbade967d702f69b97811b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca02ec0bb407e99331da34663489fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99865f85404fb173870494ff174c676252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e19493a4a1457572996448b21cab27253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ada2d6873b73c40fa0aebb9bf66e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68e720c9587fd3f928cd9c6f9ebbd2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b258e77a2163abb2593d13a8e9f2c43256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c722dc81f7ede978739894aae388ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287c412cb6d1bc1eeec3994aa3a1ca0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb679bb0ff9d7754d919afec6f81bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24665e74d8a200627c7b101d42aebaa1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0cc0f8920089788f6031d688e58a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07402cd2dcd86aa8cd058348b217cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209d5d2ce2bf9c84ab452a21f73fa91263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c06f397cc64c40fa95f62ff19b1af7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02512a96563fbf45e6debf6e91f6ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d73a92a95a9fbbc07f17cb78caa88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727fd977d1af7361d772c4a7f32d450267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5249d3c9552afe36fcd1e6061868df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35738d19b938dba51ab944c0a951eacc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424ab05a06339fa6eabb6d8c0473bbf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0d3d26075c937eb77aed6b01cc69a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03342c1d0caae3c57bc709d7d8b3e5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9e6256a1bc5a76a12dbed4aadab3d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459b5b429e2e342d45de474447a2a62274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2a15c35c0db8054c0d3b5c9a9667b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c74d1f0887257e4d111c0aa29f9ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312d76eddb763e98bc61c87d7002d95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb5825c62c2787a3bf129854ec45de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0566555b6228e2ecef4e0bf20ab4c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b414196d6d7a0090e6f6ab6648c712b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce861e98870832429d96ff4769680e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13111f10ed7198b7488a32b4e1393d46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e04e5af907f6c6542b3c1c8b82d8b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028aefd1946eb8d3072f66d85a08c4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f2ebd542be5d72246792adea2d318285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d3a2e8754bb0999e438ec7c966a3d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a68f31e5e37f3becf4a231d0115aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc611c1fe8feedfb6f76add18ff9aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d22fa6567c50526ee916a8cb6e944d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8a45797ff892956545a65c69e03b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa3f695b4ff6c9ca5b5e0efd6dd017291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819f835e0725eef4c582c2fa214eaf3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742a0e393a33f3d646ee33d8fdd6fde293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4697b4002e99c6b413c1d59ea0132294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c8830196e373ae0f700c0027e1f77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3000bc4e2e52caf31211cee3c301a51296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d371d29f05353999c6a89594c917cdf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933047fa11c6a77f66dab243fc334f1f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adf7394555d0c9e3eaa0d49d1e1886299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20810fffebf870a306b3ff5766af08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06838de133e282731a40f666b238c3a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e64015feb587c120746b4919e12c09302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4abf60d10788f5e143f459b25c329303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47ae30799ec0f6c3a7f6e9078cee8d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bf0a755bd4a155fe4fdd4be7a8e3a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e0d81ce02c6c61fbf689d491abac3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf66579ce7667f1fc1f608109e6af4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c8e16b7bbd4a6aadee4d08fc108c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dba0b9174123a9e48cfc21f3575605309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b4e222de5e2fa9201fb406f4aef1b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c12b8aad88d406dd9a7854e91393db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5bd32a493db104beb6244e14781e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371461b4c1c85308227c8aadf62d1861313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094759a96a9325ef983d8985ec1c0004314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af43b64ddc96ebb3738cd53145a1f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787906da8bf17484ba72f0c98aaf463316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e4974243f25f821467014a2fcc00c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7b09b10f01b54be5fb5b2ecf633fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806835e2fcd289c1f658abe81114ef6a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d210db5748c753118efae7cfc2245320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425dadb771f34e237f0c4b086d6c8df1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f3479f5042276ee3482c69b6332f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654b806ce00c12644f54471605e3392323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf366343e43c01daf109a95ec12cfeb6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ee70b479b53e0e69896debc791a5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53977d75f3f6e9958ca4446de50f219326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e847da4ceb666c044b1f13b12790230327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f804cd36159db39b3f9028c72d9ee3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a04bf68abad32e5bd50b66d4e031e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d08ff70a509dc1433af741755a132330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f0f75f0d0bfd952d8e7bc5478b956331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ffe2c1756135dc329ea2c61406336332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43f0ca9b8812e50c55bd567b23234d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a9c0888cd094a92731769167ed7cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92913b9807c909d8e3c43acfae5bdd12335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe759397edb8311026228f904b2b0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ac37705fe04c58e4edb9136560d3c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5f90058c26e1e8b0af88373fb1b48338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41cb9e8b4994feeb26b85da25981b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660191bd96b5aa9b9ffca87335d0930340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9eae79a2754fe3be47d5e9b56a3a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442c1c0ab5fd16ac7784113311d968c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a255ac9d1669cd56973955190d6d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07905c4a4832a65907dfdd37d778b072344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef71ec395a87bd13259678b4f10c388345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba22722e9fc801c10e3bc0e20850ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b53da2c2c2ebda3ec1d6313b99ba6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5291b6ba05fe644e873103ef98b54348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901936cc1df41c938ddda71aa21bba1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3f74a2d1cd88de232ad3341091f2b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d9cc8aee3a79a7f187886bc409e5e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585ce6543f3a93c3ad5e5b6e9422bf5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c60f1bfd16f867aa9989f2c584850353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c15b6ecbefddc763e22552a945e0f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a766ab5e9672a60ed356ffd4ec0375355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1a244a8c2c9fe4f58a715ca6a6b38356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb87182ce6597fb44d57928cee59696357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec91cbc67e5a3a77e847dd570865180358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1f3f183681ebd68769bcf608c7b98359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786fb535fb00fe1be272d41238d330b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5a25774f36da165dd58b3057a136a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a7e5b44e06a9de26223b165e6c431362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e33fa07b49dce8360d0157af672d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592224830a69364d3234a7b65441352364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36e9fe4a49ac369fbfc6dbccef7c08365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3acdd2043d57e15f5137db19432b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51ac0996dd0c31adb8dcc610db2c94367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56be23cdd0f6e7f490c3a9fc2176d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddd00ae228ba29e4f0362bb501668e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7304f3ba629e270a2b80983391718370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a71d07b1b7e07d9bd8eeb77b545ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e2d62bdd6a77b2603ac0ef965396b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1500d47984b43c00c2b6f23140419a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef984c76250c222710498242339f6cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bf0a3647001eab59bc90b1735f81a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0da8cc88300346746e6e46fe45874376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf5f93bb87e16fe4cab1aab52c2950377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909e3cddd9f176c4815ba1d5a6fac99378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affad3a5f21a863f8b6db8365f70740379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10648ae2c3e97b927406c769abb7c7e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72a771308fe12bfb7bc865fb78beec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4ed0f1eb047f9bddd857c3eefddbd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4496ba32a1b872d66fb57df851e8a17383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e2e86d7c471d6cb54c86014ec0899384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fbff2393ccccf505e6302c8e02279385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa00c11efb36e2cfaef6eed149b66c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ec131b98c6c558ad24e409814d5a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fb2953ab806506ad64d1f978189fd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b725404a9c89514cecae057545cd28389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023ff7bfbe6b67176ea94700d406bed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153c8b851079d1561d5ed8908e52ffe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea8820949696ef4f4f59e86aaa15f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205b939148c0db36b6afa15c8be2b18393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb15d37a4199eae084bb8ab7ab13bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c4240766b723913d723c7e72ee4ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1d45e10083237b503aef880e26ae0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac05cfd30101dc05e110be1edc6ab4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159493ba61d759bea228f6d84034fcd2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ce03680ae968c11475aa3036000ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bb9efbf3e26d2c4799ef272638329400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3513754f719a4aace0d94e3822b1b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a26561a486737f052d3aba383d2d26402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbdec640cc678d610937d7fa152585403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc116fa1539269b3029a13ac004f387404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a9c485ae7ee66a6a81ef88e820c0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d47c5294081dfe05a67e02342e56a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df0379a25f81f1816f1d26a5729aa4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930886bc97952f1626c2319079d58d4c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23807e0b3be7922bb584edbebe75ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb3d049483936a334d702bca67b677410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52964dde3ec9f8e06b1e3e3dc3bdb2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18055c8392b3082347d882c2b0b91710412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55878b53af9c86c3f8f2b5f24e7989db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cec0d9c83e5ae214b62d2858a402af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570d3b39222bc36d30f4e3fef6bff21415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04de14414a8d2f203061a12e80fe21c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e9737e669c8988884ead41ceec2bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d9f16c06aa5560db5913cff7bc222418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835cb1dd58030dc925b374b8555a65b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b274da7887adee4130d015399d4570420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb58b20b31d1901e11ef19e8e93f4da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae0871785f7fb347efd530e324c868422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91464749980af8f51264efda26215bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad4134137f3ce6edaf1f864fb46836424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d579ca120c9090a29afd64bb2adee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0243fc9de40af329f84ca8f715df8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee6b9fbc9a7fd9ab7a33c61a942c59427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44829b87b1d2bc1dbecb49c105bae542428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf1ec6abb1a1d47a48bc6990da5c12429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b1d9abcf6ee5c06e59aae1615f54b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2240644da1d55ebba1ad5c337e12b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506987baa33a9ce7e72fdd7b4065faa3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b3ad75b1837c42b3aff1aeda6d3ec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1696bbe7bf338c425372fee2ac330f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32cf5b90bee6350788308a0861fd19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985cf2bb7656437e5db797e92a0bfa3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af10214472a62bf99b545d1148c16e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f188ad2957e3d9287a325ec0b34b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b058032f7c28715c38e322c2aff89439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a826135353d9a2d2eadb9da899529fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb50ebf49c41e672889d65e3c99707441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9ce3ea00cc5eb90e7508b5cb75cba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55ae330bd0e449d518905276c13f70443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed556442b77c9c321042a4360b9fb07444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d762537f3bca5e0b91d070842373f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2c88f684458f0cfed840dc95554cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec852f49bca6a2c405caca6212f5d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79810f6c5decc054d9041841782f4766448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9676d65c14c36f159b659ac4ac74d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb501e6d3afcce3bbe9c5e2299960e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d0ffa164620e41c72aa05d240a7b1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90878d2507593df8e9dabbd17d987d86452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9d6c4472f93c654221877371a363c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551548e11157bdeaf381e016e1a54db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c03a9e79f519977f960eae5877f24455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41eb4591f52e5e6127038154dcd22ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7550c64725508e5b7ac551e52e5f98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b481d0fc502d9c9f9859c69d37fc82a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb8ff38f7ba60398991d8bb1e5a0f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ad2880ca8a8cb1a8d466cd46a0a9c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3641814d207375338656f76308f9e61461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fc5ba068221f18291a071c5e14245462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2b9bac0a172c4fbc4d70c91054af1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624772792dc411bd52f5e3fd81a6fa05464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446a198ac4c4c50352ce7d7c817fc31465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3247548f16ae21698b3b0e8237ae8dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559c1aaf3bf7ded693c04487807c9c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0a10e87f7979c3eaa4ceee8955a94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981aa6f82ea71253f895622244264c6b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2ae8156239d613d5b6cfc4084c240470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8eaa5d949e170870287abe20e16d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22603787cae3b73d26b7204972c0fd6b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20187614c82bb595190f9daf9676962473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe309267298db73d0c0f8fa28acf2198474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50089a22187d8401ca8cb728fccf39475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4981fca3beeb5e0d6ebd76db6b1b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875540148ff84c936c06117d0a184c68477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da789dc7a3c6b9164e06bde082de2f5e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6a461810eb3a5d84e29230a4c8f96479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aace00175a67a36992054ba208cd5e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65810276e1b088d005d567b5c215c05d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dc61b804cf2fb58c1700f1dd3e428482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966b4226ee6991de734928d72e995e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6669eab5b92af2663d3656385a30b92484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3c7ceb1607c3f190f9eaa8e9a97d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9539b0a00549ae36902469be35a63486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30ed57ce95c08401d9ba9451cc02c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab2854467acd8daa4a030341a64088488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d81e76711e2d493300f5943a4bf30489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e648afdfea36018bbc005477eab4f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789f4b6200a4d7310a620c6b92b5227491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16fc5a8d79f208240fcb96b7c850af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05c05ed9d1e6535872c2fa59e62e9c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f68ee5238ea073887355c4a0827d8e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209d4e9e19ddc885e98aca0a6c06ca8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89127b77ae9c8299b67d2535ead0e9b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc576cf5e810664f4244e732d66c285497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c757c0e6d5f4a3adb9bda0bb6a3dd63498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3d958e1c5200e218c67b0c37dc8b6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be04d8d6cd744a53ce1e54b3f9fb57500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c20a1f6191d4ee91ca787d15f87dc5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2145afdaba9a2446b76d7bc9cc77ca1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37aea4bca134da5f16ae6f7858d5206503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417203e93b263a59d3f72f35d595d6c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88ebf5a8f07c678dfd7442119873b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd536cc3ab9fe1243bfc064f21fe80fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202caf3681706f772538f1e4f4bea5f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f4ceee349c158b769fd129c48fa85508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782775c7e23e456f9bf17eefee3b54dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325aee90567a9ada4168e4d937de56b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4e5d0f568aec443d049f53250543d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1da42084800c68d6ee58ca08b099a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa2aa4ab787844132db02fc105efaf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5201ca49b32f737f54810feb5f1cd45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d167faf498835d38c8f8c7b4779f619515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a801d3f70a86c0976cf47a9cb01e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fe189e1afbe970d093de11d58917f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1089675a574ac685e9c1a64dbb40b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b6dc50bd19e95026ad70590889586519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebb75953368948eb84ee14ebacacab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6356c770a33380fec69828ba1086ba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f204f9807ed1af8616c7994e8bab56e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ee63ef9c31a4fde80b1772ef49b9a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb815ca65c9de21be4d226759caef3b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab7139b5d5454a92de6768b58cc0cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc117ab81e09d231a9241eee4842ea6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4423b004a6dbc441ef1d84a69505d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31c4f298dc5173e9af93d9b50aa8a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f676b31c459f20ee2165a1f81ec274e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63242b9e5b5083b4268daca6c8ad24c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba73e9763f382ebd92499f26321c2a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27e3e1c9e0b9668a67945556951f3e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c78088954f5560f8d855581dff8d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd81f92b2dc896519351846e666c2d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf49be9f4402fc8b38b096bc31439e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a98f776cc9cde4b056dd282fe3ee0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0da5f5d530cc10addc46b929bd2119537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1119f4e105f986c408939969ff302538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953d35a9209df389cff9984120bc550539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6540a4a21b5e96319841de244336ada540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a42c7d4fc41512a9137c2002abb83d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f426832ec22f5fd3fdcf7f1d9e7dd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e5e2a28ac81651752372eb894aa84543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2897b69eb7c00740a68fe5cf3c391f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe36e29de786cee6de6b6a4cc3e33d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b3b6d69fd60168107be5a74c8f8f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd214ac8b987fe7389d0dd67d34f82f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97269152951b01c5841471cf604c1b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31256f58d77740bef3d0f328dc48ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bf1f6b420f441d52b39493c1282f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf79df3d2bff19342beefe21c29603551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9984cddd5cb0ccbaed48983bbe665552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420b4743a8b207c12e74f46f6cdd775553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb19ad7ce86b27a2a93bf21613f93d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd289c81971a84f6ffae52cf171ff78f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaaae0a5595e16aa1963cea71a2ab52556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16710d2be6458f3b7050c757daa2ccc0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07805dc9476094f9df7dd80623fe84558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd74f4984d4431daa46792a41a7f31559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15123e911411bc90acb8f7cd337fc34560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9fa5754d3bd0d3646f279e79c19fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a38ac290df509419822f0fe2a775bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5051507ce6f699fa47014ce7fc54b8c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225153d9179e39c6a9e5a9180634bc3f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf8092d4ad4e53072e8316919f2be7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8da847e342fe21092562f960b88459566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46ef322b16246f5270abc65fdbeb82567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20078d092801a9eb7463a79113eab0c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef214cb4dd3a033c4892e9175e6241e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddf1770f38e85c16374164015bafe8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a11d5738d55a25d59115f47f2272b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32a83f10cff0d951dd3cd767e580bd572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fcab8984b63cb924e45deb8a82cc51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8785ee5a011819d702a7dcd9eb43312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed16b512c272f72978115572452c593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60686b0bc8ef3d4c0c64c1c0f22e8894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd5f752e8f85a8c341502463be9ef25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51609163047bc6b6ccc33619927c2606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd88159352ab0a9f9af451d76ed1a3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a9384a397b9fc7bb4544a3806e0d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3ec7d9f950589403294399d1c58939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f90438920a52bc96d14f3acd8c4be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ac719b580bb71ecacdb813b11b82311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c526d9534e698f8ed9a3ac5f7f648d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872140f5c9983257984cf86c71ddba213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f744adbdcdf2cb2614e0599277d0b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651d070d7249c2f500c1fa0586341b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149193b6e76a8122f07c89297037065516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d1c65969d3211a621ac2ccbc4c9ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf1e89c42ede12855f8603cf82185218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b293bba2606c75546eae0f3fe22d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801daa9afa0ceb7bcb737a4993191e7420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555af91238a4215e0e88c843e67d81c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fc1963e129d8363e7ddcf23c2e9eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d935daefb31ee688f2308a572f703523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022dce2f4764ae3c5a563d795b630e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53d8a1d96681579fb66c26b594f2f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327f991146b49dfa05d5126a7a3c44e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e21f2b2bebec293c66ec2003551e4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870489c188b562ead721583849b0cc128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59bc011f7b5e7cf27c5bc08c951e8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c970abc0a1214f0acdfadb6f35bd4a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d303b5611a8cb337fa678cb6927d22731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8dc623a5342da9c02997f62f2aa5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc6ffc14b36f52fdeff29917ee341433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbb6ce1dd7e34e931e85bac4a375b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f087cc5c46bb2b4e6184f2eddb473035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c20e51c112a94dbbcc2c8a2551ecbd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ba0febd1272c4a0b481a274a3e5c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1c422897579c775635d61b16e46bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c6d93d569147d8332e9b69c9f7aa639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79605df488764ccb7a9708ef64df3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc18d5a387a8a10b98e59a9e204684841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6b480e5da10002751ed3ad6287b1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c215f3d2d29efef10911f1e6b30b9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312936cebb03f882c57ca71493f6d5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee747db69f93ff28d6b93212952ba8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86afc66966a21cd2539c09a3cd5c22646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c51746cf04bad5ba09527482d9139147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33271eea937e3b50b65561bbc698eb2048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a565821ebbebd2766bf802d6d697ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd1aed43a533ba1af8448dd6d834c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a002c3664f0bc0b5ca73378ff69e5ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0526ec094410ba52778d8964a80a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cb2c2f9a50912d65ac317683745f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d6072e91773589b66f80f402262bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa867042a5ce3fb647396dd59e723555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc2e1d4153c8edd2e8b7af617464f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b0c0b8787c6e8305961abaa83c85457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd33f10653a60a5264874ab84d6b6a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002487842143a2ffcda4b57ca9481ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36a0c5c56a55a84ddbbcb4932f26e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca6214ff9a4dc10fa771d06a9acb8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f236550c6d4434ede818563a7bd0562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294189fe124b3242cac9aad7e4f3243863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c933cdc45faf70c487ed96da4c64d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8780860c1c3f30eeca011ac8a031d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f1b85cae828a4c2edad7136e3e04066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a454b46683fa82825743438e6c9e8e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b1d4749da0a6d32a973434391321168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bbfaf8273bbcca5b7ae9655d8b0b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a393816bc9940e0f1bede8dca8dc3f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f369a945fb1b5e1caa1d4a03b8fbb171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ecb4bfd21c2a97ca73d497924a56e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc15b57a9f8240628b3f4e238f0bf3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d0ae914e272f3c195492f0bcb305374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fb919429a217a6b62f78dc1dd088575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ed66bd1c1a61c6e07ea20bfb134be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c19ee54a9d1ceb71a0df1023809de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0552a936594650e5c80a053ce0bf74b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb91dcb89b79937772c82147702b1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0c3867e46c1c5ef553cec660f8ddc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b85873dfce9ad3490420cf872f529081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620487543e61cf383d29748b0c86e7e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240468f78746dbce66d3486017287c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c09c95e3b76b93d8a5839e772f54684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc876906d6b1b668fb5cdeec7a78de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a66bc3f1eda422d72a5665c78fbfb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cf2574f0be366d7b3301aad9211cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe96d8a5c6df3412423a4fe336712a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbcc927994e0ad0a66e2316d83e5c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea051632d00c7bb279176f4b062435f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8b5366d0051656c25a4c853483fcc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2271dce40cf41434d02e7732078b6792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ea991bea6d1577c82faa8faa2d2cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4ce3fa458132370eb63b86d6b735194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9092cd985234920c0a364ae2d2921a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0643a5e8f83186427f42b7f411498996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0104cf844a41baa466a42bfb552b5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046842085731431065171cc09244483798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336c8730a25691769099efaf556bb7999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fc33a82c513461e730c20bcbaf83a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795d6a40d32a70fc5cbaa1c7fe118c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1c2bfea94b59f5ad8d59ffe4b653b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701895ad275052f4b90b7f060cc60d09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530aa933c3d0939efca3a2c6ea5f470104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265967146f8926b4c7e948c3c960fb5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b11b6fe80c8826e36e44740eb6d83b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a5b25861c1a36b8dce819e9728a3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0192ccd792d448aaecd0f86a1e044108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f84b30c91617575d6c9c07159fb66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4002405faffbe0ab0b26c9796310c28110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865759b7be76fffdcdfccaa5e154e19a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba8bbbdc287baae2437f9eec30aa6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d88d12d1aecffd0a3ad17467103153113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421251e65d400551a33f676bceb212e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc01b58f926827473e0937963011c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81194a17b3ab9443dd53d496a4a49c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ac7207092cfa0ecbe45c28396b086117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee0071789bd8ee220392ac1b65e2b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144807f17c7a123f2d4a764d53993c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd29db6d9f2c30f19a597c82ad169b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc9b94b38633ca77e44f7e78f0ca04121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87e1e299def4e93c743fa3502c73fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1005023a6d1537dfffce1b5ed5d5333123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f7929cd636da0bcd3533c65c32fb4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577220de98be1a66ad40175227cc7170125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca4ab4d52a81e1f55740fc224f9dc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341a521fd7b40e6773825660afc21c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f5477623dd795e766114f77903854128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5aec45ff9167efa3a56e7515211be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac675f324f994ea820d19b28d68a91a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d8b8b362819cb3245a3d74c63c153131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50a10b6e73fe1fe33d97e94ef1689d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe654e7db820c8155d739b42691f0f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1c8ab51d49abe20974b47bb2b23bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146441813dddcc756921e676df1ea2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99dc104b9d0f337c414b5114a61c26f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc863c5a830957b02ec180b0cd9ebf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1435fb27f47a1e76708a12134a8b8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241ccbd057782c7380c3cb54ab60078139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d64bd853e1a5f35702e6b79cd8f67b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffefb1c47ceacc96f09175580388fc1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d8a33537a15f12882d20ff8ec32bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a85630c4b2b624514f9bb54245f684143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e80a1a016cee5d371cc7d27bd67d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a32a3ecae234c2c263767b2e9d021145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1e43f847700eef9067c465e5b66ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21704f8b07debaa149b992f7dac3de55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07467ffe0cc3bd7ef31aca56b13cdc38148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b8e9642bccf0ad2858ac60b4b81a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041349583d22481210595abd0a130360150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518b888be0bb1fa678bc1cee2d62599151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858eed87003c51a72ed75e70497e39d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ec2853d32f6d0e80b446df9d95a09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d380607f0199541bddd67ba719c9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392694a9739d2f5e201a5bb427bad0e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e47eae6499010ebdb6922b42b807ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523c6e5f753d4d15fac672c41246ea9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6052567ecc6a415c3e9975ecdcc1410158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbe062c38918bb6d1c7ff71ee64850159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0baf8f5fac4720faae96601762b8ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dab8cf5d853de2a5307e953244fc01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c99ef82395b29c0afcd781074db481162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25a86215c3ee0d11eb3b9713361220163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73b523a3753119b3f61d0904523558164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab148d69dfc2767e7f332f53cc7ced165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393de741e6e97e790393b7f465fe6de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769cf871e7f7124fc2a95bf6214041d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd6e3fe2c68e6922d7ecef0a7cb360168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9927b664f77c23a97578f4dd0bd45169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f53be61be6ebb21a7967e2d0ca701170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b950840504fd14a712d2864694d37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17d335aaa830fd5a6b17956eb5ce1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e8897b6f5d55b5895efcb5a87f796173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233ec02c6e08ec43118f0852d29874f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755da763f376de46c2dfe0e4e1b87179175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2cebfefdfa3643620f7741fcc5b96176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c460cfce81ff1d94945b54e907579177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86272f7ddf4751f4379e39d3023112e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f56ec90f9ad4f571707c50f547aea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30914b62a1dada5a1953f778270b2f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03a04b218a6b4316dea13778c62175181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691675df78a0bf54e4f409f67f5d98ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e542ad4948ac69d90459886e043fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36175b9ad47a0146a5fa0bb0edb4ab6a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0cf42bb0df1c7ef30e7eee4e1ad93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bf7d4f86ec8f622f0039df542c552186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1540c85628b9f385d2fc6938a59970187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd80400f1129a6c7c53e62a37f9aa7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede2a5f2dac6cbbb989dda784984bec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123260f698422185915052a8280d12d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e942c297d949500f72c88425172558a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427a225e7ded3f712359053ef4559ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e3233ab8e569a4cae199c9b2e8e72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45664c5504d689ffdf80255fe1adc731194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52caabc46926e4c7e90d45c6ef3d32a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb16b0eff2111ec62cc3bebea6d318196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa470bf0d468b6dbcac63f5693012f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5febf4b9cab13dfcc5e5b661e1fe99198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16420904d5f4bb73bd9333d4df9d2dec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d28e87026bf65ccc4fb36f8d7097d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab35b97d726fd4d736ce542d74398c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9136eb42fd0489cdc2763f8a218ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af72b2d467d5da80f4fb689f7ac8552203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736288851ec9f3c440285942de1cc8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e697b53353082017f16d3698bfece205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178562411257bd5ae77d29080f71ae1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c4a02029a1d2756a18869586b3ad6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5afdabab492f2bea17e74a4b2521b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55df73a7a608b2de17093c69d8d199209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7a44abdf3eed1a101bfaeccbcba70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b03db985af7e1b5a7567cdcdbdc42a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19474ed5773f20d7332b7522585709ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d5ba0a7874807c0c77cb502f8a1ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d7df507542cd538dc4a097b829752214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb330ec8115f50d2e1b69e27cf5a24c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b13c8b7439955c2552e2a67db5458216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d32aede0081d2ec06a495c3605dcb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609f3ed9e998cd40b552a9987024e94218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054714edc013eb2907efd831aa16b479219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68a15841bc5aea47db11896957fe52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06276ec93b9ffa4aaed61dd0d0509f55221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c5707b97e0862a706635463422f61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102b8b7a7b0f5bc35eab9dbf9e03dca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa7c1642ffe3edf0fd57c5d118b10d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52ed7a924431bf1ff21ef30f3df71c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9205237536fc21a81030a164f82a5b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2eacf67bb5accbefb364f56b30cdd6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8402037977904ca5be4d6cd1dafbfa5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6310d5a3193d8c27bcf380f9a87ff7f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7a92111f8e88084f6740634d4f91b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ac01423010b1ce73319d1fd045f45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe51e7b1042e622ef26b8b0f31e85d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3567441cdc7d48a96474802229ada233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112580f978b0c875487f236070957d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a780f5270e3295b78bc69ce4426cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ec0b64c30af43aaeb44a9dbed7d5f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342ef540818b3772aef948065b52942237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b757109949bd145a57a47cc7b9039238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271deede7a6589cb054af2301ab4ca0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebce30515ab98098407a59a83ee3eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7295edd9b9a84bf44e62c3b9359c0f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c1bd7117d9a35704b08aa22ce9ad7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7286903afdf71e56ffd9a506015a09e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfdf72489f52cf30067c37fa9000a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44311d9e0944a479462a37c30a95d484245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d278b5017d979a71267707603fa3b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f3398012ac24b973d320c3152ca08247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fb109899cfd9cf7ac56ab5f55d87a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066087c81d98a42543940b68b821213249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabea97ae27d0d38daf30abce4e7d51250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c799d6d2edef3de732c1c00a2b089251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a95276c36c37a8ddc9292b088e5f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b988baafaa908691b318420e3118186253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde73626024869862cd6413cd138446254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacd04b14bd18133eb06f1322bc7214255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355682a0190a060ab573768c440991f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73ed5bb256f1f6953bd580b55dc25d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e444791f926eed70abe514ff81a677c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254c2bdf40540394bbb772d46f5fff7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae4b21e03fbf6e5862dce6dde171d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74577f1813bd88a6f522c3755f706db5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c6a0cbc78e57e2614ba0a068bd73f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bb7ee1c53d76bf9862ac4eca23b7b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adaa813965d63f71f303ac3c1a64615264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31c31011b1174baffb60be0f16f265265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7072c81eeb597fa40dc587e204ba80266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06165b929701904bb24f6ec61247ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e62e4602d4c7462f69614a791061f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f459f30acd61fafdb7311e8fd691b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caf13cf21c7ad7e9619cae47760c3c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837052a6785903349289389959b6c34d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdef017b0b9d9685171f77abda2881272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c852521407809d54ee320178a372a35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46432ebdf1bc5b16a4b26caf4ac378274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524af90fc29f9f4c69e661ebf3f1564b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96f1e4405de20a2de80bdfba48b5dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5e35c895409d951c08788c0398f84277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8397cd08403cece6e688fd2232606278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a01dbc08760a9468d516ad0171680279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80ceaae53b46d39947163db8ebadb5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bb1c8858df98703964c90e5a4bc16281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61618ca3d4705f0286ccf806af06cb5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f100c335d6db0dfbc90b3ba965e26c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ff06ce1a9503e49d5184913d47bae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54fbb6b6bc3c9cdfd9c0a04df28c86285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f86b96d9e39a19733e5135874f1ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cb81b1170d8eb14205cd1733f4da6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b226153e2333fdcbdf56baf63b1ffe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941eaa0abeb519d81e1b2b265e866b9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f406bac3c688cb27622158df54a8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bab1ce3b1a14593a2890f8e468cb01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a237e65d71fee63160351212d6b1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8da73b5b1a46d1a71cac405a0a608293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b7e6fc454f7088644a61ad8986c7e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf84a660a9e7e33b1e905c5d07946fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a158bce6ab6369d396713f852849330296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11406909e26e284e80a8dca6d6ffba39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f1e816989eb82ee4cea82794c2861298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4896811e2c36f8a8367cf9713ca7e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba36d433126f4a803a7906c0a31dc2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e40248afb75ab789574940ffc806f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592a03b3f8a1a10da2bbb741db6cc1e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd088a57ad3b1e50fd7cc75a4c1114303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbcad39335e3016d57e48dd4dcd7f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902355aebc84c1818700fd9f4221534f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434d4cb30d65e8c095e6e4e31bea204306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bf6f8c103f63a6f52f2e2753df6e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b746c08f522721dc8c0939c1ad8918f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccac06edfa31711888397b0cd17ecf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18b8e752ba313f022ccfc9cd80ef6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f860871e01705734a0b7d4f84ee8fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bccfe847716a56ce2144e21b8f504c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e688ad2e0e628d789fd56b8d2c5455313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af17911c2fd420f731025a90cb5c9f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeae5052fe70e06a87b24dc40fef01a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a8dcfdaf484e90e61ddd1cb588e9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b36e771174aff23d8d675800d499e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af3416b302760b350bb5cfce20ec66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4a2fb18e132c845b95ee2d1f2f113319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a113c072f9530bd59668ca408bbedf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6465b515aa36db4b20293c081396f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff8921b0040d99988d768552bfecdc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9dbce47a5ca07dba1eb5b89caf04f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a401a494571aeba98c2f95391ca88324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51f71a4ddbb9a49b34f3f05d369a77325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f66af89c2063af55fa81be81c7181326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6bc510514545e9f683a36e794353d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919014684cd86b8848539c267434e41328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c390c3bf9f802a415e83dfaf4f367329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dec9b72a54078f600e2bcd3d4b7aae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213882d4281bcfe36141ee607706973331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7cb4eb1238ccd869cdbc83209dc1a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92a38d29c7bcd6001a9fe2b313ef08333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f149b921515ab59339866bcf2074c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5103098079793396f37e411a725d052335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e868992a0673b7d6885929f281089f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185763a06ae09d856a7ac2266a356f14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c80c42fbc7e2e1fc705042504dced0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000aecfbf536d7185b32e9d264ca42ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b034a5db48f629db9b03f8f5de09d52340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b35ac6c82108f80e8cac8c70ba0eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc975263c2e70915e82ae31bf04e02342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f1cc7de4aa1e2700720d012b4d96c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bad3eee6031f65abba571eaa38e0f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20888ef2b25d21995a39a6b3fd326d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaecdd0764fc19742fbc30dcae0a5fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903624b1eed18506defbed0fa87ca55347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6212b0191dd242d05e4571431d8b09348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fb7ec156f1c578d13e534757555ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10db9c934210682df0ac0ec09f6de84350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431fa43a87e22bd734566ae37300886351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fd74195d9a03df8c141d0dda263cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf749b25522c75799ecf46009bfe514b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39dce2419ee8136d953b7b8a557acd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ac5269966b1379c8b4f2860e6ad98355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4119365671240d29ed6f8d94c5e08c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3103eb6d3ed31ab5ef8fdccd77ba4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87d692fac6d6c3c77fb1e129b433af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ec999e00cc487c5f3988dc20e6934359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c54c5bd7e5047894bf54ca270dc1bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee365bc9d77a2fb8b228ebd00cc0236361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15c1ef747e9066e6357e09fc36d802362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389720c82eb3ee06a2a254adb578b6bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdebe23c4dd4af75683ddd346457a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72245ae4becc562df41fa250171c3338365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f84f2bdffaa01202d64b0ba3a36b5a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d618b216923bf5fd02d4c471363341367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f308aec7d0235a4a7518053279d8d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565ce9f4ff605739b5baaf91c48429f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d9fdd4b02390a8fca5f778798d94d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c7ede3c8dee756c965f345edad752371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940946061b3e462ddf20706c9f20d73b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13b4d02d030afbe0b45e3194910fa8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b5224f4db0a804a1b28f566b8f840374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f24c5bc07d25b3a435dfc2562113a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20870bceda2187ff39ea5591b8f5b45376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b963c739db1c418df16056ed690d174377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f03f932badef4b389b0ef7f70922fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aecea5e214e19fff5bb37521468ce7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d458cca9cb097f5a4c6f8a89b53203380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63abbe17d4ea00412d09ddc18196dc0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300adb7969f4f5872ff1789619070f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c32b916733888e18e0f3c4331f0789383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f702df9532c1756d796db0aee51c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b91fa448bfe9fd8a2819ae73eaa553385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5fa81e390bb0ead71ddbf155b522c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecda031bea5ce75b23bce2be513cf74387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95f4d1e8497f796b7d7ecfb8fec227388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1049c67c8afd8b4427ad22da162bb0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fb99a5d917b0008425de4c734930e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d1d1fef71738134829b86e9cbdf52391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53efcb0e398489ed3c9771c1325b156392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ac1e16d0f6a2402453694aeb3d2d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b351ceb1ff83ef50612e8c0e3c87492394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872aefca272c153b8cfa360250c61ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966ee7c04307311b6229ddf6f2da096396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae665bbe69ea888143d6c3703d5d3de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912af87873d340ab0275e124155d71f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bac9ebc5f8edf7e76b7a24841b10e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa49045269f6349ebc15f3c4f58c0ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b96ae11896ffe13ccc3396ec0b7b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758461924612010c50e709213f75949402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df2f97e684c78a04eb655d9b14fdd8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d68da0b74544831e35018ec82d419404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a75423bb5a0d0a619a76ab12ee9b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd40e959283632294ef91735f883c4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae722a0c9bf9b3fd9a6e5da2dc4842e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbb31db71c8a4c638edaac644f7984408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0386a053f77f6f4e3745fed1b58672d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df191002a781b95fcfc8574c66ca9f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccabaff68d76d6172de37d2d8ebc1b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96265800f3e7b41e018dfd9b379c86412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdf63adba0daa20901b365ed031f60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a3ff8993ec860b3f5c5bc3a51e0e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d866655ea395a4ec2058615d0d54e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252254cae2c1efb930f61deea24b9dcb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6802d2fd165df183d005d656020c3b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0cd90c47463d5c2236ef4df8a73e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4032c2fb1c9913781988cae3b3854d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08259d6bca8bd547ddae91f27402cfc9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888e86ab66886948598e0096bed861a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e459f701acffc245cfa7ea9adb1c1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77db16adadd7b423997818b75e8be0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ab60bc8f324246ad0f967ef6067f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006330532ba1a32bb613a2e6871f2a6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6c08d9e7622c7a17d87e0e4d90bac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e60a2257846ef738f1bd2cde18f2f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13a29d030c0e7702af541bfbc00a92428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8af58309dc38e06288c848c93aa1c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9d66bb029344aceae5bd4f646d6fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd832abababd7e510c7f75a752ea7dc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fd850ab76590e8d30e40418736bfc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090849e8525d8c9e127d027538f1810e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c2e62450850772f6942029ef12cd2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a63f677146aa2ec7833cec37aa139d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58120f0b6d375a001a47a691678422da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795c821eed010da8dfa9ea2e15bbc76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cfb5127ff9f899e88f1dd5999fc20438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be323c9bdd72a69770264c33ea18f6a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3d054f9bb617395aa3c16915e58dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4544578b92294d50309b7e76cd0d2f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746cd17745af49150242ebf0feadb0d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8333fda75035be63580dba376c1921c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3c45a7d4d922bf87a5cd54cc162ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f511b8f5064c3f7e6e6b548bc4c2d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05bf3c89e19aa7cc3aa9660fbb706d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5d1f105be93cd6ccb279f3f4b8591447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6190bd30f3856f94378356bf3dc2cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4caf67e9f1d13e8e687610b73b725e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fd43b7fe9e7ea56a29f77ec900bc8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77135a635b3a3d95b675cdb93fdaea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8e2b209fba39ee2b8d8e41cda58ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546611484748c97073183e3eedc8b7d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596be85c35bc58bd604e43a5a759d7cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf2a35891cc1d3016da5c7cf0c201e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862258340d192e1721cc2c0ffe94f8ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ee97c1c32904861ee2f96b5f76bea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294bf66f5dbc6bf96f8ae470e3be870458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb829a1edceea1f1d2c206465cc45c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d364ed271ad7911a36ce73f2cb4bc6e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77544a028e05d783f60647a920e0e43e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8de2378d5e234b9c6ee55acaa9bb7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983a482718e8d44bf73c7cbe2bca393463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb067b47a23e8b2c754256530e49b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93661a1e760e93cfa9a8d3ce5dbd6f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dac7b8c8aea4981532c0fedceb6de7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02489fecb075247d1020adea9de2f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1daed7bd9f0ac093829420c6d952b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cb4d0ad354fa08f06414916659653469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919f5f0e81efb5e117e74edf05a08d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10749530210124d29a42d278c28f979a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8979596268afff25458dc5277df442472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b891bf5f0462bcf085313bd5b7856473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c62f2a166cb1c1533de341e53f478474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cbda7e026459eb11c86ae547053b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da73ae555f7d5b5d0786c983e8eaa4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400d3f510d90cc3e5a78b222e500d6c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b034ae138237ff9f2d8cbc7f4516707478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3ee83a2329cd5632d26442e3c55ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052f3985504511994afff63a8b838e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f86799c5d3adb1317c1f644d6de5f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cae014b94c116e5da5646532da7700482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34f74e940578657bca7098025e604c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c565a4ff0c814d798d3dcaefdca110484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49ef8d972904f3d19eec599114e372485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bce409ac458335d27d64a5295dda03486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff30c0d26c63e23a8e0b0270c41ccc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f441582ca67d3568ef42e78320c93488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ed56ec663c11790dd4b32d7acf114489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d13909709e09c89c7448a3f47e40fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c10e4258b0340dbb2fad8170bc656491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c1316381bc2289626770f1b0ee435492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdb10ba3c680a29199ac52b7bef44a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88dba49bb2d056203eb06713b03790494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa14c5d15962606c9e393be1f4bfacd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332802283696173863d3b4825d23ed5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995e3ab04e47a42cdeda416bd4819e8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50550d7e9345c5a8321455a8f92260c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e0a2b7bf24122e79e6082121f2d2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66484985f1835bc9d146a788cb90d01500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f6f1dc77f46e0ed59a7e1d38724b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e99bbe080611b004edf8593c40e22a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91919852ff1d0f4276a2abe4c1637d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747e890daecb978b45c86224902cd3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26990edd977128cfafae88e981101455505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fba4e3240c9473f63b893663851ad7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73873d785ee6365528678a16704578507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a1d0b30f87267d1e796275f08aa6b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955d421c1e60c3222a7f05c9c9a87e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15816c062c84c4b1f3fc9ec2e661ee3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafcb404ffce3e8b791441821328d27511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54552543d54aa36deb0ee9551fe759512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09994861e549fde20a7305fdb664ecd4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443c9bed0a846739b7c314461597b5f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2278fddcf237637f6944c43da22f6f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d09399b4cfa323640d68511a9906d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5235ce4e33022923d5be1657c4cec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9690d7c0bba8747884bf117b8817a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68896b1889215a4fc96e4ef7fedf3257519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd517158f86f0463b7d66d267c091a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ab7105b38084186669cbe6c7fad1d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714f4e12276bd95b6517756a574eba6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad87c9ba2b4ea6c398fab5de0eeffa8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631d3fa934844ceff6852eb322daee2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5065f88e32964c6e98443b5fa24aa2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f377d8b483f0fa34e5c477db02ce5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483ababce5b7529c9fb4ff0670bb963527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e1985493d6a3174c5634f5e909e12528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787682af896a456776647f675b9f9549529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455922861193e75e57b492e4edb6f144530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558fb62c448a081f128d3bf7bd40534531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9602b78cd49a12479c28cf873eb49532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdbf3de64bffdee5f5ab5bcc0a3e37533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f64309e52913c8054f6b9bee96db7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e929d7436e7fa7c38033bd70d22fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f341ebd8bcd0b56b3baa9688cc0173536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab3dba058ed7e72bce261737d2cc25537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c891e76b34d805c5db958b6d7b09c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53c40443ff15207ec418138fe437d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833eb6caadbca68f9fc2c4c6d620a43540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc4170112a4fc7343c37c255a15551541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bece360c7922ac1fc7ebdc74171306542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b281e724c29cd079fb7f991b4911c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ada212f12176d1435afd575c02c26544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a31d9892d4e146e626d95ab525f37545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be41fca9e089ec703bdce188a9ca473546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3104d6ae5f07aa0ddc0236f22f684547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3fff00609dad7b583d371168ca422548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018290dc787cdadc89341311f36cb83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7260ef788577973a32c54fefb85ecb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332aa37d434d8093235ae104166dbb1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9daee33e54d1bcfcee7315bc38f4e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64dcd8c1ac58201253e71e4b93a6814553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a5d21c01d8ceed2fdd7540c5a97ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c2a745445713027f62f043e30f273555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471334feeaec40a1ab7e8d29f37b819556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b010950076b68f91d331c0a30ebf6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bcb77b4359ef11dff39f7f953eb55558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9044e5c027284972433a952c9934d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363a91a5fcc9dfc2a65bbcc9335b0c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796488b8e6dab4c937e010543ecb70e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6748e9359172882e121324dd09e28562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176003f0252c18fc3fb441caaff45bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179209c524d846d700e132c7cc2924e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9901c06f2c704c6fec49ddaf1e2c6b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87921d41d183d9c5aac4ed50beb8c05d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e573ce3fd5a4bfdc03400b28b60a0f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9338f375592966e1775f3b1d643b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125037f824586013f7f99a8d2af64b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc288992c62f92e3e9b4dc094ef447a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773a873f329fa88bf0e56b014bb234e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a402232dd05f78f5277efb731a79bd5572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>