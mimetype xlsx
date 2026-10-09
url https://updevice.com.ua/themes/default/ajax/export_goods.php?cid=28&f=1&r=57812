--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24585a3c57f86a114af85e9cdfb4b011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961bd6af3f835151327eda37761e57b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70034583ec9462c69aec068397bed2f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93846a6c32d8f0dba514398f5c8bc2b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8cbdc7c63b4c4d333e6fbd7024f055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ecada98519086d91fcebd5c48e9346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142f95062987e2a6747d484741a1ff17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44f6ee369e66cd5759211741e8c4c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045713943bbd9690e857779972c7096b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49824c7752e51d95c15e506b6deed310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118dfc4ed203255a2fa70b04cc401a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50060c87bbb597cb7e4ecc3c805fd5ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b7f7849f0ad7724ced87af17d4cc713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab95b9c7ff02ccdb7bf4335e9bd0db714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a5bc02a8d5c25d583c5bc1a81f63815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6facfda5c68154920f1679d7d327c2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba2efb9d14e9fa28b5f8f83edd35d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723b5979076c9183cfb3b88d46f062b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d56151f1f79d894b650f097a83eb319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed48fc430ff1eb9a75752217639438620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a931e658ef97147320fb15c99ba73a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a67c7bd52b1843c0f23a923c54cfbf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6957c9bee9cc4feac9755b62c6b16b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a630244f7dc0e194753354ba5ae8f3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd821b871d79e8f0865792de86cd3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9232aa14905d5870401decb17766a5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72175895a17216e316f1ddd7d7a71cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858fba57dad13824a391cb4024c385a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05a8c88136d6b07b7910b3b09b093529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054d0ad2398717a6c22b613d32096e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb745f0089e97d782e1799a73d3b5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155af276c3d1275cec0f7d831d7f36432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7ec4fdc7378cda0cae44558f8e68833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33910026c6b15edc1ca92bf9f11483c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0611404e729f05fba90f83a4c99d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa5bcaac0d51806ec286217effab7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbe832e86de1af75fbffe2dec4c5a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee1f5ab6b6127c830475e3122573f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e84154aaa39ef091babe355d0acd239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb958bc8f00e0e1587997329c401e1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09d24437f2eab380e5d3a0299a20fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7187e0ac3d93a3b32994ebfdc16b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f6e5738945336e14a285adb1e7b7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ad9a7da69140b6d91af2ac7dd120244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f63fcc0c8fc07445c04bd2741309645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff991a9811f31f4263c3c32be3412f5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7486badfa1ab728d5e524cdcebc14447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59966ae666597da6e5652296381d57448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ea0b6c64b5e78a08145bd3973d5a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d1925d65260bc7a2de784040d3aab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550e12fc1938dff331b427e345c236151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bafc014af717a2e4c02223d809e9b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a383a895d452c78e7996806a6f3cac153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2486f3ae3dd8830950a88b13a727b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5827752fcaa3b77ff34ce6b1471f2ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8dea24dc0ac004dc42f1130565fb656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fca4615d15d260130fe0a68ec7059f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b54e776d7a0313703124b0ebea7b7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd87a882a4de8e27ef0d0762f2fe90f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3aa4af0954fdaf7a64355f262d99060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d7e58e2bc2b671299f6c4d2edbb3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987b74540315649677ee642d6324ec162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed7c27e801cac7c39f23020cbd95fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53ccde4e8aac5056e22cc8cb63bf9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c1ea7cf819447299bb8d08bbf052365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5796f91c00ca2f6cfdf8674f684cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3fed07b4f1e5e8859ed6fe8f9ee4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533837cf5af180884ba6c8c730ab8bc668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dcd1fefce674980213cc7879fdbb169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883b4f0d02fd61f54d8bcefe96f0cf570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f85f53d54c0cda0635f6b0fefbdde471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f512f2bb4d67a88e1130ea691ab238372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b30505409c8d08abecefeef1a5934873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ad90074d19584b025bf5c46bdebf174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccba499cbb79e9118f1a5c3064de4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee3fdff9dc999e3cd515bdaf19f0e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1a8126c720bc2800a39a2b0e8bf9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30687c160c18c25487fb6c4d66ae66bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5a21a75b5b137cddbd4fcd7647b3279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82d26ed09afdc74202648eb367191c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06126ad32c809e128be260f61e166fd881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f349f704701d511d3347d75235e96982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69707d4b425939d448ccc7d73f73d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4f1ed8c17d47f851dbf627c4779c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c6469cd3bd39af4290d91dcbb7a3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda2c408ef0f40741367aab6c0a448c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90e924e601347e9893bf3720ff7c2487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9b4036e838c8d504099cee3d411c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd17f619aa75268526deee51bde0b0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189472d327142bf5e1852bb8c5bac89e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2add9ad18cbca07a69cee46c2d68191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa93cbc3fb0c42d02a670ae8e4968e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65badb0bb3d0062aea336830d3e0f5e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1e087a9d979ecbc8c2d86086bcd5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040508cf7b37f6626082b360ca02caa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e847416bd72c1db823da59677b4039396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f4b57d597956e05d292f68161af6a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3003e9d15323e414349348882c230d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911f0a8402e862cfbede1ef2de992bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4484148c9103948167db24df4fe4ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f9fde842dbe5de337f3a5482db243101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e406cae50b34d0f775fac2bcc849e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2a0db19392ef704d58cddbd45e50d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f377dba136fe2f119edcd76e27eeee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbeb6f0ca52dfceff2b7cba56af79d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c6efc698c3a00077f7168b4531cd7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a91ab02ba9da5b02add34eb9cba0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfb69d05dd8aa9638b576470e21c04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962deb251e328d336a7c363f5589798109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77852a70d65f57b169611d526dc7f37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbeb8b84fcd93eca9185e86602fcd15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e48d979803839eaef49da0d0fa24e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a2fb5fb3883533fb4e7abc630b2c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4069b4036ad5ff9aa2ad3d2d8a2d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2c654360b710dd5e2ec9346a6cefa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c54d7cc33526bb657e3c70bc88ac2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eda38379a8bcce8a882610b3aa640b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac43a72b7432e16a3c2cfb9103d1738118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d541efb6ac177b867cad570c78014119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0931977e0929287e025bf7ed6273c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99611193ec0acab526508d7b465a827121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e30a9ff931b967229e3ae8059a9d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2627b115ec371cf7fa67d08519d39123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dda2c878ff78f5e71a9b587098cec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906dce4c78390b4722fad55aa826c67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ecece7a45b6e2098a34881d01b7ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad30a57288db208a416b67cd76f4e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42751802be5c188c7de6abe912286a41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f668ca86440776bf92cb35ecc335d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b9db3da1f805ffda23e6e034e8b46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d080375fbd6ca675afb91c6ff2b258b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88b0f3ce3263fd13b9e5fed9a3cf6c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92286e067941c06b10d4d563cee6c9b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd37f341b95118bd5cac7f3ebfe0ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c80078716e4d6efad9c8ed4f27145d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68f06f051f847debcf872db839d691136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27269ee93071a1d0c7465a633703045137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458b57744d36f600185bd9edc5b0cda138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b5c76bd368968c8620eab7bea167e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097e6558d1c4d660de967d5b21dbc3d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f85ef5a03397cfdef8951e671ed6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdeeb0f6dd006d45b2174f75e55366142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b4bde9621b2c04e09ead0bee02c06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d70ddf05924fea699391423410ff47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8ac2c196c3fb6654ea465d7292d74145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4f46f1d3ed1c463c95b2ec4a1eb86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0f06ed116fdbd56f9119a28782cc1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310138f761439b19b0b7fccb577bc73a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72119923e3e09c98d0958f2e593420f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c50d3e9d43f396ed687b3994352245150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3e0b6feaf78dc503d6edbd9947f43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720921094a125038582f2820c64a7d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c359e39f4ad1f0537c6a36ff229e6f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccbdf88fb34bc49e9cb1020e993e32154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24240f169559bec32943c83bc4e7f46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de0c0c368faad2bb943b1510b77e9a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207f39202337fea87e4603f51b2b510157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58461597807049bcdbfe808f8edd8d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154801f431f905392a22990f00581fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de713226f3ca9af2813a122cda7a77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611b5e177f8cc51987fb7c79afcd10b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7c7de78a42de9f0632e4645fd3451162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3df49c24502a2e240465d111c28f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7807889b51b2597b368c1e5fca419164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e4cdea6833eb5aecc7e9ff7063fea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89b50449e2c614b84b639053780d34166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab2ed2b05c41ac85ac661dedebcf37167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d44247f615cdc318b0795f242a9124168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09982257d66aae2aec0ab1bfbadc948c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5a9ec048be9806d3c3b15e7cb2c3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41777a35269a54aa2c2ea434ee7d46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdc7c49c6a918c144c33bfc2666800172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec50d630ff5c00f971734a1dbdbe70a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727675c4f3e64213b706f7be282d86a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53bb1f97c68372dbf1ae8387b26571175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acc6635d767622f4d590e0ae5e7a9d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e71db6c16c986aa86fef4762bffd0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01ab290a68c940ae35c35329592d23178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a6c3eecd42f27380f90883c1b4bbd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9f5f5a4929baae57d9526d9a9e20e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d46d74e0a1675760b84020c8e2ac4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83776a257d22f45322fa21a04a5da6e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803ddec55909dc5b68e43eb442808c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d493ee479322ba50ed70bfc614981184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e32e246832f95730c494b294ca652185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215f16ea0b76662f339ab62dc351673186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aaf12c38a5e520df1a1193c140dd49187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fff27aaf78903384a94a97c817e16188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad3092edab811da451b057ca4cfc6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e123674237d3da11c37d8eb2f7a20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8795f0faa5a3827a0f57084a3b2eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3414fc4f58479a97cd68dd55ebb8aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5a8dbee8053d258b84c5f9c7f95ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6daabd6fcdd81f42dc91ba3e23d87194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f554a79dfaf8ab670a480533bd86d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa983e29a002ff91bb431b287d77a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f952a6886510370f9c203ed9f9c8c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517f446014958c4a3a2a0a199242e45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a124654637ae26980524293efa0be4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125894c6df1862d9b84d7d267080fb6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1109c6ae82e2023876a0cd3e89072201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f2d683bb25978f637a304badecd47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85471155381e3c4bca2a7ed4c5aca12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b61383d22264af637af4d008bd9bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b60f4b9941a03bae29be9ef6b17c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c83aa20e5a6414e45d823f4eccf0a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a46e5e98e6fc2e03d7b0bd0ebba58207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b2267563b410c1f0d6498668820d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adadced4dc3d178da913c885dccdcb6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476762d209453d0b54cb52c4bb81bd2d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0833f8c0701c83d43e4d18a5161950f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f462ac48499a64c79b7876e1cc1b52a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2b29362777cd167405bf63abed7d8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229972c9a5b29e69410f25d042de19fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914adec2ac9224737842ea3eeddd6592215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afc6eb5a56c1a910767a2ad707b348216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea450df31de71613e7a2f82f492d1b26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178adfa16ebafdbc5e68ae73f7ddb29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af4e584a1f2565fa91994f54499353219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf5d8e9943e962231e358fd52b9b0f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156d27fed00ae508f8784f54b3ca3a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4156824948ffa381d244d914acdbb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce954107b8c7a2018ce5e14336d1242223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096387e6c50d29ba4931a8aeca71a2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6052cb91179d69665925e6a6217b07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487b966f2bcc949a284ae646f1fc17d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c729666199f4b69440835afdf8267b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc024baec32a44778346ddd1e7af88e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502c31595934269b8b12262b4a9f73f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28d5c0ad213ce88032c75c5cb99987230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15b20c4d207f5ad846d98791ed22e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8097d6d6f459a7b6bc0fa69e3112e65232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cbaa1ffb0f74581c48b382bfa7add233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe75872928b6dd363df08ae4626c0bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef87840c9865ef9c037646ba2a7d3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0391afa94249aa0e38d3195385563f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16b8749c97d146d78f5a9f215c6650237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5453cf3b4def3a4dc5ceb2beab1320238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795ba091d6b7182de834753d9cac707239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1659ec62455209ceee045f2d9cf4de0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109686e8cab060bb789e074de7b3e66241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a7deae4e39a4150f1ab8f5168f4cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e9f0b034bedac7bc5866596fba14d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418feda1308cbaa591198bcb22f57d35244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38244428d5950a9a29fd62b66d604e53245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20334c6f331028c32bb14850dc71ae41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c16a0068a3cddae6fb5da4c11a0d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888c9ed57a07442c6f85cd4fe7e096c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4826e88c09a272af4d30dbeba6a6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3aa0d6b2c5effd0a79f4baafc42655250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a062167561b238847288ac74162120b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd025bb8cf15f1ed2428ea9bce2477252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d35cc2fdc1ff92cea7822de52b9d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0033870fbf90084d472103772b5d20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9b01c4a9042f76104ed74b014bf12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781bad70c47e21b91df8470bbb79e16256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3bebfb51461af11b164a34c5a3a16257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c881836b174d00b5fa69f8c3e9fcf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74579f9de9639de0a4bde2a144e36100259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f49d31db3e314b93680736f1ce9e35260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba38704bf5ce1756f13cd32be18eea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dc5800451c4d04999fa2ded36aa4d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88743f7fc786609fd811dae3250be79d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37d35b1e2311e3849521c9a0759353264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb62367f296c7c88332f2beeb8eb18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcb8df18ebe4765ed3dc8497ea7408266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2170b3d398d2410aeb3067e224e4727267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462d4a6727199b3d20a593bc232e174268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505d564c78a84dec14401d2dc5002b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981cd6f0f435e133ed93562ed171e54270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ceefacacf0169124b9d08474e391ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b40642ed84ba8bbec044e9b950ccb6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348e2866b59698700972928a84a87b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484ea03f1c32a66f8d0988df5c42f80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ace260fed53d97c214e7acd9edab04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da332d7e2048a61cd7e0692b6b7bf8c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272eb75e66979cf17f01c3a62791a231277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8200f41f8c3eefd256e43b2ce805009278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6e674edf3e6e52a55e7b6b70cb018279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cabd70f74a12caa8871e92a8bd853280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f631c620f2f4fd5320e04a3dc9bda281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c02971620f6b031d3ab6f6346705c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffa2e5b77ea1f4e82221be6963b375283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c16f0d84125b69843fd37cea35a006284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff964d4a346f6b9f768867536721249285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5e015f10e02c09d328a11390cbc77286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4a506555b05fcc5e0dd5fc1a5b6e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a9fc2353b02ccab6bf2fa9bf3c96f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f542e9b39f3167d6ccca692cb5935289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3828bab9dca8fed175a5a6de27f383290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4880d102a41e4433df94b17bfece17f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba41a0a6bb383b30afe9e830dcf6e5a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f39ecf46960c12799283157b14f48293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d29c42f1c9f50f49d340c67a9974f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181d15ece16f51230d8c027fd7bde2a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9bc87543c35eaa46b7c6f2e26f0bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e620a78a7529dcc3f717b482d99bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b885f977730002f20b68d07d07627298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbf013d460eccbab223272bb31964f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c7c0eec3ef063164a5e43a2fc4ec7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f83d2cb8c300b036cbcce8089288e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460f4dfa33b59c2377b6a2c8744b955302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31fe8740be8f2ac20d59c78abda538303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fb35f10355bafddfcac3180e64eb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c6ab9b10826f3d60f5fa6f2e7682c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf66eb2c18edc7be2f422ca48db90d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d8363375f61510b630b3c40a0ff20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f90df89b57a7ad32c3213eef3239a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05777deeec33551131aae5b82f63288a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb2a9427dddef183eba43700c4d949310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5bd8f7f11ddf2e22e53fe9bd44918311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb113558906f63b4f63a4f33bce29c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d667df014c02f1cc9ef73d3452ee8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a908c1c335afefd8793c07ebd299d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489f03cf162fe9d20b058c7bdabd460315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db105039a29a872960ddcd10ba7f13b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8f96f72d81934baf043302f355b9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10543016a166e7b3aafc55fb9681ab98318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158d938179eb66a41e8a2e915e381eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccaddc06251409f9d52b1a205ed8fd3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6079cee6c79ce89fac81d648050ebd0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0034bad14920fbcf098f1392d8a50fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c81626052fa448a51866f85ce55041323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f1338b3404831ea6bc893928ecf6c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40262a25ae4ecc26348c7b853266588e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d5bba8099054c5c88e4d5ff3acba1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cce4813be0551e9b93dc44b62a3ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe478554f3100e6f1c7ed4026ef3e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a42edb0828d6f0c22a3ef127fbe8f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69460b5cd75e4d1a973348fa24039660330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34233347e6138af940c79bc26d07cc9e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af9f71e63b89a03f48db8da7c24361332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec546c600b2d197e3bb24dfe2b8d62333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457cd29be3aa37f02a7b89adcc989ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15ccceab06d9cbb572e1dd67021ba0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cd7cedac3abb20d85004c569d46b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befeca3d01f62a0cc4c378d4de043ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f8589c9d97d8de8042b8eab82cc34338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a61d4387fd91ad4be5ac6fabf891e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b7623bcffb8699856647727906943340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac7d0859096e0702aad6747830e24b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff656dd522e05bb8f7ee451cd56389d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ea5272402cf0a2f25edb7cc985d17343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3e805ce36ac9815fdaa7193fccb94344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05fc84667740e3aabba501c3b9272e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b4f40b07890b0268fce29281bb907346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a554711dfc8e86dd7a322957f9160347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd850fb5d21123c69bf4a53a62a2c84348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca4976db1a286b2d11bbff7fc316dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54afd9e1e6a4a4b6893d87aa841b9b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7491442aa9b657ea856d5377d62ad23351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f80a240f9d8baa58204dad4d6349b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ef246ae2d0d8fa42f5ae6af08af25353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd41fac4437c5d40116a78ae282d101354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725a996112c981461a04b127b5ae560355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6db4f5000bf7c0d2ad6afb0a85102356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a74d41dedf1435b726c0b97af170c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309d7255456a537d94e4ac62247e942358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca2413d2c7411308bf472bb13c9faf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa1839a1b7032d3308b613bf1ae98e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5121d0db17969a4f658278d0ac6bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03febe30122b758ec93bfa455f197ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ffe87d96af8ff60c2f0a048c62662363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82a8c582a648fc11b8153fa1b9db51364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e62d9a8ed2d0a585be31472684a16365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df3c1ad7c1084686fbb67cecd4bd12366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba56e13de6423996762e10a627777a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e3ad035cf34eefa6d7e935b39a0d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1baab29c03f50f3775524fc41dfeb8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d2a682608e7772e0d3748496fca8c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b00b5e3665cf392ac949869e2a991371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09674537105c2421e3abcac7e6310a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e729d3f8f0198873c7fc12bba5d0ce0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f454e30d908aeb3173331ea61aaff92374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb57e3865edf87d4c00ab8ab62c45e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74649c76e11711abe6f34acf6ccc5dcd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec70fd490ba3a65d93eccc2183058d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ff0352fd552f333f61a9ab037aefb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d89d729e9ca129e891ebb6ed853b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daaeaaf717cc0212ce35ea1d3639cb7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056be86630ea4b225cd830ad48b27c6c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74820a03c5eff3fd3afdc399f0e7a7fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6ff61b9f7604c617a5feb6ad4c492383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02754cd5ab2c0cc8b872257280e8a4a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cca27969d0ab97b9c934c3a047bdd3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331355b84474a3ce6e8b1dea596cd637386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40e0cc89bc6b5dc6df001efa3eae7a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb82a34b184092666eabb689367357388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555c70b5201cd947d5ea29826b57060389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a861239572af4f07647073cf36e7a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4bc8d03f5ffd9a16283f80fa3b11f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f7290874c65404c739b431b38245a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d715fd90d21fe2ea58a7f2de1e98281393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c311813b734139a9da07500e1831e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2f79d463345129ea833fcde525f05395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcd41b96f98e7558f86cb07cfdd6d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0134b7b36c83edbbc17a470e476f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43cc6eb43eb290345f081e831474c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1f00396c7339c3acdd7455aaa9b4c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994aaf363ed54daf52059c593c94fb62400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcad2551aec6ed942ea45e3b0d6974401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6c9315b659852d7d674dc5eafd66d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a05cc3f0c3449d27cf7b80604c637403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b0071bc0dcba51ed3c94801394685404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87aef399898c0ad45203b48bd632a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85212b1c6ca6bfa5b0f0aa0cfa72b626406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37851b4bad47c6b7292a13911fd8fbbf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab26595ad7f2cc4ff174d7b0fc54b25408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cff8b5ad5b63d53793fdc8ebbe9f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d893405bf96a83a1a40ee04e055c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc5d7746381166fc1313ebef1fe439411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112ebd993e84d4d9e992c9b0ff16273412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3690177f1bc9e6f1e9e6ebf178c2fb4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ed14edac92d12eaef3d42cd0955c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f4c4619437bc747de7069039d0b94415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f413e67e17c32f4fbbc7fbd10bb86416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4565a50d75093f34a7e3c44224238eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d253c1f77a6335d972767ec0a16f11418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525b424c66b30d4f3081e1a26892936419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4bd8217d807760564a3cbc76467b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447da638002ba2ba9da5fe97b94db801421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b43e0d6bfc4f1bd16dbad8f1725f75422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1365679ca1a39eb533bdee8d3d9f1a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226aa83640f05819fd4d3f714813f2d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade315dd8c61c7217c5d2006891b40ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b38dcfaa39c3aa3cda2ddc3bc780b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74bd7c92c9a738824061773ccf3dba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21bc31a4cfb2bb30f61cd4b530ea68428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2ca3036d0ff844773a97305c26500429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7f822a713db4214267c963247a21d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82b1687dd9db47b3ab7400afb56223431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edd9715ab50c1eb085b83013f849cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c404894a09286914496c8b303ca4f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3caba1f767f576a749847fdeb0cf9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5956382c60f967b9fa89527ff4a40f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68e55e06f9e63ea84a4887c19caa96436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b1e846aa510476a4014fc78d0be7a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524458b66324c1ac754eedce97d02be438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2fad2dbda3aef9b38f73363b038b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139eeb3e60c04b705c7a5fa33d39c4b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a1313f73fc20c1681889304838da0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643c1fbf39636a54cc3c7ff26aab6fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906fc852dcba06d80a9061bf4f69b73443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340668f23f390e6c0dcbec099e6a67a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f003f909bde95296754213a9b56cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b44d2d0021e6224fe2778700d6a2e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55f8e851898d130ce3a02831185592447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec817652b1ccba5ea4a17ff611746f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597a1067a77e6a34a9e0a770159db25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972db584de28a1395ea56135dc543419450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76086ee0165617c6b4be2bb6165415451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db339927fe26182e896b82de328f85452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf9b21c71708ad690d1d0059ac06c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb5bea46ae9ce1e668484db3321e3c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33a535de19e548913477adb7408a2b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8f1445557f1cd0068969867ed3f76456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee4bfdeae57e04ee751f6884c1e61c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9c83c4992303f5c98744f75493d7a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e5dc54e297ceefd4dba5a73715309459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82feed8fc4c3990164f1ea6eae533b7b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb4eb137c2db20c7e9ca06470e4e73461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a300413e252856be240312ea9cef18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2502b7f71243892510156c7c9311a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a409075e753dde78cec1414524d0e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecadc239a27817c25b571c3e98451a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a093d0c1eec842b6c88676086e30c35466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90ab50dca72631288e4e59c0fa64e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30a064e30fd1f0f42c4dfd2d1a1c39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c1d3e5c1aa8ff11e10794bec13989469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fc1674e3a2bf620488b1d0e3c87ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722e63c2f7eafc58f129caa6e71f49d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5e328e8f23f827329c13af391224e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a10234fa0cdce42ae3b08542f8fd7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47d3414b2a83fb42b0758286aab6b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba027853732ea24da6483f153412fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379558086a490789bb2bd62d932423a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dfe7183b8ea18c7f5621760371640477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff9787eedbe408c52bcd614d603545478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942600ca8e8abfd37e207e1169b81e73479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c90bfbd635e51964b581c43472eee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806980121a75ca1029c75e659f8266d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56a67a6ad978837c9a70c388f06819482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7c5d32f746285ef908ad5b84c4799483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3b221f8d8b26599bd277169f05321484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb029c926c61108b616478d3eea85b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd5effa1d444d3f129334cc2c811cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3391c966a1686a9f3bd041e6dff1b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87629f9c5be63ba74fdda1a0d4fc95488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564f080cc392037793d96e8c86725f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef6880aac452aeb9e77831e65695a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd35216cbafb7f7b4b5f2eb591571f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072152c6e53da3b05292e737f2d71379492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a538eb0e3856d5bd32717ad691ae6ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d235e8e03b007cd935e0394b132ad2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942e2b1e5c8012b4853047d33c26ed8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10659ad80eab7d20a850fdfc1f7032e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ecba454419f475c42ca49ede62547497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4741943efd6dbbe4aec6348b12854498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b345dbdcd887924722f2d41841f2123499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4874d20c37d838badff411a3aa833500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665aa977643e73712bde9a3397fca2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebce95edd04c4bdec55d5260690d61502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9d2165667d4b56ad643a05e1cba67503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78986aeb5fba47cb280f618d9b78e02504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172d5ca5323688c8da51882895ebe9e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22339caac6b10f6927dbf199779df100506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519f2982d4ba54577e260744fbc5301507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb290ac69d4efcf1d465453218e8d35508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4782e82d97f3ad4dfc074b21155649509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc1761f88a72a6731605a3c0df8c9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c973748dddca19f8fef3216d06f9b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a61be6c95baa2a1709bdf5db5109e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c214e4e36f97577f751a2012e4fafeb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3a404e673d872fc4d3f6a737e51b3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1f9b95a5757a0f0a7465c393052a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127a64642bd3ba5e4d04f30e2040c52516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4487311a5202de9696c5c40e28b70f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09670d2269ca87b799287b900c40bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f6bf004156604d7d636ed13748e88519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb769a3390f70cb4c4a9931cae3f0761520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2f7258734403539fcea82ad32b81d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cd4a4ba4d2a567d9c8cfff6c6f5ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5398dfd2e8cf46bdd59dc7e7ce1c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c7570a0691ca6007fc509ea3dc407524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f6c229f4899bcdd570a4900eb61c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd15512a87d5e5de8384bab142ed182526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a42e022217991e5a23134b00fba81527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af83041e21ba03ba6e80408cca72387528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42d9cbcf2131e391fc7345d0098189529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2d5a9f8a184ef1e5aba7bfdd94ec3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47863836afb5a0b87969e574fad0a6ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ea3e2377332251123731d1e64fa22532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0676d4258bcfa5e2851cc8875411e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1393a62d26b79d533e4ca526e82a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341ccd41d7452c69231330296515902535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eab22cad27ad14d18a223ae461b82a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab6933b41d2a870490f0ab3be24bbb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bfd7c6e652721b666d477689e0be0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60cc19c4e09f96a4f56a6ed74b6ba6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d138c9474dfcc09394a065940275e02540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f064394b605b4d810c052ee6b1aa0f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a66473e597331739c8f7d5dca2fc4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da98143e7f42987a4c93c4a9867807543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bc55c069eb9e8b3a14ddc0605ff91544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08403e8f57109f066a66b2be4ca3cf66545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a603f09ef72bcd0e92b430cb9d2fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035edf8b481bb4cb42bca392b04f151547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956aa99f64c99074ad654caaf4b0cb2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdbe8a88b090c75a2c600462c106e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4bdff1f21f3a8cceeccbe4e6880a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9655a6e607820223e0b4a77f2e54865551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e47c83253f6e3d35e949af7f6bca4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e9184e1ad2626ae4677a297e8e2f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4900259ef88f85f868928c998bceb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565afa5f0c64f671fc6fa6fe5b15f24555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72f8d06023c08f2b60836a1d93ba66556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df46a9c25d6fd4ced9b8818bf0f325557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e180e7fbb952587c79709fbc677f4a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a4ba7e8eb44f17401bcc1ca4627ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bcc032dd0eef2a0cdea1893158bea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3784fcf0deb7988ccde1d7a6502ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13f40b2e946ffb483bf6dc49d5bdbc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b1eabf227d9e63365b8364d0beec8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4c83492677c6e284b3622b0643c38564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5273a7d48d66275d53c9ad732496e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e457b52cd65171e122ade06db81b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4703b3a37e0a612b400710c924158567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce26437941404a961d5316811dda56568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c882c9ec592d0e41bf88176cba9d91569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd7b5a35693e5590bd8e4f57a570ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5679ed553f53bdacc49c6977f7a54571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622670e49fefb8cb8bed364104ba7a9e572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347ca1ac5ebb408eae42ca88afd27c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d2ab886477b04275f7cf37a3cf1e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9de0f6fa91ed9e3dbec9238cb53f673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef58ab84c0e54dbadbe2d22f8f5d6b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0b600b8526b691f625e4fb5b0d9485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03444026718fa6836809df2ffd3814456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73502bba770ca136e51e6e0689b11a877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc0bd85647cb2ad3636dadd2445b648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ebe8ca906a4a344e7671779eb8e129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a960d9a5184158d85a7258f333c6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a09dac0255d6befdcfcaa13ea7e6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b061d74bf96aee34ddd704fee03fa512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb17a9c94bb49303529a182764ee4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30851b73f3bb1313a23419545152ed914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e55a65baf8c9037d2b97770a2566615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be03dc11ae0c8250b1aeec87ab31aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfa80603d2ab1a01991fc589b3d71817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25abbcf2fae322a1d5d7f07bbdb9b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d691ebd32a692911401dab023b0068a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e60129127b8b1e6e18f35ecc7c7d6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26571e8bc2bf1d315564cdafe6bd6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfe5950069fe39114fd07131517cde22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d13733c70438f6a93bc6075ddacc3523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eba8fe5da2dbc5b44a8db75e836acf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df698a1d59d087ea5db6d319eda051925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b242895206c78f72a7b952de90e404726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567587a17704a1f0d97827f717809a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c7b8132af4f2f5113271852a5c5ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7771d486a61a7348b112fda2ae34829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc36cfcf7f618cde20e320dd25ec22c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7d715f12c531251c3c859844bf55031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b515d0e7e0ca02e42de9c70c5356132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2820bfd57210e1ee3cb2190485c91aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa649bd65e8457bf07701d58b6f8bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e1a811e27bb4427c361ebc6050c7835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dc8b8778bd86e670e2e90b1e1e1b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647e7173a93989d92dbe8c295f8330637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bc076bd6130c90cea0a34457a2f8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565b376bef30dd1c502aba28b2101e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c421d97b45ac2b16107ddfaf21273b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb36e79f3e82037671f21450182dc541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b5ffa3d73cddd85273deed56135c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0722b4314cc719e820f32931f63c6d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271ae54369e11e1f61d92bde8a34d1344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab25f1f49b98f20b7d0fab56e5e7fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67b308489e22ea1e189c44c5f7760246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535887d7bb023aac41b1b2914fc4fa447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b82511768941f98a70fedf332632948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554f79a64ab88e6e31d5bc9fcfa2f3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c188ef4ec8a203437a1134df4fccf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796117983a3635dc641d164698bbbfa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1409fa009778952224c8a22e6deefce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3866b113f64acd0ab15e09e5aaa9e7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50109bc43411d44163d55b7b6ef4464b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09906a839f40f1c1404fa1e83ca4bab655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69bd846203a3eef9c4a4901bafb81856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7170e8eec9c489681a1339730aeb357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c74e45fb072203352416f2578109ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc368d239974ff6e412a949059ebebfe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a59404f40fcdafea97c156db504bbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fdc644d04f56c9e2bbe74fe8fb96c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c507d4615308c6c521adc9d512c90c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b23cad925f158be833a048a7f622a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffd666b2fb8af27994d643031df3dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e2682cd047f5c075ad1295f2710ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14badeec12d1d81eb7e7f4429e95abee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45433869cc4ffb91b72b5f292b67491467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a99844c0d21b02565ed80738a231d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5bf59a8e8bad263703718db15d4e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccece99981a8e46fbde89283465815e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb461b4d70ff7972b10d160c13b084571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e520bb89d53f305b2526fbbdbf60a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993173f562e97485b9df2701fa1c82f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013bd7b4675c90859b9320329aab8d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753af25f4c9944deff8ef6edc5d6f58e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984612c24460aa3c01a660d470b05e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85120ea0255061424c165a2bcaa7e6377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abf7fb9f5a408beea1b4ea3c7f5d0478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24846f65e7e6b8395f8642f893fff2d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffbca33bd1e2fb948dcee9a101b87580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf6dfba00e7f6b1f72c649e71e695481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f162c6437c90a427ff20d2f2f3ad88182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c926157652843185e9d02a1f430ecd183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5eac15563c891442931500c8e6418c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d25b65e9df1166a857bd8292bcc6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58492a668e6c0c160b6c16c2e098a08f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cee36ca4098d2fadfe0201361d4fbc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928506fca75c1dcb0991c19338fad0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b447692a6c8758f0db9d9b1e9fbe4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b284a414f29d0a3a1fd1228004c8b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67ea48256565be780fe48d79af3aa491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc6671261aa337791b14f964e0520692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142509f2d894acf6e3d0ad063f1b22af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b9f6e810e6a894e637564a2a91f7c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da2902ec9cb4652753f4fe51f6524895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85870043e740db312fbfbefb54f6d2996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2457ef471b4ed4ba5029c167e28da497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff66a31e8a14b1b9ea24f781f17c3098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8e551af04709da54d339d56353afb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49799dca1ff9f02fd253b6dbb2fd8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3379c44e85683c72493177f1d53d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777066aeb1962349ad8da721c7a29ce8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151c50a679e8d3cafefef6184b56c47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f07d1fe997c9d3e24951ac6d5b492104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dac906e2ca48e1a606baac5f332a58105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75570a51de3f35004eeadb616ac2518a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3e43510b05e5790f6ad85a6f2a1f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a73fadbcd3f1f2407749788f2ab171108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a3aef57340c46adaec8b04f7154fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ec071cc087f678b37431da0bcc644110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cec96f84eb99f43c258e3892d2798111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15492251703876bfefbece20ba1b1e18112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33f2f66461ef102b22d3a3927e7ec0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e041089d958c80a661eb9c58c2100114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35218997d6b7ad1f9c4e0b072a46b0b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b2e919759e975ebbcc6f04d1efa2a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09ee113af08b9bed6f28cc4824b090117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac739d03e707e148f129612f25460d75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456ffc5c0c9781e2d2f22189b993ea9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9b0d1b1e33a99923ddc249c96c539120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18277637d3248ec8fe151a47d6e6b728121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617e84ffd1f1ef205f37413bff7893d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca42f575d9fd145db0fb65db8a1c77c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7e5bf306d305a8f09fc6548cc32a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db7c703f2a6a11e4ca75989e2e93ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d80cdee0d104e80c09b0dcadb03ce5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bf2e3c8e82532ed2e3c3ca8f34d44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba210ec4440b3a86e501218eeab41f7a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578930ae8bad524b8fec66978852edae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6a3d362f9fb6f36a92aecb71c0cdb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62638d9ad5ccc2f263a20bd9ee49fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6507854509fd588d2d495d4b5b353f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75153e31408e550b71d29c1f1bbd8b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03794bcbf2ba96952d9b3431ecb48aca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14264ce89bb862b3398e46c03ca8589d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d09b45db0e6f54ae1995b61072081136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e599f6fa3d27967ea9493e65929f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b3819caaf812c3901da2d312c3fad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03759fa05fe96ad59aed54bad705eabb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dfbc058414a95d0df6556be6df440140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bd5f24ef977551c12bd32e8c69130141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacac3c75b7e818a6ef8153f34bdc96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a9e9ad28e4d31fa5e978164450ddd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b376fbe0aabc40189bdc640daa26de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83111bf7f2088cf0d5ddf05297f2650a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b9d2c5e2e9d6a41a8a9c1ba09b0c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817af2719ec1fc400b98011da047141147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d2bde1a05e567e952cde7a13b86c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56add88c64787bdcd4e5a6c704eb3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbc04afe62f1eb1e23c29038a45831150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e411f57bc348c9d01d83b8429ebba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e54b103df4af99abef020ae87d8ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c924be644a46a4044faa9402ad4b67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56db954f0821f5ce6ac69357a78de21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e980eded3b4a177d55d5a572ba991155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c038d971e826ad157e386a3068d4557156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db138ea720d6aa5dddfd7241bdacb82157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8975585378cfb7705c0be3f1c5a647158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e042a1aba3e996bcf247359552ef08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da86b157f7ac7f337b5d48d8ada14f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f77ffcef48c474838bbb2b569331d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d101c1f4ba72d3a318932df002791d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f2215faf1325662942f534811cf44163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d50ff801d11f1790fd5e67d954b6b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e78b8d7d294dd755adfa0ca06f476165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab873078796b5f67a34c4536165852166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca79851db6c9b9055cec1eb481e77f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948560915a7bb806006d293437e2a65168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d85bee6b25bc75ec30d028fb5477b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c86c4bce6f703dc09f16e4fc9fffa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec514914d679ab7c57c2570abd4679b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4208cdd5729467dbc0f1b53e6b71e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9749282ba6412cdc9cc96f163b670173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374f37afc9712b8be2bea706c48a24a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cde48a7b55ea235deb2b2bf78cf7c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b40ff03fe65b73302a32665c5f60cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d4463dc481966255879610c8c4599177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3424896dc70c0fd5fce12c6d39464b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea151fa8cf17ea23f4a6e945efe152b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b602b45c0ec636a3211277226e065180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0027c5889938b81b8f8c876bee8318181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee38a2fcb0113d84bb4d504919ce73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e7fc45579af2743e82ca04aa19e72183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b025d66a9d668f1376b4e95a4e5f0e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb44f0253a1235f9b52d9177fa3c84185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da063d257edbf68c72bc66a871e03d83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f26ae76f535b1e9abdd9375d047b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2aa357827bb75f6770c64c05dd3766188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981753afbbb5e9ce1cadd8d44de208f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb750dce1a8d11dc2b3f2edc00cee0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca2cce4524ddc4e4cc2f883984c79a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fe0e6594f1e4fceae7c9082405a46192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863ff7fa5087ffb24a181d24e97ef76193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b924a39a29557893eca76c061596b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e38530aa8c1925d8e4c3e953e28d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd55e52e5174a8d06553a4625505690196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615cf1bb6623954aad0397b9567ebfe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52caf6ab35a8c988d0dd6ece8590fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb752075522fd801dcaf320d47f6b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909e7f98b2e4e7b2c4f8d7cd1702c3d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5cc9a2018df48ee381b8e062cdc53201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be209a37bca6666e6bc0ba92b644c31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ff8f33156555d2e2460f7bd069ce6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a45e8d76fe06626f6729541469be3b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f3e0990e789194741a4d0a62b17a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a423f554f255914017c360ed0203bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd087d508c555bfac32d6f6edaf6f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dc94334623319fce6f281fb067f1b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccf08b4bd43759630586d71aabe530209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dd2a58803f5f067610d3d887e7be0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e7f3b30d117aec91dcc4d0fb6e000211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a7dbc165b7ce1b1229db5d59074cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3585f5f5ff8871e0c421fc7797464a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5935627872684c16971d183691885fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c79a2dc16d393ecd2322502fd8ef51215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e758eeed94ced6335fb789426d9a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6463044bff7f562e44efd8c4f86abd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afd798423eb9a247a1679d003c52f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97438ee22260947e0498f5dbf7e2ee45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aec9ec959ed46b3240dda24f6add47220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2b89f741d8bb4e6346cb587096d5a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9656d58f62fb8c3ac2397c91db43e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183b2fbeba75420ce9497a9cdb598d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6951da09b2a1837fdd439327862ff6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a5ea5934b053e15ad9ecc6fcc1eed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42752394aa6079c0ff5a191f43cadee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f552eb8002e04a0617cfac6e07d7883227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579eaf6f7a470d927713a4c05af847c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b72fe8476b03fc587a5696d42f0b1e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7aa3829b9664b6793649a058484f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142596af856e1e26da97a34caae2f783231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee64db07fa82a08122e918996c0dca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a75c9c9e0d8108a8dca75f6e57c7d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ea2ccf4726cfe57e39e5fe6729258234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52fcc2e692d11b04a2001db3d8ea58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ceb921049ec5f639e1c668420af39b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6ea9d0d80fcee960f1f9938577603237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd90aea40329c0cb89a2488c391659f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40196176d9e34424bcd1677b748d06ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f50c0ab73449801975bf0b78da2af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96199791527fb4402b66baa1939f53a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807466ab7f46160b677fcdc28b97ec7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23edeecd38755a0c52efd871154850243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10dabe2e910a0689b358d3e13895b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012625c45a3897efcd0272597ed45ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c056070a1c2266adbbb013d17e6fc15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460e0321e8e52ff141b69fc164ae924247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbbeb5028aadd64eaded7929452ea7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d609deaba83d55e357fe010975df3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bd7ed1999cbe67a225ac8cb874f99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a44bb67dcdc30d67e9573dceea4d22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c887eb54e2ccdebce5e90aef90ff7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5643fdf66826e574e1c3448ced1696e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ef86bb8ebb7c912b881f1559244ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90f02c44d6b888dfc121e3e00cf417255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b073b6515846b0caa74962ad876bac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c499e733408fc52968ecb9d9ec82a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18a25834313e923b72d390a43cca5c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf70a27fe5bbe0ddb19e1c699f0599259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e96846a46a24dad2f710471793889d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7ef3f409bd701fc5539459ff036ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cb748e9a0a98c448041ba06ce96c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af109acf11f12429af9b0c3682e32728263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953260aa9c1b29edbc673514197a618e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e82edab33011c3a84986ea3f298b8c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a491e89b29e1ef0a04ec75d74bef35a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26bc4b86ae57ddad68c7984b79c64e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9685a205af597c6907c1b65419cde268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a9c48eade26bbf61516e094c10c18269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ebb0a6673d187589c773e2e32f99c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de363182b40e0473b8bf1b7316ee27c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cec8bcb528c1b117969ff7607f7b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f7a38a5fba34408360cd640f79f19273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d85758792e1b9b90aca9ae2417262274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aafc4d80609c98451323d21d9de8cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111e5623bec0c4ead64f17e4a715067276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d18324e5fd0ae8714025eed260d26277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa52b7d648cb6a624ebbbb50f0107b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0bdbffa90525a117939e1bd92fc54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6ff3faf0b507ff7f86fc3f2f6bdf9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e76fa4ba16422daccff83c286504ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6b01223362eecf5a966ae34a0f142282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cb106da9ea230d69425468f386987283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b2f126e386e485a0a5182dbaf11cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89b4e12f733f3a4e7122933b46003c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883caad2086af1b81df699114621fe6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616eb3432f94993bcd07478915a46c5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc1a75a626b04a8d85ee9e3a337a02288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e577eb906c5bdf11db4c9460720f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7cce9c4b9dcc546e9c0496f5e1bb4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68a7753b695720b138e9c1b3aee59a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fa3546976c6103fb5fd73c5092b23292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317233723069e7db021879c013033ae7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4f5ded75ad817b2d0f8714f8f45de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee164a5d682902a1abbaad748dcbc1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe66d1a1b32e945c4967b91ed2abf21296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06027b02cfa412ac7fef526b1bb257d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0473c77687922ca5870eafa175ba7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd7609de5516fbc0ffb5b4095d1fed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadc9a323c70a1ac282512b5b716825300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746120cf687fc170860afac6fe9a978301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23eb66075294c14c213c42b18cf910302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b817a5fb930ba95f5d9e0a5b1a32e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cf70746f76209ced2182ee1360b40304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e647d588b407d025901100ed01762305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4092f5de6c92929ebbe1ac4cb4f274306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b11fc75725c9abf5d71af3de80d193307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff35e15703717dcda51846042163236308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c29b71920a07df779acc0dbba533a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e67e37cc916e1cbf03ac81d293a247310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593478134df7d8d3ec8eb348a764461d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0a0593df20d9e26a0d728544bd625312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2a86e0571933631811758a5e8ec4c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff71826cffc902a6b9a19ef8a2098b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de80262bb810ee922e7647ca280505e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfff235a1bbc5787ae414613d15570316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fb8ca603c93064941e3dac4353984317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8542d33124a7939b457e8fa35c7ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572faa38e88ce260456ad4e4c27e10be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2df59b880de10137c8fb7ece0c3cf6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd560f10791ce999d45b20858967f57a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de6ed81f4f2ed2c3fc2e2d94f67b94322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475c5bdd8e3f7fbd559ee791902c283323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e204d2e28d2be74ea7803976da768324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ac3ab6a2573c668f9e1007d6c3718325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ef3944ecbd8598fff54bd2d3a3926326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562dc5bb79704f4a60a185ee45d6e59327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c293641b5c7f6872f11abcf3f532ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b8fa33c482b914a7b42befab34f0a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ed4c21b67a92203674a084222b0e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6659156a51efff1429eee6cf0fbc7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00fe0bc495ebdd31bf9351be83aa56332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032acf8ce82756da7d32f61bb71458f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a6d3aa8b29231a008de1b247b5133334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2d088ad6c282228afd96055079ec8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3ced642c4532cd37479a61234d317336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067754991b477f88562efd2e2a47ffb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02049da2389b7fdbda34fba72e9ade338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143284b99c8879964f40712b12f3ae74339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab9d733ed7e7094dbb16b99ef3e1f1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccfa76a80e67e0aeeaa11001403e49341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d5cd5ea638c30690059b1017cc316342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12de653cce4a43bb2a867d7783c663343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accd7fd15e45b3248bab6f8b6347540344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13247eba7b070cb42599627ade75620d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3c8e91efc7ce7e1edbf1043426345346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31fc2e574b02649ef7d7b16fdac1ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b99c455b97dbe11fdbfd88f35a56a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa72fefa1b26d1f9228d5228344dcf1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f58cfeb9a4534406b413104ae330ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e53b78d3f7552e07a5db4a58f5178e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b963577b7c2205b2d4129f8da31fe9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c81ed1d4648e1ace1273c4e5375cc3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb3c67eb8850d0bf8165eb39c335d5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1524e9b0744456e609dbd5b375ade355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d2dbdc027ad6e8a79d57c4cdcced1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86e0e77ea096f1d8b89deaae3a5183357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a2df7e552ecc2fe53ab16ac956c01358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a551aebf246c35ae3b3040c8b7f444e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed7d936d2215a96d544411e2ef7966360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7074ea30070bc2bf7fcc3cfdd966c76361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d4d71d4582f4e343bc27f77892d42362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3bb586a1a4f73658042cc74d939e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41efc654a454095a122f32bfed1e87364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da8e6fa9eedab62d9b415ed25f7f9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3875da5594e7311edd1bf81b4f98c0b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb23d01022c6b756099640d38c2546367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec545b6c9b5baa641e9263a032de6b67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08ba0f259a6c9089c4c3d99e3d1c84369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837f53fb94120726cc8e331dcfbcd2e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f24dd02a95afd6efc7eae66499206d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6b2c7c43bc54b0f36bc54bc84e32b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d4b3b6324dde74450c2177ecb128a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5830f2bf7d9ece388ff0537837c549374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf86cbb92f0441779823d4ed79d817375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e948fef86b1eebbe383a02ad34e6164376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db85cdcac7508700f18bff126bd363e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a382165bd8543bdae417ecb650a2f1e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc4625e79cba81eff8b9977f001d95379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f10f97475db67a9ed4a90f32db8a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e964ef3ecad89dbee69a126f244f1d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c074cf8c10e54f4b2f824cc9696b4d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2f0aa6ae4e407480abe8dce82c05f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5beaf1e27a2c193d1b5b700b6796fca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b3c6ff8757502703364cc6ab15100385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f3df3316c259b5aa8afcde6fd0831386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd22cdd789053070f9572d701e01a50387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c8b52cdeaae5a6f9a37c6e2bac502388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98003d4cf06ac56e07f92fb99d12b1f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9bd4619188dac8394324207493146390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320141562a03260532b6fe4d42e9520391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007406b6197ae0df72e08c85e18240a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53a32c7a526036f1e019d030f5dde4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d1b0073b9cabda0bb3cac758fb721394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c16f0c3f3a722a4aeb419a57478b12395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b10567d1914c1612ce01e913faa1ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bdec89e8e88b789999ff2aa0e9afd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9a9301439821ecbadb30b537b62f9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6dc6747252e4ff9f56e5b3b494b78399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e3de0ea7cd8acdcc398016d34fb44400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2593d8661e4330a764a66d288b2bc4e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3674eddc90d7652d5a634391755d6e7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a85c4e941cf267aca9df87369a7ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7583bf12f2615e32b954a1ec8fcf094404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23542aabd0c1ecf13d05978917976d90405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c07beb4b50662f4945f055281e0f77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570395aee993deba3ad05242d9cb47cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d681facb5f776fda8467ac2e92700408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803b0643083d105318e04723ea1e60e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bb7110170a3645ac2295f0d4c26e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c58ce12acd7fbfac1029358656dd3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb110ff3e9019d325913560eaad051c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cad02147288d213dbb9840f8e6abb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db29d7e6f7e0c33542f3a717b84e514414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e16b5512a591dc46abfead35a23c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9addfe7969376cfed1b16608d8c6c9f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce0e71f455f01b3bd23527c900e185417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62449f312cfd8b906c84a4d11f1240418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20d201692b1229c961d2a012fda3b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aefea7fbcbc7c6e658e0707b977e3d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba09aed16e651cd59b4a1edbbbd177421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791060cc85214a771ee2a4b4e37629fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3fe6adca73bf274b6117d492e7507423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230043523634f6947a456c15610729b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d5dc0c5d6ef2b93e32ab049925345425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ce0203fa14dc8a8b3c51bcfe6c421426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03706b821349a931dddc84adfc63ef1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd21562e5c875e5a9a93b68e151ecf3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4d689d162b2b5a77094fa375125ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a8fb4dd1f1977a6ae4a54df9dc03b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929817814d7dd9709e1036cbf5a0c963431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe9da27fbb9247bed908994a3d20ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bf9eb2cf1fc5ea905072af0147a6d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac167304afa5b6e274b3a046b5edf2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e690efb1f5538a0a9a610546ef1d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae21236dff31179cde145c205cd169436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a583256087ef208c50cf7505d7e2c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5baf3ee0ee5efaa2996eaff282a516438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9846d438d39e5b62ff78d2d204bc90439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977ddb0c9c2efc0bb0d18ce18035601440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad4638692189fdc909a0f5729d9906441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c690cdd95cdd38d57717bccd35fafce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb37e0c16bc830dd53007e5e3d1f63443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b83a5efa8d614dcc858e989cf591c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019a2a1cd1557e333b6e6f3eec647f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ab424914257adfe49bd9246810b39446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4decdf42da99810960c8015941292447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416727c04d172f5b0ba59f202e0558d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494db23970418a8341acc2fcc7c012fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689505f3e7ce661333d492920d66b447450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8960c133b95561b8674008e2e9ec9c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21dcc54e74d4562684c7e241b9da61452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d008de97abba0117900215b89b9d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca74e5d3ba562284663ecf71e730863454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa804ef4fe6ceee36a06216acae092455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63841a6cf67281d1863aa34b909781456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b858e7f5468a11019092dc2d94c2d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647f2f8cdcc26fc1107b8321a0ce202458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4ba45118c3d0af7c5b0235da2cee0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7e3ae84ca409bcc0a9efdde9a7890460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07138452a00610dc6be3839d75e715461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed92e3c1dd4c4656a40ca0d7cb260f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c4dfdc639d148e6a28b42de1e4830463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d90599b802881d9bdc83c7de70607464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d8ba9f2ae578553ad2082e97f1262465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275e5ee11ccd22741c8d158e9c74e1e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c843e0679a1dc42b7e1c86d352f7c8b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d0120b4f3cf6f8ee99d93be6db072468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df13b6e3342c021de93d3770e2f44b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ad849eca1069db494a7928d14e705470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54498f859ff8270d2ba5b37b4ddd38f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2754e3879ee060abebe72f330f039d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e465baeaa909e21f27b6b1325011ef2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52667a160e5575613706f3138142ab99474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2dc29b5498f0ca138a9e9182ee96d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03734b167547dc51fb03df2b7c1aae4a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d0a24dc2b13cd44a3ab49e090e09c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031694be2ce5f1825d80440481486c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4af7bca0a3e06c10739ef186bf75f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871806797ec1f8ebcae0b2d7bb44cb2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ea884172faf1cbc8808a48875eda5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efb6bf093018a44c0b2a4d9b59cbee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6af71b2fe67a81382516139ce53d35483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc317789a7ab5496907638ce837ad7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb57756909d38eacce36cdbf0f75c02485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acb02bc5d718a5884e75953c53eb30486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf76bd3fdf03a4c828a255d08764491487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e8efda37238574dd8dabf5a2b2e31488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e063b478812a08877109f729ea951489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dfa0bc47b7cfa6e0b024cbb5937dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9d7bc6eed71b75069ef8c053973f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50dc5074f8378d71a21bdd3571c4e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7de983b4f6af6e1f9dbb81ed37592493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d46a4c16828a8ee08d4d6225f6b9ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d3d52e2c0eb13823865806005078c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78969ba1024e22b960d09d3f379d1eb0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaac2a235703c28b6f94d00f183c8e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7b2edca99800636419c72c5d72d96498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4ba7c8618de7091f068e8cb047e38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dcb8a723a5d75f223adf37e15a104500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7440490250cb4cdf3fa5b6b271d26501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d992575e15d75f739cbe5da64c79ae1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbacccb9fff9229119f1b0486f225c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938e217d48e5348d2c6d9a344fea2c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894a9d2aec7d1883891b2ec23d32afd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95178f21afdbd231a4bf2ea28744a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40385d3bcfdd49b7810eab62d2001e86507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe710a46d2d5150cf3a890a1cdf2037508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a325ee55e25ea383fb1e5f78b9dbef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20039f5e9c0ecdfb8cba3bf2ba434ef6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076fbea9eb59e490e351f66b57a9356511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bec18db6591bc2cce120c6062ac03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e312143bb97fabf6fa5f5317bca60513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ebf650a15591661889f267457ad30514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8faf8fbba991c4542b5d28ee253e6aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcd7f9d2de8bbd9b55fb19002536a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e93443cee4493b4bf662e28cdefe0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae21d3ed9594d1a25d93d1892cb462518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b49681ac16622f2516ea1acef91173519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77919257509e882125e95c200c94ae64520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbe28f548e42d1865c5619d92cc7d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b88e6cd1be10a7b746d8d89673b7c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155414cfde0f117abafcfdece2ac95d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a037b4c5a69fa49b3b4149eeef201d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a323002aa857fd3ef7b70dc2676224c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f9414c18bc179e28a17eaf9cd82b4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d012f71bcd05d73294d5b3d03730f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784470ca58c33cbfae2dd1b23379c1b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6ad07e7ba41a52b7b8c045f468163529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f1ee49df08565c8415066ae825eaa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378980688635c72fbac889caaa4fa29531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492bbd9216124f6fb00f5667f4f67f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5a70898139ddba534a36ec2ecefee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac57d29a32c3c8f649f235eb2b2d414534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937c3bcedb8340e7a7042d9b7c914f4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d05612fea8ea1cb3f42528445ba72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b975c0e2353242c4b09d764674a65c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7656b57131455baa09ffeb430defddd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ff606302618f2775b89ef82ecb4ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491862c83d285593ab8dbcb23e74c25540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a69d5e432b311460a7844f83ada967541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec98834ed8d2ab6ec9b7bb9347fde8a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06013a26a1cdf3281dc97a8e491bc7b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5f5bb9f692f5635ae16313ee28e49544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc589c0e6230c009d480903396505b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089f2fd9d6ea2056e0c6cfa28b64ff6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b582fa85f4e16c6d0257becf597415c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca1d9846a3cf02bff9bdb2ba7de67c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00261b9737ebcac189847da606f1d7da549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afabaee475032745887217ca8a6cea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06232115fd4a7d4d81c7e75fb6644f26551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f93e0a3f7643f16bbc6b9b5dcae75552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812d4c1de941b69cd0ef287ae1b0ce4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb133357b9aa9aa57df0e9fa36c1e17554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443eb7555530a96b3cf8468301cd0525555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99f6465661372c0c21080efa557e0d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fa305d71e2ff9872fbcc56f4eb762557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04a9635f7dacd82da62e564fec89f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dde1992733231e74dcfe27384483b2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57623a4fcd2cec983dc8553dde7612560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0507dec3080de7a81486149f6344e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4b3813384d3dbb80a046f09ebe815562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8741aa7342a898e20b9a7c8f4fdbf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae25fe1e625a903568782771569cf0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153cd5eb729574e119587195f93017c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd2dd25adf0ece64d87a3a9a4db1fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaefcebda6ccfbaf0674a1c5c0995f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047719951bd75e9ce18ea2806805072568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e5ba91c8a7aacefb2aac43429d14a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c374fe6ae1c18798a3ce379e1ae94e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f3ed4213756ec7faac51a69707566571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369a74b1392bc843b638c5cbf9e40f8572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>