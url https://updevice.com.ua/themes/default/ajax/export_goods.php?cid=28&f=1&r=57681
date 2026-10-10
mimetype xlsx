--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26651f72e2eb53a58d09594a48c3b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76a8cbc2df327032e9cc3224d3adba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a219df0d0d4d24a980e494c90c0d3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c47d0c75ab96ae2ccb6139784fa31a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40e8faa8feab21b8fd31ed6999cb015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe049184827fb895b9500827db4ac06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea17e9e38c03beb659a783ad268cc957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87673def7733cdf1fdba5f3e2d2767c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c239ef937b672af1a2f70c79986a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e5727dd24815f50a8657537f1263010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98d996850a824fa2bebcf943cdc8f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de85fd5fc123e831d574cbf379c53b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a6b5f29ac3f47f82c29565f67283513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622379befc2ba776e1fcfd408b52d48714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde976bf25231a37ca694873a9b29f5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addad2761db9582cf042e387135a6ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a960ee3ef5c5098ad978125df7a0ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c942123ede070ff3015d46bde0da72f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa117c0c2be70be72cbff89b7c442d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d1ccba8a158ee75934fe141d66a8420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14df29f72d732860fc5d6d8b1d429121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9348f2442ed51b34abf0227bc1c98722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4910a21e3f0780daf10237d5a04067c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d7329397d7e36959aea32678a14ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f26f1c3af16513e006dc60b949102225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5191547408bb101b67201c80d6fa526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73ef45303ecce4c0a076b7e372b82527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5772ba329078791c26e8cc79458ea028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43e63a847a379dd70275297d46bb7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2fe80e4e5a324cc176ccc48866b1830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac498155dee804ecbafe54b4cea0c8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7fe33102af344fcff1482d973198332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9a66c8b5baf860d77ae126fd7bbf533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7ad46f6da536947f599ea57c6012b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034374be7dc5b7b12d81bee4cdbdec135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7b029d2eb05cf697a0ec8c3423b0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b4f679c317f267a59548afe93b4da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1cf4320b9d55b0baeb3bdfd1e29fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3646c4d1f879f35fbd82c2cb811ba139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74749bfa66005c9479f91eaa08c1580540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090550d52d6ca941d2c3d37c314437e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9f0c91c6ddd3b0c8f9f1df463391f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147162762e01e1e08624bb13c31c05243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1fce89ebdb4c2b411443cf50da7c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa7eabecd717fb72ab0e4c2f68f89645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325f62073f18f78a9cf05dfb939c04546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3b15680c91df3634884b6159d47b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e18e23b154da8fc9f939872e8da5d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9af0be34e27bac2f5b604925f847b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862ccded4f5430fc744d2260a35e6da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ea5bc1154e6cdaa4bc501901666da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248514ce2cb2ee7f44c76e09dc3a4a3652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238447183b80bf66bf19c813ab7ee29a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbc4e86c9675a4b7639e2d00a97fd654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8296388367bc8c074fc9cc76c5b03f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97252ba8163eb34e88bad7b22df029e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d1bbb71c448aa1ce8048a5f4d576a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8057b00f7bd7daa78a4d51f1b9cf1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb9c5ae8ade6c61d56ab81d5d38d2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8b13fdcc15faea5131c43a6d10bed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764e2975c511a2d3bd6b6912032babd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ab3c2bdd709c46090abbfdb9f0ca162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c2abc3a1b76645d69cef7abf9a44f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29684cc54b363d18b63aaf101765749a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7403bc7e5af190309cae848a2272e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222af58acaa8e1bd8af325fc21319cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94f690ce59fbcb3da23a5d130e64cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0bc069d8c2b58ef48a4a5447cbd7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91dbf5e87b583cae778250f61a3d8169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d2563c06a62df299b61c41464ac4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c7c3468ad255edbb382ac505bd82b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675da8d08fab5df19d57daf934af85c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e29b846bfe2f4bd231c48a02dfcd5f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2733c89aaeb41743470909fe94e8d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a7d7e0a8035723e01a0a9cd5792d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1487b0c986970e8991f6fcbb02be47d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e965569fbbc01b567ff4366d28839d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9cd404a5ce5dc0dca563d20e40d7b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49938477b805315e10a52343d917aaf679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf9f3eb9c54934c7759646123a66b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945c270459596f3a6c4933dc2de8fe981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08936ca1eb1cd5ef62f0d50c0d121f0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f9aef02782b967ce37a49044406aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad7c693c6c818f284917cb52de199f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83541c8c77de509918fcd796703478085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce1ced4e36746b47d46ad06d91890786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e21e67c4cc6a7c7b6089e084f513e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bcc456a0ba38444a5c31711cb50c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a0628fabf0205e09633a7c3a7701789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c488fafbc022bbbc1ab755466e1f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e091cd1e45a69eda51e1141f69d012291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e32a938631c6c4f2694cfd3f7571392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb94bf1f4093077ad60680e42b9854593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c63405f98bcc0ba66273c8a1b9afb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b62ee02e1380cfedd635e7efa6fb7595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dd4820b2a42c39a04acdf5984cd4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6c7b8cbb1085941f3e3a69d0b88d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fdee9f2fac84ba1856b863dab174a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802781c400d0fff352e0d71cb143e2b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878a50ae702b3cbc90ec0bad8ef83ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95307baf732a4e9f9e29dbd5cb2ab2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77713124e92f7fc0fe3362cd8882042b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34da46800763f98808c04b30b6ab64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8430223d6693f17205dad7e69578c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d089dd48f62206e99fb0b27a88dbcf6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafaed0155766063187605b06bb4208106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78ab5105903821e3607a42ea7e9dbc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed162cf4565614e5875c3f338c98ca7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625affffd8632e670285d88cb3e98dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef275b21197b3cc6f5be41ade6e50d13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514c5207afbfc5e8f89b61dc716b197111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d755083fadf50eb54efdeb221133c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae403dd55dfc64ccca8c2b6272c1d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aef67294768168c410890f36c959c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850401befe60cd2827f77172309d7148115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608902d35a13807f2b22c4fec2ac8e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08413d2f9f2b24d472dcb343a53fa0ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e0d037534a83c3d3fe051a276e487118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29fada74fb55e561a9b6c646714271119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f03d2c6381494485a16616a499f32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030d7d5f3422ec609ff75f9361bc490121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e005cd26225e0833d111a06ec4861ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bf758ff6c99418b4938e859fb1c35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f0fd5b29f7ed58fd048b7a63aeb46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb704cb2ed4421a57bb8f188d43a2d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0100dabcb96a36bef0c4f10fea8ce22126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eddc5f940c2c2c5df07e1c7e7a2f7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd240b993f9a3c25747cea92089fd2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4b415432682fa361df55ef6c1c9a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a459485a5d8877c29d27d048336f2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35352df8ae49d4c009bce4f51012166c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01c973ca8a8b37bbb580862e96da38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b121580484d17375f28392786d23c63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715814854c52f75ef90d243862b5879134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd546a3818b8db3da5d9894add10761135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90564042c4a17c61febc4c138239b0f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de621d4411b0d742022a371fbbeeb72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4592a0cc0700d2d27b921a97aad45e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce79ac9aaa55c5fa1e01de6a5306483139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eeeeff032fafc5f4aeac6a6593ea62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b14b4c333417a23f6eb4e1da23980e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd53dd5c7302b52814164697fd5dbf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57d5bdf108b22ed6f0b57c3a5e20b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954fd1d7931185d43790661e60c199e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230722a46879d457d2f38eaa11e6f22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16afe691e179b1f07dfdb89fdeae801146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60541fe5b3517c6cf196d54ca845b118147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ba369fb2ffc928aaede46a0ed1a81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf728ef665344c0fae2356fdced449149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5981bfb5061dc90e91755c40efb44150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ea6142a8ca18e8fec33883b7e33fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48608a7870067cd5a8ffbf4a97f96d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1f0f06aba50332c14594231a016ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998762b1a79eb4cc8c2cd5f57635f879154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633abbacdc276da176162c56e86755b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1205daa09b5176991ba495deab13563156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56996c128b52c75eca5d70dd6cdc6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43591ce6410c06ad99ab4e90a3ee9adb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f27547524661a1c5b3346d24e8ff01159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd1456a3fcce44d7130111b4941078160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60244ecde7fddd4ddb0f1847db01eedb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658227655bb367619981b77817523ad0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b55e7b255b372bd5df61418804146163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a8f6abef6313afc800c17ab5cdef8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83d61846c8394693388a93a15de0d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a4fd4572543bc45bec04d8c4a254b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf39ed2e7695f411cdf1449b4579416167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb1fa28087ec43628a5f4f90db3461168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6dcceb33d102ad0dfadceb3c50b82169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef61d7972f25b14b62a865a981256c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fec9d76587837bfda6f767ec67285171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b808c96cbc35016ef0e64399cc3ac1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad10107e22676a31f16ddcfecca182173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24b117e02db09aeac24a479f04629b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f822a3da03377738828114d3bdafb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445406baa2cd324c429032675808313176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12df9f0bc148607a8b69c1e07aca96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7c9c158733ee1b1c7ea7cfdb77dab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48010d58f024ce32be856759fd7798cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2409ad76c67341a5bb2d79d54501f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20f3d8685568f16cf9350302b465b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e926811330df30d85f9ed438807cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727c9769b6dc27251c007ad1321f9ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db019f0892f81f4bb3aa052fb0ce275d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25eda1a391679644694b58794b88fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a286281a6c3f8945bc91cb12d881aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb8a66eddbf5fcaf68465f5f006b06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88851264a1f2c8a70a3e37488fb58486188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b903190377fcffc4e05c3819b99ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe4517f9ea4ecf7829716670353e22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dc02c3308539e62ac4d4ff91209a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf8c96a3cc312e9c59bbd367bf5332192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a1132ce43ce6340074d23ef631372193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946ef041d2fa1d6579706446db39799194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86ac83c56b357f937efa28f2ff155b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bb15d9d1ee517ebb45d0399c30a1b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e1b47ecd78b00aacc7eb54c6699f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3766ea733bd025964a87393273714198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b88f6f58f2189c45433288831d245199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678f3b64096e15d6d9bba923ef05cdb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a212f668f4df0258cae66c05ac2ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619f271c0eb0b3c752377cdeb26127b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9336d7e21a099121f9a91813ab2e76203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17250736448596697f4572f065db26c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ef3305d9da2762122b66316139e7d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4572c039fd9c7fc088903ac441f0d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86194c56a1f8356c688515573034b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690e3110a77836596a8086619340388208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4c299dd08605a3567ac274fc24788209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543a26766c5612f10be9c7ee35af0f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e7710e77859b16588cfcc1781c80f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f87424f1dceecca211a4fcf567f55e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8d0f7d8747f49ae9f01c982844a4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd704a9f59264f0a39f81adbf8a4449214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978453a48f4c600eeaa42b635410e49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75ae5a7559ecc338ee436b1db249ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d5eb5b4d4b8eedb226d64ab3d1ca3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0019a5cf1809471a98a0dd2cff456d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ec9b38bc541d401833b32d3c93cbc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45519ba3ce5847f49017247fd041d541220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf594e213be353572f39d540877afe9c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24b9f11f7dbce1d43671206a4bfa46222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac408fc3336c4709ede635754cfe51d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb367e296ad433ac2aa6cb3939652e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27c8593fee754425c752b9665d3ee1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd5d13eadedc877d25ade0cb4b2195226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1e0b8c0e02dd6b26bb8c3cbbd298b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a756348313325a0bb80c0813d436ba3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee29ac5feb152a3433a7c28319e4842229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b54cc305aa09a446c2fd1894bdfeed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fffd8374fe275df655005bcfb2fbc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ad615bec0aba40232b61f58368c55232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0f785df571f7748e7a44089486e3b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c30abab961d5154af69631c1a7cd0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a097729332473ca94be0af56556b685235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdaa5aa097f32507ef51db03e1a6e09236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a4e061a5b78840799c83ee92271f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd8347bf6bc7f68e135b298c189356238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6202594f282aa1e4f0c67ed886dc4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4e2690e80705dda99367c9ff66665240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e76bd782eac9c2e4ee1748c931563241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfe8e282f72189ff5f7240b8de8dcc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65e612e27c868a4812b2ae757b72fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2895abc46120660ca26f2dd3dd53ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9cabe4d477ecf57a40eaf3661a296245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90050990d85c249b017b32a3fe36a6e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb40e9b01b4ac04675fa0c2ed76321b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec706a94d1a5274eaeab3f6e897e5b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5f63c7c60829b3c6beb019fcff519249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915dc87294b478908fd4d86db958403250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b44f8596791ce25ee5768963974e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7601793499e411d134e957e77787be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0d74b68235c0338b7e9fed62e92b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0694bd4d6e29d72ab137d25ecdbe65254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f7d1bae734817cbb784d8918d72fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926da208eee29c6c4f776b3abe2e920256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e797a460596996f800c1cf05a4f6ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc22247c464b8a21e7c0a444b25bc9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddd590852271c5b6f5c14846431e6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80af617bbaa3b228697651ec0e2c34260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce0b4b5825cb4ab731a618994c2536261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3176e3256d28fbc5c611cee14368a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d2b418d4d51db95dc678e8c8a06c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03ab1288f7ce42a6376544fbb59611264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee867dedfd96243f389fdd8c46ba00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d85358ddf9e454cd945545c3622d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de3fa62c6de7f3123677cbf33493b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71792f19be3f329ee0cdf6a23abbffea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924ddfb8482620c0d178096ce17a5bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a077e07f893b799bc97ef343ef62c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6011a31b4fff51169dd09116e6dba6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3be38ff87dc2c8dd61c5a3da3579b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899205207c9305795c59d2e0e472af23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4468ac9bb9116190c315061753ab6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06eb9afc8faea8cde6e0a3dda3e344275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50cf5bf3f219196c3d683d710c8f85276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3ce9d6ff6292be052baeccfda686f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefccb378856212faf64785e0667006278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baec3bf0b3dd9bd1d908892b5bf9409279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd9b23d30547a0c2cf937c92716078280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e05a4742f21f1e0b4a0e3061d9628281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69261e435d796d002172e42beec9ac63282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592457daab0ea83e927c72e0a6b4756283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3f65401529bbdaf4ce5219e6de19d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055eb528d0894b2b5c6bb29804c7abc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3d631f8b490d7fae6a4728f52aeff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ba6a45bdf11f85ab89c02b542d083287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd4ed7b0c5cbb37ed4edb59f0f84bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb15a0642b0e4a1c221111e7c55c08289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c8e96e32665072ec1f2ed78cc0be6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8eff815d44678f86015a40f53afe9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700760020777d0b545a2595a26cca36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26f7a413117d584bc7dd89ffa7f040293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113540f0aeeff0b54b34634ac55b23f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc495656075088dafb2cfb6cc4190a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95573c52a456046568a822cc34493a72296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb874793d0dfc5f2ce95960b68211c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dba0a2f337830fe7e63b9e64cb4f31298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40192dc00122c0c145de0b82490e165f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ada7602529dfce1f822e1fb3b604c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b4b0ad47301c1458ce09e7f48f650301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328abac7c079e6b1410f5a2a3594400302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655afa3f2fc11d47b4a9ef3fc636bac5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7748eac7e73604022c2113fdf12354304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ed8e0d57262f7e63afe75625979d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa4a7275712587bbfdcf83b383527b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da84e9719ac28fda33da3ce60a18977307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14675f5dc98b5e93fad13a3e9d400734308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe202801db9e8269b579658113476f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ede41279a6b8921f8a0954e9d41a42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0b153acc2fd1753e09f3327a87887311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b534bfcd2c4ba4ba82ce10aa154f09312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589b8cb8c5493cdb2244d661e518a1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9345272fdc109fe9eb39510e541b34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111160bdf53e79a7c285c822e69b17fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ccac914a498db5002322ff1f5f58a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae081823513f0e596c8ce6a74fa03f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ea63cda55ddc8a9a060b450123071318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392c6af857c9259444cce23e778b1e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055abb102660ad195d74d5e78c46498320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425306087a8e3a536ccd3e034e7a169e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8581b0493eebd8ddd5c6a384e926b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e77aeb28a7d86dbdc909d774ad0af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157a0204cef6c26ce0a11546ce78646324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed1c6957486cc357add4d78a7cd176325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28185b0018bfffad7f1e279e4895d616326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1b5ee225c3bbb10b3f5867812e097327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b93c5a86cf782ee6c27d49180b055328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c33ee9fa359dc5219d56e90932dec0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b732275868bce182a83de28341bb7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c9c4885099467288b9c44ee7065a6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afb553b08ba5f2a1607283adaaab5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abd4f0f842b1e7c7e2251463bf15c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55748890d332d60e46000f813b081ee0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4daf2c2ca8536d312514357a81715ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d218bd43298251637413917089e0dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23510569588499e5ff42c7ae78cc91d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828d9fa2ce0e7e1a967ea7f06428d2a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e461ecc5c6f3de24c2fe7b4ffbafa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a38b26d65f89cfb67cc25266db5b55340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f778063ef6398cd3b339c9b8ae886f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd663a0ba52cf252f3d0cf8fa44b2b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8170f79f0b28e0322c6e9d302ad21cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8c13ecf9a52db99f4f4ff54ba4244344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd3bad79ee0ea3f75af59fa95b56a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52c19e53087c81c8f2083b0c710458346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f7adea682a8ced693fff03889608d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c2962cfa35339fd45b9e7ff38e6e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c93b103d3e5096ad127051a1ca1143349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81a3915c235d948a9e043efcc313c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b80a5158baea39bee209c4186ba902351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3cbfdc4ccce6a886e804a3a252d3f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31d3d98fb8ba2c19d653c8628ecad6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736b6d25d5d1ae64e7831fdba284c38354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe868c51ed736c8b6907abdf2f9afa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c5388f1b08e3fe92dd75758052e58356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4fd280fa91c7b1ef0460c8b395ab4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139c8d5f081dc50b6eb524c13738b07358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880a6c7c9eb1c2a9a7664ee8b4917a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3de6b0857166be4662765bc9bfaacc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d0b1e3c1a1819111b39cd9c8bb945361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a0e57e7d4eb3b5e489427de8d8c02362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa35381c13f8f0a12870b9be0131fc9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139cc93429453500642a115eaba6e93364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1f97b473d4132cf98dffad57d64db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21fa9c7ba561ab817f39917d0225f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ac32af690cdd6598ff0617445f5a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fafb44b27cc644ba12d351cef69bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e9a36ef1c7c1ad62dffb4c40f684d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d76b4aea82b590d9837d8f7411781370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defc9f876dc4d27b1e59625fb72a98a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee277a21c0e371e8247acfe936567bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139d4272971cb6a514e8597240b5510373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ccc9ad33f86f3333c09726ee22963374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433f35972f5d67e4543adf332a07d69375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a03789b37034a59a2f96c921ddb557376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499847edc2032f3d1e1687b9509ebd7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4adf8438122eb7dcf7633e23e9e70378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2795df9d14db240e5c0a02411f2196379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85254dfb2f412d8dc502953b42eab4a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032af4f6d960a0b27aa942387bdf9b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4016ae580efc2842fee72ea5c104c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72aab407905c24690605ca9da113eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a56e74275ea0edb5aa61e0d8c18ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4e544952329a15efe5de4d9492bed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a66c5df7845ca4f2f32dbd1a43951386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264a167a4f3e56e401bc162f866f603387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b2eeb03a2208a4ff25fe71c922d52388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1986e21f42ade0fa8e2f1bd2f2db5c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa71c2d87872253f40ef9c56d5a815f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eff991e45b8ea1d78e79e19a3670f2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6920ef7bc68c90acf151f233efb8024392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac099c11e6816d22bd80efe9f380e043393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372d7e7b5f6fb6b78da7b9d8a64e00b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f3881486e3c35a2b7dba2f81f48e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41ba45ec0c1a60e9153a7dce091828396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7c6c6b4c2a27c863a7404eec91aef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45143c5036a7c0b5dd5e873eb44ca0fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdd73004ad5dc47a60603d34f82665399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dc0ac0c6470be18c78e20744199ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0cf2ff39c51be1bae92f67a2535f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa24049dc0ec4603793ee8d7ac63d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9ec08d0a6997a4d0a68fc06a2f4de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f086830b71b22a804bffef92f9b3f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c02676c601ea6579557fff305bce0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bc79c2024e070f5dd32ee312e5a03406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca8785134ac87cce4efcc65d8860b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc50571dbdcecfc877fb25795774b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5901bf449daadc1f962ab00f36a25409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d8de583aff9754204b6bfe006ef9c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fda7fd1e289fe6f81ba91948dfa6f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c9c220032cd4b7182b53aff9bbb6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab90aefa3b851e41dbaad36849c83f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d242a3979736da9f2263031f64d8e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956163a3ccb8398fe424d711dd7cfe0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef33a0725c0b1337d4daa958c97bf49416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71f0584c96130afd65535545c3211d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1e9104b10a62c1f976cd40dd3d654418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824b0d079db8abeb7b5b66ddfe9de63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19de4ea2789f9914c7dba9ecb30a497420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b45b1f387795cb30f0a4f05949749421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6510f0394b85e3ca4dabb2625a5a77a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9951fac58a21613963dd359aed161dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c3577e9fcd4a5ddc5f68c1c0d214b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9d3406f685aacd25c5af4ac9feeb9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512fb01aa26067f018e9cd473228188426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146992bef0418812c3578c783c38609427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f4d592f0a6db8c66bec366eebd641428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c77969dc2961f669328f6097659b8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec963e35579f3de43de23d446bb5b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f1f14c1a217c0eb3a0a3aea5e369c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f32b59e705564d7db0d3afe8d6219432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87565305c5f7307a6d305c5b9f4b959433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83936089130633ba8d04d9c372eae703434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733886522a03e67caa797335f59f10c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae140aba160f8277cf66c11a67910e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872db7066c1fb3beeb3a9b542e3bf02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28faa1628c77c8f4d687fdad4eccfdf6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bdfff4eb6dd7e8da9ade92dc0e4a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b54e6f819dd8657ade64e605c6b92c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a6f69f0bbe8140e39d655f7be08a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6feeb53fc253b795b065e3771b0fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb211ae9ce1d7ce12dee55d38d3f96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ea93138dc950a0adba9ad6592e1f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa0ebeca7cabd944a8ad5fb18d3380445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a211232f81d18e716c359c03b1a063446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dce9f24f259158969cbf673dda996447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2498f6484a21c5e611cc14a40703fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6e33f17f6d251e0872c416f60bd44449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7436cea0c76493b9950c5e4043b96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c65ff1b01fdc44b114fce3a764b41451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560072a12fa7adfc4c64076e396db8b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8b33a73ce8ae4ca7d31c1a468dca8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5d3b126405331ef82157dad13b391454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e713337942561140febdd27a36443455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746d144d74bfdf2d3b03ae6ac612858456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119f2204c5eff8b21be3ecfd7cc1668457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72187d38e1a6964596d515265f8d2f58458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f3b012d7da929bc73eaad9263802c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0327c56d4a07eeb647f2f64241704e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96992595fdacf2a64e9d2720706db6db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa0cdf513cb52beb3107f0f5f769b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee83ef8aff7f9ea12c97874df22b0ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328f1baca7cd8f5724ea7bde9050b94464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e90319494ae909bb2b6908c4720be3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb415f8f25dd7d5ee94998b18420e69466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b738d6776ca458af3806af4bfec094467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a96f70b7b1b607e199cddc4dbc7cb5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7805cfe106b0c18c4e7824b3e892fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f37a417f7c30b91f74d10f89004b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d719d284e66339b974d988237cf0c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0955b40258fd5b61aa5265e03ba6e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413887c6e11defa3894d2e4139ac886473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc304553e42fb39336d2302df637e5d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fdd1e862900cbe66c00770b7711a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d517a22c455abc467078a2553d9aae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfca8c404f8671c70db11e28a4c243477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59887a2e582d671c6f61e6db6a9fd5e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48acd31ba04cffeadff5447e48c38bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea4c7a7cd382a0dcf285438965ad61480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835085eaeb5de8de6d3ed61084d32065481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233d8b18996cb1ae43430e178cea1ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91698c5397a0caabc8ba13be985560f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f383345929479e5136be19cf52ab663484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a8a0fbf3e46d420b07643ff637ed6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab1b1cbae2b5599323fd03f9a56fcf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fdf6a07be2ba13b912905b535b7ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09a3d55fda8e0f43913e1429793857488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57507a63bfe7eb97d5a186b12288a11489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eeaa8ee9b5f7ec30d675f798fd0546490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af38c866e358aebd95d24d93288fe1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83748ef4f6ff24901147a9207befbc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fcd5d8811a4f1290fb94a5fb0dc3c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b331f5d2d793b8d106de4620a329f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dd0f5b9af979033f9349b20878bfe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3e7e30107efb66e5fc0b2f1e7dc70496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5d04a7b3f08186590030dc5c3f335497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e14b37d9f66c6d620a044d3120183498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd365571a8554ab13b5dbdc78b2976499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba4d1fc2f2ca15b95ba61d64edb819500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a169f98a2dc59feab2c9cd0ff11dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff71c30ac5a58ae5f99288cd00af06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4210c8b49867aa53261175e48f2f1ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55baca906969b0856b22bbb1efcdc8d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3a40735e048a7a475988e7884a96b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564f1e48aed1ba07b69f09fb9b88a10506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dc1162acf24f54617163df47d388a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245a1ed331cd94aacb8fa95e440da44508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391719d25b86e05b7965b2ab8802e822509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90452e67fae506389cac697b47e2e538510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03237b81e1ad5746d04448db18ff8a55511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b147633c65d7191557d5eaf6a003d16512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77784cbe93afd9cf05d286563e8af609513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff6e865980cba6376b72964a1c7e4f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1d461e8a4f6dacb4ad10202af7387515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39189c5e0abdba08d241840bab8e3f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e113754e6e3e963bbe69e6a843612517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f36cdae07ae0b202dae13a1c6aebff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f33fe321df3056ee223116606dda4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb0c5d9d68cc8f67be949652f3cd18520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d8f9a4433dc7b19a8c27dc7fefbb6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34706097c8c30b150a11c7ba54f85c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095c1cfd0f66334867d7a2892bcb50a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5fd0cefcf3fdc2ce27cced86a184d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e39b78ca95ac6e9a51c7a25d3c71fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217fb85f7ca641e0813168adde07954526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9fdc3dabc68d23c40a0c9704f3a15527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153feda71292c97dcf65f5a35da9b8b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95eb8b75384d4cab6b6b2f5d1d8e7d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95125c9ba10d21783b0fdaa5ab5c15a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded09ffda7575378d9b4503079af94e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce559ada6837cceffd61ce3aa80b27e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bf0340781b3d0a220ab7294e38f6a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4825d671f7582e487c74cafd5fa37534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39ed083491d70236b82fca3449210e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b11d4952ba62e01e31d96cc475063536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f954b12a68c81a9bed7df125f6a4c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f0113c1d9230a247857d8cb27ad3d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbd67dfc5d03e5bfc75eb88ceb138e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc77e15abd931af29b207762ff110e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257ffdbd8d1f48024a2706caee18439541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123ef01c9e191d3d28113a69d917f26542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd513cfa572e66de45180fcae49e6140543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ecc3336d51a7a7ec14ffd0c767393544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4dd3cdba1eda8b5fdb1924796e933545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba07908516e7c28bb70beec65da728d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8d977fa644933cb9f3d1fe7039b21547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035a9cb9347ff743149848b8316ead5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccefe7761cd3bc9bbc2eb1db7f6915549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a223d003d9dc8c6adf34f929251f4f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217c75d04914d19ed0f414c2bb8154d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6fb72c923e0ea87ce8905dcaae75d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7972468ad594c4f1e6cc42269c8c7f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a6e5cf9546da7970eda9c123f6e3b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d31bbac2eb88dc9395040e6f9e790555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de032845d8b3c01c405617615104d2c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7199f6c3a34964a04a7f888cf79ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bb4ce905bb97b60c22f739f93cd7e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c172e0c5e98cf56664c7128c119da8f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9780381c712487690c7f83fd9e6e903560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a865d098762e8a5ebe8df209d538b17561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7d2b575c984ca65e4ab55d958cd9b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7069c13e41cede5d5e8cd1c83afc8c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40d3a973dfc4a01a7caacf41b99670564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575c8abbff42437cf0bc580fe2bd68b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dbaa31061faf35425d95361b2d4d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2e7396507abe83e3734b90060253f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9244c6fba0778e5ded178dbc3ab19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c5bc54e28d762b9295d32696aa77f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6afc652b7c090f36c0cd8e97c66cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9472e0cbd5d6706b1182639ea9115c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9bc5ff105001add76ded214082756572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f3ee51da3a32928ba46ef6311a17b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d00c1d54e6a18a036a278bb23bed82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327850e5e89f2b9aa031347385696a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92991a1d310a2983c022b70b0ee66d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6735feeae4356c1bce3720715c36b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac6445506e6c8cfa58c142275a27e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cd772ea6bec60d124d9119ecdb9db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0593e33bafc051ce28e53b7dc7816078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76331d79776ffc4fa128153c46b3209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602a88c8a9566badea51eb619f2aa3b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd382fd1990b21651fd4443fc94e86b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721c024b66b0054fe1fd5cd38362cea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff622db9331ab7bffe656ef400b74d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddde03336aafb6b3deabc49f4940a1014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d1898401643736f4e4599a2aa685315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66467b6d681a652ce92efc0d2f9bd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf84bb6263eb64c256532636d4dd1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5945e9ccbdf06343f7aabc69688b39118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc72fa1e1368a5a59d2a3ffaee25fef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509214c24ea13b9c65bc1ded49e6783520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4b69f3d9c482064a665bf8ddedb1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ea33023eff7819501c67b695f9eff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488d1eb22bb95a0c70c8c8ada1ae9e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2a012cba0db3d49e3a7f569cf911924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efe5b2b6639902cb780454826ef5a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fb3712407d431551223fff3be8ace26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737b203a1a3a16f719d433aa0ada07127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bb0b91f5c32c41a3696d0528c691d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496dae969aa989838e797bc98ffa11a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d82477ca7775c69708ba3b158e49830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd31db793de127a70eafeb09978c9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3ab5708df9e54a759928f5a17de8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14952c187137e826bddf4622245a61633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23198e937bacc6c9f49ffd361f496c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60611055ca6b6c17f2ed5a5ebb7f79835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0be25bd4315e4cfe452390a3794a5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50e6d0f4c8fda1f8067c23fcc9868337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63937c42468aec135ed21a44657ffdde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00f99eadde5810058b12b0c127b84d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06f3683dbfed68f3ca99ab7060cbdb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4f23f3306d16a82f2ed0ab4635cb741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8342cc892f33d161b1bdccc64990842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d4d0d0b915989fd0398fb9f12544a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434869149e78aadc5fcd3e9fb3586d1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954dbcd1c21e74b6b8283361c85206a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2aafed64ee17317b7008b3d99669346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e486bbad509532a028adcc7cd5edb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c23875d7d7e6b2bfb92aa0c84562448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05faeeb5450cdf25f46f40b789f00f7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a67760226bde50f6b28068b5c85bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555293ee5c9bfddadce5044f0a52526751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e85c19d3aa06e7cc3cd473dd6cbde052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ee87041ae31d7dafe241316175cee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c92bff95fe120f277f5c3aa8d0e0f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8501351e85a98f97dbe0fac4e0a4e3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8507d0f367c6fd13e2ec6b7cbeb4a1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9c804e895aadd3eb29e385c9c853557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fded947963d64d98c886ead2ee2769f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41375e137b6bac24d12c61854b470bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f4ac6a2e2c517d15aa4707984eaa860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e6497a974bd0c78fc1850e2257ada61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cc7ddf8537376411589db6ac3706362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac350953f6e62c4b91eddd5663520b0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f43acd2ad0d625aaf7f20afeb6d4a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c2892160725b4dbdb85024b2f653e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133332920eb93598a83395285781fc6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047488bc0796ec6f3ee29c16e770984367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701bb0931e33c5cbeb8dd5d0208fb0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fb49cf1d44cd2c77b96461f74209d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae359eaa2184bd45b650e8e9b83795e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1ed1fe3467370fbefa33b6d9bcf2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45c30a4f56bba3b1b585da8c37683272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c77a3d1a247ec4d0a2c735863957873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08675d8721032e3594ec034d285ed54d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8a59d159efea8aeaf7c385703e1ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba2de811c4988dc3cfb015f766ef4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6000a9b422ddbfc624acb4ec6674a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb46df3a3ecb7af4b29f9fbbbc083d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7a7857764d4c431906e675ffa381379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9b7ad71e178d260d5aaa2b94f006d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d73369cfb2b75e8419a393549cb0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e882a51962d2c5c931f14a8a3aae282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bb527db52b124b792d3ebd0d7a1ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfc0a8d3a20b4a84b328af2e56d85384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336bc2191a44ac46498de02412e59af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07f5096880a87c65ff6223a556722986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a1dbeda8e2a010c2e0f93eb7e06d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5a2d5772f0dd61b0028382d93859e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785bc5ae27a31dd49234a229f5803ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870165131edd407b788cdb59c3a994990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4305908c5181f8a03d42a352e6bcc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9c2727aa0fcb5ed796955a004879292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c05d9a267d495a08baf9bb616df39193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cb996cbaad524f282ab04f397cc6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478604e743c8e9e62e07668d38f62e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8664aeb2a9dcc92507cc7eca4b0bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acba927b8cd134e841932d74c4bea197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ed69a61939b78262910acd2c528d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb8e43ca4d44ec1468c302799650c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60273e5bc0a2c34f95c27dc1263a835b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b7767558f4546ddbe8c2d84d15a16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17366b9ba61a25afe7d8470e4b7f0eeb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9d756237f80c6c8cc669eaab55318103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b775f42fccd9a63c23d20044b0375f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00fd246d1b2ba45467f7cdaa3c5004105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6559a41b6e99f0051e6a256fdf53d51106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc858d86d5a0071a18a05c846ba10e18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e47605d8dd68a12e92a6a74e54068108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97cc1d7ba7300701fe1e4a3a44e252109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251af84a4d8c8c783533746fa3887226110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a501e89f11c81b800b1753529252246111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918efbe596280f2f699c53b241ea9ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a2d21f6f1e90ab92e9f4d0b07ee79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf2853f20b974b410433dde6a525f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3b0ce10bec95d60080849bd9f9c9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820cc1cdbaa7ead4b5de1db6a84f9d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023af18c0bec52403407d498f3ad090117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985941931a669a398f43450179ab1c24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273025fa67683151085474688747cb3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07f1ffdd02aa2563004bcb3723c6c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396deacdbfdb5b57413d63c31ebf50b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce7839bb698232ffe1104c7e8f7726122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a419e4493779d38aa1a76bf91c2aa4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf8450618cf755b63e74544e757a53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5868bfa889905473a72700e9b70e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d1674bd48d111040d57e5173fb9ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db935582c1852973ed3820781a79cf63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cb5ced72331a5cd565a7a7e0e0b1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552a6a2c860d54fe31d01515ce268a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5a6ad54f2433e7134eda19d2afb95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c98e0c6c8844c4023bc6462acb2b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d451e141d310ced92fb6fea7030b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623bf692d1122732fa8a2497bb267f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44695498bd22a9358d717b8dd8697c57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c02faab482a26d55c302f211d36bc7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca70ed585a193ee752a9867139e26ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a50890e04d2f907866a85667f3e586137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bde4526242075cb71a4c70cebfa1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84ea7c5f2b059652907c0e5a231461139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440e957d60338c566f0898535a18f61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74282ee3e6896faf63323510ac4c13e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322c344742c5e1846f94097b7fadef6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a483d4f553003df160cb2c85170b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7bf701cd7874d5a7766b7f5f80c73144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0517b50754b7270a15f5e8f98c2b5a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c763ce60a2a120ae0e90988e57258146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312b0a97d0569295f2fe7a369183ac3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da862bb4656220dac45485223bed9bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba87cb953cc8195acdbebc876ae467149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e280efd81504e70cc4c907b13a0e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e20aea1b475dbaea67b05937ce103a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e00d5e973f1fb44b7171eb9742618152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edfde179a6fded6da3e87d744ddfbd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fbbbc4b8a4b6003965bf1d92f3bc4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319fc1115373c2fd5cf3dae54f38ac1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d11f29601edcae6da39d84a75ddc62156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ada225f93da8fa645d41896ea199b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be35020d640dfaafb940351db5d331158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe46516746879ef2c81925365b5ae3f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54cc20580f624a6c7bd3a8f2c650ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb50d11af14e8334a8970b3a770189161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9063ecdb6f26b007f9e677cff58cccc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf8aa46cfee3b30568e6c64c4b23f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e08fd3d484385f35a9ecaa6e9d625164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5b2d6e58f803563a16557a77a8b48165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4799caa60db489fb9fd01b024fc11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ec1405fa066e8d7ab3f01113b1227167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bb660f8acb4ca8b55c879ae326383168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eadd52a459f90d487994847c915e4b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801958d4672ea4f0018efea4e4c42e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277e206ab73dbc0209ebac26a8854fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46247ea63b885b4c9db48637d7c165172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca94eea47e4fa9b42b72af786621d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fffd03f714910f18cb186fb32a3b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75792de717d0a13502df17926f19bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e164f8a606e955dcd77e13f318acb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b027657a34deb8fe282dcbc4afcf759177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1d78978249294802fd9943faedac3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951016831220098aecaffca45ecdb951179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b12142475a80c3bd551a56317ae197180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7117a2d2f731d63fa90a7645c18d571181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717107e420cd1539317ceb7cc1e4aceb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2354e35e8f04eb88a7dacbb95c527d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b96798280af51ac88c230900fad0b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225b2c95e7fd73cbb5d78336189fa22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b322ea716ce09a3fffb25cb8bdf29186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534932d1c458c480cd3c852edfa929fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695f1e2f38d691e7ce1dfc29bf4bb00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624eafddb4014eb623dff6cd50adf2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc4a45bbe0fa33ce7f34eeb3198773190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cb2a0fc52bc5a037c0d8760d9e7dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fca69de47e42eb86ccfe5f7195143f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4baa243ebe2f0e48079e51c01ba240193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed94f6db6f87f789dea06a86ae866a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635186ac4035ef66420b92ac58d34c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020333c1f286e5ea932821773181188196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec37a822239ee5f4bdd2bffacacdb0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419e9bdbdd14916da769bf2a4f5d509198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468c18698d3f2404c6e0f165958a214199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa0b9d4d4b76cc30e1021a4d47aaab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786a23918356f915b2be2d4db2abf31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8c769f36efd09231058f5e0114d3e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398096e028d699b5ea5bebaaeed8fbb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2d4ffe7447f3ce4bd8f5ea1f349d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86817a2e1f5e4122e68a434854a9be2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057574e4c361e4bf8363b486986a7ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc214d71a0ae1402b3ed0599e7b7cf8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc164b47aa417aea4e4b5e0908066ea0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46134f693e2f18d5d164e783b240de8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2dab8b3e9d32d46d73f460742ad4f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccdbc6a64bfcb065c45d9e8562698b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f42f01e490fffa1f096b348bb7fed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09208e82fc1cf47d8d9b1a2fb8ffd550213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82036e8d4764540649b8d8769e192d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83562a56db384997d7e5a120b5425ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41689b5b2fbd11ba9223c57cac30a3c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4053f39d215f0d5ed90d126ccaa34ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fd0978844c2100a8bff09f8b9c7a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd96bddef668f2ce642904405b0ada219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacf1d36186bb38db8e514656c430c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80fb14400307dd593d795dca30e82c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffbbc586d49b61148ca4dd6198e096222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b5a75c342ddf8336eb905da3d5814223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de47f9e39ab39e9fa266e36dd074589224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db83412ef847555c3c2b50d925a702d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf6249b34532f9a8aeb3823ca4f2b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05109020d6c704c627cba45a5f4413f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4ce424b8cdae94f335bfd2abea508228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d1d528b063570d56391c235baf253229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b74d0f3dae6f946659c076d297d4fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace7812bb391b1f2297727cf55ff51c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4342478cfc25b2d4dc34b6fa0c2df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebf0d8f37f2f3353c292123ed3ca7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddcdf5488cd250f4f7177ab1c4446b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804339b188d1665c636988e7f46a4dd5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1e577e69666fd8b8bdf5509fe5c30236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb718ccd27ac5915734f3b94bdc7bb2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da140fe2fe52248586ac1c37f191eb8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034a73ecff9838baecccdfaa856fc80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e665cee158b1f5de82fc5e691913ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a3a7f38b1146a87402a385d0d4302241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abc0211a2413dfe350c907c72c5c5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ba40f4db7fa642c0f4085231cc079243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5b2c4791343165b335874334b66c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300be03df8f0e4d5995f7722b956fcf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966584c50f8a9771ba769b2352bf110c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f05b243c69e64b501d452454f7f5a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81046b317aef6314b9935cb22f8526248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba534c112613a73683c0d1d57f3f357a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719afe04caf34df0191b6cb840496d06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff449fbf91a7cefae1538ff6a764e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2819362f493ad457193010f7e8c00ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1f0b83ca5467bd27876b65048b3fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a45668a2c16bc80c49501376f90a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d1ceb02541be8108dbc17f310e14e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0ef54f62a419516371b4234c3944e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c576dc14658a1f30d65676e7e9056c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139128655b0065d50073b7d762d88ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e10ea31b13f651b6a7e5348f3b783259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8835a8388db5c91a5d02c0dc3e4866260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bb4f48ac87fc08af845bbe4ae8ccd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0566c7c820419e53336607a48b481b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a79da006a8c9b1d288582cf7ddc79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b94a2b3b0e673c8bd04464adb58369264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdc1a593af64824d2ba391bb636776265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079b0fd6841f49dd633d23d9f054ffb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195adb93c1dc1524f068a15baf63df64267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b22a60f517a53afdc21613c540fb2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369274ba69b7e0682eb3e3c4b0680ebe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22f6b95a929ee54d5ee7cd4cabc1f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97678a356da66ffb610beece68c2d9b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e4fa14428f1982b3b2f991ca7f6bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86858738e84b26bbdab916cca5127c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9de68e015b4ee96ee401b357d07fb4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfca2898945851ceca41ad3e874605275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01e3ac6b53d020ecd78bd664de287b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f7d0c54f8479ab272c5e6a6acaa12277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764e2a182e8a064c5a44e40d224e56a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76ea7760a50d3b9dd6ff14774f0cfe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43058a282e84c3058d5fd395562b59c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22613ee58685a42d592b4ae17a55661281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c657d0d09aaffe862a8e05fce1ff1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174cc798777bf71e79276528dc99ca5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7461eeb5d6acb67ebfb56b42262df3f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c995d01f155124ffcbf2c015984da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b01178839383f486ddeb98218f5085286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139ee8f22fab4866d3587f6f18e0776287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b207e164f3c77be4ae83c10d521fc13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1728872d2eb17ddf086d030c08180289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb6dab039fdd6dca6ef5891356e909290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729756f37bfc9a3ea0bbce4d9c9120a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1e60fcad7dd53e55cb166cb651c03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e572eeb0155a7eeb8504b183d7d90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696151def93eb6058987afc0255776b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9adbaa1c868521f89732f80b70512295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2eb91b6bddd3d9f7d172be0d924fd8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88152deeea5547858bea677d41a78757297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f835ced96ea16235dd9b8e458b90c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483c596cfea47ffd48bf3971e08bfe9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a3c01c3316f81a57ec3566e043455300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81346efd089959dababf61f1dc7846ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f74282f7a7806a74741ff0bc7d091a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e52cc401b207027b17e80ac06a7de0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb683913e9c7579842baf641e57b11304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e15385752ce66177bd9b6ef426a630305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738011f72dee28454402f15dac110420306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5fd63b2a9ee92b46248874d1b0c1e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a85b2e3d6aba1e24d20c3f3630bba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29cc5e29f7f60900879a082c814d21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c950b926d9d04d4ee5985359b1aa33310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9fc0192a6404b1fd46988408ce05a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1518d0192c62f505fde215e1940889312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523372b90f69ac52f8228fb834271d1c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b06ce32d7b9a2e09bbd4701be714c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e46799cc44883c3fe6605c0e23b27315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930990f528b117b87216eeb95d6598bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc41c707c569340d3850dc6ab6a19c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaa139544a706d2281e20f1e1b9c90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf50166b3ae923869ffdf3049226aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6c160696c58cfb4bf7feaa71ae474320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d5cb75d80c998158b9f18d77afc84321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29c8298fc2eb7aaadc286ab73f9dad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215a27d3ce8d8124d85dc844dd39f72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8c67f7b638a498cbb38f8f4e51491324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b334d3b8340c35b0440f3004cc92a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2a048ff9c93850df045afd1a641ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7507c3c99fdbce0547772595f0d99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c275635921b5eb8623c3c7317f357328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e8c23faace95a42e2fd7755424b5e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cc27a48050d1716de1f9045429c5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42f92f16271214359e30fd3e58acf6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789eb1b9b9e931afdf7ecb07c3aa04f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba6d3d4faade5ae458059438331cf8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d4c7cb888d75b0bb7a334a418aa17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b01b70a51de96c0a3df0d9748d41bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9324d6a50d9417cfb646401b6d3048336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff71a3bfa405f3423f70dcfa048271337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415799d7aeb4eeed2f38aa006467dde7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8325c449f557c9a49d5d2a6cca03938339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c260dfccc0778cacd4c1d7622a4f1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bb4a57535ac06a99d685e4f1bed12341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4dcd091f5a1e7f02829fbbfd71dfb4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168a6d78e945cbc6053829b4e50f7f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a84f63df945f217862ba8b9e10689344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f34a401e789b57d808dec36feb5b9d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe94772d64f5f087365e682c0bff88346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bcac3e0fd434270922f64d0dcb875347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf49ea3fe06ae673d2291e2c9f24304348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e5dc0f4c1e4e3292f09e4f43982ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d81f0cdbb3771cff7e36d9df130497350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c50588475cbeff69311e46bc20474d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b81963dad0c0649d06ae080db0a489352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162c9f5b1a27efe8488bf0449b2ea1b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e865023332d7db1dae0a4de0cdab64354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb00f3ba338ce2a915a63edb8c44f80355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ff8c76c20e1ced5dbf13ebd00839a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750ba7e7e9e38ff55f21e9781710414357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cc393401f025db8c40964b7a6fe09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1be5680f3ba97f99e6640a49e02ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd98b37ece428504a6e03c848359f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4e21f76fc32ed1c40cff91d43861b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12560d860340a4c6bc2f23df1d375629362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0539f14095383ee46140307300df273363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b962a60bf0a4c71129f3646fa16c79364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee7b6ffab3ca5790930a1bc2bebfdc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024f4216ea8c91546c9063df02c0765366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15124d42cc4d790f378d8885d53d13c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac24c3d7582f461d88c1304eaa6afb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cb0c62dc50685092dce8681814c2a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617eaca6290c3db0698448989af9e26f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8632d46e33d3c86fa09bd6bcc2b0a28371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99f616466d25aa65e760f4588b2ebd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf60d56d32ee8bcf330bc3866d702cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f593ab1b39896282abd13be8359e701374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f3c8b616c171f62d6051e680f62a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82375b54fdaac46e582d52d73f26f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07864d997d43a2b13bbdc22b028f14377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85bfb2bff8b6eb63da1af0bbd9aaf4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900e75982bb4b257b7458de23f8da8d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d99bbc122585b60354a5e02d3df66380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefe55a02b1a71fc6f5756953a314ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841fbce8469e1b953ae35268fc2818d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b004fa8a059a000864a7e1b91611e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2d5840caa0c6391c7ba154f05dd22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc07d3c3bdf3571bcc22975fdb4f9a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dc07c660a9a564b9a29bd02199731386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb41ee1afd5ab15fd2c8680e57ebded387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60932a96ea760d37f408a28e2fa48d39388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5d287c2b62db92421521b5cd2ca53389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57eb295f3a17dfc14bcce8ad7195129390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063c59c23b1e130c1c40bf070f013d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfd3118c6805ccd3041e1b26670cfb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12aa34979a80cd58c8a93477cb7395393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ad451be716a7ed22ccc1a83927268394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f45e730081e3613b0bc780ce26445f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957f0b23423508caea2abc77d67f74e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a949a3021a0092d6dd1c3246e86e05397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5ff43a0619ffab7bc6f7b28779609398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bfd4c474d9c5e04225d0b00033968399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a4e31da252574c5806ac28de515d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b658fd1d2a617cf7864bec39daae6a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77993b538b17ec425b273b4164431299402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363aea1bf89e8b46e79d8a33238a2f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927784cd21ad22f2a4931ff414ac4f03404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090ff143354644f2fcd9c3664272b41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616235a12a03fcf8ba68035fa4c59d48406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc0604bbb0db6964a07216430a2156407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170a8c54e6327e86b532cc286a20ceb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585377b3a81e7ebea53f64a580f51214409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1a49f34c6a1fc96e61d8b9671e796410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c21b426077f653b591317492111f29411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ba8e44a56e1c92f77ee0fe7ebbe9e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df308ed4fcbee4ae510b0814d521a399413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f967410638f7f33cd3afa111d2fe7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbb3ff8fbe24f003b44d63d356f223415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb94663b4610bcae1741e39269d75a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1db9ceff96b2c5bb7a0f0dc8710e6b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0953100a5d0cb8636fd29688d7f5f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17296165566109b05a21a46ac4bf541b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51d4f0185a3cabd46c7b8ff31524b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cabf4ba76241f5b179427eb566366e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cb37cc4306384e5b657cf37e12a46422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ac8b1c8a287f20fde43a96fc74898423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae0a6b5efce8d36e6e464995f02562424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ac2bc917010eb750bd8aa7def7f55425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef33d407d81e932e4f9e33c0c0217d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e30b3a6bcb9f4a8a45f31c61c8115427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edd66a2287dcce780dbff77277c2b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51493788f74db88ba0f5b1be782113e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024fcb60f56b24353b93f8e0c04d28f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e42ff77edda831630888864f7afa0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace38db62ad89833f5adb9b546e0ad4d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750f74c90bc5924d5afe09c0b9cf193433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f633316ef40dbefdc0e3a7fb09158434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0248eb2f7cc3c37e3c3da2163c0e49435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec922031ffef6214f3bcc9e73b0e5c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842855c03a1dc77777705040c4d7f2a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bab24e492447db0d6b58dc70d32f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a49e89270bd01c4aae07d154235751439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72875464995a1318a98ead9959d1bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0b6885284161bab5c9c12d18cfca8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ea3cb50c76418e2010abc258ff036442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b197a8a14cc9bf11d8e40af24ebe702443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3eff274751b81ae0497bf8fcbbf880444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a52b7260d1134fadb9f6bc5b332ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b84243cb480fd8eeeadda43b99e3e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15503e5418d3f114a92c57d9b756d9e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced29a257e008cc2856f4023f1d2b87448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3938ebfe12afb63fd0520a697a04305449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76926a5a21e26e5f63b59cce196595450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3261dc3345d40bb6822f01c34c13a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b4bb320884c0abb88f11c9c5b07cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac72b042de21e3d003d9803bb4a76f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf7c3fab9e63d00eb037cfffed016d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cff314ed165a5f6265d5ce02d203e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcae81e4af68d1226e7b54edc4f2b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c0c4a80c575bf7d6fb520d0f8041a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788e448f1b638b12056982af58dc8b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ad0006c26af13c699c269fc9dea8e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402e8e0d81b2983f6055e665e27ee52460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf3663820eec1b706de0568abc6081461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b216fe052a7046935416bba30b3b9c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a33a5f76f946d5383be5759d9c8f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed04736dbef835c656a812aee469fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cb1979d4a1b4670bdf3b4fc325481465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca20530fade703be8e9a4a6deaf1d99466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a09bb2735814737956f2b7daca768a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc681ab8011a2cea3bdfec06040af6f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155f4f6ddc1d7bbc2ce4e591b182886469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2a3932c0902d4059d88013a08e97a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f773dbda2701f52d5b21d6cfbfd01471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bc05237ca4eb63fe4844de01b41cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef2672ca62ba2098e8047ef7b0eca5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3a9f47e6b39b1d9cf194697bb0d40474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017bb36421db550cf2a7db828bc40dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c6b6311f21f99e1112fe96ec729fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb9f16888fa8ac476166a1052add3d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645358b94f63d54f4d7c7cb505504484478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f82c3e8f951372c0ebcb46468987a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960696171d4f86b893f9c40d4cae0ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec0a62b8542afa0db5fe17223290bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87daaf326d171339e90173baa9f28b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c83b82dc4b4c08988cbf68b4bf3e8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ae9ad8267119216c68a6711c89bf4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55a81c1946431e4a635870a5a425b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bf67325ed2bcb3d6f0b1dbc4871ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bca3c88588ecc087194e1b19fdace1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276baec4d804b043b49d88b004d70d32488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb66658e398b21a46fa3dc0be8d472489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4e02212d73654a897030da54235a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898d7a4d59d09dce73962b4b5ee9da3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c93adefff5db59e49096f1e8a9729b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0502421ba7e1180582d2f710ca1351d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b46658b7ba5f3310491a82bf8392a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109604a245784e1e37f3991171dfdd96495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd334afcc30ecace5e85a1661ae4bcb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82df4490ad761d2400eb96205855dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea043ba7401ae07509fd67e58c00b999498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3dff15e259c1f7834c49f803c3848499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173c010c12c6c2b362748cac42fc85f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a7fc2551ad581046067ddba629582501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db975d9b0b98b9dbef5b91ce0508c63502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d980e34a80618aeff0aa741ecefbe4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13206ef0d76e26ed54d7989271d9f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498dfd90041585038ae154c9d84a816505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502686ff0daf394a11057caf11bf36d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d26e76a6af21ed116f61f2b57953b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de77e8cf29516069508d19f607bca57508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab852ab7b41b29748905c96b6a88a41509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e849fde4cb47570492a01d3cccf24510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7e5cb62c9a938aac09e24f318b4bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a21981230872e9564de8cdbf9bae6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1908a8f710c1a7026c4e2392d07c5e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed793e55c03e2369c015ef2e7ead9f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a417cde4f67b3ec40bba572a04324515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb7d72cac2a1c8955343257d5f7744516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c7db5989f10ff9c2ce9bb911d40ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee023a4aaa5b4ae4a51b4740721390518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9a2f4e931f95eeaf13a6c80542641519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a6829cdf273e4c93a6009747be9db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109424364477e2de37c20d5012243f6d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85e07fcf4b7ce8027cccaae6da776b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9868f1086812f7e11cf35a83ddfc34523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0dd0fbedb385488dfc8b77691ed26524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ba57e99fce7b67e53755cc549051e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7264efca84d2dee4caf6b0538e27a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea58636208f84175797e57aa44be68527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4559eb8f30ed61a9f225752ee2c8cf6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7968ac1e48d320aa1e0a94b375ad0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ead99613fe643b5d440d5c235a03e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782011762e8e2bb9558464e1e1ee7350531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea127365ca392d58667607cf26b4a02d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46306e0682a579586bc513ce4d6c6c18533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d7f7fe62521e793bcb6407e7f3b17534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846306b3fb5e2d563c2dbe795582311a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe32b6170f5167ed0f84b5259cd6ad5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b369750f66a527543e03f4a6483f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264c91bfb422ed9601a032fe670911f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc13a41ee816b381324b69960542b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2af4e29483afedc9908a77b1237080540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2cb65e505c7f6001bba40ad82ae2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d10db4677814e8463130349b81510a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b241d7df53974c948a766ed4d490d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b80a267794b5679fc4b155e2c88d50544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793acd9157c13e8842cef7402d0fff6c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdbf1e52ef5ba78139253718f15696546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ce28675726025b4b3f8fc54504bf8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4594eb53aaf64af66ed3cee4ece01548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a78e7dadf624de44f521301f88e82f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada85d907906ba5f141a45bb69c2abb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935873d1cfbe6395c3c09785335aee1f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f736e61883c5c0430aff2f7bfc9dc9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718464b786d0f575ee164816d9d35455553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee4f6820d9e6c6f3ffe6b2d1df615a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7700f5d18287d76e8318b4d46720e3e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bfb095a7c30f71e2d516b5ca4e0ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c243920fde7bb92ac017a38faad5b87557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5cdc6a2676d85543b262a39fab4b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102999a7f87fbcb2eb71da75b50d874559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d026d642e7a93a08057a707e02b612560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dea12ade5de31cd8a5aea2953c8a9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9323828dbb9354ddaf5e27b29b13b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8900a8d3bc9b0219330cdac16dcebe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759a738023912c3a5c41afd89e9ff88564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac5ea59e7b8765321118a486a0f030565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9b0701bdcee0aa5ec27f8dcb40f3a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62c930492979af0edcf51da2e6336f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0cfb5f0d13263d8014aa547851a2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc4f186c7989922864853c9707cbac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1001b1c2123c14fdbbd3289ed697fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b33169b5732bb638157ef05836c709571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e522406155119a7381ee51af185af7e572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>