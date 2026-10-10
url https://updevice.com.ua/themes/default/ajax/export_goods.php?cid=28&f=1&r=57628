--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcb8a0ce4119aaa12f7d016cc599eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7615ee900d155a143bf432ae1433bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33138ece39a6babbc115aec3db7f113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbca7355192bcea24618673dcdd38b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053acd91f91ffa874cda906440c61e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782665253c2c345b26fd99e2f206ac0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb20764e549e74aaa1dc2440ffe3c097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d973f98d10bfe0cad2b5d2ad0cc7eea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c021939aa0385a3ba908523d806ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337fbeb30f9d91b59cca600f032b25310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e294a9157c73b857536653adba2676a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3258187030fa5b64d094f2f39ab90f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e5864d2dd0ff7dc4a9cb78de52c2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d5794c8a3575de0cdf422087e5a5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad869920e7a7bea0bbbafb01d8372215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2d27cf43dcf0225f53abc8a2e514216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e914c213cdb4a762d1e2aec94f87017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de7e0daef03898b943ad0d62fe495018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684a3e90e3ed4d3995d98c1740cf28419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f88657bda5d3220adc6af4b5c1ea2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187d4a77ae54b7e872b708570caf15a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f29a89414ebbb41d179e1ae8305e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2307bb0d84cfcc740e9302c38386623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a71b47c5969e5795df26a0ed6780f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae251f820bf0221137c519c5737f3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87721da5d178bacd1ee5f928374f07ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e66ba5ab5b2445e63d70e9e748bad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13a3cf3f51e8c5c3699c29f8cfa5c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d502b69789d80d1c812839d6d684b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665cc1d7e2b865b13dd59bb399e3f6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f75d68eb392244cc55bc5958b72c9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03474efe11d54b3a7c762327a36c0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1e3891c412548a52f9d5887f4638133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6ae4974315ed40230b0bc691c88a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0f7e8b01ce6ff66396371cd0f252335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3d7224c86cd8bec6d7e2cdc01328836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659d8dae50ca83157e5217387e76cec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca901109b2248bc30c4f7515eda33038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6d44303853abed5e747ed0c87417339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba069f99f267fbcd66aed2778be94cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ed3cf3d9574be1047f08c891c807541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dc81f77ef17237a580b828299d58242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072eb8141f125c49d3bc7a89f7c2b9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d170e19e82a21db3d0a0eb8acb29b6644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8d760514ad99c2ae1cdf7a14606bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53862f3813332b0730261187c81952746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9a7b64e2f80c089a1b71f3ab8491347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad6a3763ef125feb0d3f750a75dfda48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bfa66ef3e31bc0c4085142db49eed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01cf06c6e9af55dda80343e8cd2b7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188cc3d148fb3c1f3e6f141d125c5e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8099b9da2b8ba9969b4b6b24fe2b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae59c98d396615430f3227af4cd49f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509390fdc108e775a7380b17e8d07b5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36f659fec58c0203067383da150de355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227836e056fe1079d5cdd5680b5bef956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587367b206cc8deb2f44ca2c4bae78a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18f21416296011f72b903248f19f0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d7baceb27c5dad9799bc145aa15fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ac7ae2bbfb5b1633dea794ee8a76260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbd899e04a5e5d07f0f5d18731414761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486fb280c7fd9eab8ba511c220acec362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76424f695184adb6b92d8e53c28573bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68e9a44c2098a3bb8d70684c4c504464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc84ae78845392594b1df09a24d68865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704db55611340384a3fc34bd6cc448c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6137011cc662fbbe76b2eadcbc02367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835db9dc2b58e0ca07c283c14214b1e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9ba5e8983826c39d013b924948bee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0efd85515b1ed662acab136aaf223470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61cac18f984d6302274830bac2d03f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60705ea9fddc6fb70e9b88ab8a00777c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc35675ae83a10d5a9a28e2360f862073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693471b0d0bd99cc4d42a3e06b0c81c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f00ea863c9d23419faf7ab26d486a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb288b16cbc5e200cbc4b9d367b24e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6292001fd805f98a47316019d18de1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2380a90da7e51da754b58899d9084378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505d0729b3eb9dc13fbf29ceaa3727379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07120b1fb1b48eb637720087d56f5ca880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33b870b570c1b532d94fcf9aa5763c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9cc05ba03014cf166f714639df4cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a70734aa7015998cb7c2dba7187f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668cbc48215fa59983b3a08222c35e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c48d78c35987e364e65481950e74185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599b2491c66f0dfb70652dff30407a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79a2a1207f5b5ce235880e596fd13587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d28cc7326df052b9b1d90daca97e8a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89936eed1bd8ee837dca59af33556de589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b3e96c0ae85ec85d1bb53dc1871da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca074b1762c80a4bd6fb34f1340e9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686dda2089fb9d40418eb56ab22d61692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054080d180e14b551f4c0a95838a59993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5d910c96644ddfc8e3130ec861f7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f75406ca1b094f55cae8dca26b18f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a78f45892a7efd15450cf6c3c37b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1373537227f6679d22c47adec2fa9397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9d393e861781ffaf964ad568c1acd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0d8c1d6437933edeb74296c15e80399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db242815fe86d71d0ac57eccabd21b37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855c8287c8e0d6c0f7368d147d4a622101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a582afa2233c2bd75aa0ba946e172102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be791d9b20a58356534db3a633dfac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798794c0116afb180fc82835b797ad43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c528dca608e8bed91c1567fa82fdc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fce875a08aaf3bda074877a49f70e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e10d1cebca13ac59fc174b80a4d5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9856b09f676b02a11f87ec2bc553409108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481d81f3801ee73f702fa5d67b2a0c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55678646ead416e59694da0d886dd301110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa72b28c43610bf899c39019964532f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ab8c8db267aabcece50b46ab50644112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340d30c000295adb11cf541f8c59cb5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50547e3b058445b9029ab41b612b4d05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4b1580c26a1d3d8b715a394220686115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e3a7e464fbb3035bb069e5c8ea694116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1093590f5a3aec7f6ad07c2f3c91fb4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ab154e934b084961aecac207349f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a58ac20d491dd789054018b96341a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341f1f2c273bbcd2fdf3502902d2eba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e94e874238d221f29017ea574d4e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51a08e542b91876c92885637780f9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b1062631103ca8adc732735326f1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97db652cc9ffa545948768002c7a469124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624631d78792404ffe3b1ffc4fa220a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83919df3e629161b4a2ff7520f6b7e38126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d28331ee5da078fdc03d848cd5734f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3015407778c9d0e901a496ba84769128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6e2bf63aafdcbfe8935cb8a146c61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf98edb21d304215509613a709398cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df81c4d3301a3cefe6577d30fbcd88131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3826cfdae6bc81a37a9a9a3a3287c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1609b9ac55fb515baa4aa2032c735133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35b9e1b93be672c8ba112b625c8aa7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e97ae94a16eacd3958e085a129e1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a3f2ac7e35c5d48c64d1f6411e2bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d287eb292d947c0c97040a2afbd6d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f34bf0224e60d9ef4e75c71cdd065a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463b19324f2a0fb85e3697fbc6add1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca3dec03be2812adcdf49e3396967f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c847d3c7ced8b894d75f828170d6f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f610791c76635a7761f06e3ce2628d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c69796ddb903929a48eac7c6629e23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c778df4c9f718e4c615e8dcf5238c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7aa479be9b92551b6f9425fba1cb3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afbcdc00f56558d6db52543f16427a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc2d99a73858a8e98fbecf75899aac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0685a685e5c779cf985ebdce12071d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0570ce75967d287f86ac2173477c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b3dbaf88f3472e7eaa91449531953150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331695dbac0107f196c1dde83c84df9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dc16e770242e469243314f4193661152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3411426431cd57ec89c0cfd5a3ced6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c370f89db09d70fa8183af5692fe61154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2170f422acc56cb30d1d7e8a5ab08155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50c62ed83575938fe40b1485e8eb0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139da92456bd995d271a8f7241b7b79157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162fca161e6ff8793090cf46d237895158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e10587de7e16193b8cc875d3e557a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703e4be1bd1b425bb19cfeb3036530d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f76936f154e9d0e12342454caf4b0e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cf75e5a632ca0613aede2c2b7f150162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964af92c90b52c0533c9da204fb522f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa1c58e4709dcdc259490e7d573b63164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ebd4a40e74b07afbe77a75cd3c9b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4041ae56c531fee4812d3258dd71ad9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a40bf819c66e0ce8eba3cc9e246551167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887fc21f9ed43992bf9182677d9439e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8c9eb6f66e2ef2e77815e08ef9996169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80082e8938850412e2dd29046d5dc39b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69936354c86ea28969c762b9fc8bb7a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6994827d171b6f19e54c07eca5e497172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98135d65789e20b8c655caf5b6719b0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc6d3e5e40d3b9ef8caae0426629c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e3e7bf737faf1cd5d8af584f6b3e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3ab26652db54ca2f85e41e6606359176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4188a1f4b4932359202396f3089ad5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115e7bbb432ed04d47b6e67c83c7604178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbf759cf0adc97e4aad5ee14e602ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e564a7e551e7fb3f5d227aca0f93e40180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cc19f846ae3d7c9f6cf10512acd59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffaec9823b6c18590bef499599bb9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f16aa85345f58239e990f904a0981183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4ffe542808627b2e3e97f1dc1a797184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4ffb356504f29f133b832381111e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807f5694c86fdb443c2786137a19bfb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a69bd984d0f8e76717e4649b2b2743187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4978b5ee49800996d51a5636efb01af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ffc932e13924e4a70449d9c3cd7ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f017408e2a83bf88e473a410b785c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c5dd6a51946b972b73b54f499ace4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675bb29cba53f3eff984e21a20d1541192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a529f20e6a8890258aad1b7c2bfdc5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf70b867fd0a6fdd4fbcb23561fae69194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5f6b4cb9bf3b7ebacdb277b79c393195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2962167f768868d966b6b9f6a05bd3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da96acdaac3b82de2abdab3698e809197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5c9bff985096e7399d21097600716198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fae284fba1c4a57cb46cc774dc961199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a41ec58980790f23be538efe6d79b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7201d26c3a68850c845eea8c42579201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a60564fe94f43fc530653dcc83dff6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433c0a5bb44fcb874a5a0c421950e44203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446b7ee792ccb15945ea536d17cce88204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c553021d65d5a0f00375cdb029897205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc507b7ac7464720177ffc93fe1efd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357961ed93f19c83df7dbc0d3dab14e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2e8805965f98604a922d203ed7048208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104926386bba43514ad0707d2381ac9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e9d9bae9cfe86d62450dacd69f33d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2576057ae1788189a9c2725c0c644211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb28dde22c6dd14df63b150414528b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad1c634134331b36f9fc44801b5029213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e1210c4275c3a19cf3bea81ec4e7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31ab35d8572aab8004d28fbe3a6cec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78409304f303bbefb068a741154043216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b69854a2b2a0ce145845206cfc34e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206b596b7c4280907794799e05d6b31218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43447f8bf6ac06b630c7a27b1a568a7d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68c60112b93e4df82497066804a5a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ccefb1443bbf324824c7650fc2bf9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c57181b4fa7d203fd9f7426efc188e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8697e09ad933452cad1cb3fe7aa78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160896a102cedd259fd04d0df176fbf2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599ec99c428a3c3203cb09ab8a77e58225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664be147dae679c32d6b59ad028581bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ef01076192c240bb29cbdd16abc95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8150e6b7d3b606902d1f267a8b02af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c510d8eb74b993b63afc694d7d85ea5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da080d8931c13d7b624623bf48abdaf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07658ff6fc8527f28ec16443542ebd37231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0889de1a2c8da3149de6211edf8c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221c0b1e038b8576b7a3a08dc007d6e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05304e7de5892c8f88e0bd8aba57aaf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57078896875f31a8d3dd4aefe43444cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e56b536e41b1fd30b641041d6c3483236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ce105b207115d3ebeb354a0973cb0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714527003864be2bbae13502286583b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f3d5b0da9831f932a075d2693abbf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c5196cf754b086ab4e20dada0b2e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04ccb16748a9fd221ffb03685628bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5bdca88e633df68a3c19c5b7f1836242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2ce3615a47b9e9b751c0dd28354b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36bcd5f338c7bf589d3af9d941fdb3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d850c132c071f573959531aec7c383d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7689206272385513b81c25c57a11b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13b3ffd92b730111c1bd49de762ded247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5be727e139a0f387f1c15c5e647d15248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a400685693f0a5ed1dcdd578efc0e16249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7140e2ed072d98c8f668a35730cd78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22467265d71c4b0128f82339f21386dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5f02e02c1ae71cb387f1bcf42dfbe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843ff23e5370002d4a0554a148ff080253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4879d32d2b9ce9303053220cd099a0b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65741a709a9a06904ed0590ea77518255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff927ff7f9946d5bbc83d8e461eb989e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaced7390cd2d4a0340c0057533404257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49679af99d96585d5393612abb69e738258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b23fee2f0d2f9402f9fb613d517e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4791ef879029a7fa80196a8273cdb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80996d0e7b7657ba4465419ec4ea24ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26f9100456f3255f67d2eb4392490b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae25ba747778c9b001ec0acf9ba579263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb09f44e7e3843e21388ef0ce0580f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6922316b1d68febd2eab2fe0737e7ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63eca9547fd8a7c128ea809b1211a1b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8f4f84df909d3b75efd91a65f60b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178fcd919a36ae06e850a50487ff3dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de65237cf3990ba72bd3b6da9f45579269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f925db6a3332143812f81c07877f04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bbcdc80d0410646fbc02c1a85a100271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a7057ba6347b50a8f00136cc22cba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543221255ea8f9bd37edc2dc745ffb1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5e818147b568fb2955d21ea3a3f27274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096abf24ba45ad2a923681854dfe8367275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f57d9b6a9c82839e03eecc005802fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cf65c9afaa79766a75a97e87b843e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec839d84ad415dbcdb60a7f4299c859278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dec680704392eddc5aba48a55fecba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8663e9f20ce77575fd9b0e17b9cae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054c73d65e52b239487a34eec9bd36b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81988296c6b4f9c94ab2049b4d09ab33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e9395ddedaa27083d847359c6da20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088107ae8cef7810b0445af5bfff8f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a06e924a5f8865df3fe1afec407824285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37348a7728c3df1a24a0070077890f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508e1d0691f08ef7292809cfe947580287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa5b4cf6fc243868a4eeec8178a4c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6b3d55a9384bcdb7fb347d1bb2c41289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10b7c6e33031b9f1119bdd0eee418f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8023aae0a2bb0df9393f04e9b34e418291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbc7b09ab76b99db828402135ae77a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa8fe66e268af3ad44dde9d54ab10a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cd38c1269855942be994e13a72e6c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58371aff838bf4ded2f8a855bd42e940295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b73c2925ab0fec3aae776ee82997b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e25078890e93dbb90b8ba7e079453297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3b1997712cb0d8201f45c50ca61d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4150885b1a7510d6f6d566c12a6164299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ea616e4776cff840cf626127c07b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467f1d14455fe84e4b2f13849b279d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e14427d9f9abf474abb377d5e16ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a8a306204b19a3ab84c26f144301e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a319d0f1be0dccc3cbc6b50fcb3e3b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cc6cbf7d36190de4d13722de3a9e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35e4055f1461694f5cec8a5912d2e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539941c3b4db63bb53e749d8e9213e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc29c79f5282d8e21b7f9ac884413db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68720d6a7ec45f9142fed7409a7e7eb6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ceed64552c8e6d2f04a4327db79ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b11b566bb178370c1107387b8b3d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54f5eec3d60d4c22388bcc06f992ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f712167f15bd870218c3ac367d7db67313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbc1e63665686a39279544cd1eb77a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907e4bd47b3de0c3643df269ec213c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2f8048fe8b3793d0b567b5e2a2f74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f29cde54f730786fb8937b5fda8ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3a1cb07864e9dca97c174fb9c4aab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00778bb67ce2d6669648fc600f47cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b0ef5cfca9d17ef1b9b35365a74c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fae78d994cd5bf96b6d40da1d593bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fab19f7b89518aac49d5f67724a11e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48efa24a8b371f26d34854dc72ebe7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f891414e1fd90bea3a39553abc6d7c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784e3505fde4d31db9600ee67a386fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79434a78fd9aeb3ab52d54087d6e0edc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7830db2e9cd96c781b83b7ec03d0e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755d3b3d89ac39b420a72234b20d39f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab63c379dbff9f6927698b4e0c0e6e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50352685cd27557cdedf2ba3594e18ca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbafdcc63708a0b3e0481161fd8e98331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e60a5c35ead9cf8d49a6140750e21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e5f68ca8fa6dbf92813c44e76a159333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2b83b64358c0b120cde960a57b523334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9bf639ab330985bc8b7594328d58f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a938ec92793088136b54979c2ea0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e34a581aa1a0a3c699ef3cd2b03e80337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63046eb1fb1fddba24311c626471223338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f477c22acf5497e73047de2cb31ee3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04348f970543937d3f89dad6a11e311340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8165178aa7af3b2f34644c2f410c5c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee409247be2cca5c3feb1a82ee5a21342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cec66405b9035f77f326d3c4116e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65eec8a8a93f876669e61a89878912f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3c48d483fbcecbf5e15f3fe3a2fa9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ac2f728974c194538aa6ce6ba88ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb065c7b3814fdc7d769cc06c51b44c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6667e8fea3208837eeb71f4d460f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de6708436373fe539d37267e7b9514349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863efbf7e49ac4b019333d797e9c3705350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847691d9e67d627e258332d4f7afc517351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e84d6c3dc308122817d61ec134f71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968a839f6b8a28badac5c6f77fd0497353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f0550c46780ac04a219b0ca241453354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b034f98b5b1d672bd713edd1fa4068355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d10b1129f8208baf8b73886ff7f50d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4095f6c652d476ea280cd13f3e17af0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d668f7c52bff4238597446f9fede23f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e58b5e5ba582e686ce6c89e53216c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dabbe0c704090ee750c2a4b67fcc8f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6117d2e8c2822b8c048ed938465e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36efce8faa7d1c8080e130c97702fea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002439b524f322b50e2be88e79abf07e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121d6e95a45a7edfa9851c7707ae9eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc95f5fce0bd4b14c5435ceeda2fe1e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e063afb0f6989d1e2a72545dbea0a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1789629fff60dbc7dbc4d55a6a15197367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c74e0c6ff68d3b4245d8eca0d4f9d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a0d61e2bedcc2a0277f140d277f54369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7286b073fa6d484879f6f1fbbc7fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7c8d0b68a2b8f3f87906f9aabcd39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7489ccce2a91137956d354aad758a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39aba92b885e11eddb770dd7ac5a4d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958baec56d540c0116a35250e7da550374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18c468fd833c66c92375a6fc4325f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee01fe5f96cafd24926a9f8bd0bb71376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ee2c8f65a5ae9fd4aa37300b6649377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43c63ba12fc545eb6a0d096ffb550c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd20bd2b17a038544cb8109d9365a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d3184bdbdca1263f58d2aeca59b8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552d977bcfc3b082aa9a963c186d624381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919076ded89d453cad390043ba5fabc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75b561ff7754256bb4e6d02b8a515d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e38ae675b74407e6ed80b043377ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcf0a1ba7165603796187bce226ea2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66200965047f4740be4b362bd6b64b44386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6d5c5d962f73227ad5c806ffbc3f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f23a3cf5e687f73e2c2b9e1b3b655388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327000411abd93a88ed06c6ed5471d3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa9fe7e6efc51f802ec33df1783376390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a21fe3b5582f22cca1d993054982a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58eb47ec47d465aa31caf50c414d1c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d6d926b4e46c25f82e58d42efbbdf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026d27dfea0d4679450613ff93d14a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66af793b035db1269d686b0e29f9f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cbc8c4e7c36d053884e2f9494f9b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62138bf2f40d5ee230f57117386a7ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9a3bc65b50c4d20510018a056b2c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28e39fbd6c63d8d0004037b33df57f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3977060341134286393cebef04ba8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065302c46258513d775eb46ee79fd88401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd05bea3e75aa6df7c7dd75b7d09d0f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bf4c27b175fb2d1776081c1ae6c73403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185396001cdcb544ede0cfbee0db88a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a1fad9c661161f8f88481e4ea89e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d65253e6b6235578304c00d02b845406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6b605b2955223411bffc9c529bb46407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f875b7b036d9a1507214311c7a63012408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b6e7a255b3178a73ce4a4e0417fb1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b611a53e3a79aed8f5a6d73fcbc6dc8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c60164445ad7ff1a52f2b634b73f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1553bc214aa190e8e6ce1dcd5520672412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce929d9ef543923a115b0cc079015b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee525ec6215ee34ea3646a5d619e27f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5940415854d1ea78abe749b5fa5c9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21de48b10b1d93c086e6b025d74e231416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2eaf5b8ce8d03ad2cbc0f473d6e8f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee979a47d8d0d7c061ed161faeb7b2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95576bcd0b75efd1ddd59fac08592f16419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef922b4d39b3ae2633b1db086a2a203420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88804989ed808c2b9113cd1940a01287421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780580989b523f5635d691eee52db88c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221ec387ce7cbc927508311fc91af26423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cdb0dec56adfa02c649f65cd7c170424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e29ca6743796a81caa76084d0e5d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de562a097838a996ad28ea96eea1c4cc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bf7243ef3ea744b7789b1ee1fd8ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba232d9a49f82bcd9a7d82038a4359428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d595d15082dad694a296c9a03c667429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fee336c01d1b070a2287b08eb13574430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa4bb096e60800b3c0ae6364f540ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c5bf396bd6b3e3c3b45f9b3362f41432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abedf2cb52af1861bddd57450ba4d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b85db1dad57e1c8d9ad01649ef668434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1059d8f03c4bab4e4cedb4968d628435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4a767f325cb558d9b6634503e864a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70629527b3fa11a20882c9e2f27a51437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db2e4686b0b3dac55b498559c11ba6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b703176024470ba7f747f0dcf80faa1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488819bfcc28b0b043383a27357e82d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f63abd29044ab40063465b7a81a11b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ce28022775922d216acad2986b85f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313929899e7818380db140f7595c9eed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b25d467a86e9a8ab4e49014a05c2c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd620425ac5bf1114173131f83e4861445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf0a99b80e059396c1d7260f38832e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c700f28286ef99fdceb252f3c1b5a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bd883ce5d27e0ae625585d80e5b0a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1632c9b9191db6d04ef216945d4eba9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7c5b4cf87cf918ea7d23889fbe91c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba67695d7a9e3d36e0a5019ae22b8e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916bb52d3da1829c645c59ac898f79a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64bdfafca98264c2262b5e086c19c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed2793db46a1a6feac59dbd72ff386454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888073af2c2ea335065623ff03260a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def68f86a2b00cc1c81da0004f18d8b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e078dcd47593bb8a447e4244275acb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c429af8f2a14777516d1be0541ce6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecee77ee525537b5895176272375c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa187fc506423e2d0d1e5054d2aa1ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa427fa2ff26e13900cf17eed52cd959461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a36d726ec2ba5af755b726c2354000462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f20c7137e50e3831d91034b0dcd442463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5432b6e2eeb13db4bfbfcfbdece82d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b43e08951e8f723e77f2b126fe8de9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d8259ea39c9391880499261dbbc09466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdcbb6bcadcecb0fab4247c5817245467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ceaf7d0ff432d3387f537d814493c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef2548f0e31e72bc40a5d5aefae70d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720a8a5e585158f51d32e940e2bfc1c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e74e9ac12d6fb2bf2c77b223291cad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041525e8ba48571de5843724a631962d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a533c6e0d6377a365661390bf972a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f256edc9173f46bd031ce01a670d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b1e53a231acecde95941c67b915e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3e6ebd67aff1421ebfc4e812125ab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6071dc8f27c624d88d35e182016be1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00634dc174e39ae8da0fa23186ece570478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b27aae8fd57e17b8199b163f0e4338479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf360f17d8b944d8443c68bb0501d83480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fd31643515c4187e7d2e739f1a01c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9255446f58d51f797c03c1263580a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c077478292a667ba024889cf9e40eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dc4b11a9a885558c0f77db4aa0aa3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264ba320dcc0a4aebbf0ec1560c829f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c8b0fc791808fa798140d13a256c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80b5441c16f112219be500269c9e22487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049f8ddbe8c07c5d52cedfdcbbb51ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfdbea885fac842d2db2cfaf74b7bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086899b9d7b5e3cb5011849be658851f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f82823f11b596643aa76ef2c7572e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4e4ddc1d45db2239e5f64d541184e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39ef5cc8e0092683a987982f8e2e15493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1208eef0e5843aa22c5d691910309494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8201ce25ec38e2178e2cdcc3dd8a5a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62081ce4951b623ac3376f874baccc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa739b70fe758dfc47a7c9a51d49dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7df3438bab99226b77cc0ae0aff49498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae5a76ca2c099ea8eba33602bd0fd2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf00bd17a2368cbc947b54e6f75b1c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9492a5533325edeee7d9b20e9efd0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91444296717c344ccbf65ff478ed7b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2184229d9816f07eb1947c7f9b0a02503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91daa993bc8d745e7009911d17e3a62504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ceb370cae1e8666d234ec0094e19fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23778ef1cde8f92127732ae991474227506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07162de2c8b19cc07922d3616fa48a59507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144daed304ee500ee65f4254d292587508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848e10caed49f172f1d0edaac3944a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912b960797447de4266e6bc126ee371510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db231e55aa45014cae58ba0922d0e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32ca75c998134e7de59e13e04adf92512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980748a234de94316f90ee5918e13e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505108409635fdea774474debce5682514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed2a0743f722af28ca0f4b6d98ef38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b064520b730e1a12cb5657e74fb38df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894f339de559bd79b23fa1895e7b3f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f383364eadc0378e8d42de19900d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9565125d349fec1c3db1c4e272e273519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0103544aa81b840093a4f065868d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fdcdf944b30b694a5478040056846521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4b658d00324eed90854d40465d9da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ddf0b2bde79ab18e80e4b84ddc606523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf6e331e8487567fe9829f0857dad3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb11a29d99eb68c5e8f32065e207f75525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aff0d155825b2f005a3b7e3e497eb0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a1554b6dec1b93fa8cbe7366635d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9148a424f6ab0d2bf08fbb655ce2148528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7633df3eecab78e79b562fbe80c4305529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35b05c8d513166111ad0ecbcf33ee3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04671fd4d292cd78839b1cfe5ce37544531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9b78393b11988af88c69ad0076f9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364863f1920b1b4c78000b743f8d90ed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddbf55cce353edb800b7c54538183c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c0e7696513a93d6a25e1ac42135dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a216ecd687e3710a3ae1b8686e523f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19123c69d3ef119320b954f5d941d230537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9985a94d05f54a248024cbb8ea43dfa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b81c0da8d4a1d7b6111a83fe2c3fb7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708abef9dabc82157b5c46329fcf6ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de3090d75ff7000cbe35fa6e5728c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f09c8c3e7d5761d38ae28796ff39a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c267dccf1b8de63a9b17df76fd1a02543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7148b7e34d2d4da6da3e27aef04b61c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cbe77bec7de92efcc18b10724d195545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674345f9215d29e36fce1aec0cb5acc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399195d9051c32ee58867e668debbd3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a75d954147a1c9f4c515b8ae6f2500548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118ca0dfb1beb4b034619fc539b1472549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b839eec54129f16f0abaa7a697440550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab933c018f3d375a2aa573eaa7c9dc6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12563eeee51f96a11629a2ab703da53c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9028a244cc42a5cab165bb8515ba52553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671beabe758433c7e410d54c7a209c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b3374c263cd7246605158e8370531555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635a18a7d242385241451410af221b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c5fcf9aa4c4d0efa976251ab0a7c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f18959de836e7cbe02ef7eb45a62a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f373784fa4552fee52716eb3de40f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3916d42075e88720074d3e7368274a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e46dfe12532173d5ce1749f35927ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f530ce8d56c6fae0809610bd8cb4b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e8348111316fcfd12c2ef2b63560d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43594e2119209d69f189b07cd9f4271564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37ce23cc2ef30b9459d1e363d5a43a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9a6f9a1de6727fec95ca480ef5dc9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3be7012a7956910d6fa287b5e8cfc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2add6376d97a4393c580d3e2278597568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ea506b4b02de2e79c561ae722bb4c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645fcd71aec2f46570e5f89de34e9f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d68a44981f4a61b660c518e9eed8cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bcc2cc63f0ce35ddc74015a79e423572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d93273b2402c84ee1533651425a7551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f1df2d7eb7cbe51c8bb3751be5fcf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f7afaa9293710a7880df413095d463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28751c7af617066b9ba2d44ce6954fc64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67789b4d0a5907e3c3791c9230d60f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0c9dfa399582deba096377494cf956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb359a477a099960ec5fcfde8ef85857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f33d7ad006b0c0b07edf1131821c0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3282df04f356ce158908049e1b3c1c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2605c8ba99525eefe543ee26cdf05010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3e7285306259565e6908dbf33afaf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe9763356d2840a073972def71b23212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d99aca1141c31b521cd51eca041f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08717fd8529d8a87e766f27530c120ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e97f0c5ee704b0ae6406dc3ff8f2ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7361b79478b8d55737f2db3e2bc9316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cf3d6dede617d30023900c1120ee317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2943f9c59016d5958dba303154fbb318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e661227580909bbb556529e9b20c40619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e19a5b3c42e0592c8fa3b1c972cab420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786aa56b6db91ef63501fdbe5beea1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cd5de605f2b4041de1cddf039395322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358356c0720e7942d2206af90d3797c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79be64d4f1e30a6cc41e407cd8f4a9d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a009dc4dc6c2e9afa70ca1b30c86125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334707b07d5a1b05024ff3295282a9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fcc18dcb3b839ccca43b4e4bd2fb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1a36b6f1c129b1705a06eeae13ddd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee9c9e5e9b024f527e45c2208eb12c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cf74379d644f45795839b6317c7fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1cb82e55abf07d784f4173c8cb15c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccf668c7316a46850410f802c8dc4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee339ad553ee2d648bd5bdafbb89894633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2ef3ff560f233bd8f7b56f3a3151d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33956e3d08ad14893dfbf5fa840057135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8947af6922abebae805af99cf646e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32059cfb7ae0a88890eb5aa8f1aa452137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a2d860fddaacc1b0908673f3c921c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f801ffdeb64ce50965d8eeec9326739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6c7b1963b6b3d24cecbb5507d1c4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1845fd1725dc7de14feb459db485941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6debc7b09eed50c530445318475aa842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2c18d009b4e7525317d4988f2a05343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be45a91d0e051c8ee48213d8312007444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12bf1efef83eadd22b852acf46b59145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c962dad4c865c44e4cf51e6783601946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039c6cac80582a00db1992e8fb9a3bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ac0696eb5819548376f91c12cddcf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868044de5ef0dcf30fe0f3d8ba113bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f037db1c0d4181f2e845ace72c55650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b9f64a3db6d4e370e966edd59ebde51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa0707e7dd5a8b55cad8849e0b073052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc7f8977ac3f04bfd4a6de43cc2efe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986a46c072a66403841c32642bc76cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e4853287b054f5ec796111b015ae855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec245c6c5a5c5b676554ef2827adba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31aa6fd7c63e61c591c47d878a773c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2b09f27d91e9974bfcacd03a75c3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41859c8d23eae535da366f273f0e3b9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40fab4a7319d5000b1c58e6154d80260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565468ebbb2a17235203542a51bd60f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c5765a1725cce93844134a5b3ec1662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af71660ea5c80c4cd3a74f29ae803363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e08c986f196ce713036924e52edc2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d996043471d96c4518ecad53a1c9f0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546aaad2d27eee6acbe1b62913ed95066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc154c603b6248acb5527ef98b913467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7b6cc9ec16f17d913c19e6326ae2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c65d8c185f42af520d54d96bd80f1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3423ed009eee6ea984d6147c402b2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab84206f31ab32c8396fd3e63d90e9371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9e8449452f00fa9a55ec2698c99f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6649f9681c625fd7c073635f24eb773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614dbc737d7cb1d3fd6c5a2cd67baeb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3d3c8858da3f73056f0011fb039e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db059de407904f8ca5dbb986c788291d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10bbba81c6515446e17da7c09ad0d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf675993e78c34666f6a38e12db9f22178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374ca7ef9120f814cba259d861594b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8719bb933f463963580f03d3018fa2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f3d69f45161633d28e0642c8b22d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47fb6baa0c86bb4bd59a309ab7b43182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07712b3ec21c1744b49142edb1bbcb283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff29a3b71c84fed86c260982c2512084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400272e69f6a1adda5dfe7d826ddda085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46212955d7abba608ae959db746f5df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f17c3f8ab000bd46fe3329870ccb2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c074129624a59cf1244c74fd0c15088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e83096c7fba5cc5c6cfabbea54ff5d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b3f25e027085bc0fa4e26e83c1e3f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf25b2ca1b5876fe2370f3487250db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2701fa791a61cff7c682a65b52119d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3048be9628cacb69f29369c2bc6dc8393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e58ac613318148add45c3dad014bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d5d5a1cf4ec2b2dd502ad076dd57a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd1361e2260f9ad41197799ddbdbaf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be799e3757259a7973f10acd0a59a0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e36f67c1e95729d55aee1809f5cca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c6a00174da6eeb04d77c4ef71ff8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e7b57ab9916e38664245ce2eda3ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6db7e4fed0c1130168f822302b3a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0529fb6ecda4a5b3f107188cfc0b32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4e0374027ef0fd612e0933aa01cdb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc999c2d639c74d139a60b4a1c59bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45c27892a9984c02b535d5202e8bc5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6ca572c5977548197476466c4ecf3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616c4599819723bff05689a688b1501107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912f43d6f5cab2d352b5a429b59713d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dff6549b1cbf8ff832f4e0122d6a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc749be1066eaae0e7e4799b4df6d49e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae96c84bacd14da64a786eb36fd3ad1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433465269928651f3e05c13e9b81ec88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f352c8e9d6c8c1bb31befc3c6628f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd020def650526680ebd181f79d6c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c32b3521f3c88433dfc37a2dfdbd7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e121fa016a309ea1826a7079083da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e32a89eb0f5a665c29956e74d63276117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e394979cca56b460f797b3c337fb8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e567312bf15943d73159804e4d56f63119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5303c5c29f6bdf422438ac021981e51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e063325553020f39596a070d64e9e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedf6f479b3592c4c6738bd1980ad8a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc116d8cef6fd147cd9dedc73aa1797123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9467e4d08348079312291b372c365124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73b2befc8e4338d168bc5a90aa5039125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ea66b42ccc8a24525f588741f785c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7d7743ad02349eacd5262fe96d600127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121e84bffcfc9b28b15d7a8880b6ba6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fad915c4696e44ec458643b6115001129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa0733523194c80ed6621665d291a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ea048ec4d0d769004223b033a97c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86cb4e72ae740c9359c647f3e20eea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a2f9104abfb192d89061cea98cf7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4f22bbe6f58dcf531acb3e62ca0b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3ea9462803a10be34ddef36e4c93f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f37c30f116427640b5521232ef658136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12e81bc87f273e42abbef25204b49a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4c60967ad4664f2892deea740e930138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c022ab3917c0d626c3b60663b7fa0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ab76acccf4f651cc9a227f67aca61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae5995c859fcd1458cd0d206fa03e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c0cf89ed00ffbc2a4a0e55a5caca3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006e16607a9f3b15cdecbb09c877643143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d7ed71ab5183a0301df95efd7791a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db5b63908f0eaddf81ebc4968065ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dca5ab98a4c4d5132050fa92df7cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6b3cdb2deae846da74709e08b1308147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e826237f41312feca89b739cadbd76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c37fe8007d1ed77bf6c72c3f7e2943149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fdc638efcf7b999c458638da6b799150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b60aa35343b2f6c5a1028bad1ccc64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4874779785200d2a7ba5beb35303cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473457affe44f904f484fb21d500bef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac563c1a2e938b3c500170a776f0345154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734f2dc10ba8a5561941076ac037d65155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b2e21372f389829a6d8d5677acd73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730111af971bbb7d2fdc910e755117c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f97a9410aaffddbfdf2ce64eb5ebc0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9ef2e9bf4887620bd146d1083cd99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f2e42dc7883547fab87febcb52b9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da92dd3f72cc10b0f372f978096c9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20ac6169ed2ec1962111eeec8297e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7d1e97fdd84bc2884e2ed1f1e4529163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123058bab6ea531aaac6cf1ccc75cf8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88496f77b6536aa8e2fa6ab500f3e9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72447a7dc1a5caff71cf2922f7a4891d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fef86690e441f484948db24740fd9e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633afcfbf106bd5876c645c6c68b30d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf95598adc4f230d141105ac8e53a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728cd82f988ec69a81b87dc2e12cd5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad0f3f6abfb09e35bfa55ad715f998171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd573f1335555ba9296689584fed5f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec87def81fa9d2d836e1a5d6a991be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc450539419e78dfa9f259c04cc248174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd978e1eae435c4d3077695fc64aa9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15127c6d10993a0782c9bfd214ef50d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389748a3a0dc7683c9a5d02e736d72af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3754cf0fe061cfc3567a9bbd1e6f457178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef4f1038d9e1d49f7ba08b885d1fe1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f5a557f34617a9b63ea79f2863261180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1752de877d97f8fb462265acfd31c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9d4fe0408f61dd7a5e92db211d157182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ea5e8e308873c32a00fd404e12434183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914632fea51f7b87d27cb74ac39566f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d188cd4afd576a82eef14125f41765185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0587ab79b569a938499b131a1a08c4f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f465b11f15277d9e88c6d0375070eae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1aeb6d1fa54ebd1f8712e48b2adc6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8cf6c369e29ac5a7574cfbcd59144189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76bc523aaed555ca9cac9c3a3a3ec1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c682b23d2673495ef94012f089bdfe0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f660df76165e9ec2a4bf39de1134d23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559f6d2ccd340042bbd16b6e8bbf3af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c038e55ed7a4c6d798975897941b92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149293b8440e72e1d9e3b00aae71d71195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059adc3ad5910309fbc53905f854cdf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833437b83a941c4b88536947224b2b44197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859b9fc7c251c2a388315ab766ed305198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ee49b1e43901a1501c6194fe2335b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfeb601e3de0a2226a3afb70ff39ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d72c53573c0e4fb451a2b911e3c6cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842fa0ac816977635c9a06a3d5794e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17836bb4b8552388b3446c4b56cd02c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60985cda791627a365797ed05b5206af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739e5f05c13697ea0e828ed7e8a75d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505a95d5bcd3bb14df19aa0a66e7ad8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98cc41eac542499db30ba2fbf442e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214605d16e97705ae10da891e543c8bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a52be8a6a1d43e616beed246507f82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545db3ad0d59c027cedc7a5dc04adb7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab12f2189e2bfaea90904ae9e60f316211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21227699c83418aa75b4c4212dc612c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b540b22e3df7f8ca7d749a4115b988a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3e19e1d654c47396c06d7e574694d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c6531add99d51db5c032274604c71215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958fa2141533b0d1fa84224757b4b81216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e656edb9e6f6d18d021b5ad5d706f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aebcd28db4acf451a88062c05d12bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e7e668597d93dbef96183835f987e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce1be6a5428d915c097149b32098f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764e6ad129bdd2414911986361827ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ec4c1a9f2bb73576491da6a1eb8ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ce4e6a0b4f29c3d3b07d34a433317223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ace2f924d6286420121721f90494b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3bd6948299c4fe901cbd67ef78fa7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d43c416d039bba944e7f72b6f7613226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806813eae382129df3d8947b05075a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79851d17a74c91ba2061c456056e215b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f6e21d83248fe6cad090023f30fe6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c3d51e8a9ab17f0673d7c9323497a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234a89af859fe787bc1c2e35e8ba6f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418fbf473b99c402e281f575d655e42232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c4491584ec9dbba497776d6f72114233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aea908b85964920a8210ca07140d3a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1ddb83a3ed83310efec829f6e8916235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca678d3514ee35db0158301eb63e682236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d4d614830e365960d1eb5a05226e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3c5d3600fd027e9c99f23d34134d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51599bec44623f86a02930508ab99f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9950279f9a4d94e669d68408fc4707240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3817ad28c4e76aaaeafd192adae3cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636e3034e395c48050506c40af3a5de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f063cdbe40d58ab68913b6f5cd615f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa03ac97c0db5a6ae2ff343809698d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbe05562844694aba80273f5d17e31245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757501639d8dca8dbc077317c8ceec03246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330b631cb5bbda18a4017acca15751c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe32fc7ce9cf2f778e6c8704e2da2f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a902aff13d7299a270f586d24f725249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df096cf61a09065f80f35da2952bf88c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb9ed787e13e6e198ffbab113f93a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d31f0263be7055c8bd1fe0e827eeb9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494da379b9ce7fca8f3556e0706c79a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ab47532026bc6e64893099a03b914254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9becc19b9f0503ef983bb2633411b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d142041fed0b19281bd1bdddb42034256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b3297bdf6e20209b53c8be92a87f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe0375c515ba6f214922f6b0ab364b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950b58fd307df4d6c972d5db5ea8679259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bbdad61c75f4c7604fef889a6b43d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e945939412a577c1948b03c70077a69261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9f4c6a92e00bde217efa88173bca6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff25816690b96e40bf139f3b43d6f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c731b2db9105d34a3087b34e25abf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495193082932c4570f3e482e304b79da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bc9933bf7223c7c2aab3048664e8b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b543f601b5113b025ad4607b1d42e11267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3528f41a054b54984908de752418c45268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b39563adb066990b296d184cc7746269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fdf6dc2c2bce49a5f91a2d48411dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2d3694ec66802441911a92a3b481c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5016078802a170cee0a6adf7b9531272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9012db36e55563b53765214ca26815273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaeda3a6f465caea1a7ef4e423e99eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3c75a2b85f5b3c7446f488cea5e3e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124036dd422488aaa3c894a80f6f70da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27626568981a53c5feb5eaa23ef1967e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a89f5a8a3b266094a99ea8fbf024e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0acb1c8764d1d4315a1dce7110185279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f48d6692266f47fd23a446bb6dc73280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae769cb97e4bde244a7a68591339700281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76727072f42aa36dcf3765b2ac4b1c3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552d2d578d41db1b8af88aed460a5ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7b37265e0b95f6cb904bb5fc33a10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad287dc90942fb4160fa04db1c47eb3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c6e1eb13704c6a4509e67a25a316a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852186f22d89404550015d43343e16e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c991738cdb0b071d3d6c493169fdd3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209b3c3cdfc74d7a16dc69de88bc40b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2de416d908f8cb8247dd266fccb0bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85391a2d8be34b55b0b9f7ed785d90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee85e80026c96a05e932ea362566724292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5a6c1c1a8db3834df16e12f294b64293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a6c10ee3fa1f95da00ca3e90b9aaf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460a548f6e1ef7f776f847b8a3fe9c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077920f41c995eb1ee03521c0748c266296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e65018c0fe1f32cf9b16acfc94d8c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611f61cb7f8082e37623a89d44476f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfe7dbaf45670341e7f5240e76e934299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3d292e1c68bb4ea423e209d070dfb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5dd98066803e396d5ebd2a1629c26301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dfd74fb2d069d43ad3f10cb54a31e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d228efdd2135de7a6801c9b52abb7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386673e11be4ff495d26aefd22eb30f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42f26e72a5ae8f521d1526a3775314305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b9b5add792321d106fa4a832d6870306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4705d64125d14f778caad9926d4db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3a6517a468f063c8f06a0e7e1eb41308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4c02ce57b2ca5b0a19eab086dd1fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdd5bd7b2a03262ccc4663087c964a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124e105cad1b047286bb0a48d0804f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dde1cd029610fbcb24e776f6d652a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4b75d786061007ef0bd75d548e69b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72190edeed710ba44943037be232278f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903857e6ceb90e01305746831cd3f506315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ae30cfcb55d37a4494b0680720cc7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ce97bfb1ddc4f279a01f0ab73bcf0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015e40a8e7045ee5eb360d26c984dea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bb781a31ca35f3e1c3716236236fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d959bc05cd4bda6dbe3c0909630cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4db99692a1fca1c51eaf0e3d50305321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46bcf0bab05c3345e3a5ade53d0c03322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0761eb0d041893c3c97eba173ac8aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73f31ae931756693f7c80be277ad6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cb5521901cf9a6fbc20a6e594ab6a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f0cdaad6094ead48e68bfd41e1fde326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171bf9cd9fde7bc045e09c5b2a75453327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b7002082c569f00c93baad0863111328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e37f58ccef67294ade5e5e660f1d5e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7a05048686bfdf15a8e3052be0fe2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c01484de2ffa5bc45de1952720ec6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208ddc4f966213eb40518c3914ef199332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f689034d60e6f55da4c6cf990ad365b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3538780270460396a39af3a6ff6f4e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c033394be9881e07eba57617a9752c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244635bd0ddcd73070a7ebe462029e92336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c87357425d31d5eb83d3c7aa0f275a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e902528006f65a3ac7e1068d3afcc8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb9ee51776f63401d1df72a776ed34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f751d928761f3b55ab6663042895351340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965f542bdc5e909ef8d3371b20b45d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79348347481344440c32313abd993842342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e916dcebb69cf68415a0c2b13b2b597343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce711254fb428c83b6d034198821425344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addb2da7023ec945094896ae11dcfd1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b36afd6391a8c3dfaa5c16a38a327346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82978fba51c953d72f0d247ab1a94e72347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94e91aa0ea4fd466099517ebfa8feb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e051bf5b7f5e9fb144c50a72b62d5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e831472ef4352d3a216cfda673abb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd62a29d07da6db62504d96ecb89f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937c221029e833eb3b182c6d9eceea7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7715f8a023abd23288268de52642183353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdf436a7ddd79f3e32c3346ede26cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1685129c5dec8dd9d837eeaef550c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7b48c9ab193a7e3680534e53f48bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fde93e2af45c47a81d12a1639a9cc8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434c30fcac67bfab88d855b9b8025e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e994e78d4febc37e3cc9ec014a50df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed7fdf595d28b99b0112f2689258a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131be7a42afc9d01efd8f642024d6ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1a9e56ad9ab9ce84c975ab05be703362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9cdf9c61c7d7b8795b3d350995fe4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ad1d65a488f2b1cf7804d98557fd3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61450d3a14e1d494cbfbbe1d8515b03365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fdebb1362e543f7a1b0e79ddb82f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce76e1cbffb6ab8cf932c048e35598b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8268304578bf15a816b75a3da11d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50ffdff5d95211aae64c3299cb66bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53125d40e976ddff4cbc4d07a43f7187370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7588a5e072c8e2d7c8d2e1b0a8908cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc085bb91d8374e5f27e0202d44319372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b2ec238e67a5e7716db3cc7456f3e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d19d0f6af88fba05520fb20a853cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954291d2dbfa84b304a3122bf05df236375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a56b3e94bea00325002a51418be1e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949acc3982731db962691f05d3601c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f4de8f7a1a4ef975d95f6eefc21b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00618429ca3dbda848fa9d3e2da13d9a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a038ba8a1475cf352e88b3b9514d31380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6731a0c2629bf5929f63058e5d36e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4851892a9cef89aa6982347f11acb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36e77189b20eea33e261abffb1a056383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773124c15c9304391f315bd31292ec0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3f9d24d3ef1df3537221ade6bfee4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc3225f3d80e6a809bc0d476bd052c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6b5ccb6e2cc2d4cd91c60f165749e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac64eda12b5435d4ec16f9d83e5caff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948137b198c6d8c6d774f5e1bdb5d3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939cb09295c8e979cb7427764974a99390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5dbfc5d252a26685dfbc83e64cc3f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df377a55b45ee49962bc094fc8b552392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9f57d6d831850b93dceaf32f3c1e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5953562ce5306214bae7b76578d5fa2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def67edc8ab213aa4c71209346ccfe51395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fa6e4801537bd55c0c834b06ae3c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febf8be6460344e3fdc20373d9718e0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b3800cbec83a69ec9daf4bba60b90398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45548bb49668a622d6a42dfa0a5891da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68d950149e3c354582a672233cbf48400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2f66ffe729d0d1ff7f3a3d3687c31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6184bc24fd17cf8913040409018e3f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fa756c2c906e6b3395ce4b236e9be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638675fa144a49476e65ac6b3bc0a13e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee00d63e24a7e682e593ce5ffdb51a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021034cc15b06737f9a02f150dd4760406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139e69c2f63b704f4b169774c63bcf9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573c3eae0877de2026e63b0b8834fda408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb13ec3f367c02aba7e1aac36e4c6aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118d27be2f019adbcaa6b777980cf01410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259bce2b4f826611309239b0c3e7ee5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1773eca0ee975ff5db878def1c3a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c36dec5bafd315b68a42a69803c5b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9e83fe4485004b83bf8e74f53359f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5376e5db9842266e0c2299e7bcc6f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f803a6e2608ddcb19cf86a1f180677f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283ba27ed29e418a2b763ac4a35d163417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a039f3dd61480c8adc104e7a2f62783418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe350a9e7491d6c3de292f760cd54f52419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d18ce0d4b6e91e95c5083021e586d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251088ff922e2d865b24ace5da41d466421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d6038bdf1cdaa5134508f17e55f17422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674af8767bf409842c354e254e8f20dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515729ac1b868d678f7f0c6117a3126424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68696bf4c124136cecf23bfa1ddbc7af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5bf24f9230a1431e6401385c24aef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd9d0b736c7cf543c61f376a5e1476427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8104755f023e0797448cd25b9e74c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8422eaf4061b91ba6597ec862e37e10429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046b3473f29364e652b3ad71680e91c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3287686716f4d2e8ff8d4b5cf6d292431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96975597b394d9e1813dfb2b7b5bbdc2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9935aa94956ef6ff838274494340444433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969661317b00138712e53944022bad4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d2048a1fe17f753a1abf5e2cc4f07435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716825a12d9cef469a3fc21afc2c70b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1c8441f6be7e547133cac02373306437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558b67516339a95ff6409651fac05b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d0cdec1c7eab2dc7fa98aa6f40aaa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b9f37da994a3258ecdeba02353995440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755e29d2087ca3bf72dd077e4755b9e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57793d9253b094ac325a2eeffb7f41442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b754ed937ae1fa8007e2618da5cda7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56027cfedc89424103b56671e5b2d5f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dc2a339dd58155cac9ca9d2a79f70445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c558d698190be23c51afb741844586446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922c03e36adf67ad4b5142fdd70e9b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b726fce683c8a5d9f5fecefc28ed6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842af60167572ed40244303a7d5c8ad4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67632fe1acc06f4827ff2fecdbb08d3a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1963c3646f6b823174ec7f6637cae5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a423e226539b9e5914cd267c20f7ed3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6649bae02b092022bfb7aaae45fb1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea38425a1b016eed16031ad87a2570454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060850d9e945ef3fff2052535d62dbe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d64f3d90014eab5308d1ee83ca990c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49790d6d993395cef78b3fb713cefa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12469f535d34b4da7ad04c9e38a3f586458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac128f4c77ac34148173ed93ac4cbb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a5bc8a75efa2507af25757ee6bda0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2000d7839355858d0bb68a292e8335461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb1da289aebdc994d85a4b3b638e3d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554006bc8b3f26dc105f8daae40ca76463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4dfd13b0103b9499888828ac5615e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a18d35f1f3006a20b6bbd665af275465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0a5f7f6c0840af8e3c11150c5a272466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c691ffa90b9640cdd5815a489777e33467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d6b9596ec7263879c23cdc541d5b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b84609f09e1ef9b24113019a6b7506469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ab6ccba27bd5889b0b5556f53f8b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c8372c36db024889b5c38da4a3468471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21973157fe835ff7c6eda3a5ff0c0206472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4eb26cb4fa1ee16f3af0fd6b5704f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0a2c50f375a840169bc920f178e22474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673a494d6b0f7acbb1794b6c7d650de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9059e5833635c7be478f0642ed14c98476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218037a8ab4853db40745a507215045477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310584578f2503209f7c971ca0d552c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0be197b2ee3af2e30fbc5cd3a80b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756704464eb8ac97848eb0bb48e67dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9817dce7ddf9ca484e622f42b68a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cbbbdc765b8e712531550738a57e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560b59b9e62be9c49f9f798757a09d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283532adbabe4db04ad746d014dffbb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cf2005ff654cd41b2ca1f64702943485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db90bf144cd447a61ecd23816b083b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b5f91207f9d30d084f4bb352b5a62487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071e335995a19a042de6a6268dbdc49488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58b65eb3f012adb24437a6b92771b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71b1792d3d868994bd69e36f6914c5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6887b8ea842c1bfe91b840846f02ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb7a470838a8653ede41a7d017814d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecc1d50b29f0ef72c3a7786109b9f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffd6e6f70c8dbfde33983c501c9831494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb05a98ad67b33d887aae8f232155ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792d743ac026af418e3800dc13626c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf6294626db5b2d1b7d58126f34e29497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbdd64b9c356f787c051db3c83f131498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72a51e624de97e17b5be1962453c34499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31e14126b32479b2b22136587c0dff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1877731c41b4e4f9b57420a6880f83c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4b5e41fe2c8a035b9dfd3311e6b21502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139863a653bdf34d4ec34955e215189b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344e4d6eeec513144067dad85a09fb9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c0dadc70df2fc1d4dc9a36880293d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440661b527bb3d51522acc4b06e267f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed08f616ed0f859f3c0e75f1d3e19a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f81807dbeffbca4034c6df62866dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cf499ab02101bb072c6d15c774eee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f8fb6c2b1d21cad36b2f5ddce556c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9253b0c048656d3035d8ee2bb8a00e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227186168fb782160bfe1ec22229986512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297e427913cded2e8bfbe5cec38750a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd742ae0b87d33c4fbd7e6c7a17203ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe81a87c8a2df0b0ae7f8b87bfd45d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ceb1cc21e13d5975f06d92a26bb540516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242291b9b15dae3ced1cc3394decf3b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2565f3dc72da897d483ed97c78a18be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ab4bfe51449d7fe095e49301d86f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b156365481bd5f5469a3e09336a8c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c9d7cfb9f8c6aeb39c09c31441ce2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6321f7cdd25cda2761b7a2a035748d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402d9d78c7e5d5d38498d9a0b297181523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7d8968d6f17732e703cf78a6da101524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8a5d5eb6eeb936cd78faf87917d25525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91c4e5ea42f5af1c5c55e3ff3d5e1f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fce69582d27fdd91a93be880deaf9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ce3423509a246543fff347f3bdb5e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec085f02a0930ccada28a1618df53483529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6993dbf9f8b5146968fea88b2f752f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9239674da26ee22618ad31e5d96e18531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cb3fb9a0583c6779792d9db4293e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096cc61022385287b7bb2326e0ab9b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca49c490d0ef261a14316e27377094534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f072dba773dd9b79fce7df23b2c8cfb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133802c7af24b90350628da6034564ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448df62e04d468619ce53963505de83537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b039085f5d67ef5d1e0fa627b0fbb76538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19a86f017b11d2c6cb034af0b1667f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16630b6ada791b398e09f78eec6eb1cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc2c958599866de19395f989b08496541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9f3b338df7fe101c93a27304063e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a7fcaa07e58b4d23a9b213b0fe48a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42079437292b3772178ab0570734eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708e1be37eca9a28d1ca05658cce9af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876e119780b974dcc8de09665b5be7c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a40e224f085811c3b54fe2f329982547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72d96b0db01b66c3407d3133b97432548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8562c3c63799002f79b0ff8a6c4bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00811ca73d103218f74ace125755a156550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19135d152199ae4a4c20e8addf33994551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d8e974daf659989d68b62bd20dfae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaddef85e1dc8fb8a5b72960c495dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2b09d2164cee73c92d1d8b57b6dfe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffc4a8bacdfd1c9fcc4028bb367af4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582258b1e92627a8798f85b6ce00ccb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38cf657a8daebe505c84a5009e8db9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90292cb155edbe27a0ff84eb71aaa591558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36263c0971367d53702e3069b21b19559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3382a87c6e1e377f974eb4ed5943c66560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115947dd34a0a6dd7fb94006ff2f6eda561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a119dc084621d67e3e3a3028a561f60562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b36e84fb33b7b9fc47c552e13c9a65563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018544059bd171b265d99a49e8e01e52564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f59711a1233d9ae8e00c7d80273f15565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9079b5a674ae668317069aefe10f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea9d6bceeaecea4250cf8574b11944567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2ca3e327e3b2db722edcfac1339fb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f16a328e3003e84c79a00f80e38bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0ad33111d823025d7d2903640e922570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27aa2d448c8877b77eb39fc5041c27571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71131cde54e17d06b2dfcd1f004b47a5572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>