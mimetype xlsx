--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af352a101977002419902eb5e7bd04ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc88fe73bfd8d6b9822141a65340cb42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1b1998100aa04e6b53a05d54ca13e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07caa4bf4e40870831072cd687a9344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f090aff604708bd380135de593d9c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbb36fd5322e75a4db1f4a6037f2c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7184bef27b57b59daa78fff47e977a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcc4487eaf30cec2c3bb8002c41a798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af30ad34464794a298786e91abc6ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ab33566d9a44ab613b1ae4700aaaf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f200aba387f24915adf0fe747894e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b147af55c5e90fdc0877ad2f854cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3531dc883db821c239c9293a48e6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b629077fc916c404541b0cf0afcf9ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee524574bd2d44940b3f6d3b5a4f93f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3345972447580dcaeeed5b910fdd2a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421a2c50c5ab66fb8069077b004b60e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c627d7dba9b3265926caf6a21a6dac618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be226129e235a8ec5b71a36d0f75082819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4663bccef129f37b1b92b87b2cd16820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0707681b6d2cf9a44b494390ff4ae721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e5610cc33af68d1eb30f7ab73b1d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e08a7e67dd8b2eb5618603d8465dd523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fb18d8b6e6eefd3afda9a414abad224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ace4f831cd69a766d9213429fb3a2625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93270cbcdd91225c94d29d401978883026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05468d1111fd6966dd1d27f05220704827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc6087757e563975d1da407e79da0928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd28e452745407089a045c89cc8c84129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7e794413bfb7dfc1465ec4321ab4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd009270ab2462b18218f846841680f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d256eb9f3c62ce1892c628598f00132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f125f063d51a5e8eb760ac7afc4d1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b87a71e59e0d6f560347fad72cd11434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d834e9ca4b1d00a0c0b42a8050814e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83151d5d97f38e4e667a753bf43fa25736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2fdf97fc9e35324734e3646be577637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0feacdcec311abb0f4fb56b658be52438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239cb9f3e17694e0864fd44ef6c8d8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e75e3e904c11feb86aa4c3ab09e9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad267e33c09e06cdd5fd3afaf83897f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59c9bd9f237512ae8c181fb914813d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341dac8ca71520a23a5bd7fe2c3ea9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14beb2c5527051b88fec089492d8d0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1a8a176c991b4dd367d1a329d190145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece740d0fce2241d0c85fa0d88fff52246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c06ec1cca9c1919610423aff8aa20e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd26f4dd895b68bcd7dc94cd275723d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bb5f79fd5de438f1619751f50862649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd703f0d7b577bda67eef0f7e8f50cef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd937d013e1990c70babca2fbe762c3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af78b7695398fdd76057539edcfb7d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ea194a12878d6021ec531fc7a10dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224be9f8a25e18a06c781d61537518154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e49c61e710117fc453396324a76dfe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e41815e5ab1d730a35e8eee5319ec756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef186a4f2d2542268eab40511ed2c5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74cbd3011aee794f796d9131ccf5ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b977ae171500b2a458a7b0659ed0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ec3e24f3305793b4d6cecd7c1ce5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bfa3a7cdce65fbdd524b17432321761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd549d58ff69542427e4a9aa88c5b2e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989580e86571e9eb5d0fc6621d30b6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde1adbb1497ddbcc328c88d4f0941c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7bc7c63a6866fbbd0732117d1ee1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0f3a877d03897926f0db3f1f329e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001f1c33e778b660b6be18bfd1be55867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b31f0e44077833ee8f56f276ac93668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f637b7ed1bdb3f4a05639c2285267ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c80aedffbc0051c4dd0df6fffc34cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72033173fc6c85df08f9d3677ef65371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fdbace8a809d03a12a60b292e34d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c8eabdfad39d67e70320f55593d5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082511b7aa4bbed9cd45c2835df776774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bfa99c31d5b5da2519ebd8d05481475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86140fd4a3923f5409ca756805430a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6bb44f77da5d4555a9eb418b2e81577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95976e93c72f67bbeaaf3c13974849c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208e7953832afb8df71d5a69c7f9c6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06b8dcaa786c6fbb1af4c64326dc3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eccb221facd58289714b7cce6b75de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7b304a3aa969509f842fa574e108382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becad07fab68c3d32f7d961c771e165683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8b69adf89482c5d1066f9e1e8154984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e94b8aa36cb9e91b8692cb4421bee385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffa027347a8aa60d464b82e2a3135486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a72a1e70464de25806082e329fbeb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f35c77d943e278c461c4ce068d23988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204c3663ebd2e41744ee0ed04394ffd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943ebca76a84f07f45e8251749ef72490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b465e867e0b8d749bb8a5810c176e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf92f936d20f4137c25f9350ff6dcdf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21267d815eb9fdabe693f2580882c00293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a619c8246b467c6501388d9dde062894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a468fb389c18e80f96ca4baed2769395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c81d0c2dcdea056f4d160eea16a4cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e20915e0e5bfc85c897cc8ea17c2397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204b9f1f07d91a397c6f6e1d8ecbd4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cf8933fc3eb8a07326288dd51bd4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724762f5e015773c06bbf70f226eedfb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02251b3f534ef1ecfa947663bdc89fb2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfde72526d39897111b2c706ca54edd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7db7a5d3638f4ecdd4b5c4da23bf8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1daeb4c26a55e77bcfa80d50035a65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82176da9e4d50ec14fccc395d337008105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15805a1795d35bf0042aee948b6b6a93106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0265105dd56c29e1c5146a40ec07a1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b3132960100c52028a29f76d9af05108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf7d0919fa2d9131f88b270ff77efe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a047f609df299ef11aaa06aade5f122110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce871ae4c5e979189db8a871b6309c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc62d0903ac17d524888688606c43aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913b20f9f4aafc78165357a07f2d63b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fd7e928a4703511f0f7e20deb0788114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbac762db0b98ade33c56b541eb02ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747736a36945e497e3ba51a780259aa0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff204686e8a822a5af6f8b0aff2aa81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38029e44fa8d92a3e5f8f7129af718118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f54420b4c81d07360a560494663a40119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794b8fe6f99f6c5fa25a7545b17103c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c0f1b2e4c8558926e3f603bcacddc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70091ee55d339760c001e402338822e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585561705c03a4f2bb99b0a4d46ec164123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55924e1ab5f2f43e11c01ea216de93124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3137627e0c304261edf27506c828f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad1b0bcb1be7452c4deec98a4699c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05867938b2fc76432f750ef6c3ecc547127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720052c9de1419d788d7ed46a97d673d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf63469c2438fe735183f2bcfa9340b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842f5ba60802abf7e5fe3c254e998b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6c268874b71af2caa3d434ed2fd77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fa1da6550f5f5f961bbc8347f748f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad42fe7490638209498acd83b278508133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c96590fea113d919f29f9682dacf5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea9c48fa255bb0d70c3a54f45ad912135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77e21081ec45b0be9f174a301f6c77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423553004a22d218dc38c592057a7f5e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86122b2a1cda0fdc5ff7f5a119bf5409138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b2edcb32c253455d11ea6a8f95792139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0050516e7ddc59a878620bbe77f610d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4b39406d8910ed819b5143d6a52ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb9657df2ddf7fa23dabf2c90fadcf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a88200405819282e457d9f880837b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30052c432c8f31b1feaf027f0eeac600144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea851efa5e8d001ae3a6360d7b8b30c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10eab92c7f0dac4c28b685c130ff039146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2618ea5137a34643c5005d7e41363147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7bc2f37f9451f35cdc9e8b34da92a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bee2d644cd0f9607efa12717b32fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439dcd68d4997c256481629be45928b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d5881c9337c98ea89ea19e7b9be21151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ddfb7979a4d878501d63b66cf0301152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f784ea28b7940cfd96aa1154734d8c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96b5910024bd5dccd7f833e1ba0300154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c725e7fe443925fd96aeeb9ffe998e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a90be1ae454b2e787be336121fbccc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256df794f367a77cd8444dacd0e7880e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ab7c8834d94219994f2b5bd78c6eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d073b1307b6d9ffa1d414a1c34e350159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3840a98a1744e10540ac0bf1d6bbf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80214f38f1569e3da6b690ea253d1f0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c1f95ef20440d45676db95eb5b04a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea06e7c4e9ca7d5569bc9d56d4ad14163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8af2463c905473311461e5a440da0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edae0ca2b76678d63a744f974c57aef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375772605a62b9cc8d35ddf77ae3f1ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1eff5b85740ce273e9d5ec148b178e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e75bb226f1001077e4ba5606080aff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7b934fa37b24861fe825cc025b50b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba563bcc720c1757fdbb785fbd758b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecb3dcb099a15999c1f3ab616c59ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060aa2daeb532b56825ad859bf42812172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9baf7cafde72f801d18413b8f7b17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a757f31945f01ef68881a84b40ea8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39910f0a473bccee4323a88f86248b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874614f51f8d1181b2fbfd98b52acf90176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6fc5b38a1baf90869b6c37f0135ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba9a7de14649a9e805bfd2fb56b566178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294d32b340494a7b686349b5c8253f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3892df9242d39f9a1becf26bf103f40180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d3de843e151b4eee3bead5a142e4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098cf210dc8fa70d5425dcbe893e5db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd7190d5bed7dc9cb8ddcf62261e57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa365b723ad59e56da6880889b58d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe04aea5d6551b82de83b2bcbc62c0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0ce1dc0c872e15f36e3b89c1cda3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68f1825d09d5665e21577f640c3732187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f7ed604edf67f401c77fcf021997c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e90c0f0c1dd8c41da9a930c36e4fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3aaf4adb4ae463e89ab5486aa6b28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800871c5022f9003cc0224fbeb56ee6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0895b0e4562c5fd4a414e0c0d0950b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e153d5c9c25da6000702b65b44cfc7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470aab63c380e436374d575963e0af1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba361567cb89cb014f103c2d1d4374195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc3f6117e9d3515db330f9cef4a810196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e53a77a68a42c3c5e80100dcb0bba6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acd94f4038387e98beb936cbb34d29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66c0988b13de166f5695fe86778beb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302583286d6c56c977c120f68aaecd79200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c2261fda89fa9a96fbb74cab46f99201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437c47c099543854b4d18d5f21b4fea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65cd1134ed1855c4c0e2f34bc68a70203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034467bb98d7dedcffdd073c53b1462204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fc297afe2d03ffd3f8b64697adbcc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e0f24fc7101873ac87be8ee4c329e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387a781ccc58194ca6c05cead7b1924207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80469934861822e8c1b58beadb91781b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481a53ff58dff144eff5645f4dd5666209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dcc8be5d48293c4c43562d1a10fc0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304aea786b4c8af2e3810e58667cc78f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99645b674c4a288dcf3933d4d7e15de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b4147f169f81cd701a96054280b4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc06052f8123b1b4da3f9e9dc82e1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5739c8b8515d14532540c5208e146215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8106b37bc411cb3c174e007d2be371216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f1d3b44d249538263d7d036d2a1ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862623644ef8b2845b4f6a01203f8ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5ddc9bd1762ddc7085a171563195e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410752d8274fd3f99da7af8b867bbefd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df52028fcda44285a580ee9e626ddfa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d64987578f725d6da900db87388e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604d222ccb5101d8654973c149f6217223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9aa218f31fc83f43b019d23c82d13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12649b75e8db6480e24f88da9300c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20f003fea008001d7bd10462e0d864226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f1cad31e5477310027ea968206c06227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e97f9018c3838933f6d35ea41e24b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7b3a2f7660e2784eb1ccb3e1c60a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90915f10e2e1cb5015a062a9ec8279230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8b6c2bc85bbbeb87eaaf0c15a6f3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451dcb2f826b230924617ec50f6d24d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4833c6767c0de5149a62a5ef4360d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a182dcd0a75ea93da911dc9ae11d9af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8ac05e405a97f26f48b489b3213e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726423fde9541bfeedd637921492855236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce8fdf83a449d33f49a20a31173eee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c8f4458b495f089afb43416c8ab20238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d051db98a0c888b81c5cd11ed83568d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d93cfa4bb23857da8fc39a39da21d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d098ea32435c585f6b695072d480d4f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b958f7b2c9a08d974b4ac1f87de73b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5498a5b13d1587605dd7e7d02cac9f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d36f71f7026a71cf8b7f44ed415faa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72063a40a79cd1a9aabd1865d9574d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07736019858205c1d950c7c6425ed71d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cedc49e6f34da704646f536a57c7c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e911b259f68d252667fc0ce045b47248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b0665db8be41977be4356423aefb8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ace87fb04624bf536cb4a69c0e098250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525d75da4f694cc878cb71fc8da8d8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7130b0fb25cd19afbbe2b43b455da2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47752a0bf509ca16cd36eb9101b8f30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5a883468a710582f0a161629a370f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27893e914062270f8fe647923ac7ebe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5794d14f08a89c9c1e664442bbb66256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94367abccbbd17caa791387dcb6be299257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae6c24398656ed3aba40849fce9dc8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa3d35c61fff90708b22908d759b02259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f028478e9f57f632b628d1e8ec842b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8903075416d38356bb123531325fcea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7768cdb480e4afbf193e4ecfa6e00f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada998b8bb120a4163d7786d951f899263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3dd737cb3389e52bdeffb8fe044da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9f0e36695e20b9feea6ea2f1deaff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbbcdb4c972b65fad0d7cf5343400b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3f630bbe656072ad4b66a25704b37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac65db52da35172df31940a7f15708268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9aaeb71db648b45da88fd03f036154269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdd88214fee97311bfab830cfdc67c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c696dcd21ba366e5e1604034c6697a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65675a391532a331b91025fdbcfc9bfb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde4501e52d5cc0a42ce8b9a00bc041273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a12f617b3899930c2d93e6d986c5ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff252cd163d02857d17ccef3254cfa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bee2c6424e9ff405b25cc78d240c5c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddcd59368a10e0774b03b274965613277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3fcb07aeda4a28bfec7b47b7dce77278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c6e0ffa72b8271a94611f8e089051279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff7395862ce89943d93ee41d49caa2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8e4e70b90f2c484515f7308de62a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d39bad09c59934a47a44a89efbbb6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd241b0229530256bb667e611559c94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0336ff0b467eb5705f902cb3770b4b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38785823c7b293eb09ed1a84c44b5da8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c101b31addaa105468c8e4913f461286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9122e76394f48fa6e0f0454359166287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf07319e782a3b35101196043ccb11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384406533836f8316f7a66421784441289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92212b28082a23573b42ad5fcf091a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867768fba9f6868dcc4e91ca50a945b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd1265777a800e8b5e49fca5092cf7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f85749cc4bbb4ac94475815847154293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba7067f99d8e1484346a0d25f2c94f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5e6e2b3eb59c206b960f3acdfa29d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092f20e1db908af684aeb4883585fc9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece219752eaa13c3dfd0541d777498a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b750b8ede78a7db82ab8682a8361528298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7586270244f8bf7c4a2a3c2650582299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607447583b5ccdc594073b3c71164a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570e053c31e08d496a65913789ca294301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12322709cda12cc10b70d98562505d44302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf421e9aa56509e9498e79d147034c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4728fe487c3f8440b3e03a3c63e176304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d066a914eabadb2cbd20c1c3e2dd0e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f00be6e9364f7043641d22cd3f63f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd31cfe0d1a495fa7003e8c7fb87ec3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b557c238570c489b2b8ea443fc707f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfcce4cccb6749e6c2b3cc58b8b5c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28070509c2233057e1e1fff070e55fe9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd929c3e86a01966fb5b000d7f97355311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568f3927a169b4a286fa9756f2356f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df31133d4f95632dd445e125e46e7d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1fbbeba3dd14d27a42ba1275418d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42c4812d081b8acc39e05c930a7882315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652fe4d425a36a0d16103e4bad0c889316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f10c4d4922af189b8c82d0467ec5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a39b7481b76c36461eedf057af55e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef5382f5bfca90236d36dfb1ae94fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f39c59ba85d51c9227ef641fffcd7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3082f23b7cf53cab360a30d11fdcaa3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e885d8c0b384eb6ee29d550ed7e158f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95294fcaf223f0e6971a2799a666361c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2ced5e3ee39ab25e751ea3d641796324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7abe8e1beceb0743f7aebb099cd963325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745da48db263a2919dac41b55cd79c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db062a998e3571785014f11d3c731d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b95e53f45c0dfb53a1fc5e39ab919328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e4d27b8d244a87c29ad6150b17d62329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56057e98013490e5cf91b3580f9473d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9c4459e4f37c6c62194b6c7cf44b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf92eff75401c0bd7660679c09d66e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f4372ba50fb9c3a6264f929936c71333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcc04668c95d8f107aa2bb08a76b79334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134075465f9f9b7cfb72b184d6376f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612b339aee439e33780a7539327fc3e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbb4480cda6b345f3a0d7b370c8843337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0bbf6c7ec467b6589db8063bcdc5f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dff61a526d43823ef2adf2524fdbc9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52559a5133533695607db82bf39bb38340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf047e52a586eb2c130926af4dd1ae8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e671d71853572abd1169ce83af1dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536632936cce4bc4ed721e376b3177b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2c7bfea46616e3b6506acd0203ef9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa47db0f2f423e1822212f7bfafec3b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa856fab019d3ff07556c180956616346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b429f2b41fe5e44001c2370ebe3520d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8dfe2cc1eae00e30e37cd09d2bf45348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca87ab085953e8bab6ee9f9ed3109c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854813d2e36c3f566a252516a19cff2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cf1e464852bee2e6ff5867c76c1cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e63830c71495183d54b61539c2fc7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc5f085d74474b77283c6f1e1e6e4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e950336824adfb60da3208e7077784a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191325d537676b84d8730ca23ed4630e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1aad4e891651726c2a2f030b53e4e7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632a9ea24040b3d18a47be7d51e6a6a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c53fd6a0c40b4e644d591397e301bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65defa71c616135bfbc216a3a5f02eb6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f0693ed402b1915a2d9abd7a87225360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45eaf06411520ed82b3877fd21a493361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06913eeebefa0a71c47181d43da812362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa089a0d0d1aee0f7ab37975a3ab38f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d381319291f673aee197479dd1b5a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6cdf6a7fdb3c8e9982376ec2a39c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042cfddf41ca9bfe4797abefd8eebe4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39759022b68ad9facb401410fd752bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e4325731ef4ec4f480db2a64ebe78368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a21fd5e41054136caa6a2aefb7c07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97476b12379889750576caf214aa8b15370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e68a09afa0c2c9a31d8ab6694b1f34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6e40e70a8a28d2a6dd72338b1065c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aeccf0915ff4df06c655c6c2b3660a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f3a45f6aa7c11f0f729cea4997e06374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f990d34153122fd8fcce102c0aa75375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8324420332aab7cf5e546a279adc3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdadd30fc50c51372e09f17e61ee6b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e11e98c51bc6d23dfb14ea423984f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715c04b19a2f3b6ef2d67fc9cda8fb4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e05859282651d840e7ab513770c46380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32179b173acbb59334a32656bf6966e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adc20167ba7a603877775080721c0f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53c693b70f6cef007191194bd62a55383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0d28f0a79aaab9f082bccc44e85db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429d78e9741a9e510f860e9ed34d382385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d05b1fefa7b6ffb50aec98b8d3ee6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf10320e227043c4c04b0ef460f72f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c40c4560a98b00788f6ac2c3490bea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb782cdb259fcab4c3922420c83d0fe4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7185267ee446a1827a79de2daaf7b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146477ab2c29ba7a6155123328f539f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64520216132ca79274d89b6ebd04022b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e3db73ba4b669806213a8a584a54b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78c85a66aba3582e8e08c84b20c2a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137912282bf4782cacc44b55620dce9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16f524fefeaa5c250d80518c94810a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc143e2ff1fef5e50589c6e106e5a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487f8642781ce510b4d84f9234e17f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390c6cd6410d388a7536c4ef3b86031399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccb8884c2f028249674cff5d29254e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4a9121c66ff1741b8061b60428ea7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2823577511fc0d7076fbe271e09d8c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15101fedc2319f9cfc36f48d01763f1d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5eb08408bd6300f1600836585c0af1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c277a2db3c5f38aca662e9e95be45405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f601d7944dc3c0ce000818cb18f0cbe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd36393e68019dc5ba4f84b499ca96407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7d076fcb78c3d47daae240b82583c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b8a7ec95725a2ee793d9b66196531409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1299789cf12aa1e2c56ef185c3079e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe31e5896e88f0286fdd08f1c9c4257411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2d410a2e1abd5fc0a14c72996f54f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a523b5a8a12387016489cafdc941b2e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3f96862cefec55de958261f52ff24414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766eb64b8bad13495656f6b41b0ed10415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e79357e7138448338ae62fca90defd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78836a1f18b5913695a4c7d413fd78ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4fb92f3e735f1d4a4e0188b38664a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cef5b78e2ee557c2d2da78eed338b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd4a06a49cf3495aa295565fd72393420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61157031e6dbb590ee3fb38384af8f35421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36718d8106e76ae34e5142d349befdae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745d962d175037b9fd3ac9b3a69d475423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95508460630a7ad5f99618980671682d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f47cb7e5c5e1a39bf6319719acd768425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c9a4c9095ac2eb6f35d790eb78ddf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52ba576a5b954ad89e063af511fc82427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0957a3b59933047113dd890f319201a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4b39ceb9e619ae86907a4a695df3c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175711971dca52782d49b8872e067bdb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22433d7a3899147503d9db6fab1e25c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e04719821c8d974318b5adbc9c83fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d431c28d40fb4705b96ab56d4bebb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59c52bc5b857b744f09bb7ca6e78e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3a7552263582861f26f733341082f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68214b2750459bae51e8d21c5e654d20436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e91ab251435d125c9c6e292898546437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc205984ab39a1a5f4854eebfd2e0a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451f91fa6e77e39ef7bb9820e2bceec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd277b8b8c13633db2ce48232f8783440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99f102f3da75811b5597a6b013cfb4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb6d0da65d0486b9618174f445225f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11635d097a2a73fae4914b6947a90312443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ab98dd086e2e6bd747ff59c9c53d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea951c2a42cf84de52a6aecb23fc55445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c27a4a51d46c0a241aaa1eaad6f9bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d00629cbd74a26eecca9313e779114447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3f4fac6ac6c921a05d145437c1d16448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442639de35fe78ae3e5d6c4e2c59deb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55687f6bdd981d8b9640936436a8a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ef3b381d413132ad26687faaca993451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4c7a86a32554cda4fbe32319b5fbc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72202653527e118eff2e9fbe84cbd1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d4fc7aefd68a979097683bd9792ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c41ecfe0266de00efa70c62bab7de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f11c8cfa59ece3373a281e014be4ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d4019e99f63977fa7629d2f1d2bc3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1ae75c740934d57cd86cdaea79051458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d51bf30b29ea0cbf9a6b632c25688459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49310ac237dbcd7ab23842a756d403ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4922ce51273b9e32f7d1a815ab5ff93461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f48f18e0e9351e5d06bdd2e97a6400462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e016c492f957a0bc4992df7f33d021463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a61ba74720120f679a93953f81fc9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459a8992afe51dc2f25c3f3629e67fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400be49aa660e1e1dd769c9bbe02063466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ed591346f544b6db2588582e1f1ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3e8f66d074201ba350d72a6b4e4ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d0cb1ec5e9b33b9ef112e949b2548469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2510087caf4162f31e01861955d20a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5af52b1d456a164170e05e1104f83471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f30b3063d53f262e636510a6f74b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18354425413495e6075b550721dbc985473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d49af1a73b275289ad4b5b1f1aa04474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29c3adc1374cac4b54c1f55b5e5af2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483503b9a850433a51c2b7318e43c04476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f5f5b8fd4eb661b2098969945c1db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548475a6f3d0296e42232c6d37de08ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715b9d4758ad93f4d4fc908aec926bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf564e225db133b94132fc0ff1b644480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb025b1da1c4d53416aa9ac5599b2660481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109ae0b05dbeb9e69ad0f8d6ed03566482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284d45de3e4417c8bc27dcc5a6bc0ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3abfb6c5fe5cdc7377ecd70f85a5b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff13eba6d03daddb005bf3d75b0e24485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73797d674fe32148008d7bf587e3a548486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86128c5fea960eafbb867991e3d1f8cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b05a8a591671183bcf35b4aa3697db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77d5a501f796a477926185abedc231489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c0497e45bff544c35647fa2a721eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10c256d840123ef4a38435279d682f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276fb4e43f6f0392ae6cf85ca4fd785492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c4bfe6d2d62094d57923ca43b203b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb513493a187b72af81175e73a9dd175494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109b1b663832328ba0d18f64557ca2b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db643559b1805cbe04f6490dd9b0c83496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575fdf7a4c0bc7769cfff00dd06a69f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e578153807431d6e99b834e3b5179b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04503644855634cbfffc80b82d56f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29ad172058db9cf7463247371b9326500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249209891202f166eaa23e2fc4cbcb6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6f18a37bfbe47e85994e83a5f2b49502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528597a37c21d704c69691f2bbb0afc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a903812766831894aeddf68f98ae3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd59a7aec31d18f2eaa5ff41f550e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc80aff017965d4ec43df90192d14ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6437c155025bc3a944b7a2217dd3a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1796042b77f914901997e3f66411d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bbcd9b0c68bca2205803ec1052122509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40b40f820e1c173a8badf97e71c3a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f33dd16d7c4f1b4a3d6e725a9e287511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b4bb9b1d6ca983d87199d8ae413df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fbf000388852f7808ea11b2d84a21513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb856150ebd2456e059c59fd954611a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d31cb801cf67bafa7a12228d15ca1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c6eaf6d3f3d04c378979408089cca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ae78445b244e47704b1889f7e2b4b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9a9b58a9b06bfa21a00cc8834017d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f9204ccc9bb42884840c2b3deb4a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903954baaa4be101bf9ad4f6a429be2e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04eff63ea827537741398b822fcc06521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e257e58230e95f758f7789b293daa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5955ee5d5739b33781169c40b76f33523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb93617dd5e5d07e1c4f114d24c668524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb9b887071175186d0557054461286525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd9fa8e5612b64299b1839d6ae3fb3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01563217c61456e8c6ae349a1ce3d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a873d257ef77d5bc0f9d225d4aaa4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30813527fb60967536074fad8151fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bda376322c6b1d00d7e2fe359bdd1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408eb2cfb64a6d7674610d26250b3d62531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ae754eb0d77f2010ba194203e3b0a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd7fcf1aefaa2ab37fbe21ee017648533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cb47c2c14f3ce866b715af1f918b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b250147d801329dc06b2c4fe404370535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef5b3960936eef3125125f95600fea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a105898d4a9b7802e035db2efea9d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cf26ce6d175e2f5945af610197652538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fafb74df9f058c47b01b711d1aa5e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fb9940aa90b7a98660465bcbaa5c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd200d5748c2a485aaa278ba53539b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a736c3bcf9f39b829da036446704324542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b696e74fbf4821bbf38918ac11f3d4b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62875de26c08df56f459d8666a862e96544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff0a1797bf3e2c6768919a24f7e1d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67503077b6dc5d3d6273dff704818b24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea2af17a716fb3d4943e1d4dccf5a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05dd7844ea064376560e7dd61eff6b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c652619ce817f7f6abc13ba73ac1b28549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd638f8c1ac206c241d5986340ad336550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387aec37a2ca808d7f2a43f9b1cebf74551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2034caf04b8a8d2f7fae05230424af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f862838fb02f8e1c3f93afbcd613936553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74f8f13f059145fbae52848f3dcd62554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132e34c822eb5344c271f4822aaa04b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8972c2fc2425e9e281c3ed4bc845dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5798622c5d7c12baf41243067453a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372c2f49d338e5946de071821cf05f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20ac0922c5e7f9a852b03a67ee630f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04f8f433169eed58b0261255156198560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939c7ae79c32aab0a7ffba4fe6d373a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030a6cd7b266537d2715da31b1bd039562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df7bd9a4be91f255ddd4acb8f608e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bdf0981f5b307bf86c5fd137549bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e89a6e08e273d09784c6a0594eea6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eac3b3795df528eebd91c6c768e48c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cea6d90a2b017879ebbacbab81ce6e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dd29a678d2eec40d3ed6cab28d08e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c6af7adb20804f1dca03e41bc1128569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765dfe86ffc64d0e9873331a92e1a3d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd919fd7dfed62887cd5503241253ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd62cd6c5b90e9a8350825660f0fe7572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bcfd247fd87ed4babf8833e1f013c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428bf44a246ae283e017b99c77034622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34aa0b997d464de481e0aaa2b4698f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03850946acfc18f8328edb1ea1201c2b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7586fbd0ac7195095d54f1f8b0bd2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affec168f6c63c92a54a076a75600436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca35b7a4460e64ac162d19e5a7ffca47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311a39baf5d7063b942c9a5b3720eff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd351143b39fbe97024c2e71ae18f37e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4556fd1ca8e35ad8987ade651513ca410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db391ec3cb547794d25655e86973f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c464e17037557e70bf19296404dc7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e46ccb9d43138749eb819842f7724713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5f2da8639e9f81c5b532aebe3fb3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa28d8ce51d4a9089aaa5d4fba2ba215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38c8657c8e4eefd22a35eb3e989e0e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7ad66a9c65eedfd9fc1ad4e05460217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1774eda49b9791a03ca824b67aea2e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a328ac177505a2f642cfaa350ae21919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7d3383776f5bc7cd920a460cc0b9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f555eda5a15b4777a9a304877732ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78c2ee2ed1c8b9cdc383ce57823d9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2020ad5408d3ee1fbd41ae14effc723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e51719c39644ec29e95d87fc1ee70c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b2221437c4e8cf53879416244b4eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b73964a4661a8929a2cb88023b08f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543bb3fd483e436a9666a20504c613227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794645df60dc9606326b75fe45a1b8c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a1e9c422784f9549a0f524febf5d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe301a4399e96767552e0f29145220830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115b3d7bb8b761511089cd5ec75c23431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e69218e679d0ee5c4ca404a9a5d14332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afc06c7a27db14d0fa243fc31141a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde9c96c3272aff280cc5a014694eb234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e555dbf8798890bb41870bff27df235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93ff2e26878c4a61e725c974f5fb8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015360f48c76f657b84a42f2cb3cfa137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ceb02120380609cceb531b5c5b39438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558427205ff6ff94c3be53dca01649739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca1ac5723f02d802aebf92a6e15b6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355e20ed6e8ecd093c6d313d533cf0441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a428baa54c0e22d0d4fbc13d5c4a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389b9ef09a4129c90f193b2b16c671843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a97dc9769d44e5d98af6a5ed126a6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387ca2e6a7e28d3479d7566f75d444145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965adb358281623e1531242899d6d3b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64709e566426482f244c4e671f725f4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c79485d9690340b7bb39edcc29f55848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958afb283e1d21f4d8b490711ad3b8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf6e7a6831401386fc58ddb942b17b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01ee1e153d52abd4b0a043578007dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955d84e5e035b5b13ef44041bf9871852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e3e0cfe1fa3362d734acf3516b65553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3566f047f5188fc9d6302aa188e4ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e92571d4c768b97a132139d698b51d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705214d1fc34c12f09345cb0bb016aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae2f0cd0c9d92e612dbbcda010d26057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f127523d104147e4672025415b35d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d676e7a128099974cce87d145c63959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7d7ac65cf859e6ed6b29752279b7b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53ccd82ba40048b5f5eccb2fb069f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b79ac42b2f7d6dc5b61f5167fa637d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daa908ce333b2e6ef170f1438eecc563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df1085099010808b2525b2979f37d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def58f9ef49d43ba780a32fe861b3bc565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d441197eac7ab59ffecacd4d49d70eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb514f426666e9bae7d1aaed85c1ff2667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298a1ff7ee3230cd80f28e3b427e60768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c656dc8803da4bd4316985ae42dd5769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3927b650bcf91daadba19d539e87b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036385985a1dc39065108f295194eef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9933eca4aee9185197fe1ede4d3fb272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf513d313f480db6283aca626e70c78573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9017916d127fa2f65cb02b34025a4e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53a74bbfc7e9c5a7a2881b11d291df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230229f1801e649b77f4ad2e340db0d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b977c3edf77e327c31e64d554c87b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d62983d54c65e60031ad7a139045078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf979da4ca9b84d7e9cb81be1f950f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d77b0e6c6eb19ed9bd22814f0b5ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e889f7769d08781664af7bbaf3aa3881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c683b790681a196e7a025233568853082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaad65deb039bfa200fd4e69ab39f2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ccbb10cd1cfe373052b611c2337be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef964dc6036bdbb27f769bf8952670e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1a4218faae6e0ddc233cb1de62f2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0c57fb2edde90e1a3dd47e74d1fba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8e96adc991d50be4160d1a886859e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940697c2dc7a6add683d0ce45d7471e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257a045138eee67e200edb09de5588d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033848f08be3c5436c33d9aeb7ccce491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2ca130108b553c2767a3ec8cc3d7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274f5aa9749543575e5fc9098c5da2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699de413458e9abac365f550ce0dc4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45032879b9f34ba3b86e7159a96304c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a0c6eb8c41db4e0ef802f9cc7c99d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1a2fa3a655d55b3580a1395f6512497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966f3640e04b1862944ff50a53b9b5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45120f20459483ac5fdab2c72f255b5899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2239222b76353c8633c7f83e69bbbfe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934b4e1890c8f6f1579122657b837a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85168a92d6934f87b25e9e1a66374138102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc509f77173deef977aa57dd8fa80ed3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f193eb1a88e969332eeec0385824a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e428137390ca8bad0d5ac661da8ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bff7433ad3f98eb2a226dfe188ec6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e2cb35110a5854d78b54a7d99f99d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246130b0fd6f516c00bcae7f1a0f5645108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d745b5d95ae4d33feb39ca8485264e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb35294e787214f6c4a3f47536d173110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8fcd8c8c8070e765a6d22c59e69cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80be606be767ad7358028d7ac57afe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bde5c22e1cbae21772edbea5c6f3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c56db64800d4fe9c690238ac7fa683114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec115dbde871be5afbd26c1cb67d51a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd36d66b3de2891d4bb73c9c380057116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe519535f982e760a63e7a81ff814853117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3a043b70d1343490b97b0f5999608118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897deba3e81d61c2ad4354e0e655af5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aed4bb1cd8c21e1cc705319b032503120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaad81885607c8e4b28e0a7aaff0ca2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0317d496bafd8cac76f5efed2cfc95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cc87898b807f87f12047c79e5142f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b4e495ce2ba76a3d173ea9431cec2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846512643848d88bfc0a03dc61ee435125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383b06567bb1644dfe2403698eab7aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263c8b1109f744c068e560ddcf04257127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531dc12e83779ecc574e593882b08a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c32b23b7fba041a0ce9b68270cae77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23e6768084b367d5dec680d65657bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1132f956b75aa02d342746af85d100f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e34071ed90c289fa2988aa007b0631132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c2b753f0e21a3534ebaf4c7eb6bdd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2415738a18e79b25d0183856fb2c0a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c5c02896725d9edb337b98dbb9949135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e693e548a67e524c63d0aa2b2959645136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9b634678ab08a4cac82db2ebcdf81137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5241244348984b28bd6e998506af93a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f26ac3528325b8e21650c0584bc50d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88b868525b397911d8acb453b0a8c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23bd3aeb99d111e4eac17a9e6e9d88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb493da5c11a981fd8286634391210142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03c9b597edfd3e274601e9fff8a473143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad539c7143c391b9128dfcf56d71d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf398a9a0aee6d6a44ae7df7765cc4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29932f3dda0f79c925c7ff6f7ffc5c6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330df775e747ecafc02eb1a683cc63b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ae98858ea6f401a5770077f83d868148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e325adbeda45d56abbc3862871b8cb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074a3f75f190012211aded37f9eae2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51758c34b781390837a8e3987847868b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570e904f7b2e5cde60057d0cb0f7704152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870ea7f550f90c7c07aa54e296d4be2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c766510dad69baa0412556078db20154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389ca616b17546a78176c75c2e5d711155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374ce58ae5cf92007a84f96fd3088de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11bf9b78d5c191ebd6fc88d2ffd823157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eae94a359fe3b40d6f0d4ee1d873ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fe538905c9ee3e6243c3e380d2763159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe77d5ad989d1a199d5ac0dd0ac1b89160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb044308306635d8c650287d4698cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fda8f255c9f2e1d882546e87fe3b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c054e39f84e8a1e3a0cd6eb2eb5594163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9173e6d559439a90d16bdb1745a6bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d6bbe30cd62749d26a345c1146817165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee991ced84ea9ea24a5b80699e49525166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e786c911dc2efe7baadeaebc3100b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aca7998d34c8492fffe43df51c85d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af33dec370b0084675b0a3a80f9af3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea73b70053b03e2e9145c3186c3f74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5808727f42596da8a26f80bd4c7751171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fd715c14c6a576efc637f4cc19767172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca2ee73ab15e6034d503a79b080475173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb91fc73280f835d3f572c2236726ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b83a8008166789cbc8b1e67bcbac53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74667f0243fb29f3c4f6db14997b96bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d6002c0968fdd61f33015311a9040177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ea1648d163993f92a96b25ca34928178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4b18dc87bcbf55a779b82b6abc10b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9905aae89a26ba4f4bfcac14b4f90d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2b57ade3544261721aae362b4ee5a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15122dec33dc204ac24770fb8a67efd0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1bd02ff451b2d0d54b3df46e47d1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880bd4afa143bfc773abc55cccdf1fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e0c41c23bb6f4742db23fc26c1abc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd34b27cbea56289c2b55d08e8deed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698b5a7161b189cc9422e3e33c59a8e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb164425a860aa828c331e6f1436434188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc68b8d3dc905354180265fe98ff4c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77805c6bc55541bd9f6a7bf9c0834369190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d71de06ea57ec145197cc6b662064191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a356ad6cf91cceef75dd3203241406b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b1cf5d8081bf3c8b3b4bec50c243f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b5c04bf7703d8cb23a85bd604e6a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df42c2062510a25ebd17f29724bcbc9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9b84ab3f93b80e523781ec54e6455196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a72c1c04a4733d157773471ae39c31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff09fdafec6dcc5285849442d174a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a576d73ac714af3c6e323ac50e9a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33e694444d9321f49c6ba03b43ee79200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d4a077cdfb3e276db6cb844bb6ee6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef2ea2e807285f1636b593f72f4e4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb35eecc482afff1d778d4f91dad093203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49731b444cf1e74a609d2eb9c653aabb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754cac9937fdeed74407a0ce1f2ce55205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d03d5eaccc304f2dbf9877ac3c2a74206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a2fc9941e55252bc619413a7fd730207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416280cb3574bafa2351c1c486cd0240208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6439633fe7ad5050b57dd33ad930ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e24f55a703dba94152105c4366742f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cd0c974994ba4599cdd01b5a079d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385750c1a397593554cdd2f1d758f2a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321eb183db87f1e45e2b1f754bf5a1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2dedacd739b8b1e65c058447369b42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9618c71ee79c30ec06a2de2fd509b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f724dbce1bb7cadec982c30dc42400216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc42796c7869e245ed45fe5e729da3d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d14949e25644eb8459fe7c8f3af43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f83550762097eb405ef06a8869b2e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d326c94375190d5af5e3412aedc3d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d78174f555063182d75e6d1d487e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ffe66dcadb49bcf6d3d9d3be0af25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9e619755abc5b25afc5311648a50d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d7f1ccf65992448f82bf282eb9092224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c6658df142ed1394572371cd39f45225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c85099f1f1f804e132309ed9769a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06cbecd524fe53e0a5f6a50928a23d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bcac048e04f1d0be1112598870c1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ff642cd7012c39b627d9663ce303b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414688145d489bceeebd1e737ada562230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91fb9de1361b34949bb0a098b13877231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451782bf8028e898a805d4e06f95a9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ea5ad026b73345b445279055243b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52364901db25ed629717fdae9e3eccd8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01155e8b0bfe321a1efffae7f74a92f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac6372207e0bdfc451f623aece56c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5afbf9367b15a6fc03752b666fdc8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50adc02ed16ad352a305d0ad8b6779238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5047294c553a92b076b0a8e6865cfca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38766d3855f086251a6b7278fbaaca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53505f51431ce5722e60cb104273c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab288d7660e709c6184c08de635e0fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231c1f87d56a1d22ccfbb4ea53c2254243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c031d2d18af51b802cde7b747d45e4c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a2f99b0e5c5c07b524f3241bb67f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0015504f147a31efc2095f63fcaf609246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da764dbce90c56089a46b13d88076f5f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c5768397d8fb519795afc110946b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f93086ddb18318b692e7dd7f558af2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bba59d01dbb8eeaf3b9e05b7cb247250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db71cbe5171dcbb774f5ce2cb3773c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c198fa8e2a945e3129573a6c00a26cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62167d0df6575a60043bd47356691abc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62550cd00306c838602819e985a96cc2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cd236f022f8cd0ff1ea4b2e7ca0ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832628b394d02b11c3ad204b3ac333a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3912e3763fc658ac24c2625b6cbb1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14f84bf618646cf4e365aa6bf8026d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d2a6bfca9e5c00db4dcb3d58cf984259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a670e0cb688452edb86a938b9a8adc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088de12aa507f152a0950d214f799223261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c663c93587a5726631f577b549ea9a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621bc4e6cf718e149cbdf5f7ee46ebe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26edb3a7c685858c7b9a9e4115a7a6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc811d06dd6359f903ced301bef1a26c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c6af0d1d394868b088a250f093b4f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383dc17bfbb684b14011b5ea8aab0d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331631bcc21b3a50bc399a9d4d89df8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545a9ddd3fbc90da7f347bb03d09b40269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fca6934cf470428807f74070ac5365270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c311c5a3c8b3fe355a15b0437a2c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298a0cb221ca9a43ca07db6c384883c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3ae4bffb29ca8418920a37db10ed7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50ce4af76804c326d93d15d815faa4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35107299d1a8f1bfb39082ce22b7f6a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532c050ff0e87a5d64a375b8de82859276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3f7d2499b560939c20771a107ee50277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155a9262ee8916ce82151c630b35398278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d18d915a2f8bfed98720f8cdcb5ecf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c426d841549d6c3292558f32089be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29962186c473e9df52e192098c61182b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec56f792adda340022bc9161607f62282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f888f25fea6812a7e3a42e80b8525283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc27bc890cc6f43ef2851ad5973a842284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1510433b825b3dec7ef8bc72d70e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641153017daca04d2525ade5d0c7b82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cb6c93e3778e7352c980ff86b0ea4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbf5de1e215c8b3da227bc0cc9cd4a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43331432b1230d962053abb111dfd3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa726e7f7c8d78706d79a403c98b6e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23ff9f65fcdd9037a8ea1bb409aac9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580efee9cfcec15aca46fa2d290e3d4f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09eb2c84d4185384109c80314bec2c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209817d759c057411cdd8c3decf1ff3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7ecd1c3964c7eed92cb0e2ad0ba14295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca63835a439d54a59d7b1aadbe30b9d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01023cf00c88a8137f1754bb3f2afe5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42a499107bd322b112c8c931b31d7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91daf8ca5fcc55a83542433424eb005299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb937c616999bf611903bb4203948ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b725929426abd9ed46d6dada12a415301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e53fcc9847edebee82a4dff7558718302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006141111ed8e60bb5da6b080f8f37c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40371956317c52c9be3211f292bf4af4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65f7b8d6f9819fc442abf489ce6d43305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c62a6e9275a9c9cf9714bc2cd6e29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee268fdcd5605f102c41cdd3abdea018307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795cf665dbb4d74410bd1ab863948f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691734066f998405a0d40077fe998ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba5ec6a5ac41e4e932d624eac950a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62753a2c53ec5aa78eaa24bf494a8075311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b50b34448e03231b37132acc507c3f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fdbf06cc9f55fc49955bff87f98d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd461ecff29ca99ae283dcfc48dea7d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcd7819d4821dcdefeccb4648ee863315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc13773e252dd22cde65073ecb24d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360771dadf1f93a0946fcfa0b6df524317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa270b0963bba3dc26f81d1c8fac75318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9cf0df3b5463a94784aff8dd7b2b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea249b7b344e47b5497f4dc7ebc41fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4552ad7f39f866dc050710e1a48762321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10620089a833b2f5f8e92db2c8f2ed32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc163cbc7fcfd2e1015d5a690e4b00d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96689d0d42c46ceb50d20d9556a1af56324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7af9c4e06d83ba9eafe626e86362c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11134a48aeb70a8e6fd05fc8c7088632326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f4542f0a789f025c76383decd576f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c26b96723a851990f59f6568d3e17328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a19580e676ee63eb34bfbaea80b1cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43851791c29a4df1b9afd29d1cde3d6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0e86ef4f39528dc4f3c00d8e75c90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b5e0867773bf2b1dcafa39d7089af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc9994a617f9b6acf1148ce4cc2514333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7514dffe7e53544c431550a0fb4ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70779ede4f1f7a591880baea6d4193b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025e2e074bb9525c4b89da70b6fd96b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb1d72fa998914cf17c9e83f04e511337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06c4b0a42753611c9636fd6515a488338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5673a0afbd2483765bce970186ad844339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b923dbcc9d3db6e07286d2d498ad3a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a6f97a65617ac61e85f8bc69fd731341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4fe4cc5aed6f303e46ebc59fc2719342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716cad995efc9d258c5484af5a5cbef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dc7790e500c79021aced5762eec28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b71a3cde94d500373c0b4c399a003d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899c7b67ac4fdc4b4566b8ca620937e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f625978427851322f3223f3266c892347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274f41bc685f245c9e05fc40ca67f47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dea32a7b011dd594855508650ea73349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956e8a004fc71daee98f94d183d1431350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa406674f3866b886ba5b2d09e21dd2e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db4b79485f6a08e275d3f1e4864cf7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9ee9813b9288b72aeb012639d12da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610559474d7d3629a4cb87c25ec957b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23569ff0253a50340a58f3a2dd940c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2c11ed628f76a91d6e2b41bf2b774356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b126a14f8a24417ac67bb22c8b4f6d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ead942c6fb4ce43097ba1d117a47c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4e7f63452bac723bdcf800684508d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9480a04607888a8f5612190051c3a99360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42b7f7dd11355204df4a641ca60959361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053a79b4e5758e5095b0eeaf0d4e93b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f95006ff6350c212dd9e5a677978a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcc51582d601ec6720a74e99593365364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a3677813d20c5c03f5878e90e1a7f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681590ebeb133e43dbf4411de835632366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05ff2775d6aee4512826c92e69ea97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed6070d53d8533695cdb523fe8d0be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350ecaf0c13b985d41f6e09dfa592a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd8f42de4f00e52c4d321ddc40bff0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46aec0f017b30fec50b8defcfd617cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4c63019c848955da5d3228c770932372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af764e132526b2278f4724876049cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1710ab3934cb94235d9347ab4fb41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff457b29b79776c7217feb2635382d2b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2967953395e2b3f2002f98af8ab16376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bae4dae90619d5db66d52233dc1c1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ed9a78f8b3dd0b56fcbfbd7d978ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f683762d9e0e0fd11dd6612be36ec81379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4558d4a7bd8c98ab1f928c85cb412380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f15cff0c5f7ba05cf691340a0fc05d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4f722435d94eaacf640cd1e00463a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f4c1e0ef4ecd396b6583fea9812e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7431d6394ac8789f13b6ce9a4994f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5734c5c1415a4b16fbf6f42297219d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9701c04d1cf772dabcc3a6f5c01a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e220c15fc843d210085468f5c13c1b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e650ea7a76dbfc886619ea729a6fa9f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295785b4decad3fcbc6b080ad3935b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba5c8f3d4b3d93d9dacf39b6d1e964390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702589a41ed8f54edbba64353eb532a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ac6ab0ad605a7935e81bb8b43f7fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8138e0b413cefbf7e6f282df30f78393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25abcedf502358b79aaf3de6261be7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00d3e82fe14868fb4728ec5b6d8e75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b522f24d1ec2f84d88d9e1dbb7156396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747869fe68d200b580cb344de5ec87f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd849cad14b91d38c45c93250cdf4c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305256d3c1a90f320c1f871ca4b37f6d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3132d3f6c1128d8efa24c1f0b7ce90400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7f5e499a7276b82431a714c37e397401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adfa4161e77baf42bb05e64cd1a1dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77201d88af708e81c7696daa1334c9d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7c684e239a529448034a7bb13751b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451a9b010c2b1dc40e3f5593433a20b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c4881471d10f1e3adf473e3d7851f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24b31d910a686e6a6281949c1a2d16407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70460c45b7bcc160b3f4990f597bc4de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e30cd3dde27687d78a0358347f8f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f111ddca9c6e5984fb26a6d4712c0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846ff73cffc30291582ebb9f2543c8e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d339f4e4de77eb0903f01422c193ca2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca726dea717bed8393a369901b87d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c53b09cd5c72a06cd96db6a9caf8db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8caab99a33d815de434187dd16d1e6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a098563932aae12f402f6d57ff989416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03308d5e72853656cb7f71f693015b87417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f30c1acb6ed2cd72186ca4c302c0a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fbaaf8b6c4f0a30697e55111684d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961199922806a5b74a48de9be682f5f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804226546749c547d3956ea935bdcbaf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dccb62537937ebc98bdc1303bb1ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117ac2337668476e49d70a140588e17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3eef711d558f02ea9e7f86a6758111424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c56c1b60c046123f7bf6d25265175425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930a441cb7872f9d9a8f490bb226487426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2331aea5d5988bf90b8f3b3fdd9d2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c32646261b442d6e713a8fdc03e119428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087521ccbef0c560182c0d674d3cddb6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa533a82a6108110b7773a01b8d21f57430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21c4b15daee3ef0cee0b1556bd7d13431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82931a2265a3012f87c4ca6f6d4037432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b6e64a7d6198f32f1ed82dddf1bc9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271524a0e3097917ce18cd376ab62a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6794d7ab23a0c7890fdadf01c5d506435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc974d86cbd38bba52a5d0d1cc91aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edd70b38e5f75d265b37b271b10fdf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63997ce4abc48730e3e4c92dc16002a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929e5f4a5f75e91167b1ee22cf5de7a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d09bebdc27275dca8e121c5102c6f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258249bc720eb1921b32a9425aec1a1c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e28451c97b54d84eb607f06123ec9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cfa730863ad3e2f44bc7e12b8bce8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759262b0bcd5d7c1fd45c2f6ce904329444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dce14e0fded753527c3c22619c7867445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6e86de1efb3913af306362ade4539446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d59824adcb2fdde147a3bc379d5f81447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8580b152f937db4b54dfeb17499f14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfe6bb8741e8e1997f7bff33d83d3b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1cbb18f68104e8ac55c7127bbec69450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273006874a71fb757eb6919f145dc276451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e326246b5919a6710ea383996daf91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32235549f93b44c5108d132b436f7a70453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f838366f4ea4ce1a523ba794e41b36454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece141e7c3da1f8888bffa49f9bb4f92455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0533a062db8abad4d904b8078c070df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9cdc5b25aaca011ddc39fd47847ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240ab3813a5f3de82f9a6e218a7eab1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcc132a81a3a3fe03ce90d6484427a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b0cef369fc32863e8cd82abcce414460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49241ba718b19879743abe88d1699d89461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b6992a20f6c5df45c8cb2a48fef49462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968a4b2d1c92e7d541a56b74a435efc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fab2d6c7d5fad7bb709e0a58fc82e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adf9843e9741cee4cdedb27970667b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceddb0c04fb4eb218cf799cb1a97dc3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cf98f05425c2b9dc1cf6032a23184467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9790306d4ab1517d8393f4ed877f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c949fd0651e101e0c3c04d570ce348469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b146b5ee46ede490e3d18e4e440bbe2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4c4c3b917d579e084c23bb24bce53471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0eb402c17d040c7d2c917dd23e190a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa310dc0e5e693fbd411fef893836a57473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8402a5adc4e468524e4c62eb32aea4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd823dee8cb9e7cab704ec4be8ac7d33475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8205586369c63731326166f9c6e46476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a9717e4b73276dbe30e7a47f6eda7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15866dbbfa45e210e83fe84b58d3958f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d656817d2e9fb41e983892a8026484c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f832bb2afb9b20f06e7b9e79c88043480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cae6c97709ce1c3798f0bc9f2f7cdc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ad7ec17dbb246478a1620040af453482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7859aaaeb77e02262a55cb9fd29154b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c8f47f8f7a46632b554ec76fab406484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2a614e6216279b167df73c4cad597485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6697bc0c881866b02ac0529a2211ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f4ba5957b4d45e95a25f9dc46b6d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc867db6d9e441de7643710be35f89488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9cf81cdd2f4db187f0a8409898573489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a95097d225d112d760a2c25a6ba55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3e91e346f87717a78d636747ef214491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125052233299bc2ff62ba5310098a2f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10af8c8d0c16f570312babc0d900567493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ea58022d8fdc575df02a901f88b8f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b174c0381a5611b34383732c30062bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d36dfb94b03eb651bb27819a3bcb5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362a3277e9e822c103e5f7e0e4259b6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d14566c23ad8cdee115cf4b93153e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b50f709ca384c9f88cd1af86da7954499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23841f1b9532d3020569b9bb28f7ca27500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327c2522abefe1a4c9e39bf6aaf2af8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381366459bee2f18f36fe234699db4e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d32b875729a1d49d389a72edbda921503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb5d3ca63ca682b435a5633471525f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01672cb21488924670dbfa04488b2004505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa25a92f15a7be02597fc915856f97e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017ef2bc5d18e08f66f057312653c38507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7f38b403a7d7f0104a37b2955679e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599bef562c0fc29616f7d02531aec4d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6ff3af936ede738114ccfd59b0499510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a96db16a6c35158fe4e8600db4ca0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654f0fa877caa00b260b1dc30b17269512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8f7308fb84a207fd0566ce96870a5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722a366b98f55e7b93651e8c561daaf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbb552a0bd22281d9252a22bf9ba6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e2234f8c9e5d22fdfded3619b0468516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4e6a1328fe0f1eb789de6cd548824517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a315e8acaf477c98fca3610437352518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35947af0d2fecb4a46b1afffb051f205519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b2211fa9fa8106ed686739f6624d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13371b13117c66f8b922338f527a2d37521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560537e654370c629fa4cb9cb8d96d08522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3e467052d49977978bd16bc8d1084523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657067823f43a9f07f76c038d324490524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9eec8596165b13eb7ab88b23505cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3170c3ccc16f6f40d1a174d7fee6c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de25a69ed5eaa51de03f001161a46a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ca5136ba43d3352d9ab685d1c4251528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe74717e658aa4d53766ce7653a11c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5f8e119b2d86f20359b82b98a71af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78bc70e7e65a8a7c3e889a4e220675531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253c1b9c80448a06b801f73b86a4ab9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad557b4c2f1a48aadb18c2df6b2cd2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e80b251dece8c1bc466bcddb98de64534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daa9e41e935de74a6dc8440d3de2a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3ce6f2dba31270843dd6bbf731a2c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960ae0391bdfc3404d541eda2051b40537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a1734d1d7747a375207a1c6962755538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64165048a9191e5b04916beb7bbe49e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cad2631b0a5cfd095777b45031c7c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18350795e9d9de40dde2931a25038f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377b5822084c254826628100c843c4a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409795098e9fba5b31dd88dcbdfde6b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b4e8b1ad3810bba010b65d3f8954a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80298583d30d5864bbdf57689e009c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3590943ecbc2418d57a3d06f89ca289546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13798bf375fec29d56cb5cda51e2d87f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57941a1c877fb86081e84c487dc7aa22548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b381a33677eb320a01acc9847e9161549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def24168567f28d9752dfade2906b9c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fa75c2047e612a7afe66ea7cdee13551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76805dd58016d89bb449aa96d0fe83552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3e4d2c1450b66e98b2d0661734a17553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640d14fbad7f895805cafe441f740e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75113658f2ed4f4ecd1b4b7d34ca88da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0955000fd0e18b619ed91c85658639f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8b2391a77b4ea3b91f95bc6c3144d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834919fab6a4794d63a4a1e69e70bc9a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d8f164d6269990a558540c4b05f88559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2372c6aa8fd4a84541da3118f4712560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e4bcc142930fa42d4a33a3feaa941561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b6e66aeea9489eb6f60c563664f88562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb002549370dd22caf9a0882fdbec0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a0089076725d7ac9222cd82b3b0f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1cec2f630dd2c9fae7f97696105ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8e5a6bc3765156dd881be7abb5b04566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a975fe45ad14a2e544ee3006e24b9aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862645d74eb95f3cbce0c3f53ef1a24568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3dd58ec5c5a1a75cb2e933cfc99d62569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc18d2208014211b36390e6de61eb5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595c41032cb56c64a258764588900b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaacc4f2f736291df21a8e25f8748f572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>