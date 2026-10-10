--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257a5aeccf6e2c12e839fc97cf985af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126410dca543a6c1aea1f01c51299de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f861d1ee541442d259c9da2ee859693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b62057c31697ec8dab2be36eaebe44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb68ba737334aeb9c6c4a78c979aa55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd78721b790c0b9fd4ed16334abe0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae004b2350903a6ea1358e28d1e9d3247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0909456585ae63af8ac86fa9cb2538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20361a46ff95f69c1df14820017627c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe213fc9d363ec5807ebca29d61c73010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541df869fdc8ab25653ce1774287ed0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713b61dd09c1f3b2e6444fc34691f3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430b589d9a10eb2e970951ccdc6513713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad1b5a4ab85f30c6208e018733801514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a49a17a94125b02dd09c49720abe815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f5e4e8d26cb9c3f14997bf601867116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261c90c7ae7a482c2da759f49cfa3fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d876f2a441169d844de35ca0e6ab78d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3aaaadf641d5458df41d4f2edcdda19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342d2aa47171562f7d77e450c659c5c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720fd6802d6891776370d110bc2ef9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781412c83c1baee9cd5c78784f0badd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c304828cc4feee72192c2aa97edf2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5ea9c636aced53222760895158de424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b35015e3e825ee7962a8c43f86e8b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c2779ac3dc49416e84bcced522d8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b82aa57018d97a81d6b2fc4d259ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194398fa9f58cc6ebb64bf99ab8b2de828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae147cd9c14e39b14abc79f401976bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3823d809acfce28bd41817f968207030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a672dfd34ad40e22db5cf686c9685c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473431fa4fcf942caa443a5c02a0e5c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977dc82efa3e1a25bed309be7271f7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfa4290f1f1a439750753b9ad929b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99358dcc9c92272b3aa39e6d7b1795b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18099353f7af2d73fe13028c25f4ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d58fad7789b4602504270252f5d12c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410c04554bf0cb3c23f815894bfa7e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463d624bc1206d7490df0dbef01d5d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844eb0d3658cd8d6219140bdeca8c0d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25508bb9a229a457324f1cd391a5aa0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff46b8f71f9431442538bdc6d0cbb142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c117da0d8b05c39dcbe25b2c8cefaf243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66674093319d4301048793ecbacdc044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474676214e19e0299f20b371ec5fcacc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e8197c607baece059f17ff501df2946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd02063b4126ee3c0d95348290433e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547def4534c22b2b8721d579433a7fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c00aff8936bcc21e72c9ae41827b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d9fe8f66740214fd61f725178804550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def2b424117fa73d5715c1941a541ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4164dd225d2ae894dfbdd4c38d66252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40b7eecd00b58d8a46f5bb01c2dfee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6431a011d60c9d2b9f7e15467cac2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e19be82259cfed662341731cd7efa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ed240f6d44f839b23897427c0bdb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306eae1e39fea6cc0b8d59fccf2d535f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c69bb39b766324c76a6894d84c22558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb95f310f7f8b32f3d6ae38c2cae4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843f192a70ce2b330e068bb46a514e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5cb54bd55b1cf46b406b75caf924561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b444f6f255a27ba52eef8c36919c3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b6665d0df48a5821a0d27696905e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d4eb44cc450c8820da9a996b87df164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa1e5c56bc7f54062f79f76e2bb2ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c436d47deb627e7cdc9a2b00a7f50366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6e110f73c75b300074d4f6b35c37c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a9dc5f44fa2cca2bb7f61191013b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d0b6186659df7d234a86b440f7f4769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d57703fe6f9e02f12e2c4c0d70f30370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ac058b7bd9ef67a1632f30b1a0afd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b351b1b9b65a1ec71ed12c557cd748072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624a7af6663bb06a140285ce63ff6b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abed679c22c4c04ed52d92486a4e63174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad9b255f54e0640e4688eb6cddeb6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412445ade8b53deda704695d3b0f4c2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a1108dac99b972f73ffaa06a3d25177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13214ff29dea204efa0e4c84b17930dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b14cb7f6fa8eab833150fbc068e74879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9765c558f24f2a1039a818a9953d24780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab01fe6d4323941e7e90951182012781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873b53c3128f06d1ded3e053b22ea8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2daaaf211c8b24c8aad91fb9c8bbd583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2da67c846d868d07a114bae4d0da8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd0251a24003a18003bf39d375ebdd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94fba69a3c228117baeeeee8781e8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c525651059942b80fcdc6c70e8853587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05288efa08c2ba7c1d3fa5d963b11f8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655ba8a2ffd56b84250a54b4b8020ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7f8e13a1385c2f6b68f78960ddd7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74e4076b5324e4a705b2fd9bc47a0791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be92aea734e518dc794ed72f9f1d7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6494fe7730592e557e8161bd2f2c47193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bc6f792b5392721215f6b60a4bd6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d27578954585a944360254e7f3072895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06530e7f070694c3da7cab0be64ce98a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4614dbd8def7fda7bc23108ae8d24097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669207357b72db5ba6415729d0dce0ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289722c9ec3e0034f36976f5a4e25bd499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544f99d604bfd2f1663b1207cffad5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327308a470f3eca0e7eaff296ddb3d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbeb6e70a7376f9dd876862141c5b35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da858b95fb6c15664fb58453dff2aa1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967a9e71f7cb4770aca313698956a55104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e929cec617e5b55b638da132298c5fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233cea45b3186e49a327b465e4f4418106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bd320b6e1d0eeda9cfebd2111a6e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ab7401356add99215e02782ed4c70108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5c65e8ae9957666ffa463c1c827e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6e1b4cfe83bfd55c60b07128688cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf40c55c3eabc365c9331728d9819f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121749f8b56e7a738f016936906bc9a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302ccc45f895d615c4ae1934cb9d855113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf6178664a28de8d7b6ea38b90fb50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468faa6f04f61637a95962a2f953d06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484fb5186ebe6ac12bd132ce360c8e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905c9145350cee5f0fca06496001f3c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d492bd02296063580c0172f64090e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0362438169767ff93b9ffcd1afa61a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f7cf78e42ed51c3990fd73000e651120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca431d0f16dbf9d826f8e93632c3da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b42ad5f285cceaa11ec907d1c0cfa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d72db20901f3f36e4f834225e58765123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ba1f603abd1477caa299387a9a19c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5082ca338c4f5a4a12af316ad44fd5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c21a958a09bec30c3f2fb0bc5b001e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66512feffc21b2b3a578d0005cf9bab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b1cdf4cd3c1bf7d337da76d2658b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5c637de20400c56afc8da43f4bc66129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aba76359838446a2f6c2e923e00bbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cd41b015d817088584d891c1f0e4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddd5a1b382041f5e9a930c39ef2c38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bec09c9c5966e243624d6653c58dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99536eef4ed87638e0ed6db6597326134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827023ffedc275dd799a16ad82ee9e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e15071f58d9a29466447ce39fe46b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e228562b4ce93f25cbfbadda2e2c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8bd3afaaf24e337cf934e89b92826138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140968e14b8276028bbf739145d67fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d765cbb2ef22243792dbc12d352c350140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8e8998755904bd174728a0e2c352e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e55797da22a3cff00aba957b6ab81142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f4e5da535d0588d79b0ff5f17d80a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf6753264f08445f3b2def92a316ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f703d89695a2237717bd9b87a0b175d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5dac6100e99605758745a0d22d23c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e070e8043db8f26f13058051a6d8a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885372f2251fc854a3d6b5e87c209615148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841df643f147beb34d1d35699cedc16c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ff48ca9ce4b630eaf3ae697fe09ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c6e37b66638277949f77e5c1b8c87151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8f8457005d6f493d3d5fff991f031152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79196abdc75191b35e0cc5ae1d74d4aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c07dc3d504c3af60a8213cc130017154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb39d6afbff6734fe251fa72fed781155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf2113eed0c3da6e0a24c3e8b5e498156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a417edadec9406b0c20c1d19f01f9e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cc95569bb119d94501a632b7a04ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e02a65d73d956ff04447b9ca4df77159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4234928325378c9c83e9d66ef0d86c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13213f106c66bef1930147cb82b93b2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357c798c2b5c97ceb4065b02de7c94f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc280e9bf4fdf527163fee60f35ae1ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c8e0ec942e1c843c71e4cc096f5bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd084cbd6a8760085e5c3ad603091864165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ecd33e59a4814c2c0e07ff191d61d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18923f5d2c6765df2ca873f8586b74167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecdb096bae7920b38e7d1bb7b1ec7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a718f2a480239ea8e0cc1cdc1e7f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6b0c94f3a950b39bef8d3f41b0c6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ad78f6640d10e899ecfb798800b35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941a75361ed165cadb22aaae9a8363b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bae7b44b472bd741794cd0942615d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc261d454fd483a2bd67871ef104d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a48267cce908234a7233b0ed1b6f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963613802971fab993756f8aa22da937176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea413cb61ea61a2cb387a53f6a43f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39998aa47709a432c5555ee7a9caf3f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0794c32fd5ccf9e0ae4717449bbbf4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275eab88d966f1a50e37a545176b4b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a725ea61a9e44579247e6c5ebe8565d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292fd9fb9a44dcb3839707663e32906182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35518fc84d7d8e2fb92e2c26b9b41c65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd2b21e7195f83108b3cd64d618aca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352ece9affa3185e2de20ce1158ffdf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134514acefd8c28d08beddc1204de6d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2c3af47e58680e02e9339edfae412187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267fcb55d35a8b480d0b726c8d013c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041af42496b6d829b830f68e851eec0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c557d49800283c0b214c0bb9f1edf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493c3405b1c441a28f29d5a2dbe434e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16754dc748998e4c45dbaeed1515f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092522b69a3b915c7b98e5bcb30452a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109c0223ba96710b25c81b8df8f1b9d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd732348d1ce5f0ea35d464b1b2d21a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725978f365b01bda93a8afb3e5897d76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89cec7fa687e5a12a99025dc9dbd16197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd620a60abded2c8518eeb737fe783198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dce0036de3f9cd48119786cc6c19e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed4efcabee25607cfb60ae4273fd35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c78c99957422931dc4e9deb257553201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7716038a9060736e0b311e492c0d20202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35309d1a76249d9f46317d4d77e368cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215cf652e848d2222ab89a6748eac6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacef65765d30758a172440f9aac3b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486bb26631c50e2b579f535667e0d67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947293dd6654cbccd46aa53ba82e678207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953986dd47784d3a8fb8e9843209f0e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5f0d178440abc4e24cab654238fdc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb14002401704b5075c80d4c0cdb9c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2f1a53fa389cafd38077ad740065a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3682fddb22d7735a1c3ad68e977fea6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04aa9cd949a372472ac77ebd0dcf35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89872a8cab77fd79a7f304ebb1e667214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92446c1d7b1cd64998eca98069cd22a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c124f04793f971f6a2e38f429f73a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8454fed9ed7a48015df318173b65df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16b25b5d4e990e0c486a02b003b21e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7942e4765599a0250c4972da79b249219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204964dfb7c0c8f2a0fb647c7fcac873220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a91eae1fc2b9be0bd363e59c0f7384221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787027fbaadbc7d919d43010ad6e685222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b54bf8b0e4b2b5d36c3455db837565223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bec01a0aab7e1ac47c3056a695bb84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7029665441ebedcfbebcd96d30bc78225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5105040ccc15bd6b7affa229f43e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb212780544b938890d6c3d7d2aaf475227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f326cc63479d75e8783a956e3b08062228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c868aef21ede925b8e126ffbbc124b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcc1aa4e441433f9fa9216a21be189230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aae32902cba0b671d9f85b240ca8a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134dc39c4677267b68cae1757be54ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7b1192251e3acb5c9b5325771cf76233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8756d34def0c9384913425d86dd1ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdcae4b8edcc6d5b61851a10ae6cf5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed27d28a01b2c5e8cb8f4ecc05f2e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66b2ee1984044a950c4f6eb40010ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c52531eb54ace211145e98fdd4ff9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22726c3954996a1ea15f32dcfdcdea7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac014020a61da0828ddbd3cca9aa47240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59226c0e967250263f795e2c15ec0432241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83d50380117a6112b2f5e9a9bd1caa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c5fa95e712b6278229b5208bb9ab8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f3546cc7d413309243067ef3e883c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bca84a53edc11572c80b29998f907245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9609caf2d3f5ad03cb471e90cd5087246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7c51925183d1c1d8599c161a13abc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb918fbec793bcf8e9c34687654d20a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90dad471e043cf44ee62d3fc04708b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a06b1e55ed09fdbb28d6b32dc29f29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad17cfccc441618e1d3fca7cda7ca59251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd094b085b8f67ed29fd839029d63e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f076174c251d5c8eca6704c5175a1e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a3e3c3e42cd42f2462d3244fb10a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c104227d763c7e904c0561b1c944c3a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edbe6e9edda5922dcee62cd7042e9a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37536766ff7e9cdf364b5613c4066597257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55978563a19025d14bcc2221be0d6d11258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b9c1fa6f8ce609080890eb103ec63259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dca7a3980ebcd7825ed9cac8105c28260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc8cd2ea812ccbb1cf2bf6bc037d77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad2bc1add38bc8d725de620f7183b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695e009fba69fd98b0fd1f324c3c8ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e2bdc81dda9bb658f0cbad0a53f3f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfed0e549a7b2abf20e0d105ea0786265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf0088a40b2cf2c9d8e933b716f75e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee5a9a133ebc44ec5943c977a04daa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c1e65c66b79a7091b08a4e801273d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea6ffcc7ab7f0fc1538777b33b7b15269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea669ad1e40f2d7556dad25bc0ba1167270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fb46fe31e247ddc23973b8fb95b18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9a7aa3217957d2a539f8bc395de72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b0b0676f9a5897c5dc0102622360a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17826153588a901813e1e7680fc014d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27421131f7f5d9b3a99dbc53d9aeefb5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363b9a99e42aaf400137843d54bfc03276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b748be32534a96e668590d040cd76277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d19e3497a72c959c26036b92654f0f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f40052172df994da4dbbf01f22a8e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0736f46b98f3b3add761ad6a57b02280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da28d1a06301f4fc2a48bf658386765281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03d8fe0c6ab71126a3f633b5645755282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928a78a516443c95948abbf28baf295283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a863993af6e2c201d4f20464fd48e55284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4ea7cd4d710acf50be971eb5cbec5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb76d2cb6c5ee0a98a523fb8d8675f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789733d91cb9b770905a06794254b4d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25ee59beae4b3e773011ae1ad88093288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50dfa53a804f962cc87e4321347c8e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e7959e5bf17fa53677dc380931320290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353895445c173eabbcd7751a06bd855291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63239f41e13605bbeb30d60b331838ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350ac54e10fd1808e7c6e230f6126cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae433827fc6e2670b911e5c77c12e36294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfbae8b954cd3342d15248557b0459295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47c5a4b7063b47d1e3cf7857b03a4f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e1b0d246d535776f3d5701cf5d093297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734f1c1377155d0d36c3ad84013675d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395614aca8334d8b1790b7a9c6651bf8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d48545afecf9872498c5d9d37ccb91300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b59a9600bffae0b2da253f0633a13b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc380796cd8ad22f6ece9d674bb21e03302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ceb7fd8d7b6ab7e9eff9799d77ec6a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb685d5946f588b7df9ce5c8163d73b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd7733ce4c857cf434c63dde400d90305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f928b072ac0ba11a13e302bb62302306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ef3425c0c5644be984b05b738827b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf706315a8ac6f60bfeec634451316308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541cf4bea27b9df7e5d317e1c233e43309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603718bd071a302d95543745c187b6fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8247f60e5a97e264798b347c08d3da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c87837c44b75879d73a467eb6c163312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ff6d9cc1f24bdc61b6487d1d9f1f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2635fdd6a6bb590e0080bd22206d1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c20e5585d40c5d329f3debb6110f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9a920b23d57a5d7a454dd0ad88685316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987e3188d35e5885697d055d6145d65317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052d2110940f181ca89030df3ad9391318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e003f81b01c3aa61115aaf91c33219e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f0bc12d9d6993882198f4fa57412b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b160e679f649ae73c4f13a07ed2b38321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fdb77b8ec34de9a41c3cce89317e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466339ecfd344261f012557ad167e30323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeac00875fad5f2b7d70b262c477484324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f058130d81b671e9ba64f7efa68b63f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf40658b64fd4131ead842bfabcb68a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b2ad783215f2e6c63798ef778f73e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364d3b632fa3d0fbd4402aa052f4a3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41d7aaaf3a49ff3c2768cbc306693c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe21cf45944c7bfc0abd786a70c314330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed02c89f2f403194300b30969ae094331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2052dccd2a8fb7f60a4a82da503912332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9652767037b18e7f733e24082530f1b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d075fbf8bea5d6abdc36b907974089e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fafbbb5b227022557c2e969c03471335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01366ec62176c6280d72b4ca6b9138336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776f602ab0619b9f104faa2e79f7da9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957add5fbe0e161efa41547e6deed47c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb99583f5020053b5d353ad7730558d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316bebbcf2eb2ed4864e05d25c910ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50149aca68e37a3b38208999d5375477341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3aadd67c58f615ba6c9d5ffe58495a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad458d5260fcbeab94614d46a2c623343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99689326a6d43f2d1c2e78d60a569166344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dda42ce340aa22bfdc00d56c6f4b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3ac728b85ac58056f49147d1447e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b4d4683652594d45dd7e36a2aad86347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286e70ca65c03be4440bd05e90e1842348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ef9e05ba07dfc3de75cc08775a708349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c175eb8144062e5c126c761784d224e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68a7983c126c2d2c4d16c2417dadcb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97296c8dd0250b7031fd977c6ba2b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8c20e24cb639b53db8a57b5c5701d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92977fc69925d7870b6fe3d7c4e66ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ebf374b2679540d2a6a8978c255ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f345f254e3d90c4fbdcbce2403273356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0f0dca360f4853f9332830b3c12a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93844791c9cbf7a67483006281a237358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28160ea7005465308332ea2eada90fee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd9cb24bb2aaa209c5dce28398e19c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b3b2a2f3cb5c8f68c2a62db2c0b8f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e503ef8cf5e8acb0a4888d9343d3e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a45f779a04d43da4a120b5954cc44d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770cdfc9885370c056e66576baf37d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdfca8a074f4267ca24c504c9206d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b871af739b59f29567a0b54da7200366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931be765e6f5dddd57d99ab047f711b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd34943293941a1431b9f97787605b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46d0ba3a864e8033b2aabf21cdf238369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99857322507522c2b0faa89dd3832a2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd9bfbdbc120cbafa424e83cbd9b06371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0a24d6a2f89522321103f6f0d8cfd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c981428c2ed10cdc14ac6b778fe509373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4c157ba55e6ab4a65903c18cf3341374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde197e2bf9329c182703a29d7e3b3b7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0742738ac2f42a857148a7220ed49376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b908b10aa0754c95949a3409728e08d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b639f3a453df88191fd1e098ea1540378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95408eada46b973dc1ee101956301350379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fd14dedbcf0110ce91d21d43de2ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a748e27871060696ef3d687ec3a382381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034389bfc7e9349fbd504491be8e20d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee8f5b131fdbbcfe0251255fe49dd9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8009487c1dc267dd5446ed3cf1c7a0a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55727d6164db6a8afecc91577a2f37385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab7ff91c5ca23f7a0e2fcdb17bb9f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293062256bfec3af077e2d4a828621d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba26d24252225bc4fdc7440cc5ec01388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609e9ea52112c62393d36be481a70cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1bf7972a0943abaadcea8ab05e1cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08473773c9ee54e8e6f436fd595588391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8815d17299e1fe00c234d0b90eee4f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb30af46d8674b81a8cf4c16033e4b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b5ad6ab45ff0f9c2e2d62b130393c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05320588e83139fce401c33c738add7f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0410fd3e71c98112b94f22532db35d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee323aa4a652d60d76ac30edac765ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e114ddb97f44a9c87b637556cf5d12f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fca8669ba476fee51a0487bca76c9b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537bd86a1a7e062ed677ba188fad814400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519514bd000701b1cfc18e475e24129401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc538f09a5e703bca889249624d30f58402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fd56f3b67150e675ea323fa1a92c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c8b722799c75c4039466e8ecf440a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ab264b4e6c94b006c965dd82ed307405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f9dbfb2918f6c5898aac215e1d63e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7ac8018ff6fa5d56b94d36984eaf9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca09e68cd68ef961db6615f5159fee8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c500e4fc864b79aa2ca9fc5df02865409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b24b97f9f2d5090a5cd4afe929886410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25225f602c4edbbd568b5faf567ecf1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c78f841cd1936cc5096ec312e2f07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf74eb349d29c043f49529bdddf37f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09720395512060e4d8d110ba859b71fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da0657add549e2fa41ee6c4cb7a51e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d39eb60a1034aa28688341c6394e4d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e471209c1bf2e1ddfffceb7d93b13417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1d606ce8c55fb1de0976a9269d88f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ac73de624f01262620cad709e3dd5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fcc0fde748030e2821ee1e11da492420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c086d3a4f473933ffc98f6fbe2c6a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64636848f5d627de5d560b8c6d315c6c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ab0f51fc363b151894d94456ae93b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6670ea2e42f1175a8c55ab7aaa0587424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f42ee36c38142af9e709b1a247ae89425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae0785e9e1cf138f368e69e50dfa34426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09db068a5949669604fda0990f83661427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cec402de7aedb64ccf014c9503778428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599219472f8b4d721fabe7baae67cee2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae4dcb1ee1669e973eeb2b12dfcbe5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3722eab82ee9f4bac1eb974d0f67b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e07f64571957003ad85c971a1a633432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cf584797f874be6619db7fff14058433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2da1df7e1e59e67985b02bea650384434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff418dff2b76f17b10bbb1f942339dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002b97c0ff0b2a6c0279a01228b9713436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a614cad233ff0f35b77e83bde9a429b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e4cde7a920b3c55e8c4b5b8a4b74b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03168c07f973278c10340199c7de16439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b513715738dc0df8643527bed141295440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26c5286096f85d72f97114d2bdbb2a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5dd7ed4b5d8b380545d65a3db5c9fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19753baac45701f792b92f04fb2ed5ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f36327652392142a1baf2f65f7784d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c87890849beaee719e429d743c2dbb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ba0865037cd20a747c7417a7c7dfa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fa03bc387c645de8110f308a843ce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada031dbfbb8a9151d0960d2fafac57448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226c93c154eb0c14d8eb969510b8b03449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e8442037b30b19b8d52fe1f56670e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e01116cfa412c14fe2879f80cebdc6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833210a0f8d219872a462af58057d8ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9426850d9c3d908388f14975ee6ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc7eee16a80962dffc82bf768c204f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7692a3a440ad010f926848a09c893455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b252b1a5ecc409109951526f78d0ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f370abbf0bec9d939e43cd02c0fd12457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc4749689487fba6293df6fb74fe59458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa419b38a0b35e0127da90b6cb49e825459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd3afa1743c3ed60f63103c396cdb1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3539d2ba3c41476f6c0697c093499a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7a230a937cadff6a5701905832302462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52634f686fbb148b78fdc155de9c77463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d285cc4b4c81803fa3a742fc51a79bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3383a6d6ee94385f0374af395f245c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a424b64b4d5dad8a242133bc804332466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fedfd830298f68edaa10106a2f21a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef30638dd9edaa5bc708f238b4ce961468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553413d5b069be185c6acc850dcb629e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041490d5dff7a8ae6cf187927ca24086470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ba2fd98d9ba2eaab2d7430226c8d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f7b69bd2650cf5c064a72af50cfec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dc0c37dddfdc0c8b172ace8715e9d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14625f752bb33d101f0b6b12df16ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f01836b6f00eb163b71f0f7fe079e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b54650b557efe868afac39b4c85e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a52fb39b8847cdb49a38089ca258e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ad7bc1180797ccb54e07bcf8e22ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afccee1f7a895148cd01e585f8d0d3a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb607d2389c493c77bf23e6daef6c42b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2615531351f98310adedbfb459406481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d346cf6fc08a7b24ae242c9eff964f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82521a1bf0180e0e0b7fb78596aa3400483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6b9a17cce2013663d9ec1e128ad8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443ac36e8aae3da307d426b025110d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dbbb16cb56b58b468d73b23d016e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b411ffc7f34cbc3657b29cb7e13d5a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793a701670f0b280f5ba7fab12f7188488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992227f25b1acdb9fcc8df6de7f2783e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cca201f11eda7edda24c587cb1618a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e167753509d5b040acbb3bd25dba88491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85e4fe629958fb50415b52848c3351492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e04bda7257213c572b5ccff2d6a98493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173cabb0bba77be1406e95accfaac30494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3aca0e776479dd7f311b8fa2d2f8f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a5a2e27f5b6307d0d427d7c55f2ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254571faebed17b9f264018054c99c8a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee96dfcb10868b34346e379bdd7eb4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81c4a9896db382e41eae6266377633499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d2716586ca482d9e25413f44ad3be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1f1d8faebfadb59079a6f75574571501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef7edf62c9d183b76b76beb2d1e7ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcba12c3c866a744f5c118714aaceb2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27a393658c35f1dddd9d37bf403808504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1287ad5e076c13c9efbe41ff9b55ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b22858ec1b0b5bd7595fa4def7faa1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517eb7a8484f8bdcc831b80a9bcf65c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5038d92692b6eb5f659bbfc34dec3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d01d08b8423856a60cc21a92b305b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48e89656e7834c3e4fab267dbc43cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf2e26ae100e9eb270f096bd88c3a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbe01dd639bf9595e7533f68bb2819512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780c15ae4ee31bad891c7b14ec8c61c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef9031f847409ffe28c12a0a2bcd86514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeabe3ed045c09a7f58f75a2f7c0c1a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940cbdea650ecc89a48e82104917cfa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628876e5ff1f7a8ef5d81c759fa756d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e490e6904141c3294024a39ff0966e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0b03ecad9231055faa6da88ddff9a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4afbe59bd3d59d772ab86102339f91520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0a6e685841a24e58efde0d7959363521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee69893907afa1a3de9a1cae1c9e72a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282c27b002f29c87f40d762bb663ece523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc43ed7bee4b67e25bb16ec8b7e1f5d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129cdf3a187116d3abe6ca0d80eb4a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdbb9a4f194d5212816993d3fb1306526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691fb9751f21a8bf95dc346f54e3252527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149abe521a5542ef9e32c9ae541e9631528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b6d2c8f6aebac35e3dda157ba7ec4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181dc30ca1c41dec5caa016e669f948530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0579322a9213eb6fef4697b9e359f8f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae3cac43ac02484301c55e8a83d28a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3556fde2358ab570bbca71155848489533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86962937fa9a6ce20b7026f6b7e953fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fc9488de73c5e3444a097506b5925535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e9f2f8b34064ab14f8011b1cb973a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6442fd34dce44cad154c62f41a14157537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0314d1c02b54a274895e09707b9d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b74096120315f2ee41953b6ac98bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bff9ebd57cc1f5b505d3897cfbd9d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7a04e6183f96bbf2838ad227c7d15541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e66c8332f26ea8851954f8e4b9d72542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15b9e12e8b03894324295ff210f565543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b5d54815c1b92c713dd43ab61a2ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca58040f6979dbf0cd3bde8f7e0ace1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cba0f15395d1ceb480b80e5ac2f18b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa5991bbee378e9fd9e8f264bb1257547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422924c8f08c4e2b479fd7daa398ebc7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315216ddcbb9827bc9c17cafea1c298549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f09cfc65051d600de2e3ec4c680e4a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de222b6771450221b4915ac600bf9ea5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05570d5097e63ae3856929f2af5c73d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790303c90b2ef177194f2cf03f10a00553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11921baa45fa609eb824e1dad422dcca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2d8015af28413c92807083e88602f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cc48d40ba8fb8785d5b9ed0aad336556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad58d2989c132cf24cd8703a4d22ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf7c3b6321cd504955128a99e2cf52558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb00243361bc6ba2a8bd49e07a67f31559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3778ea44a406bd4736241342d97dee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961d03ff4744a0de3ea76521b9fc910561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae29932f41864c62a873908a58ba67b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f66a50c5452a5081cc31796e20d3c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9d7ca6a812acd5a857950163fc49e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8f20b1c6701b36f951ee623a64525565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c59272300c5723ef4b586dbc2656a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9850d1edf1dcd740ece30a9d045322567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5da37b544ac3d650eeb7833c89456568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e79bec2e62a4bb0a0f0d083107ca75569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12581d0f798ab0ca6f3a8527e2a228570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10563af62ce630dc75333446cf2c9a17571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17022715569a75236ffcd3e2f701d864572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f035bc7bc7266c4ea574772b05c147b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631312deb9e9aa949509e73c5f48613a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7c2d540445cf23189f0d4d4dce8dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28940320ea008260e941abe443bdc674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cff1108f72795b7e38fd1c048d822d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51468b1eb5a90715238145992fc724516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca806bd0d1ab2a73ba7d0ae793b82d8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76b01fac32ddd42b2fde1d44a7a9978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828586e2c862912fdba78d180738b4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55605fd2f6d722aa78173d3a5238392210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ad7999c9d314892fa2af98c2aa9c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4aac9a4e57f38d7e5852ee3b3d6c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef1ec9a023e376288148af7563822e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff1ca7c6091aa032e29f1a89942d1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a617ba443b20c05440a54f2182269315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbded563575b6aee0285fbefb51ccc616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44801b881195c889fab0e0b0ac9b1b5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f2d6f3b51de295c10291a26063ef818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e491a9e9643ba1ac82895504ee09c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2d48f29129398e36b42582d94b46e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc505c994ef308c98e4bfdd34832e1921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f418eb44742eed79665370d209c3dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3500617baff500b164cfd62ff1144ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf78dabb4247a2176106c6b7b67006d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cd55f449609bb90e16abde9e49b2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0b046d1fdbb3fc8bbe704b1cedf4a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92100b85fe8f9e64999474b688110327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab12222df581f448f5b0dc4f73fdf9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68859b5eb048a800076ff0bb045f1dd229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefd743054820435d2226e637faa63e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca10b657704c43f64b8380c80466c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249a7b63d80c8550942cecf2ad6fa4132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d78aef1887c53d3c940ba6df10362933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4abeb636810cb671e4ebf80da0a1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5952c903487977d1923d24c6084bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abdbd2c95f0cd61d52fb06f082e94636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c59cb813a69c7100179dc4bb04e7b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a0f720eb32745f3c80d8da8d0b75738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abb66c40866410a13c78441886b56839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933fc4326ff0d4f74d5ba903ca8dc3640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2e34ad6378d7a4d97d23e82c49c0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1e06c7656454832b8e79ce38e91fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16566c40c3c79de8919a4fae81b19143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20523e45ba1beec923bfdf6085f2b74444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dee2cf6ac8fa75e75f12fa67ec409845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0ada7deb6a956c6b6cdd86ef5af7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc3c275245084ddaf3d78576112e7147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2203cfed99de7f98691e648ccd3486548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0380afac9f2c9e1429f26806b1a5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e787ebc1d0179c56481e10cce33cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97b54a7811c4c59e48ffa74416999a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5311e643097715d89465457794e626f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8d82d75ca4d3b1229301b8b4e9d1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb3e96e14a59fd1d2616bdee7aefc554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb617c330d0863fd35fea02de7f5a1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831576df66a74aa1a9e4a0d89139ce356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7966db25dbc36f7034e58a4ae43827857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae49e66aa4cd257d1aecf78c7ed9e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217978ea6cdfe5913171d523ea07ff0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdecfa30768132fc52ee382a2d76c3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a539fd0cfdb8cac13b5d92bc2b89b2161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7754fe29dd13827d003fe3db1116f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f7c8b6194797b62f3f2c92066623163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8b3cfc0d059b264f7c62467a2f7bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de608064d9fdd23410df5b3be63270a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8afea28ef82c697c5c891730dde3dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67bc833826b6303ae0c29f3e86f05d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b065e96e230538d2ffabe8d4c392a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28397924073c9f66219307b30e6b812969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3edc150ffa184b5e48ca2eea7807e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c8956e17f29cb5ad021ac2d65a68d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b550870b074058aefbd431a8fcf847472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b955bf4ebe29ad107bf36c648f539073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ed6bc2a9da19b84d4e10f29f441e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312216ecc42d50a14cd033cb99266a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc033293926ba4541a60653b87cc024d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c3010ccf8e0c7095b0a4c8e40d61b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23de3385644316e7e03f10f939249e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f48dd92602fc73015904df1490cf7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3864c30380968486930b2ea13aa446380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ab955bbbe2b363fc6d002f6e6e85b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fa4280cab9db2a1fbd6f7841366de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf707516607c4fcd027e36275fb06883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0570a1fdfe063e15f030070d35eaa5f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c97e786b8d1e6b1ecbf298ef469c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965f17e479a5f161c8a46fd3df59d0186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9e8f7973720a84e4913958a067d8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fb5487ceafcfbf7cc0e958b11d28a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ee95c0ff54e65cc056dd7cd6ef85089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0d58293723a39503e8ed69b6d916d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677781890df93c68add143e1607c8fb091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4f24fd2e53bb20fbf8d265d0040b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7de875949b80ad272da21044ed39993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba472cb19d62287a2ecd6da08b5a8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301345531e96d1aa26de44d89d82ab0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752667588080a4b4a8162b1fbae21b6196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd9727ea0feb8ec1a34aee22517d8197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7c2eece4ba64eedbf0a53b8c92bad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc85456dc4fb4a766fd7649d579fcdd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b28a47fb8388509baf5ee26ff2e7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42ebf37d1d08e1dfb85819c60a192f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98907d9b337eff3663e5a4070f254a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e000bd3ba519883d6a0558a75549c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f55c7def2d82b8f8f38eac1b851edc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665272698591e01c19e73faf74fedd33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc088afb9dccf841980d9057ce25654106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fcc34f2b0633967e6f79cbcdb2f45107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea76dfbf260980f13036245fcaa940108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87d81a5639a6854f8f2333300aaf7a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055fc9dec9aa1b6399d7e3f26931742110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710983e5acef868ab803bb71b07b242111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde221cd19eab033a65dcc410cd8d7cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983bebcc43e0fac86b1669a27602328113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0c1cffca89c80b65fad6f9f5c16d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e232d21a825873a07bef7aef6353e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb30fd3eb3f28630e05f5cf05784aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c569270b873f184ac1bf877fb439402117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48299820306762102908c8f8266c1115118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5212ff0d98f0e00b7f7d7c6482709fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a98d8c1e979b38a812352b77afb634120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ec67dd67a1dfbe4f09dd8439a0e2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d099970e3bb52ea42d79a115646d0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab2838a1f82120a856056f1654fcca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced75de55d424a11d4fcc6bc4f038f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fa31be89e8eb43f24fc4765dd6bc9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08994be0da0c0dcbdbce941e7b2b084126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7fa300fefac1bed85cdcc051ef5a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd675866f97fc001f25e335cfb60c625128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a34108051ea6a5995ae5abdff7e7e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade3d597f5f61386c586954c6ca6c20130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30a3b749bebdb20a4954e9a7865ad1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02690acc4072f042c7c0aaa61f2049dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb4ff577ed76462d03078aca4e2752133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201027b62fc880903486eb5fab3cfd0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efe935b0bd870b33ce005ed74e273c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2d48ad97a375d12af4eb789398182136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f4e70a9499a727e113a06af549e03137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbeb0ee0a60562a3dfb1a14f281de5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0c77a855b50c68dfe7b0ff1ac847e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf970c58b2a042ed2ff3f98ed6eddca1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ff0a8febedd0b2bd986d35c2e6914141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1caf44d8ab2a5c7c69a5fcfa72ebbe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5427d1525fe29322437cc48f014d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250addb2574756ef98c43db291bbf93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e667b54f79c248df2df42059e5a34145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedbb7adac6a890ab67cacccaa54c80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0ffaa1cea78853cfcd9d3710fa45c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852b7dc2d1083f642f738af0bf1e63c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214525bb52b5b08b45eb8ace9dffce76149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7c216ab2dd9abd913959c7eb0dbc0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec17b9fb4705f0c4ade44da5ad272c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783cb8665d329f97f2489c3c6922de1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f616cba1eabd3a9665461be64c057153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307ece971e6652f302efb5ba08c1fce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db547ac4cd640bcdeb285be6f67ee6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfd1bedc6a4ccbfe16b369324d78d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10553726669c30c43ef6bf700dc0d5f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9cb6ef1c51fc92cbf8db635cec3d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6129926c79149bfd1606a4591455a86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dd038929758bb8744849d0de7ac24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51a3b68e8c9f9a05eeb72802501d81161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864658c805fe1e4ae94290b8033b5beb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13826a2de52cf643f831b40e6ca3eb6c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc787091cf097de9b07fd379a8db148164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087995fb414b68bd9820f99c3238359165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0f69cc891af5034f2f5fc3f1a2d0d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8038784dd48ab1106089d3291d3e4a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce19cd7a4e4a1cd9c5589fed61de284168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58029c2ba4763c0a5b0bd4ec05377886169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66f253df3a56ef6cb318e03328f55a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fe545aab5c0f73f3e386c9c95a3b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debefcf6176e9a198f0c529edac0d7b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197bb5f102c42c24af223b07cabf269173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b43ede05f52ac5cc3570ae843b0991174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f2eb49dbd099c76b3737bd98fb438175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ceb6cff712f6a8ab08d681bf7e4f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a285fdde499391edf1f21f06689db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78636965e44b5d1cd906f83f4486eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03552c6d33217f83fff99b1bc3f179c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac655282b78e3049d1a945ab10072bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edf493d14272ed736aed38f6b12da4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569fecab5e28922962c709d625cb182182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd2bc975102c631d8e704f0e3ae09b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b33fd92da497bb811d9bc43b1b875184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ccde829f778062665b18fba795696185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d88d0f0ffd4e54cc6d8ea3ce813c77186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbee138efff3344fdaf5b9f0beff27a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc68cb6f3a3dcc7c9f55c2b2b153ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f85eeaaba048242b546628748d5c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad50b6d55567793633e6e5fcc2c2f9c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c837ce1610c6c6438555756d75e8290191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7541253231f5feb52d7f14d18f75af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40d2c30c158a67f8dfff2788806adb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d3e315a01d4d26dc6c6f3c69097e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900d15d54f20a9a0a4858c1f1988d63195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657ec84bc1d732ba630195bba25dd6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e1c9c5c63d9aab024bfd1ab546a12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c10399788e7f12e38f345ddc24101f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d56d1665438e5c581a8b6ae26ffc12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793624064d83275dfd251634b784083200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4ca9c6f2ec554e08a30d7bf4008dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb70dde023da201ac18f170fdc021d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c47d2ca480d9b7e7dca8a7a82d1dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d65a4ea910a2a5e7122d205454463204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95aa8746a269dc012fc529de7565061205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1602e4bab7b9221d654124cf5a08745206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4c5cee8b11decbedf472e3777ab49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eec704d0b8b3beab4b1673f89dc93e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f25a3bdd2c67bec999a9a8756e7c62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654489bffc9cf8ff480e8748002d09d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059ed6c7456a0418391accfeee1985d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24788d9a2dcf2b5f94f5a05fd95d2532212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb449b86d0cfc4d20309379b6733c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946dce51963fb0be251fbc67cb16568214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a0f53d807c8166dd0f1ca3c08c551215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf9ea6747a0e4851ebc45227a0caf3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615c7dbf88647268870c6e9eed4b224217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539615163e7d76d50bec8207bde2f5e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304c4fc65b6e7309a3cbcbc4b031971219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16105d58ca4d1760d2a1c6ca72532d52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1eef63b4c00ce1b1c6b77a0245f498221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70091e3e6ad1badde4e7d62c3b7b8f0d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b6b3612a42591cc3d937bc92c5cbf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b0cea0b1c8ed4b1b5891ca6e318e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fa8d7b82c83238a4863f0a25bbf0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f168c5be7eacda67ce343424ef0af2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25628c6b9cd8ed61e1517a0e9c4551c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174ee40b60533b3e6842481dcaf57cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f5a9ef7e15e4e91aa1a94937f367b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef08c0d3f3e88f3f94ee5b205646cfb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ba9404c19c9174b00e894ce329576231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfddb02e900535ca9e49b7a61ef5de1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7cb1b89519ba1a32201ecdabfb522233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdda8eb3a80dcdb91e7cef83efb3ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c891820fee8669318865227e557cb8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a81c67b57881560dda1ada780e9b85236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a2a12555b58cdaaac57f0db0202cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41183ac0925c7daa21e413e7d325a070238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a85f48d0e45bf7c2df22ffef6b420239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984550fdca1e41264ee7904d728c9359240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45400c312f321c5a6af84f710e961017241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f55aca5b51257d68ae72a5ba827e95242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeadeaec114854dbd5630223a43e30b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd283726630f4578333da8d0e7e957244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806db170fad5a5091f581836c1ee742e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01133afe3b05e273a2c919f431135c2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18aed4bbc61ad88db7ba722a9c19fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d470323f67f15c6450cd4d191a428248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5387cb7e7a788cb74e6afbb71440e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1511e25cce687fff43a3072dc98af3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036345f216a8f14112f5244ebc9b795251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616846262c663b9a73312901e5bbc8dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d99745a8af95a4af83addb38360a9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589e26eb1d5c8eb81febc248dd10698254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5c461779c1532f121a42c56bcf8ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71adb254bc0a224332f0626c937805256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b65eabb56881e1ae2281a323ba520257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520beb4ee927b295158e1753ff999f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758452d1d2bcc83c4e11a4d2911d0233259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870fc2dfb95928c0a519056c75014de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fad569e802811f5a80814dcd0b4b1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af16d4943b0fc9866c8c14ab542107d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae989ee237a2a843ddd3b91bba9907b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fca1ef1ed3d0b814063a7fb4b02b6d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cba247d43ec51eae9486f979a514b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eafdefc813d9ae05ee8038ee59d506266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e40ffd6102f561473e7f9d728e005267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b059c25e0caf51f2b3f656cc2bcd748268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246246efed335ac27301a8f22763f3f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd1f21b642ca83acaba473439b2238270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d713fb03e621831c6c0564ced29a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0cb1f2009221a8e43d637a212db73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e92900aaf7d73aed670e22b734af6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4306474bdab3906296edac330a510ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393e3aafe1c0aaa7b3fdbff75acf1d7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd0514a4fdc96d192187233472ff0c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8166a82a43943dcb1093d844532fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f1b2979c6e222512beb9f11784c84278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8d075347d379860c871250a106e09279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a5cf3df4de5a313e008e449af7bf9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e298f31ffb1d58cd38add67c35cf3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11179354813c350ae790b044fa7baf4e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f770d56fee43145994518bcef5f7d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bede2eb0e39b8ad813925bcb3f919284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cde0cfa04dc44a7651ec05b919c23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acde22cb6baaaddd8e7610e261f686286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90f700c509d8b9e878aee66d2e95b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e140ddac8075cf79c299188848008288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378623e702d39371ab4071184b914a9d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b618ea61aee49fa34a9d0011f8089a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163718217ba7ceec4f7c8996420741b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344a8eb14016b03e115a456d36b4319292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959fa14ff5e623057aa268671aa20cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243a9e25fc415a5f58fd4b8563f818a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c07a146ae641cf5614699258be1b7b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630609fb39f6c617637f77477e71d78e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd18c9fe8f5c1b03a7974d80b5dddfa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c962aa31349643336761241910ad0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e74c04f898df620438d24e120dc94b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79b820cfa6f8abf8483bdbbc47616b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353e66a9c90d4346c6fe0b6017e9254301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199bb46a21ca86bb214c4c37e2697c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8177059a17d6a8cec507f69ba64f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c94d395ed6e6372f64992df59d5200304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f500cefd7f95515806456cc18054a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb16bc6127629933bd00a09ae396ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a29b95ed65ecb4460c327ba600c4d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427c8dee7aff5b8b2f0b7e3690ea284308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f9e0a0d65a7355cae11053950b442309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2699589af677363aae2e73ffc3be240310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40566216e0461c859c339d46f473fc25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf2253449d3a824dabc22a97b12405312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c173d536919438588e32a2f37b428cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639765a8dbd70b37bd1d3055a53fb1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66368a438f1ebdddc331fa948b6477eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266ff9462a825d3438e65e72a333a64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69b1e13e772b3693420f8fc642aeab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e1e4c4d1423817e483307cdf8d9da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a048fddf62b46172ae64f6ec8bc524319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7267a2db3fc6fb654de4d795a1a92320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821d3443e54f189537910c3946dcb59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4987bf6123c876ffca931fb2ab4c8fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b88ed2edc34cc218d8116d791f50f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350d17fab0b8808922436fa681ab90c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0697c6a070015f4f6ffa26c7aee259e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c650c5eb8575b66f9fa7ac904e233326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee08837754666e12aa4331ddf95b3a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c698f809952853af67301fcb613d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c218324b953d32eaa2d0ce9e7508cfe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598f6f8a6c03b21221006bc73cce28e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b5fcdb15fb735e54cdd4180806969331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2501e82bf281c68bfa7767e93e86f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29324d71da6ad196fdb01578920705333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc5683e37f894c759972ebfb7a222e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ac5c7f323fec9c3638f34599df1bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6afc984e93f538d0bfb48b5b0a046336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e81754b5a4f59739a643ab70b04c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880476fd02f5c06d048a6e3e79a76da2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20bff49d8634e900486ccfdc7376dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5bf0d8a5a2265e87f5209dfc80716340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d667a8bce2507b3c7d99ae301b467341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3921ce33bd98c57482764df9ce343d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a35facc429c6e86f61af0472ff83b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a54727b6bf7f8193b513c25343d46344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91624c6c3e5661ff9f776fb5e36b097b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3159b2a4f100b65911eb380959b42346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce524f5a8a177d2d90773451f8cac32347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d579c4d44eac7d90bcb1ceaea0b33348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b21c12218f59ef98a1b72101d6d851349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb834bc661a2c0cf4fdcd7fc75a786350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2aa3d574088cc361c8bef38bddf8ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a8784eaa4ffd9cd7e827c47739932352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13a2e31bb67d5a6027212733a13a76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee870a41b21f633850ec3d259e0e03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3e53c95006d47bae08f2687dbf3b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535de1f997f01d4cba36dcab3c44a281356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81af13cfe03b7353adb587c093f5a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d6271cde4caa171b0a4a0320c7442358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9711adaf0ab64adf3cd907abf4a1c1b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e38de72a06c4a8de01f57b8f16072b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89046864db5bdecb2de314d93f9fba82361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776402f4b0bb68e309ce70793e1fd99362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f6242fd57318d9ff5a18a576fe856363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47eaefbd772dca7dafb411255849cf6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69c3aee1a48d41932e246b7564064a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc4e5346ad7d70612867cc7b6fa666366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dba93d8949937f39cb1ba3eb31ffb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b643a52b84a8cf6f770566b4b20ca9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db728a4a18aa16698e4379def6dbed2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f26c23bdf72e4f042c047d715baf57370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d92cb1cc469c03c8bdb1c612fe4e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99d69fee1864e34724b9afb41232d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1129896600b09abbe19ae778adc5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2842c83316d23da2fbb78c0b7358e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa39713ce62902738e97a42b02b82f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a995800ccf8886ce5cf04d5fd8f40376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37c05977334b61b799ebc4b2d5f46f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d78dc1fde65d270d2dd828da1979cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59786b6203ba6d4e4b7934e6856d590c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d4a76ba43ba52f31a448bf10e3022380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2329d11bf33d53d57862e2c739fd6d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdc7d1ba53cc5162fe85bc78434843382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76542e9b0aa9be5464f7b371e3f91dbf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d4ea73e2ad8bc2278bea6b4e871ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6573df23391d1353c5bca5f6de202bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14745229ddcc21c8ccf430d2ade8d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40291838bfe822bf32b9fb7f38e77d3c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9e41fd01a32e3221b887bd37d06c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57723b553fab4a9fbefc77a3cc156520389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce87061f40f44aa6c5c4c7053f7f543390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63877de470675112221795f27219587f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3299c675b68ca269027463162f7ff27392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564867d4cfd79869b4ee6a2cee7c888393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a697566e2cab960526afa8c4d4c5c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1832e4f29ec628f8391f0512b5240395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717970d58268131c3deafecc99973b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dc88e44c9fe3d765821daa72e663c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96387cb1325ec96b718aa2e8e660ed40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34770cbe9407b3bcdca95cc08a06f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6391353d34c5d678fc8841b2745cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f0c03f66be0831c56fd66e9dd4975401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ef0ef45489c2a44de02d57cfbd270402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b618e1aae0fe589c83b24016920b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab47d31f896f86989f1c1759f00f918404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17769b185b2fd7c51531d7108b986677405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ccad5e8932b4378a6542944b7e247406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7893637d646f3cc988eee3d5e3d86407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902f7e41cb5201c03748c91d40ec520408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2d60a56edfbda17ffe496246e2809409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b74a00ab27389b65f43fd2f8211006410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf073bd1e04f653b761a6a89aedb8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9543c4b99b803d9af18c11752d47c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419837dc90fd38b154f97eaf711d574413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b388a94e8f5751c9f6086ac11bc83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbccd2b2457da912289ca27840c3d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0a911a4f22054fd98f624535e96b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76363e027dfc02e776e2d7f7b20bb705417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd385fe56d13d9b240ee7b1bf0d1820418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16beb524016c984c4a9245bbccaffa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e353b1d0212ad498a136e3a2881f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa092115e5a5adbb479840af358085421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b92e0f8b322f76f76fb00f939b7572422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b362a1de974ec02414c76e11c54a5c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbc13b3438b180481eeb4924ccd708424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea7dbcaed380d9ddb3ffc02df5b6b0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778f0843aaa956e07e08aa34394140c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8695f4efb95cdb23860444c69190fe7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f9239db9c163d580c433c45f50419428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c369937a6c3d32832cafed7b9fd98429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33593a517020717674e87d0a6f7faa39430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427d2abcc769310802b9f2602c3c99b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01579f6b0dba70ed5732dd0e5bc6ac6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74d1c91b657180035560620ad31026433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197bbeeb50da35bdaa8cf35edd85751434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ef8d5b5097cc6542dcef9aae793fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f94e4dc2f5436ea4f4433206c85e4b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8da6ec6e089367870955c9519bf49437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637391d24fe64facb38f566cf692dd8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588cc1fd38bc8e593314f6f75085f0c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9f457527f2df3157d77097da0357d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5479d13ca4ac8b3fb9f275c2377e15441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3d7ce0705da450bf6117d0a60b251442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18b178fde0f4640f9a15fe51976c72443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafced1ee522ca4251c3296cc3da7f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e6a2460aa26110d6189bc40892172445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629b82026952d535b5b59a23b4d23a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd342a99497ea030328153d366bb9f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58139003066002ab621838fe698681e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6284786998dfc85e32292359ea0e04449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2cc98c8b1ce577c2933ce5a446312450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068a8226356ab5a8462b4826e042e36451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393a130872b40a35c2882c47ebf406f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f8416c1a124ae7a9bd0a03b796694453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a700370c4d7ccf7af6958e59e2416454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bec7f916f8840ae7805e4e50cb670455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75931233e027dc928d970cb94ff74353456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f364274807df3896847e882c80eb7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f76795c5faca046842d5bfce66df2c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cc734f0ac2bd1387d5956e81ca821459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea155114457fe7c064292349a785c0f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f4378cdcac249051f8a5b3d56b1b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3d9fa88dc2e27341b5b937ddf3a06462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913e628d30575986e63b75e1302bd5a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05623ecf6dafdc0f3a9fe5c537ba35464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febaac74b064c6d6f53724343d7c485465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da372d01259ce0fb0c462765f4db3547466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2c9ea27030b097671e7544cd07c14467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266d5c176c97feafd4da63843490139468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76907c5d7e141963698680314cc1f56e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e10fbc4c5fd7213d9d2a0f2040fa3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc609fee1097000a0ea576ed7c7cad7f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa29bb622ea7d43a98961022619b373472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a639e13311bcc519454b98fcfe0c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363d187f019440305a5e4adbb00b672474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b5ced265300d82cb04048f4eb60ab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b261513e8b9f0afbba59371a8c1fe7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39219d4f2c6c7fe1bd63515676585c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5aa8f368087f0db7ca5829d6b43c57478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccc14bd41d809dc4d0980bade8e2b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde20a7853f05d075d565b01fe85c5c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be955243d5c1e487d2d5c32e0d954f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93461031b3f6cb86418ea9a587b94236482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b2a76d63a1a91efd086f8ca6e1daf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce3228cbf5d4be50850a90a08b7295484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab245f7dcc8b88ace3a9d1a5a45c81c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f7e795f4c9b4300a9f4acc4a042fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a71f24bbfd97c6ee29bdd3ec14851487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1d0287bbb613879851f75efa3aca8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f30cd1cefd5f42ec823efd56f0b3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf76cad18b76d9fa91ee27a75cffaf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dda5f98c84fd5076f70bc8457754b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee1d1d46c56b44de26d9614fa47e15492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5896699747d36391478da3952be947493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5096ec2191386281785d19fd7dcfb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c3c96f16641fa7d750fa315f1a280495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021f4c5907358283850909ddc2c69c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62baae56c684d93ac8e04aa0f2e72a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c80923863f88d1e3a266b3b3a97e4a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a51759dcf7d99d15c90c0154b7936e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90786de91674cc2b2528d399bf57bfb1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba4a7e637ac9b68c8e2fcbec40bf45501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cac73b193894d5c21bda11e0508f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660d544ab578c841f641886a3c44063503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f6ae59a6f048403f6de56fa02ac8c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0af7b9b2aad1703131b21496c7547505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dede30fddaa999fa993670ee13673506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cba4bad31c1b199bc6671bafe1884507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47ff3b7a92eb0b5aadd5b857f85ecf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e50122469aae1c7380a69e7703315509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa3312bfdc6340790bc2080ba9cb40510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690ab706c10490ca7997b35c3fcb42b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74e55e626119498a0f0886584f3adc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886a8ed1bf9db8560f77a4c846c80fb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b6a4ea5899754f0c0aeebb0dd7afc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb23fde2656fe7ea2ff8378372e7c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181f94155f5e0a3ac9d343e6c82f0ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f091ff0521a295dc7c79dc8f191c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375ef0e02739ab6a2e131d5d810e572518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa2f916b32a77f229d7e87c7234b3a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534780398c536295b9d462ea800fcb9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b83d91292b900d3b1da851dc0c427521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4f853eb068749a24edb3b0579455c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b5bdda0aeb139dc744116f32f48fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59b1dd5f77ed482855dd8f0ab07f25524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e95ed2be72ad4ed86b8194c0f71ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b517f3e5c5d89804e7324075e47458526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf924beb7814d9198de807c9781ba41527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213dd0d941d811cb905dc8d6ee86e88528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b4822a5ad0bb4cae2d92ae4797073529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa785516d1db683db443fdcfc6c89233530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb01c014ba23eb54e7da6607abfe60531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27387cf0e49295e53b53f40610b19f2d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4911392316351caa71595d50fa34a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ee8268a9899fa27ce6893e55ca12a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1a9ca6e42f80144af9a1f20a38790535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608612d734196a0176628f8ad013d8f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5b5a39b761dce0bfa0191f05eb448537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0086a6c0cd7b6f21e2e60861d2df4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ffd5b1cb7da7943a3d08f1d2616fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749237048f635859eb3562ae4a59924540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850f59919ffdf5778318616304f2d54541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd18434366dafdbdd0c4ba435014312542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de5a1ff78e7c61af2fc4174f0c3718543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afca0e13d3a6aae8b88f1980ab7f804544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855921d5284d6fabb3d3ebb1c9e2c88545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5716e9a630708b199b25e1656bd7d26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2024cbc968f956a2711d5d19b53fac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d542efdc3276b6db2e3c25603c8c00548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6c61bd423a79d06d4e202fcaa923c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f03a0efcc96f7c07033bcebabd4d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561445cfebf68bfd7701f96c3d48ac0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6579c59f33aecfead4d1b7babfae8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de491734cc58e740ccdc7f75531b6a23553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d70cc91bad0e6b3882a17f6d27d3b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e682cdf2be7862334d33dd9f398503a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6dd9817d547d925355ed9f04c9243556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce7a17d2e6602e2352abb982b9c707557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a514f48fc9dc38e90395591094f67558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af4351d383602836da3d3425621ac9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f1c174880ab13e250b8a0280544f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6446962c33da9e7d48d8fdeea8282f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f172b04ffb66672f4c0d72646ad3fdb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539caaaa8bdac67058a3bf71d976df7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c1140443dd7333d11fedf8839c722564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e21d308ff7c51d7857a7507677eb6e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f11eb3727a2dbaaf39319169db266566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5fb8de261c3a2411f2e2fb32c8f68567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7015211a997421e93c535b0a38ffe20568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3f1edc5964cbb7d8c96822e85e14a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd541aa3d66a46f61997bb124671b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048e7b349adb2e2b935d568b7afd3bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675320f28e39a3c74c2b2aad05e007ad572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>