--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e72b102fe3e839d618d9735551b591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafc56e001fc858c2320f1dd5c5cdd32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e5b78c3c8eb55f3c7fd35449089423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f0ab1f5e42fc81502cc6e01d493964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a4bd13b9540b5a2070aa5748dd92d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f526980d2d82cfbffc609426bb30e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ee9fb3f7595edaf50ae624d097ce77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2d81744ae30744a85d22aa929220c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7334b86027c896237ae82771911c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d9ed8b430b531d57a93140427038410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a887709b1eb866753ee83dd506810511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8873251ee32e1ca7d22e0cca4a08012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1a76ced9f5162f781d5bbf89690db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7578f534618090405f3a7961f07b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa21e9da2fd02d54e1f195096f631915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca039b1c182e2e6e55068fcaba509316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d626b699ba78ed67e68236145da0e6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811778218e8b81ded109245f027b9aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e95b8be67e2b7178048133780270e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88fba925f05a1ce412a2890bc4bf2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40527c4209f91c423a6e84621089cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71de8612933f646a67dbb965439ed422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f05e9d40391c7f94c45f5636387f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269b006d867637565c4f122edfc2f8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b32ba22e2ef7888e84d23433aeb4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe52b71f07146a456bb42aa42bcc1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f19a0f72b05bf25fa6f040545aa67727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de643860f4313bc921779ea6f2156ade28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6df69da3aa35aa58e9df2fe4ea55a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de354a834aa0bc1c956a156fe2b3e1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b35d94c70a2742c40f7724f99345f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aaae3e13e04cf44589bb4aa9dc729932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79343732ca39988028439f806359de3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebc7433ef91383947f85484c2bd6b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9728bd0a2745f57d91ff006211da035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606081455eb39007941f50a55c9a3f3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a6c0805aec66bfa709eabcc2c88be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872836d3f04c01cdc752325cd92ea5338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3bb725db6842a90b42b9ffe4153a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a510875b004ed7f6c3db96e004af5a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb0044063a831e710132764c05dd4c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204770418c5c10e61e39658f8d276dda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c5ec1ba963ec6ec801e8c1d4be3d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ea722845d4adbddc476360de3399644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c59606fd646302ef5fa548f2e6fdcd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957241094a2e412c6da29889081f65f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad79acfa7ac126dfa711df7ff8479d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4adf03a0f9d28cf38a8feafbef93c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8225ee535b7f77833c314ef2a075149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16ced6f2aa85246160e557495db42850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1142f621fff8825c18f9380cc5db2951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764bd439dece9c15ad7460b3884bf6952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e32c39ed1571cbc19720666f6003ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b39dc5493803fc9430be525164c8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69da9af528520866102ec04bea1c65055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0607b785f7d8370232978b2c756c4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075ee3618cb0c6e9060895764611f1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a2c60473122d279ca39076aeca46058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c895821cbaa7ee730233fbfa1858c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a17c04653adc9c13eb85e1b949c0c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b439edd90b4e5afcaa33b64b93b3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410aded3010e2113c4902a17299327f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654cb1dad86a8224c147e394451890663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ac8afe5bd2e825aa21b79f6b508a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad77f2b70e395bc3e912ac9d2f8dd3365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcf41dcef81ea235c641f450faac7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47cc0816dc2915a289ef7927c18cb467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133099e9a82c288a0b2db7a18361087a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a38d3ff3c7644c9ae5daf16fd2c1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d43aecb038cd24be69627a07faee2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3eb4d4f6869f33ff8d837845aeaf971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273559285cee150eda67f0e6422e7cce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53d19b4963db7964e7c61deda49fdd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee714c9048960930ae11502908bad7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b0a614812aa5d33dbfc326fab47e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f712edde75f061737d95fdeabfab7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41241f18a642641eb20947cc6c3b79477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3644db72468e909aa56ca691eac68a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09d3ead6e1b0e503fad98e740f510279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01bb621f7adfeceab863e4f7368e9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbed56f72fbfc1ffb351d17107617b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d0e3b07c836ec8175ac214b1a7cdd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6761d261163e72cce5e6be2867d7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08a2c7c702fb4e5d7a117bfa39183084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8759958e30d34d3d0522cf8ba2173b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460e2e28856645b2a55e80ce7ae6dcc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da94f2d1c25ffc746173a01f7f97c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e737ff6395f6c3202e06945642dd288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9684ce4ecc88a7662e35de601dafc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad86d9bff2a51b57e6f117d7a9abb990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8366a2f15c5ee4b72af47f9ab87635c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e61c651d47e4061d33c37c42b6f33392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011a7d36ce7731c3f63e6916c1df2d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f051fff4e7e7e01df53173e70ff563194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6bf8a8138497dea71cb70afc7763f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96313a90c290d55d7c7c28271db671e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1d23e732fbc74f931bc4bfb05f7ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e3ae5b965426bdd2c62fb489f824b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91f06faae0caf0d6949d251fa6a1b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9915a2cc4f663c93ba0c8b0fe9a35e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ef023cd919e76e45e72a00bc382fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0aaf6c1645e70f6bf3b4b2c2fbaaf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493fc97980072b52842d99ce5d16f9a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd000807321c425e8624ad3176797b31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920669145ae33430d6bcc8f97a67d4f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0911c183346021a9cb11d50d535cc6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8933716e9e6424767a3d8096917d4a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870670f881e63da33498e37747ccabb4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819b319ebc0398eeed6d58568375fee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc44dde995bebc2172dc775ff529f68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f8bdff7a50d0f4646877068288dbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d685e7b7cc51a21c6dc83365056a2ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae3c0ea41118282c99d39657270a31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d8c8b6fb03be44e6804323ee2e2c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853a174210a28d2ba7334556011b79d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48863f05e53492d8de8e77aecacf67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de261626a0eb3155520b91db9adf226117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97babf77df84dad7c07a39cd858efb01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3553031fb610062d386c1f96215c598119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5179258b6a30a47a173120399d86cba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334911bfa4aa68650e6a49da46adc96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d7518a5d043f1eb6ab06094ff64cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1005079d3b49b53063c6ce47eb19a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec47a6db1a7660f554edf68662978a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff5958b38b148ac85c3d7e9783fa44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f49d62f4836ae440fc0a41f11f416126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240b10d875fd0012d2d8a9c33f47195127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746fa838d6991a229175b318688284e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7159d74a47f24c44db2547b989b9ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea6bf91cd55ad0809a666089bbbe45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5ecd3d43f7f5c52c0c234a7727b34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb9cf43f16d669907f7b0c59d81636132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4978f7ee8b160ae92f6888410b2d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344333d470b07c51ed9eb125f2504768134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b440d94a9e43d970dde096e207260135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c894a7ab20f6d92d3e6819a73abc3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a29734797a1ca7e8b608d18b92f7e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553949f94fcf69ec30fc96a82c428871138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6301c85109097c4fd28be52edc67c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae3cf621c74c160b2e2e99f922c204140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590bd4512ef7e4a0ddb07d2cd2475bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ddae43cff0a4b5071141c24bd7190142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4c93f4b5e928fcbf7c3a8cf425160143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a30bf3c93f29c1802a1b8209bb053144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209eb3e6f6817e2acef3fbc5e1963fa6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdede691cdbdc57781455f24da809d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edb5eaf458d2683586f660a209dd19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6914344881689a3b507fb160d521e12148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f97701847c0ebc560a255c15f7801c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f0f7d0ffa3a759050940fb7b1c30f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021a9e0ad1754c5c1eb89f40716413d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f175790d3f3b02ff6d600ba9e81b37d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8074fb54cebf2aa0fc9b09a6cfcae1b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0975ac7eb9fb27e37f946c6955037c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b41cd436b6033f4718a6334ea4175b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56e7ee4597a7c61334daab55bcc319156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc49c4a26f36edb1636bea2f3756079157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9acb5c338bd11eaa7427f1628dc272158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982372f003b7c9b86bf1e3ef9028f705159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98792d2cbebeb1f204024b39ccde239160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f5a6fa6caa9819876cc8d2a95bd6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdf069e61c92d6623524fb5d4642e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df703d1decbf7faae32f76772df61f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1c94795fc3b443fe5b190d1558d80164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaafd47947374adcb55502349e4251e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8b764d3b80e88f21e6d9cb2d6d06a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d759b66f6ea40deee7546a5656b16d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe62223c7cb636083f7e01fc9169e30168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0deab8b90568a6967759c89a55e23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6850227cd033c41f1e02a2053a8b05170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d66afe4f485015807d1dd3d4a5fbdb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bfe9a3ca1f3f696a56cc863720c1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495220366b191e77c0572a6f4f93787173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d75069493c177904bd46a621a9e846174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b154165089476f177532f1dbb2e4ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cafd621616b2f59af377deba9ff5aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc46e0cd7e61262436187287795810177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c61cc4d78d03aa31ae0cc60ad18cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf7c743fe56b7b280bf18ce3bdf824179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5389e68b243ac1e9e1755035420b0f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95897e7905471b694c24e01c89e33df8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764bdff06ef8e241e0ee85555f52464182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736eebf244fc2614ea7418c495c5e88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae62e5f62f3c0acf708a1f64b9c94d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb568cccb472c5e301c93f4553b286f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8402a2f7c18e68fbbe879b76e4cbb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9f34626e1b88de5363a0a9a63b222187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18285fbb361b9ecc59758442460815188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67658cea15075bed3988b10c7254789f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f428365e8b69936661caa8e2da8fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68f7e0dde8d70c45a42a0d67d648ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3c205b9507bdb3b981257658f71fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3da5895077f918aa18bf4c60f7ad39193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2244fe7ba6f72d959f50c9d8a712b08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a96f55e3d349327558bd271854f2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0bf0463e0af74a97732df2b8ff730196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926823e3cafdc731975b5dffec7f63d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55708ee4cc467d1cb15559d7df9cd1e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c06dd88ae0c431d63043cbc014572199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de865dcf39ab157af933813ddaa025200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df393cc5d268ff360664ed5bf6076c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c28b8073c8f5e5f6dbdb4b1ace82f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671e4006d284a4e32a6f8567592a34d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0c2e643b5456eeb806706c0a7ed60204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222cb75246bd717a269d9fbe4715ecc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948aa6fe3dbd0f4c7ac31f3690b4d985206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefd50aa9ebfb423b6740b1238496f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86412bd66033a362de4a4c83ebfbc601208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a4133a2bc6851dd9e31f24c018554209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1e8391af79b9946047d77f5c20c8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752853d2eaf46740be66559a33b4bca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21d733b58eb5ab18efac5e9bc36786212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930c5a3eaa3b3592ce47a3d7b1985af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cb47b0b559c966047eb8767c778d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f54a910b53908dd43915bfd7fcf5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a004ba841beb9530b61aef243023810216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81423e0be1c275637f287389c7b91884217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff9122de1db1389228364061a187a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcb1ee232aea68ca445c9c6d5f5f24219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d88d363866f389c41a36ee9795af6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e7c25e58dc8bb9cbdbe42ada80a2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccc8c1ce3bb01b0ef26aff956b82d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab35164e4ef05c68e20b4c95252950b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a0fa6bd6dd422b48b0424e9dcd5f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee735dff85282a6d482d71ad92cfb7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117445022591ab800d471017162bdb8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db910f0d9f729cf49e64287fecd8c62a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d73b77eeb33c079d6227e1f67d475228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaeba26ce8155314c97796ada0a4268229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9e5c0ff3be2cfb6dd9f9eddd1a543230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b2154d2a8e5717e26c30e08b1144c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983d44ca9ab2dc83711720a675f162d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279da03b546f4d7a61272d44decf0ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c30fdfca5d3ad005bb0cd52844c0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0917b4b19d6bc87b8201389ec3f858235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f04ddbec7974c434351f54c3126eff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5956882ca465338f16efac969541b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576317ec50005059f37139853ed934b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3b486f891951ce7856703b60d19a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13e0988969d11d5d32f7e4f3fa0dcd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630903e3a9b260a2d68bffeb585547f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66abe5c1972c77619af2b777124140242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04abbb99e0d47250848eb9890ee8e17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55935c9603652de7ec9390a5811b1f16244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b574b3a7c173719b2bce57434a47a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca404042e2751a077f4246d1064aefc5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bcc5cecf831208a8a32d4c7fe2c25247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f225cfa08d9564ca14e5609d4e900248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95ee9ca854d68ecabeae699015d681249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7594d460581a5696aeb736ff3b0fd4d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783b5cfced6583507512d6be70817a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ca22e506daafea115b66b1d9101c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61eadad60e2ccf17f8f1bfce5f5cabf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658b1f254a28c8980eee77d0636717b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829b0ef3c8909696beee9ed3eb9a5b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fef3f700ddc4005a62a290337dabb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3ff99aba82fa871ebeffce2532a5e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413540cc9d133e78de69733dff7f8430258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584c2aab2562ab5c7dbd7109bcff050259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2729883d643afe118722cd863d53a38260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e478006c21737c79fb330371df11e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0620a2402b0ae9771e357aa415bb17f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d19399637a791d22aa927822c8ad5b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf649767b38cac11eb7a8744ea16a82264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4946e4f02c9fb28fb8aceda0166a35b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703985640b401bcb14fa96c6cb7fbd6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222fea8d0da304b11261b07d73dfc07267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab46cad085f721c860bcbef87edebf1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7de2f3ebac1f9e2a14115af6eff9e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097699631d61f8164c2f84a10aef1e3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda086a0385dda718bfd41e5bc44604b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38e7e7b5700608635d4c8d79063a6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544901c9daf9d06ccf6c3f7df1497093273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a76c8db07cbd779f2c193d2a23e926274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a396233af638b0823a2cc96ec6c82275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a0d39678c0ce4008069ea4165220b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9d94004c37e06722ef9e0a344c5f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f43c127aac3f36ca7f589ea1537489278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be37336da73f96d7e6619f7fc30626279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df907712ce44b83b22f4585ac29ca134280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce13b96d8672b626bd9b7271fd43571281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e57e7283f383ec8bf38041f199bfcb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33469b476dc45caba44e9f4895877d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db093ae865b5a814cbe0613fa050a4d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59c88fe2418fe00fe918356ca7b912285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f000712690036c0b57de438a8cc340d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf352d319a3576842139ff4a95504af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3145d1122b6cfdf08491cac10c9c846288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec205a2c3e1809fc054d3c635bc4a9ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5b092a8cd7b709370cb36699fc685290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36b764aff131cb74f415fed0d5fc05291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1091fd8bd5e1f34b820d519318bbb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566e381c88c9cfa4c697d98a863f769293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218aee1e81a5cd836f6e4375c2aa2f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da28999c1534f8cf1f9e3767a051c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1241fc0bcc397e35e0ec5ec84de5ee0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191d9f2c66a0c2f995b4c2bce2dcb82297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162941e989b53fcf02564826afd8b09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b51d9b4d2d6b1233cbfced57a0eef9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59536c384699b1b4075843150743225c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768986851869660200f5b71755e9050301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9f6acdbce74222f831dbe0eb979d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff625bb85a23f7bc796f532817073c09303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db8cf06b0525ff2f589c5c6f78da8f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4eea8db6bcdc3ea5fd0df16dbb4324305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468dc5591dcb7f420f725b587b3e4d3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309e09e30f700c6ec7772294033f14f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bf64ca6e98b0933f65caa616d789b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad88391549443616328d04c715ae77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d680d62aeeed96c0252dba058d5d56a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e2581256ec9fcf2e07c3a193cdb27311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce480e3a01f1cd05ab1deb3be23c4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4130be4beaf52600b3f171646adf55313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690326158efd9245cd43199af072717314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c84a94edbd99ef744730180301081315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ee0419202cfcb3abceda2749dcce5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8709442ae18b5ac2c9550871d27faa9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ca0667c147b4339d2bfe0b88a6450318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0b04119946ac460979b8b4ad80eef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1ec5430c72d306594475dda46ca3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46febe411b8879565ac4e1a62ad7744a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7d3266e70764af435c05669f776fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce989cfaaea4df5e2aa6bd30e8629e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fcb1cd62f38495539e680bb5b749b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacec2b6dd982661389e9c2318584cd0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a8a5a07bee035469dc65ab18af084326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adf0c2437c8d6aaed1958487632184327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91467a02996ce7d8f5fbcf6818fb47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaca5abdbac3b8d3214c19d55aebe9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc86cf99047dd76f0206b2666abad7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5596c2a12fdec41467a0f1a96ab8650331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822ff1a335cb7629280a52eb119355a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ee129255581c8e0d5a70dec13ebee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3926dd92e21f7d60778abf62e11ac6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d09a326de9ded2d69f87ff4ff60c48335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80370bc9d7e8a45d627aac029878eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7407d3f8987c7544f9fe60de2816c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5b34edb008560dc0ffebc96856bfb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9d0f2e679b3086391afe5bae3d8d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cc39b06c803ca69cf44d80de41b57340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac4548339c1d1d778b2528d07aec29341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d480d518b1f5998b10a2c0124fd5b82342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2eea8968950fabe57f4db6f1a2bf7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8fa8b56620b2c4210a780a3187caa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5adcbd926c2e9b97432205eceffde345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319635a4fd476d0e46fa3427447ea64346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a8352e32d40db59b02b5a83c1968f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ec8ce87e4201b220cf959293d56d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d68d0b3173510f8fb74a1354dd396e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1068ebaac641626f6ee8a58bbac008a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bf297596113ce9c0db1c68acf78b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170676996cee89e41b646803c849776c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020de0b4743097812abd70fafdfdd3a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23288bcc176c2d0b9147f74a010441a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d6154bb90c06185be14347e0f20c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d415979ef35305fba937b9607d65c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a642ee98e3317c0f91c1a13482edcaa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b790f833de3b6909fac6ddba1f63ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b7c23c143359a87043b040304374c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d1ebe40f22f9bbfa9fd59aa69be40360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e5874c2c0e30d98f20e9c9e4d966b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c53e31c16e34687a897d0796fe1b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3b256c7df9a7b04642eef92064112363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba0cc4a02a397d62b312d6ff070283364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5bc8b5772a22a063ec9fccf8db067365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef8f80a864d373db166de56d63b49d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f86561edfe410e9a0d75e191d9d1a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c530d353b84bfeac3b2e84abf6b679368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbed47b003fe0d5b22045bf8f46b62f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24426dad4497f9aa9af6ec0e1f5ff2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36681bb795058c1a2356dc9ee2c89756371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d92bbb6c69b093f41eff68dc84060372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053de21cadfcf0d08b4ee384dfac9e11373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b156c481ec6e881dccf62a3bed2e922374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b62c67fece846997a6a3c5c8a4f8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e37ad604bcce41808821ab279d7b74376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945f2171cab8da24ed1fb9209360ddd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30bd03ef3d35aea8cfec393b29e47a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdfa7f3056cefb1c733df51bf2c016379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72f59fe6f2beb268874b39f30a9e41380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a21a1ef4da8f671f7b5257f2c9921a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacc8a2105db745ba1952c074d07ddb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524e04cc50df0468bf2e3eea3318656383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b110c33ede378395b73d79422d173384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f78df81481f199d460555d19194eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27358c53c44793afc655ecc28c8c68386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ce2abb4e56aca958d87adec312f44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33671993123a28f4654b597f2268fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ed2e6c9bc1f256d0f0a9dc872077f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78b055fde7d17c911e629acebe7a2e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7640458432a960f1ddc174ecab712ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c0ec48693aa5da21d6f4639b8e02e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea995bbb466c52dcab987bbbaf5ed9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c894c3d6393eef48e4941e7c6160e6c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d23ae71382e40b2d06f622e8c41a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777a18d5e7f0f0c77221e31b6be6a0f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a6d90e8bb34dbe16592e63c11a40c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c92fb319b70d964e6308ef8a21afd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e2d686a2cf854d6359a0181639bbf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9e9c9d9da54318d2faddceb05dcc5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874ebb67d0b377cb416ee53d860566b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c60417b0eb0a2a9095e9c22c8876a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53bed1cfe48b4214961da00a921201403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab38e8928ad104f7ca13862cbd66ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90738888fb5e85b3805f53625c1978405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbb74e4fa1e0ac6b4b6bdc036aeb89406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a97c3a5db570efb84acbc0735753ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6fb4c1b905aecff82058f2e8155ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972c6d12f4a1c630bbf0a03bc2740e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337294a05f8593f91b0306f1c7cdc45e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11b75762557dc853e435ca42cd9111411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6b87f60cbdcfb7f5003c884dcb239412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6138bb15dd499d1b0f79a822a70d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74321662f40f6ef762801d4f977897414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b241759bdbbfd6f9e9bd918dc16cda8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3167bea889ddab8e36ba79779e29edc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40c4ba7e0b8e2a135cc9fcaba7dfaf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21c689061305577780e60093ed33b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a42a01962dfbebf0426a1dab99fd2c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a96b1cf1fc310f1ca1067dee8b592420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf5d3173e29feeaa9ddba109944513421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a8e27ce1a364b4187ad9afa3ba5c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1744650e5f8154c907a6f374a4e0c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1221fca2643fddc141635db8640dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55169e55d373ac8c84925677502c8d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c015ab465060ed72eebc7ea0fde66426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486d018e0025b2df4a5bf828e021b67427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbddfa8a22b121697164a19d31aaa36428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c9bbda08c0c312504e05729678f75429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a261ae26695c04b9cabf90bfe54402430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf4efc0ce22292147c12926f51d7c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5d3070101cdc5b9b4bd0a7b57cb17432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fe545cc3131a9480663e393022a6f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5504a508db05776074927851b4c341434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f44895e6874facdad06aa1521d1590435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99976dff3580adbfdd8362011890ca33436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca5a44376e9df87e323327d74ef2c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b41b5a627449657a72158d34e0d31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f882c31984fa9e7eecdc2ae5f2c11da439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830af2057b3c8bbfcd4f67c10c51113440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d6c80970a24fbbd8a9372b054ddf2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6695b43b2b8fe6e192492a66cb8edcd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dd8d1b6f399a7d8c161e238e3a2ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cf05be18baa3e25b1aeb1d9c8a743444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213087588632dae17af9d90053d5869445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04778b500e71724d709a381d54305ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4286c0c94416679de371b964897d4c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d02b759e6f04d719e695881095ef6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc27aa9de8d579d82766e3f8c4810b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea47a5fb27754f856c4820f088b50d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed573b9394a3f9c5df9d6a673d634145451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd6118e0deef9aa3811134a5142f16452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d627ecb68cc35e5bd44097f044b8d1f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90ea72e4f53f47bf807b791e376c26454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb221b633c7bb90e96b00d7514485a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04644e71d12de729280ba910bc75729c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a696ccf653abe5ce0a897aac4c85e5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bce1d42f78a76d28a205c44a1844b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d718be93361c9fcc2e12fe40ca5243459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804d62f9f533bdcaef9d73a949fd742460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2233a185d97289e1745e2058146406461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dafb773185c58ef0f2b24fe193bf41462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b60e45de045d8b7fb6f952bd77f159463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63bf52a54ecf8949f89e8c82d8f36a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02715ff9cdffbedd72f7544bf77ea8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f1709fee9f93b5e3cf6eb7ed33d2c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e065c076c34c95633802eaec094fde9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45467c3dac71a9858f64edba73b0e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5b7310156feb97267120b82dbdabd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fe661c24add4a403e2c7a66fe62ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273507e6c85f6b8d3a16c3e5edf9be9a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca35fa615510562ed1df2bcabf0f02d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8011be70dbf02d28b2936260c9bf141473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c819af2dfab9c96860645cbc041b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4e04b4f36a8e414a3f1cbaba904c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c511186430402ee35590f722ca3b70476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68d5ee91630fb8aab654e7030b6401477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ea339520291f99732eb9e3deb76f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24976f9db6e572258445385ce904f4ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fbf77af1c2f022a4da3f667a5992a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fca8edff6be8e6bb2c8e4ed1fa03c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dde77a079046f5c90baf3170e65ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6028fb8d38a81bf2914a4792448b92483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4285c19ae253139792d91ab84bd0733484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c62337d93398c171f2bc5044a9837485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4004ccaf90b02d066990fee465eea48486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c264b4e4afc5e43870ca728ca3a16c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc141996603ad6c1d4e4fea73486dfc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba165f9ee92259bdd7b8152c42ccbcc8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5241f8555f095a96ab126c83fdb7e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e54d905f8947fd0f13be3ff146827491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c4db7c85937391ef139240d3daa1f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d9c90e840ff6dd4fd2081cc807042493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3e8cd18823d87bea9450b158f2dfd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b2e0a676ccb1c684fe2da6b45b3b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8edd83055f188b38ba272eb3e2b5e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974c8c3dea5bf0432be81a216e93ef2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63376506f35b631686d8317ef91bdeea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce89ed7a19d36222ee9aac84c3b7216499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab83e713008624181521928736608a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a0b06196e72d4a59663adb941c90d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe0c305ccb821a0861995485330a75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57002b5b0852aca8ff54a3b2cc0fbd7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdf843d1cd700f634c3d45d7041354504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619bb49fbe63d189afd3f9d1282ae50505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451a09af5c29da0e21899f1d9553aba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf62b952e5f7aac2e31723ebd3c5c73507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93238ebdf6ff7f62372e8639aacd7e9d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d04c33473fda03066c284c0c755123509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21a4a34324ef498fe1665aa6f714b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdbd551d4fc16803979a8d02318318511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16dfba9726bf6bf7911470de511cb1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee4c2133ab43d1eab7baf36d59a8db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedc6bd2954980d29eb3209c2ab1ada514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e028e76ab0a5fa112a751ff7eeb1b62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2857faee4c7a9bb1e1695a7c40c9a00516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c29eb3138eb7c99d365bb20867895517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91020dc74e52ed7f0749e419d07e2a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406518d8d730b6d745664c9dfa23ef19519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c8020af4ebb3ce7e392927cbc9103520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c012a84c05154aa56b4734a1a4e0ff7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815710b5f2d6093d3d2a8e1f9b8dcb3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a9a37c2d1bc9323918697a1744aa7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ace172b5912e9496720a9b6022403524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c97ff4e7d3585072d8fe87c26b2ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3a5ab5424b9e8776f4870c980e5c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cf8c79b731233305cb481a5513a16527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042562dc6c3ec7caf074b62fc9c295ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ae660497947abefaf398f5c8b5190529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091bd0cc3025bfd172bfa4e2219bb42530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641bc58f12676a1d339363475900378531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492179cc87d632712f3f63dbe9401044532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d999f3c488004eda857b85ac4b9bab9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd31865e7c8b5f91af74ee53a3733f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e369c1c94a1e3df43b9b37e32e614535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822e730fa37eaff5cd30262a16b78d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab6904f6a0f3fcb77efe32093abb47537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029c2fdd3a6d270aab3708ab48823d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef555030b2b21524e92ee4582ba1d3e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3d8d5083daec2617c5512277e5f20540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826f8f60c92c2e492e785e9d2ea9431541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6962edff65b24734701c610a0c763542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a04a61cc7e53a622995fa41d5a393b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2c1e951dd70032d0a137fc497e2f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e220bf539bc745702256656a4b6322545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286253034c97e380b6926a3844cdbe2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab5ed4195ed480ffd7bcd0c1ed30bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972a098605baebd5e8e0e081b82dd64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90fbb7f702834f09e63ea381cd521e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4194550f98200ed8126a67fd6ad2f4e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f8a8beefa6ccf9f54e64e2c6f2a25551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67d27d34a920092aafe33d15375770552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d8ff6bfd8254d56a6e00ca7918682553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b656af94067f0f32462d46be9b00b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb8a6a6c5a1be28be942823be8ae29555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba4d51361d6743f4b852484655a7d8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93a770599bd238e1a14e7884c71f31557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cb5b4006b9094cff667019e5dfbd3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed317769d39f5a21f06c724a834bc7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cc53b5a59d4f7f67ad4a01f000531560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cd8970dc43df0dd00686a8eb06b1f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e353584832d305db7722ae119901b3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b4ec4361b96d0d2118b6acddcfec9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae580650f8ae4bd29b5c53df36c65f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219d41030c98a48460f5ddd41d4d52d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a62b92309743c0212b42efad937f01566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047fbf5a7cea398e16dd6ec849844eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725f99a66309338bcb76cdf48849dab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4dab50c7f4b3285afe07b6102eef2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf912c90f307b5ff78e35c67199d5a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff622e52efc2eaa7fd517ecab9f570571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29529977bc78f3878764ff33d1d26c572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4ae95cd10a8adc97f1c8e9691ef431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a24339d6c42c5a20a2db226ce5078d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8b879d90d192a5bb94bd0bec555643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf66ca1e8965a7e7cd3dcca8d4f35214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2289a72f98de37b4937e4021c8df885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d8505cbdf9350f98fec20c88e6b156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca3113fb0cf4ff2a449c8e409433997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b453ab1276c7f757dad74a74f824d968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ca1cc9d19410de278b75490bb2e859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37292ee04460de68c412070f8de312f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef4d772f2297a226fe6d0c72e96b4b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6224ba5b77474a2fc98d16c1279f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ce60b6378da798d1d35e36741ecc313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17e0f0f770c477d3fe95301bc56cf914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1b3a8d37a4424dac334ce9fac6b8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2a2b5098c095c1abbc34b9264635d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18301fe86b16f1a9b9610a5f42f92ccb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adb3a0b7abcd06a48447e050c03fc818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d2d7f34767d39efc76e2398896c7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fcda481975f974a8c502fa5310f1e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a2acf24c2b1997efdc5c33c63eaff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e9dae11c09f749a2a15d8d94a70a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593be98eef993785d16d3383a300b12623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd86f678703adc01da9841f0264cdc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e19ed0ea9d841c5d334764ed5d3e5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d674653c86840d74cdcea141b4bc57426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84389649a994affe2aa2d8d6b2d90c2527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d566f28617c13164ab5608b7a7926128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc941963ed0de0b953c64701a62076f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4176e338d88566c2f1fef0d655e30130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c8ccb151deebfb21b66ce5e45b8e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfd1887f4aa79cde631bbf4370ed4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4191bed38f7b54484e988ca183d6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb43b2a0a4ce1187e8fd97df118df534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752699c8b7d937fed1b1b0b2e653b6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c39c16de0f29f5197398847f2a3c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97311c7a8a3de0ff03de729b7389ccbe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59582dbef369e1a5683483535bb9d9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdef60fba2a93a00948e7c6ad0a4b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285af634b5a04f84b34bb15c55e1625b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cea24d1863f193d2ced853715651341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15171a14d0149baff7510c3791cfb4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331b1bee3f5a4a5d03b20604005833743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165aeaf5dac4dcb1d5b72371594bcc2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2050edad6a43f2718a6ccf6d81db77a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384fe0f3aa3b8e8b34b27380ea834d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510c533e048a03cbf7bf1ccbf7311c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf7648f4ca2dbad68cc6dde392f24648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb723a5047556d73fd0b209f317b7fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913c01336b6d1e003576d6ce2adc7d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567309eb728fca9b557727c1d0c514d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d8160dc1e20c19822199e2f475ce652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0640139c19c5acb83f74795077b4e9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375a7963cd49c48adce15b6a8d26a7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086bc94372fbb07926eba30db915fdd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337cd1d012c11927c86cf7e18acc69f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4935e2a69c3120bba7a06c52f5c6657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63342f299d4a485c3de8ea287eeb3acb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc473ecedd48cce9b8cf6887753fcdf159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d919109c35c95194f99bcaa9042d0d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d682f33867977bb04192dd4326cc0761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67061ae3ecca373967694ec85a3d0e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206158efc43ea2a0660779c1e7693ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50935ed9b2d78bca2f3e5c357dc06664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ae5fd3039f1260ac71e39b8d0d95e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf853fa4246386b974654094901cc81e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e51c5815e2de64b925801922944ab267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36389d8a3ad3daa4bdc934b9aa1143a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46e908fef5f34960cd8eda98650c0769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348977ffb91e92c4446190149bb68c0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371ab0f4bde4ac81796bc871bf6225e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f7a0cd96ba1e4e3a28df643d4610772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6958d72e2c6447f2ce59291c80f65ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612f528346f9301de71317d7e8fd38674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3149818d2d36a786d2a68609c2dd6b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbc62ae27573afc1889f4edcfdb8e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651e805c9bc72d2cf4829eeaa672cc377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579de9dde20eb69faf761a85cf6b75678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34b90b56401da0a7f87dcd50f2459e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f228c7993e0557242c9b4706d13994e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef39eadbc320a50133e325883aa392e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fe32048c6827a8dac60399f1e9ff982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f009c1b94945488f09c6e04a640c5383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a09ed89f0613dea841092fa47250684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd18381fee59442588f414a01c8f2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1a27c510f3721059847d18fa648ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63c7bf4ae1ec2020c9c9bf8ec7016687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abb063d2751f2261b26f1eb551aeb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b683813078800172421cf3ea02eed7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f720e7eb3c0303474aca30b5d0d2b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f260fa2ca4a820673d92a1f994528fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b81e851d31534dd388223abec23bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eed42189ac2bd5d44c482218f3543b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c74a885069aa051ce5155441f7f9b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79851a59850d5ee7e3811267f25ebeaa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e2116f3a5d8c5d296017b1fad64ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e401bf1836c9eab9f3e443670ebd48197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6cafa098b69ec3c79c49c5f000bd898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137b9d1014f4658cecbdd0f5bac266199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d19ef73ef9a0bcb72fdce9704be55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f34abcc2b81f883082d6b85b77f500101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58af0648d25d8128386aae7fcec9ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8fea059cef931e1cb9253859e6575103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5600be2149ed9ca17a2449caea28214104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0b511a305e7449468ae8d35dc98d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bd18ddd7c95a658d8151f6f71dc1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa65e7650823fa260b25fbf1d18929107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc1d47a518da3eada229a014cc1f9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8476f91befa4bc02e4c10f72f2f2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf110a78d19eb6a28529f25dfef5f2b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add44d877b44cc102c10f412f74c055a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa52e612f9ede54e9ebd0a12e61333c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175058da429982e6835d4d841481aa8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213892cb41e34d44f9e52c29c5ccb5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b68dcc9c184bfc89be4c3d0a2dfdd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f4b26111607a63cc01dc75deedde9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb433a3b7ed1101f3745a8e6419dc3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae89234fc5f8b53e97e0a8bbcf37dff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21deda5f67b0ea51fc4612358777f4a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb86b183fc586762303a744825c82fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac1bd44f4659bc40f40e0b24510f65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7762319ea0c256a420e30f6b6978d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04aa16cb4d5b02b4893849ed72979a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4589fc12154275fbba55348417f6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831459ea341892c56e95a91ebfb79939125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c17a3038386c3831e26e00f830b81d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e84c6fd6b189f1c6ff3a877499902127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94750b41e622d8dddadbd0a95b3516ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a33836ec92d82f1baf11f65132504e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad365bd9daa7a60fe2afec0e3c632b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ec2e8f92a3a8ed2dadafcbd108882131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642dc3cf85dd0b890a69d209a59debb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749f3ae58aeec6e986e2960dacf82ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e387ed25fd5d1b6d9514191a7226e17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a2498704cc5183f914882581a8e2d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f286ed86453c872b8a62d0c204ed616136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c85c813a6c46e425df190da095136e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbd2e043690c35ff6514a78b931281138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ee89cc788d2e920cceae4d083cea4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba436b21038e3c3ec111543d1d6f1a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6365a53ddee48266d0e5c9b0b70e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0d43ad21769885b66492a887b5213142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d81f20873fa852b7bdc8b0a6cdae8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373de8ee1e2935a29fd162a6bcb90fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735067d943ce4036ee54f1230258c35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37036d12330b4243d64fddc230886834146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b4bec3306961badf4faafc2e4f869147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2991f8a0d1b5ac1f7019487312f05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f3a6f193920ce328836824803a306149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c46198e269492a3bd0cccfb483bda150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe7af0fa47add142c13b7fff36a920151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2d32a653ed14817de375ebbe778aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595f8087395c0146a50f22c32d461a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7a736d33e86b48cef7dfc36cccd39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d59f648d41cea38d614a17e725c35f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71caaeb1fe3dd55da66be8fa43c7e553156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d1f4a2ac921ff3e6d9ec462e89948157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c21e3ea80c5c9edbeeaa1c18df5e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a651d7d614786a4cef7e13945a0e48f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc836e097d565c87dcac8967ab60a555160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325001d1ef3bcd8ceefec5e94de8e8ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54070e3ff95a555608c745da1ee3bdbc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d736d250f835045dd33aa2994ebca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799bd0ae74fe5668d0ea90080c6008e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6923b0545d82678f4a566f83c85ac1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cab5c7e9e806d1314b490c40c43401166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84019d951c07452ceaab5c13fdfd3e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeca5597c9341f69338529c0c56c176168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b889a98f0012e19d40a65c8ef78fd02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27ce398d835ee91aac9460a3878eed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968f79460f430b9b285fca0b71878b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb89810c3d70c75f5b2b481ff9b0be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b6a4ae873932724f74de4296782a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4ca133ed3af9d0be0f53a962ffa4b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ba3fcd623b0e83d3273d6366b4e63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26bdd4e37b001e7ef957362b924aca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb72a6397b6f0659a755c49980a4686177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096b01a5c9fcbc8d5ac4d7c0c58f081178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fb1f55d14358f484dc65d3e525a95179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c038e6cf2bdc3587d6bfd6227a50f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a8bf1625f22a5455d13e39cb6e8c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6800a92a87f7a314e954a5b1598b3bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534bed8feb2228aaafe75007220159a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04758416d9cafc56e1655c7b3f16137f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df91786f761c6080498abc4b919df3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654d516a0f3ad292bf9b5d2a807fabc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13169d24f5276541a8e3c5f01c14c56187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99bc07d19f10ef8eaad2adaa44f4ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1e21e9727587e23aaa03e4167eb8e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540c091b01681373096cfa6a066c2d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2903563eb060e666242d47a70bbbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7edb7091704f72c9ae47a1b8a0413d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d195375e82fb9a064edd2214665d136193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384c6495fd35a1d8064187dfd5f3317194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c8eb7795b671501565d6d57944a56195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f52e890fc7ab81a4edf4dd6eb6a74c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985d7516dcf03478430dfd0a5f053b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d8059850d818088c7eda5c1d0d23a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce9cc1d941f3a0a2458449e00bdfab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ebe52e7b492a33a6eddb9c5ac7f2a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8604db9dc380cb12fc8094497edcef6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca7f4b96e98b0a9a729df894203d43202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d3a2213c4058182b7d66369103e20203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f783f27d530ec9b407723dfdd67048204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824e98892619aeb837758841c5b01d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a483962568ad285c102966e40f427c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400539cb04727cfd45135614bc9eeb1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39faca95591187243a9fe177275a96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db61569524ac496db4e02079dd5a163209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2fe11b94dc6aff93433bc6acb87f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2038518d21d6c41176a5d22c71e5bcb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf0973379ea19383489664c474b931212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d639611ce47b8f8e28acba4936ebd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d37f960688a7aa913d6bb2f9bd508214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700091f0ce06f344c664e6270beb5968215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9a53bb0f275da2e632b37bac32852216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcb7a278af50b162dfc14a4f423352217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03c22ece9ff614a690a5092ebc3d96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1689f94f41dafaaeb9c14dc6b348c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029221308b8bd7ec4dc1022972674d69220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a2fde611b51119ef9de45c451a30e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83153537b448bf3c8604547696ad29222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38c8ecc3e92d91487b53c4f53c8fac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ebcdffb726be11b9e4360c4ced5ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7126c29f7d30c04d67d1376d6d5f66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37c001f9531f64913f651fa0287c13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07df98e5bdfd2234da8f08e6fdf55b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dd5fb383f096b0a1aac42a32edde5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29434be1ce32ab3bfaf933bdf3f34914229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d35a65d3f6f70dc2225ac71bb9a59c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0eaa981e970e54e1509397dafd258231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811d8d93bea7e8a5ad23f007c23c4fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a69f78ebc68ec73afb62e1bbe66de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367d84dae0b89020863e177f342b653234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb07f10da551c2767bbe6ae8983202c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2f729047c9b23c912d868a2e36efd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d49e284fb38b51882d81a3009e7f14237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22180cefd610742522514d493b56a666238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a43ac70df17357eb56a370cee39198239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7aad0b4ec88677768945d0ff50c86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0bafb85d7d231cf6f34e2b91f2ae8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74bc6d02ed6b11e46bd5d222e5b91f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad4a3c07050009aeaf755a4c970364243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44d5955055adc730c4057bdca64867244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20e17852b5a3fab989e81e1fba556e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff78a25a7546cdf36aaac0daa18f939246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb7b1b3cd21ccfea54e9514e9f1cb3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4a2e47e27b832b4a4d29d63c803cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc72e0e07babdc10f975f639f3f15c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57c5c4f6017e831049be6736bf6753250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205eea0cfa256c8993537769514e6e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2204f1d0300c37e9eff8542e92ce0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c20fa8898cf81a7d984423e7437903253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5415446ab8a1a5906274759a45b4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728413b6ef06bab3ace8767acad7f546255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9cc04c539400717599f2989038a54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e65228da91283609c0b301314bb24257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffa722205fc3a4b10d8dee56c878d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af152ed65ed7c36dd30ced080cae0f7e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c833b581ca4ceb44bd27c25e4bf7ba5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6334c552c77325f88b15f9c082da0b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15243a5c014bbfcad18026fd8686a8c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a494d704a08b02591863e1390d10bf6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48074195409ffc12606081f0c18610eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf749e3d624118e3329a9eb92db70c0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb463b2c220af450c7b0bea90e05d5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26eb3fa5018bbc318bdb345cbae7f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9a83f74bf20548a539100f5f664b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22691651ba77a634293973074af7e72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599594b8ddcc6cbb4da7bfd4c77ab04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adc1d7a723a350d13853b7dda9b8f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e305de5976c73752522ad56cbdf80d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fd8745ab3fe901ba0b0d47668c749273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00f7bf88a7588ec96105c11daa4330274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f87116e9da6a26ffb99855739b3982275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231c75d4260a6a597fa2045b0de5a9c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda776b55f41eb3d0a2cb00ec0524fe9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f83fb0d2496f77f90002e7785ca3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791e5a88aa0e334010c8d8a09a28658279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a66cf8b3bb3689c635f8942e2d0a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1cf91dbcedd16974d06259efb1c53281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea61a5241093c24f335c5f79696236282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a902a87559e87728eaa126dff5f7e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c663485ef0469bb6af8e658d09f838e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c1adc09148ca7a69438af1adc7fa7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e884fc4c9e18cdab2460bd03e6703286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd060925a0e26125ff64b414a916002287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652049eb08c2589714a9e52f3c834a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d75887bd0de8c1c54fdb53734d360289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd54e32e9682dd40c12e8f98441658290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38988c439a815dbd9bcc8c60c373d406291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8c9e0bf1cabef0191835f034de7b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb68b1ca0e7de70a7502cff8cf77b04293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508a13fb026e336d6e5beaeab7c0b6e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ba54e383f5f2d0cd9e2e9174b66a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a76fc18a44c4b63dcf6bd7eb940b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ce49efe0b079739fbe062e72e00a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6cf9beaecd09279dd50992ed3b23c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc81e9b5c51e921ddfb2bb58b586557299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eae136d4a9dd5be7fa65cc776abe21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dfb5b6dfe9982ca4fb4cfa4bfc9f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518e35287bf005e258cb4a2196f5de7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820429bf2f815b5ea9e192bcd857f5be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7796e658d426cc16bae990cbf4fdc15304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53fd73b3dc78af608b0a1448b3a99a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc02d2697c5192e1cb9b6c70688d3a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6289eb2def64858053da13f1f54c62307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536eb225f3d62603062c5dc413e9eb3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b904f910c9f33a8d092c8fcb32429309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7393d52befa6e3a9f3b7059ade89918310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895e5bc8f6c55f0c0087ccf70e88c61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e29fd3bdf052c95ae0600a6e0df1f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb9b2b772ed5e9dee58b7921b13d00313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df36132cc289caae14c198e57ca915314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd73db87b9be8395129b173850b28af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428ac978f06724c7444bf60bf06de10316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815f6d17c28993cd4e9c55099a38b7f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d82cb6c6bda6a632815ce58f60cd42318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f1ad00e4ce43fd18b5254cc0b153d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb20275baad55aabfa752323237ea4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105bd0cfa4f86f48485070a6662d3f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50f5d0bba9de5ee44cb88227438e27322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3f1bb065a943e15c0cf9ce31b0d85323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fbb7fe842bce1d08c0c54177b949d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8641e99693c435d6ed720296543ba4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a646f7422ff7481f9bd6d6146d6a51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ae55ab448ed70509dad5cef32529d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6472289611695321bd39b935e698d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867c5c74599efae31fdbb3d56aff26d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49a8bc0f5407c1f7d4f9f8183df226330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa93c12a2f1f6ef49fabb18c290c076331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7f7b40297cb378467e4c93349eb6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d24d0253afbc9fc089045d1017675f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2d806ae07b2a5c34268523722b83b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf129aa336394ce637ca27225fe1798335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed220aebe72ff28bb2fee28f4671c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d97af8121041826df1e5393b681a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d636fc101bf53b3aefe0133706b6ca1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb414be0b75e7483528f69da8a7e0574339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825325ce89a2c45f5989dde6104d62e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bfd4b8a339e4e3a54180e55f88b5c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268399cbee8f8483218c685432c5b06342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51cd5bc665b51667a225624212aaa3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70019d776b86991a5a2dcabcc5796bba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd5c36b55e736e079591376d18bbf6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae17b4101ee58d1c1795ba6e75464d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5fb27949adf7edf5aa7e6f8e7a36a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8794a604623f3876213af8e2e00b2be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a57d7bc00d4f91a9f3967d45b04707349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08496cff494e65973a5abfb7e4a5d2bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac401c70e143b864a4ee06eace5f3b43351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5487fe1297df6e68d700540db1925fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c331c8e25db97d489770f8c560d6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5a5034803f65d5047eae9717aa577354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667e78cf186bcaed63924abeefd221b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bff7dc0b4399db823c9a53591914fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80185cb2cf9be9a32ddf11be1a30c232357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6589aa7e8c00de2ba602d4be7d1f98358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9dac22fe4c27c3be4582cfdf0443c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa092860baddd8beb979d0a1d48a0e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88aeb9bd2bec9082d88fcbbca84273c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c98f597538447f01adedbce199583362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3180ecc404ecc0bcf6bea4072d2d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78515f75bac01a1e6d07ac452df997364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d6c592dcab617fd7b8699a99c356f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd35362d66365e2e2832b4691e3520366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed023c2e8b99ddda107eb55919faa1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025f7fa698b477294d40f0f80e6c280368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c1d43e46077f821107ac311841cf9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f5994862345c9e0b3e6b7134a1f54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe2699a0767c9438e5585db3011746371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c680cae1a20bb7b284ec10021a0ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a4c5e8a3f2207602bf43f613f099d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839ad885f489c98e0263552798b35a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe565d94fcd0919ee3447056c0bc15375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4215318daecacbbf9f46939d615b03f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93008c4eea8a2df86c32040b400e5fc1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59e13b4cee4a627f68c73e5cd6b28f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7d27c9ac8f1d407d54f122bcf0949379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114695c420d04dc4a3745f8721f37f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b79df737faada8835668b88ac1abdf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0445e7143f669b4b99e936fafe7ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daa06208126028bf3d95fdbaddac9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e1e484c955c31ba2506fb54d05a69384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ed43eb8ca9b7ee02bde131142806a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dc4ae8532560629d8b5aa545fde5e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238f07d5f997fa52db133597bc260ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0de7fa41a362627e9bcd5ea956350388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b679011fe9850774b2130c749eb7ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cd77d09430e6f7fd74ae0f9e55faf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4b796a247496026d35e7c0d580e58391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d4ef30897ecf168d01599448984cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a8c5b1e4d461eeba64cd044a78a5a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072facf31793a19110033b20eb3ce02394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da590dcefb8701bd3f63e9558f14cca8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc8d12dc288435081df3d077d469c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684b3f8cff92ecc4a26c852da1cd4bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fa00d65c36dfe19629f37eeacb7d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a38ee08b50d48890f0fc6316872c68399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8509834c8ed146fff35e107607a8e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fd4f94ce5ab3922986faca4b9c034401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143a97bdf67e9734753d95f5a40054b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133476f638682dbbe6b8e9388c0cf913403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e77006ef29f4e3d36c9fac76d0c59404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478310db5339ba3e7724b2653f07b36405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09591408f1f5a070a2bd732dac66b750406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497074c1318e2c8d599f1040419293ea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e8939ddcc93745492c2dbd307efa0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba53da714156085e1fa77c4b68e62ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e16d4e4b83d71fc8d901d424652d34410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3627f12bb91c724101406c2a4b4df83411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e2b02c86bcbfc542ad1b1632e6f57412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62b8a0d8b7680d78255ecea4174b96413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8374fd0b58dabb1ebd95f9b12b9d467414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdc0fc1f552c71985069bc35f2d6db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76451d2f53d17691bf71c458001048c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fe928fecc88e30f6c1a4c2cbc8c43417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fb452d957e31a3b3531cbde0fe119418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec0c45ba291f1d111cebf79d35f18a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433de195b9400cb2c1a08f41e0729b97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4c54ad89f85fb07c13313c87e688b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceba73a3f7669e30215fa46ab31d9a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a421d25f15b4ee5473eaed48342f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1388dc1811560f174e3fc15799c14424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97ba46a8619bc1872fdf54fca32183425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa4bb4a31da6cfacfd4f59140fa463426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078d87815492b2d65bc4b3fa2a15901427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf354c723a5061e29b27eadefd7a7260428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dff324a8fd671036413176d2a183eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de720e032008a5cbcbfcae787f26f37d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34e7439402df007dc0574251555179431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f67a0ea87f6d604a5a8a18a943cb3e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98518c04b656bb055ecf182cce7c3ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39813e9f41b3884bd54732927dc17e9d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168971e1c4e75312becd04767840bd9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84168c3661589f001ff23edbabeacf2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded8060784e1fdc56865e8a95c476fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f20c445feb13ab3932341ff7e1a349438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a250e48c4000cf73072d302101d7bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15df875258cbc007fdb0281ccded7f5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068b6f5bc501d3c91f63127b4d4f993441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9051065bc69632193a16733086363442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcfa218c5ee69fcaae8fe9b0076ec2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d0bb6656394a430bb1531798d4497444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee49e7d4753aaa44c29b96b574e285445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeae2eea10d0b8347a00ae3f55c4179446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4decaa67cce8fec6d22087a02bc9f42447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f340210c5795a42ec2ff794eee58aa1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669bf8d71d9f7ead3c0d5b2bb1a36d0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882cd6fe2d1316da6a3522d231fed1f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626a251db3049093733ed040793a6e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba2ce9ac405aa290f1a71d5c706149452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03fcb725205045ae2af5de5a2c1928453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1f478797c3de81fcd000fc2f574b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f91cd11ed8d3569c37658977572b60455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f7876423a5cf531f5f75e86fe90f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a1ba5c35cdbd4d8bd84f3c92eb7ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1ec2b064e1802e56f4cbc1ec506fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94ae7543bd42e4e28e0c7c128ebbff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a409e12190301f8e7e117449a04d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b3df6a8665842f08306ea51ba9959461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acd68c0a3a1c8002788bcf2d01e481462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036803ed79777ff20907f67f47f5f60463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330d4c201479d5ec9a57b386758060d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570b51bef82e87eec0c4c81816cca70465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f129256e31cd82439e71b05352b3c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb67d8ce911a3c9a59a84501cbea2c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a448d575a1924a890e947e1f2d8d11f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140613f7eeafc7a516688290b983c355469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a4c6e18192d85bb4f37edcf2f0d53470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7e4f6506881f421abed4be506a9e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a88f68d66d328b7ef752dcb199493d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fd95017d8c45d92341a96aca320ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbea6c6d52c24a13ef2c06a1849e9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d99ec2755914d9788863ac86cf0de5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e1ff3315ad6717acf5bfcefb57f67476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352af9b92960ea757ae6f589a2fb8cd2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d78cc7eacc367024577a66992d08c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf356a12f59536518e589f64f9bf738e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a58360934a7fd7f75dfeadc2b0ad5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ae9fcfe839002657217c83e2fac4d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cee187965ca3b369ee95b8e195a4ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8bf5593d5efe701fcaaf3c111eee7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6803b17d6ce2332f0d591e8a69c19be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2de3213a942f818265170d0e9e2d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8fbaa17fbecf9a4545679cf5e2477486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533a2fb3db29ba5cd832255ec3c4985487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac84807d94db94bd7e2ed88d39eface488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85518507b8d2e5f09f592dad29c68cfd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb2d6d22668925f412851aee54372b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21066a3c96e6ee9282459254c2982b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5dd0b962b65f03c0ca7eefecbe80b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24f9523799455b12754160548d72d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8adda77622ae90b3fbc8440d50905494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fe9fc7b640085d52fc8b27357ed2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3419d1bf1b67d4dc6a417cb90a404496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb445fa7d208a8b6729d646835c442a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d88858a4769c2222dcab24970ba27498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93c5b24dc9a319b077e2b9aaa759a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdb2e865559dcd2703e4be9aa6fb8d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c312f4dc29def997aeb33e117db7a4e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965fdca3941da247723060204a8504d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90175cfff03e9b8dc1fb07358500829503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf51702bda5e7b66015d82575705ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2749e95457dc288b14e446644d6686505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4185ccbc26c9e595407c788c85516506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb5d1f7b41bf10d9949288e1c79c95507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f225b7b215c34d31dc95d207545b79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d91de9c1be4d28e4e9cf3f93133a0c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad478f97fa3e046aa82d8f51be41ad1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9cca6d47e51065ad7dc82e6871812511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dcb7d6e00be83e7efb148cfa0d402512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de60494709d0a5083c8b185ab6e690f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da301b8dda64a313d02a92afcb13d6f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67ad80f58df2d29f3c2b5b7d9aba9b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cba14c22377bdf3c4cf3185575520516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afef7eda4ad5954812047ea36973c01517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f47484a3c10b967514df816aeb48cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac04062199a6af4c0c53f45cdf2729f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f496fc3793923bcb2b45623a9ddda520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d71e1557b5063d803e6e1d612fb26521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d57a36cb835a6f65c3542ce8f33587522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78544e4918aca996650fa68d6993828e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5234f77922fc5c96cc0738cd7003431524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60e87dffeea182b1242e2a72722c3c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d09e68334bac94eb6396a6a6ec2952526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28559bb7e4abad20830f32909f1cd8b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee25f8ef50f47ca23a8c121756e283528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f278c583bc55fac7d9d67eef68367529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e7a7d0558d969378b6d76eee23363530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673b16223c831113d015fb86e4b17cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb75ea59039635732a470067e13af5f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c19be5030a827434e47126a1c4c13533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc39d5b9e8cf0cb356b4afa8c05612d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfd50f860da61fe5d5e1388e411945535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad4cec3352d7cb943c3de3a8cdeedd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9fcb382daed387d0ba3439f3f11f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc05e265a24099c9e057bf502dd677538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9732ca6fb7dd61e2b5852178481dea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9dda43152d7d930166af327d5d32e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c0e1c2e37ccead679ed79537d03be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ba49580b3b54a5cb9f5291f1b4d8a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47bffe9231755a7ef4198da55bbc04543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488337a354d6b01988ae15b45ae9b33544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dc16c43c911cab3274d98c85f416c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8af46e2b1a28cb16c19ec5744b292546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f310413371a00c45c3cf4a074c0bbb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576f14d487961cc26e839c4cfb68fd9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6c4f000c3249af0c8b5f8eba0022f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a6fcfaf3d3aa9478597d615676f8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ff5e1e6aeb427c761ad16a588b3f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e47ce7baea916fb6dda32a353e502552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1aa1b93a6ef37ce824d2d1f66b98e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186273dc03c872e0406424db833ceb7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d837b95853566776557bd781f9381c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144abf8710e040c2f8ecafd3794abb68556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2816754118ae903c2a3ce24368d6e16557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2eb2d6816d46af90fa013f4ddec2cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70c91a0e15264605fcfabba486ddbd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7ca35b7bcd245ef77f37cc1f486a4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba9732162097490ca809b2ed4ac4ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a30bcbc53028af95a5cd5df04c1d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46be149c49794849dc3071ecbd165f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676c29fda91d6c4e99d63fba99e4350564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa47cdfadc221b7ab5d7255efbb67f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598042f35417b2c8c73d8075778ac9c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8992f9f1dad688a550ed9c1245240567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f41221860554cb68df500db6ca42c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02228e5a4caa9cb1ccb1e0f8276d902a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b9449f9fddf7d27945ef8898aea1a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e578a954be365ed96848b770378237b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9c13b3599bc51a1f8cfc06458bb49572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>