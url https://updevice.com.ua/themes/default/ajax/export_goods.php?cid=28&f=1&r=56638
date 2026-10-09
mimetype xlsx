--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08605e399528274224d1ee02065e2a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db84b858669fe400cfb2042fb7f71d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2be01fd84e8eb32a0a73cb5c4ca15c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f92bd05bea560a0032ab527617e9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b8fe9ba6b74c57ce0f73c84c7220b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09182ea3b7b871f6b241822838e275ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8667b813b92ae87564f4baed30f80e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c282b7ea798e0b133fc95ab505e888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9d62fbd74edbb855bbc0cf2cecd2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d90ebeb0c6903ef9a3c751e66056510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdefdc994968b80956f89f0c40429111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ef1315c175e3cf2f74c703607cd6c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44731539210365c1bde865beb9358513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32117d27af3e3a46284c0c734a0a98514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086c8a739a2e94ea166042ff81984e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf442b4d51c5e13570e51e1931e39116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53536e865599f1c79cb33ce64a3ed0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676e5ad9a5ff5be003eb5477978202318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090bfeabf03c0868f7cfb5ba0f0840c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffa900d01ba993c0ffffffc5fa339220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d048e828ef03d28997c5f9c4e08de3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82b30c1588ee93494b1066a69539f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899126acc841f14e6bcc4d93d11c1ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c74afcb30eaa887f7eec444bb0dc124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdfdf8875dc683225c0a88da95d93125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de8d98f5d9c2a467d510cec8814f7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f867def3515c874283392ca5622d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e8b61981a56fd3caa00b1f7f678bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c1276d64bae32dd5fbfc24f666a3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21606c14f6fecba3adf86cdde9a6633630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71de3a0a582334358c05a7d181fe94531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f86a01e8ca74ef93bde7f0cf47b8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd66a377747caad201ac4277aefb3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e79336f6db576cdfce832da21b065c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d4f1ec2fa469cb47fd458a1b2b78635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064e2248b2220f376170ded9fdd4bd036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ba7b432c5df104102e599a3b909d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9b9f355c40c993a6395698749a6a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104ce56fe25be8f7aed6beb27197a3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13940c52e961455b68794682d174dac440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf823a972aa8c3d78cd8138d79de48841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3572520aff3e8bb8c7f79425bba39a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093103730f3a9d6fc15a9c4c3761962b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e64f89bf1fac0a0a210cbc613f0a3444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d35df2b85d6a0684ac6895a018ea0945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d4c69fd51d3450232a52df8c191eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559750218ccfb2afe15a99867bf0e3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73a3dec8e41069df887a204fafc4c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce7826c5a978f6788ffb7f7a54307d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8b5afff89d1b0d0aca53661d3df5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3d079b190ef08067e1eed443a8e8051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62c935013e2359ec98a4c27dd73f0552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd32502df881fad1cfb20c44a6290a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972071942ce01321d69c994caaf5dbe454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641742758649c0f15a74fd1ea0a0635c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e6fa2b1cdb9f1db4644dd209f9c1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aef95e14244a31ab405dce9586cfd457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b6b83820ad3058e4c686c47b04b5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909b4ab39d63da6d8252a9350f0c93b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35739a7675b616b12df3c4881c101e5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2242c531612cdd386b6718094cc63c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e3f599a908d9de77279d527855fe862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc6b73af80db28f450c7579796b08463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5ccbc66fad31ac8ee7582f17fe55f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b942b631afc6baf42fcf0a4e4170bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7c4a8c9175901392e63739ea5f15966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae01a17af3350fb5082fb7d36070be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb7efff8e2e765a08bb5122dc00fc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119d0eedb85768f4f53fe0a2adfaecb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e5937376efbc95da04881e074dee670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae32bab844187312eade3f2c623ab3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f6e1d1f66c45905a26a934fe10ad672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7c1a9a3e2bdf0bad1f096677bfcfa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449bc26d7f10f0928e7967d23e583b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6faaed866c5a5d8f8f13b96e7e3094b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865236da6029e095d12d044e72be57476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9e0085c5179e933bb468344a766ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d6ef86c94dca57c797ea3182de6d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803659094734a1500156f405626694679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e6fa22baaa3ebcea576d415aa391480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0282afe9f578bb3687dac8e8732f5eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2f3f4b21c9be87f1773fc8c052c2982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96abf434523dabd321bf8254a39bc583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d26b61643df1dd7bba24b93dc912584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805ffebc01830152268b8f3ed2ee22285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf8c4d5b9fffb9d9919630be8c23f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8e0abf1d65ecd1fec5d1c6e050a8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6bc7613eba115b27eb0b909a4e24988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59f6119c8dd80e9a9f369c3fd9732c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85f1a2727e81676c0ed2b5d55a98e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1c775d090b24156e5897d61f44b8a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed47abf161980e9e0b89a0d1a6815092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c61fa6c3b08fd6763e78fc3fd6d0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34026d0c438fce8234e7d0e5f179123594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473634c2f458a481dae714651d98f77795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7413b68f84a8e556a3088009c9e53b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889fd695e7d2610c3983af111cd0c1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c6a5ca8e80edae9b3c236f00a6af598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdf111e1e0ea284b726e166890fe5999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3d32966a74a1379381f2628373937100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c1e7ac912be1d40b81bad60575c4b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6231d82bf1fc0064b9d4383fcbe8ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000af6ee7cde347480ec4fc5047c12d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098d5f69d229ef54c3e3daefc9e6c75104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfb6fad9c81d074bae48c647a8d8d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc7516c88d8ed7c7d8c211904d7aeb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bced856016a63cc4f87e9020cebf9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b78fc3c6fe5a4526c2826e73287a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9795488df8190c1b6ba0d30bde23a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb9dc3080be8b4009962dd3e0e35ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4d1b99d34d6aad0413d07b9a96e0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6f276eef78e785bcec2ca587c61b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8bfe48313aa5d1b604458d7c50571113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25316549e64a9e2d600ef05050e1d44c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758d65fefd36281cb02eecd1ba3b8b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55167ea10a6689bf48adc6431055729116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a90443a0de1d4425cf0d887e638db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047efe72e3e55c996efadf259da54f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a71d75ad5894bf993c8c3907beb9af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23419ee8026bb253a58c07a47e9cfd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98832fa4ddcc5ddda204b8f9a43db810121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b1be6b9b533393c2753978608527f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc351e24f518ab751c8cab66065713123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334958d07596d7656aea6bd6f90e0a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263b4b8056c6cb4229b50654f6cbc3d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c27e7f9d76283a9f8385442f13ab30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71155bb0ba48e3cfa5708459be8bd0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a790100341f004c24ecbc9aa6ec5e97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5328b1355afb779e3ab3615f19acf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab3a79398a291838dfe47fb92695a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6703fa45f3ef61c4673d2948c62b075131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba188b64e3b7b7a8bbfdce65cac637132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7e4787dd6f82b5b1f8829d6c4b511133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d258a34c66b836c96a068872cac24ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e331f0f4d77dfad5aea60a56fed04c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e5e5cab986f5128cfdaeeaf53041e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b329e7c52340ac25394fcec2d245f89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eceba4bd114e9374eff67bcdf82e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c15d4813b56f1576c0fbb8ec5486d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27bbf7282fa63cd6e3ed3a839a328f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df142bec864e541b5eea66229ae726141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924918b0f8b0ec3ebc22b7e15f739f1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596aa5266185d2d0809b13bf4266be3f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660081de740463915a1dc28adda9126144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4473b00aee6147ed19f0d24512f8f9f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb4cf0d6c194b8f7f39c50c4c6fb6a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fd93a76bff32616f5b0c4ef620d5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0e53dca15f6a35ed54b5e9fe554fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9efb591df36ad83bca7f51c7b95357149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f026584941f96aa0767a77c2da231150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee152375779aecb0a7e9a28d6e7dfd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05e583d1de626f9806dee8a9993889152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7c6d12200d5f6ccf7ef621fa55b26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3d5cc4b2478871e7c8ca955491c19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a049952dd6189c27dd0ecba4842c87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0c8bcb2600eff896b7612b4809de9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cae3fb7640812a70c3198f353d866a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10442394dd34200919166d9f2a924bfa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1ed2d355a69066ad3b46f53ac3b76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1be2a2fcfde3aae5b8fc0b6ffc6796160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605be9436ac094c7e7719708aec48af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d894002714b0cd640457b5e7dbdbd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e65e355b5f81c2c95925b02199bbf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630f3b4c08dcc1f3e56bbf74f77e505164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203084dbec99c815aa1ab94596a1e825165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2d0bec860a3022759ef4b6093c5c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a6333a5ab20aaf18a8b412290d234167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fd09c29f68cf9e67678c4bf828800168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9025f1e4447aa2b134299dfebda41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071589891265e436d5149788d51b53c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcea2843634982e3646f136fbd03dbd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b10f060e83106c8406cc79347d7da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f6d7bcbc2651c49aa9c426a65667d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf529fd2c4a95dd2b1e7d8f6e72da7d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d08d469a4bcb9c107080a305c8eca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16fd17f1874b34ec83208b1f6c13b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21f961f2a9352a5dbe07e957dc5953177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabf3328f53f4deaa14f1f36daf4118178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1840399e1763be4c7dc337f2e8180b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8d88c12b14e1fd14f134b768f91fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5b16fa5c6d75e1ee55ad17eb0a802181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15595a092652471c88328fd775063dca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a269ac1048e78395515b26a7640396b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc149ce5fa4786d58aa9d535a5cbab1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b51b7168b51cbd000c34c9e4564d7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b6449dbd9306c9f05e586c7340e83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f57ee737ccc414f67c65413f4b9503187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032ea6dd5caf559b5ca0e263e7485a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929aaf8c5a98ddb69e50d6ebd0885d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebc4f641a9cfdbef2fdd60faf1223e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f02eaf841aac31eaa44a356b41d26b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb2896acb4791b1c8f165c52ba4920192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353c72a338f8f5b34ea0a52de24dbe1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd6734d1af5df35acf970602345c00194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6368da1c280b935ba711e64d9eaac1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65382b8569801dad3f303060cd991bdd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2044a5e6c51462df7e27567cc4ad9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da186dbfd5e9a3e121d10635738f1d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0384bddc0b3b99453c53e5d22e2b8ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995cfdee4b139139d2902b425661304200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0126e6ddd58e4f2c6e3415da9c0857201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116fbaa5c3886b593d8e3c893da4e47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b97d5a9e347b4ed023cc8579bbdd01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd24e8642e56cd01f3f1d8331c63fc9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29507ca639a2c91cfc57fa4600544c9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c420209b3ac61d4af7102382dd33cb1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e5ac0a023a07c46f0e2b41b29b3ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276adf88cc57c5a114e5f5794146c06208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0deca97fe3ad81a6d788996859a32209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b79d6968d40f4a8cce19b763f5dc8e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63703e1cc6aa9ce39a6e37c4f1c9cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446391d9435439033428e3511ad0d1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a74467edf53890b15e017c2acecbab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e14321eb77fc54495f34a416d1c59e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e0aabc04b7e4d10dd0102af955d54215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9f07f4c944182e9c3cef7cededac6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32b09f7a8e5042b08457937e4dd9e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fd6eb6118aa3fdd626eacdb1d2434218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11aefe0fe4f89dd1d7d24ec1578b4f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281f260fee699c21d5383f1fa0b84b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9dc5db0e76a458a8545757ff585b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1df811adb20e6fd2f35139a1b7143d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e27e6c40d082d9efbc3f69fff8007223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005892e1114ea6a5ba7e42b95b65c11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93d0622b7c9755832619210cf10fc4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379064ea722c63b48d6e1b7f3e3481c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0e56c0d237fc3979a7750284e6a92227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f01ef44f36e9320d699f2e7aefa65228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211d0cba70eb15d97c07d1f60833897229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedcf6718a5856f78f2935801423938230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79129ac128b6c0889a06c336bf553ac3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091de8ad7acbe54a5db7cbc0b87386e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4882733fedeaa603328bc5bb6f581a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51930e6fd5ec44ba1af514ee419ce486234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dca2080ec6a7bb3139ed349ac0875235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76011e6eec69fbf49100ac983e05a03a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47000967becd46d306bd3207120d05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec37a01851ef643e26ab783fa076dff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2065a3887a6b3a3c5a2215d92a1d664239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d8ce2e526690d6a4d392594c6510d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9db3fdfc82db8e3a060d2befaece84241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d787e436413e2fdd2e6a979d6db6a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03305feea6da2227a21cc36e55602f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36e7d220c7300d1cf03f096628d10d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd48dbdaf664809e7c84c0d8216373245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbaa3e75db502bce2cea880b2fa06c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc816f68b21f83227ed60958e1b516247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788927d955ee17aefc45536431588e12248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a4d8560b823f99bca29b96409e741249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be454ad49f3bc702be7e8b8ab9b266250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb024523122d7fb128c0b0233a4448b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83a1b6534e32049642b0b3921d324f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9745c29a37e9afc56c2e57bd060676253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f40b880898866ebdd7dd1e59a22eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55a3eac8bf986053b6d33bbd670c66255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaa61027b22e8978b7959d4ec21e4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e8aab8ad224bb1158e33ebd10a1cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f204d12c2776ced642af5d1573a5195258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4444e221cc27530c4bf6cba23fc39259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b38090ecbdf0d86da80fe7dd80302260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb8ffb3c702c0900cc82ec52784ce8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2386f3d27be2e157d56177db87fdad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a09146fda275453c70c7fe4ec84f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acf8bdb486a3074cbf218976880504264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a1ba81ea04dae8e0014ed1b3b8196265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcbedb34ab841dcad45c6531d1aa21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4fc52c482e73aff0fba197b24e4db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd192cc02cfba0035018f7a387e3384268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cdef1add98439805a1524464cd49e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ca642a22ab61e254e5f10e7172828270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a93616d7bd9d8bce4b4c53f611545f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f3d933c7bc5c09db49863360634b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdc4f1fd955a9489fbd15c2b7c01f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23dd1abe227be426c4a64d074f77c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11215f33537e7ab66c8c9c559866ec3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db16502cfcc5834c0357ba61f693f62276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a737c8a5020e29338c99d0cfa0948277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be36a177bfc265cda93f1d21cd348d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a60c6c42e00c31b46c8d25f689a32279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2f47902387634eecff10e8ee8e7b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4decfdbd3682c382f7540e7f6dc2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd15a82370e09c9c7010b6640f582e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c1e91df6631eb0996c076d7b74d77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d821394a724ce6e1fe8ac5e308d4eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae3d06a9d089323a0708d9d13535b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8626ed5db0af6bd215e4ff61d3a4e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b11e1371254ef74e31897a6f6d2de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1809cb755184f38cded3f82c0269b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f893a233d695a209eb8fcb70aec7a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2f26dd93d46850ce55946fa806b0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cafc2302d95b780368bf53156f6c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c7cfddff77f7aa339cfc4e22e2999292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658e3f4b6ae30a5f6ced87caf6f85ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb44e441d83a193ea2aace66c439db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20f54aeaabad4204b0bf3e0c28a50b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad5da0541562b983e744cc1d368f66296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4553aeef5f61deb808cd6298d464f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aff99afbab208732943b7405f9d048298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eedcfcd79921cd83584fa29ffb775d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc72a41dcd5c0fe1dc5ae43a47e809300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a75e9a6e2711ea030df0406e5953e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4e2a3e162b1641def3874d2980c36302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f328644bf95e91655deee046cb65e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94b36ad9974925c3cc2f25bb1ebc2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cb6ef3b88eeeef8e6d2d557486a85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e846327621173b33506968f7b93e2b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707626548dd6dbb077b861ecb38f6ff5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076595104a6f2e2caba6bf51a66dc07308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140973fcd78bfe77c25b8dbee6a241b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce94f3655928f55ac41694ae3f2ffe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c84e3fbded29acdb5e027e0526aaf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906569dac6f17c82acee6cb3f0cda604312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e767535ceee3de2850842289b3ede9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7857473036c7f223c528e51a1a35ca2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd177e274d21a1a7084b7ef5be01ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309d77716bc9e46d0d6c25f7e491b86316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1347a5176ffd5688a534c5cb9120f25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b65de07392e37c0edef513bdf94db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1486e78f0e22608ef6438011b72f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ae87b425d9923f95b7130f4b822cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630756369bc05d40b3b3c59bdb505859321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0401b34f9a3c88e1168f0cfb17c696f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e56c95e488b4f48de1ac9ca7ad9c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392acea63028da262b39fd6477700d63324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3144103623524c290f171ed2082779325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1158e2cbe694e29824ace813ddd003e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb6c518d53380521848360b385750d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d5ea85d7fb7cefca18bd299541fb6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278759ba5094b0e60379818a7b3db675329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c376d7aee3c2c1d9ed996ce306b7bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdeea9a234f73a27fdeab65340f296331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500bdfdd01c2dc51d8b145af7a313dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cc55ef247852a0edb621ce4cd33f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5892575640c1a0c6b90cd060de3b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acbaf8502b1e6e36fc95bb2ec9c1f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c235643c96cc0364dbf6f7d7af694336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be4863f8dfdc577cacbed180e90a80337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69097491e57b799cad274f596630cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec3893957ba59e7fb7949b5ff4dc39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17850908647586566a630297bf8bd96b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680c6bd5e071ab1d86c38ce59c5a7d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd59a8f183467df9304cd968f67ca6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2580e47352386bad404597452448e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6511d3d0652adb05f8574d5c2ea6a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cb33a4f8a110b40e42d7607047f40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae17f334173254945b4e3a7aca5766346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c8da2fa3660f68e945b4776c73a5b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d11125692080f848c7d8798bed7074348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace1868fb1c8ca2aa40b0399c1809b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd392fa3a6f758ae7bba274c1c4976f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f879da1a9e75403839d8c8b815d459b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985fe61521a6ceceb77cdde8c6a0f62352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1a2e6048c5028134154fceccc1aa6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625186e9cc8b4213440dac3fcd684bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79cd7bc4bb088cf09e1710511b5382355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34e252a4347d727c05361551595564356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c054938ed82cd541cd49b40d31d3b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73569bd778f8cb9d63de02a16e166078358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2534ec8955c09fcf93af15be60cb319359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea1a6e3474083e400d88fe9de0a2a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57ee69e52be756bf14d350fcdedebd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba37875fc36ee8d566948e929a8c87e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9a27753212696eea49e11366c449b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786e1d99bac0b3f93d94a0917a5f757364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cac7a706aeeb73b1e326007cc2b43e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6598d959c0eb926fcf5122733c761366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84a24752d050c84e7e94c304c7e40d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180189bc2c41aaa71ed0003a8e98b6d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed23cefc71f4dfcb3e76e42331fd0de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ee0328b27d42130cffe5aa0ceb149370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02016e5609e76f522f06569e76ccf183371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db280abb9f385d3ba9000272d32f8e79372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f321ee8480e449c0838efced98e2a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae0d8b81c2fdff57d9a11382d33c97374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3ce91f3d6f1c27d8d6aba2877a7ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56cd0fd914f85e19b19690685120c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7c9fb50164447169f92a660fc9b25377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80eb5697bf20b3fdba63be47461441f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da7ab61aa80d84f09ff1d766ada866379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c6680bb13ce137df16114ad6f820f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59475cebcd695062f0c4e116f3076414381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343d058e3734e7b12d1bc2d6b16fa99382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82adcabd4e9b824019baa55edb6e177383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324219835e6a35210b17ece268aa42da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa0407db53216998616dc03fec0fa8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad482003e12d8781be329d539dafc43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3591fa2d5608a7c13366bfa112ac3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d10d431a1a5c5be0ccda2fd546da80388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaad98e65a2fffbceba04d8d22afb79389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5ae984487535bd24ac89ae0030a74390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af219952fc9e5d939396bd9de0f60cef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd0a212a26fd2f2ee3589098cfc238392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1683327317d65b96d6638c24fb58d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8deae38219bb192afaf49245ab9f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a345f3435f160ae008f3073273cfe0f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc970255c64fa7198ac1418d080954396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4dcdedd12e6fb2611ffe024f655bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0433d08fc6c316b1a6ce6e61cace46398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b448e10ae9e9b7dfa15f665b09dae3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0277c25dd3c3bee3cfac7d8f5d2a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47461879845c6eb8da23a234007bcdc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efb17d154889cf23e494550f626889402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0afbd05e40baf3de15e463f088f4cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbeb78a92b7cd1a269afc654487e045404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad2f83720b813ca8df246010568ec1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947d7f36ddd303708c728446ac12994406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9dde03f0532fb0a6f2a18f0fc2fabe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443038bbfa3b2d55c704d421c2fbd76408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f159f86346988c631f2bde494fac7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e35525bcf4f8487651ebdec986bd96410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2dac1ee01defb7afd6a0da16e12b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbfbd37b1901f104b53672303db05d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765937bd45599401e6fa906ef54bbc76413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aed5b9acc8ab3285e1c925cdac03f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49025f98b9ae0f3a2bb3be11676eb7c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67fd5db4a7e11f90872d5db8b62466416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126d5b156446b481c81866638fcb454417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec27b1315b46cb12ab0d53a0b13dad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace758d82ad59a999d9713848b66a4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265b211a308c77a58fc3f8a019a3d19420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b308999388ccc482530093deb2ea4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd4422df2285a1c39fcdc03b5c4267422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d10cade4643980ff4df9cf615ebd7f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c91f20daa0ba02893072480a3b92b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad913ccdb550a4d147893f5643bc8c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff031abece036cb82a43764f2292ade4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69809d5b88e5372276501a20ca694b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ef25680b46fdcaf60703e99da2c76428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b9d57ab773fa80508d48ba5feffb9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be483e6deed72e9cc73c4d80d208bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a87d6628a5e38ce42c906f6605b59431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfea26cff4156a69670a7c2434ddf2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dc4816dbd1d4f97428296902a573c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1dc827faf036623c58ce715b1aca98434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0536574e076bf3ba1770fd95efe894b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f984f58d48e1a7cb6910f45c02364436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdf49eaf3286e9379b96c025ad39fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a751e508c6963a21b9ab92233331d6d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fc33a6c9c094cc0dac21a01d660cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939bb746bf6869c36e425ace7e0c19e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f3f974d4cc64932e3da65a13fbbb6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9096d4322b885e37f2e3cfacfa67f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6859930b60cc7b10decf8dc4dc488bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178198c388216e4e8b8380528cccd43444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d9c64c754f3cf891462d9bd7623e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfef841de665c3ed109632274c722e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942cb2b9adf6e73292b7063f8955736447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce11d63d58f3f69c74f823530664f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10176591ff1407a82ce058e9e9c591b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0497884ae5e8658c5c61c54b984c8f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7d029e20a5fdf7af0dfd96ad69181451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd58d01fa9207d3484119167c1c7e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7a1f19fdacff64a7df0b863a8f6a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3007e37c408fed22abf6e8aeb9a3b77454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac05fe3e0d92eb102c88ee60b17dc7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800b6a88d6e81317f205e9485f76947456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff9e68ad775fa3ff8d20f3763b30f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7f18c4ae6ab946656893c0105bd2f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f8b93e3b023c30070e6c60b69776c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf8d64fa2bd1ae99b44f04cd711985460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c0bec13a815279819025ac1f9449c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed1e459256dd0db7c7464f67171e81462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0e260c09e816b4f215cbc95dafe10463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106b284fd98b4c52f31e328f3bdade3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdd5b278325f643b4e7310b07374a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033237c5a6ed13bd741ec01de2d850d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9acd6feb7b34ed6a6a9b0844931bd0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87edf6e825a710e1556837e29251a2e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803957519c290eee8fdd27dd425f0e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf19e9588024a19ca85dbcce9384228470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7966fe0154b212efeacc8fa3e7390a8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d52a49420937fb9a3baf021cbc3b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ba387a86acabd4b82642cf2df8ed2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12552510f31a27a6a9475db2ffba9c9c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912749a5834a725e8b0f71c574c4fa3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3989dee80bc7d7e48decfb855baa4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d516469aa5cc03b54a643dc4ee7af5c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea2fce8805c3043d26e6325193bea4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f597918865665b01aa74e840100508e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33fc923a207ef3678a7defc03b3190480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe153779a09c4c8facebf6288def5d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da1134e3c13bd995a7a982c0ead186482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f0e80531dd77b75383451da0faca0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283af8cd8cc5a8c1f8782ede58c3441484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fe7fd080c7256d83a3961fc96daa8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cb41551de2ba5978b11407755abf4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880abf568ac60c8db9eb35c8e90a8f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0738a7589ca34aaf0a4a8dce996663488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc47f000e6191344b5602b2e6af29d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53879ed9e650be6543ca403092134c42490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7011097437b176330d81ad110ebcd14491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18d0722d816ce1cf377f9e71552706492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd3933e529c09c45227b1b1e533e7d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7220d554ebcda33326b68131cce971494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c84273cc4d3d857e8bc098c610146c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589ece9220d31ff85099d4edc1518a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74148dfec953e409cebfe2ac34e8ea76497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829afe8cdd709e576de39a3598d6094498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94967a77b0685822410a420c053d83a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23070928027b9b2c3980416d9b9a9cd6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9fd2c79fa7a620f09ea03d677959f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c2badfbf005a2e87f7abf52dc89e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75e12c8d95bcd0bb952490cc17c9a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80392cb6b93eddf44552a9a90059143f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3d966aa05b9ab32b0242089afca36505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aad6fb6cd583ffdc310010ba2a6b95506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75dfb7cde9b304250ccee7dbd00ca3f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a92a975b90b45a6b63fc7c37908e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae76233a4cffc7fcad17f05342a8ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f27e42068b8977788d106b401610c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b1b97a7ba75296a3cc423d217e6cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6aa31c2d1d831dd8465e135b69e09e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abf6defcb38ed32e3324e5e2d9517f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc32403b69d4db8f0ed59f13b505d75514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6284897eb8b28dcf8b86833d2ba03a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d18a86c2d98636710882f9ea01546516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d75050a07134aaa33c1457eaab330517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd019b3abdce67d025e0bc2c0b6842518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25725ea708eea8643dcba8aae37b91e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb720ba29712d4dc50b9e0125f4da5d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d0361ebe35a9918afe87e24b71df9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db7ecb9b83ccad3d8dfce907264a7b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05667e613d83ad1765c5ba767682f786523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae7bffa650a0d27ad9fa725e0036d4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43d0dbeba02a1130f6b666cb625789525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da2ec4af8e90bc388231fed6cc84b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f48c59bf9d2cab34036bdbdbc51945527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77e538443e2f8a561fbf6635ecf660528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8600b9d607bccfbd29517f61c4e1cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140c576a05436657b2c737f9463cd41530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548adcbb5ef95b0c791c85f5a94f149531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75da70e92e848e813c67d6b9909f57532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5173ab7f154866dee92f0a0fd3d6e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb8efaacbc75cdbdd12920e218584f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211b4be5712e5b2e1738ad472705ec9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12959ca41d6d13264d77cc1415f0efb8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9337c306b002747ef4df7210c8aaa06537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c8dfc82a6467385ddb84d86eae188538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11b34b30c6d08cdf6a14fcc0fe49e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534899da70e043809a89783b27852e7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc5c0bc924d11c935a041de1bf8789541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a3fff82a40f6d83b3046003897c80542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147277b03517d8944fb490cd909dbe5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78d37ee0e1a163978d9e8a1a2cc83c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb084e5cf115250c026f2d5cf643b3b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a290ed2f13a6c584edab38d6a8a91546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cf73b06ee0cb250027dcc8caf1515547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550e9df5ada996e36ee4d34fcb8101f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d70c89b23f801c8391d58fb11bc43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a1ba5caa484e10f0eddfe23e6eb2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0516ccdca9dd83c415cb75f496879c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cfa55dba9cafcb6873a68f29f3fac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcfd12b33bfd01ef227e3c68c11b23553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e6b6f8e9e0e4c1a707d56a6ab9f36554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa7cfefa3a62cb9f62e37ad136db2b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006d51ca863625cb0e0f516f75ffd47556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd50c86c46923ed9607a6ce273657c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00e49af04813d32d8a02abe1d8cafb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc832208f21fb420f8ab8c1c1aaeba6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4261dc7a0d4ff295345473240fd57560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486bf66ffd807e98f0d7fc448a1efc4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d107345c12fd18c04cab37560f0986562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea41c3ff063110d5988bc9b4ddf44fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614714d8ebd3636468bb14b9c393bdda564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e311e376d73ef1f9f3ce22e42a2034565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d8f78fb131ed8e0c876d7acfb1841566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4d45225c5aec00b96bb4a427a16c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acbb9d1878cc2b17cb9e7c2ab95c09568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed269bdc9cd4ce0c0d3171fa742d89569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482a47dc2c9e9140f95112663876bab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e791d31609d7a50848b8fdf65b38e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681178979b4261bd0afcc015366ee68572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bfd752b3e13d729b6542ae85aaeda1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1e7493647b8402eaa7aedad58c7092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6528cd61525a0aa041bcdbeec08faa63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1756ac7b0031a0376b656282dded204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd812170c9d773d893adc552e04def5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57767c1dec59a10c0281f93b3b0ca386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509927786a8ba53025bcc5904e006237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898311dc3cddfbd11b612aee65f18028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34d133e2c74f87ebc06e4fa110fe0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8cbd09044aac759a941c51db89f2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1e87fddf3fd0b41da20d4245d5ca411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d399023e6c0ae58fd567580a2a64512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fb811540ba00369e4355b345c3ebd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c577c3d05c580afb80ed84f067b0f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681ce7bae93c607494a28714846645415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b139c920986adde9091e7c2312100e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943339823ceeda88370f36c73cc700e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b85a723fad80042cc82a7511ad1d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032a7c2cd057041c15ccdcab29aa13e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8155c8a9c5d5edf9f066d1312e46f6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d55d9499d10d3162f9d73b83c725d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7cb5456cc22051af8d6d40c19781122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f28947cfbf04716ab0289da36186f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b1508754596be50427e263b642cd424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a345fd7f9433bd10c0aa502ef81ba2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b833cdf7fe9f64e3217a3500cb90b2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e48f527a142943f734053090177cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e681453be6813aec045f1a1f7d637e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6215f1b8a4f902a1ddf6344cc161d4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e76113994ea7c4b99d26dad1f76c0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368de335c74fd54381d108e9a43fbac731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0430a5476a0695d63387cc3ea7ede32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a41598c0b3b412b9872c652d61da133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029abd58d81353bad879c9f4b85e1cea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d21ac568bd575ccc78dd9a74d149dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57497f3d60e3ba5427834cb8ca676836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591a3a3ce77f091aaf273d6c6b3a36737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea8eb45ba9282cd4d6d02221aa860938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780af5550c8d28c29dbc8afab504430639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5df4f5fbeadbd9294ee86592e9d0340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f80403627957d252980731f0e876ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4da7a3c03a02b687c1a88c4ac69eb642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aefeb98d802ae53785485c7f8a057743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3bef17cfb27e80bd4221c0ffcca7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbaee2a4bb5c77c670a727f3a5287b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216287f6425eb3ca790399f69c60838a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5df0414643c3eb6361a24499d124a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5975f6be217a0b0e44cbffd4ea652ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca4894912b67df52bf62a341df7a9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770c58dbe1753dd0e6376b37522a1a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a33359759303e343283db2d1305bc351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b391e4abcbdac56638ac1d55c95bc152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cab32b79a0d8aaf870f8a1b25dd96953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021b521ff861504feec28dabcea704454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b623575706a7e8606330d32e5c2fdc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bc7612de3763069d03ecca819132256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b343700fddec26076514545c2db7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7a72be09dd8c1fc89a036269419e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5e2e3e2e1b7ea1f722903ac4f683159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee73225d19c70137f095d0abc1fdbc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922db2e0b35aa4eb1845635cadc712461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d0abc260f17a79a3603fcf4316c0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27f149bbcb2643b670575da557c19c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8600d63842bf61f844a31a5df32994e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7d2eca07724ad0862f8ae5eb1908865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fe6c3d17c6759d88020dc54f5c29d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa85cdd439d440508ced737e1366fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d206e0923b2413a90262356373d6f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a77e8b7f66b6796af0e7a4c210f8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd14de079c3af0f91bcec4e34a194cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdde5082606ca65bd09bf827494079371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fae31c54b54ac136ff1a697aee6ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428563c2a66fc0464151e82924d580873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fff071124a14b5860a8e94d013fe474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e73b23502c58078a25be8b177c04ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f407158dcf682a2ebe79fbec993f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70123fcca2c0e1821c62d24fb1401b7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c2fd1f2aa444f77dcd5dcfd4acd9978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2436c2db196cba38c3f2a01b9e1b59279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889914b05be585d0823cd2c1c5f459980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ae9a8c88b4f7583a086702be5057c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26797f0c6c42bc888157d74231c4a27982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4be1fd24dd1ecb46b88931c327317483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7577a5c6d708bfd3ec28edaeb4525f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b175c000000deeb75a1314b34f424e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e1f1712c7f6a46e339a48d817f98886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edcede76dc189d2af12df7c5e65f1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac8bd4c005e3ce28d1c40ba284d6c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f4048b5498913ab48cd1a5f33b60e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e596b05e38096eba847f190bf167890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3035707ec8ce737c963f4e98f2597f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d85bb9d873f24b3c06b2e514e0e7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe63f0b76d9da9a1cf7ea40917424c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ce15b997efa912d7fee841196492094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa941cb426cd706e1417a1a6bde7162c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c7ebd1835af2181654d1d071f333196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7d1f4c8e6ea09f6999bc13de8941c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36429c8f3f1c995b4da2f345e7ff98d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d95c7757f7297c7e8fc2bf99902c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f660f6e3996044f8a189995b766cc8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e4e3e5fa2d177ff272d84682e9320101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf196d084ba624054cd0b093b99ae7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35a40e6e214de601b67a5282d289e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba873916359dfbcbf08427e1a9523697104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c9f1f02530353bd159bfa0cc09c51105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f74df480abc2b24333472d4b63c5f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd95d772c38a44541ef61fb679e935107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fcbd6a2a9f6b9f4263cc2d0b0dc95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7e756e66cf492ca7200349ceaf11e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3217127eacb624c41d9d6219b3a92b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcae439342fd0f5e00614eaf11711dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f189e9a9d37c81507b1d68d9b5068e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e20aac1019053ba28c13741446c6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bf609deb499db1e92f6ffbdb3c101114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d92170b3a48e61edbb320da5ae8a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839b04b2797de047bc005163901ffea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07284b4eea062fd260277e8533fda8db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d47c0f8c93d586687beb8ff32c9529118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4b807e29c8eb18d2e5261c9ee1abf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594bb0337c6e5551fb66f9276c9a998120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ae1564941452d7eab0b207684631f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123b7595baa287f55101951b3ee1e51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9fd76abca8d0a743cc2dba9d3133a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568fd74f653dcd3c3a49f3dead91d54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42ad3cc4ba152d23115b2e77298110125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823023f7ebb5c44c94e64098707317f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36454f2a757682ca1f425cfc6926d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8d1979ddd38978a33948244a888cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7142a08f20d0e540f59ae1a2d4e1a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733550cd35c784bde07e3201557f1d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65269769845ed5966bd77cf542cf904e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723cc3ecff4f6f07e75aa1f76fc072a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ae4d0ee1794e43ede354f91766c41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70481080a45b72718c029d7390f3da69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715d9764e814558014968332a73414d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9292ddc232ef62657511f0db9712d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb4bcfa8a4bc8c167b144a701d09f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791ca10737247d1dfa6b0a4f71afd74138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63cf14e23bedc4e4d6c565753cc516139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369e0e5b6f724e799a448316d7b524d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88609edbcf626f8ddb66b8c8cc969fd9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019bd8e0232dd1c6d56fb828296b8d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93559bd56bb15e1ae074ffd713ae9e90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25798116736d9054ef2971e1fdf4888144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bf9bca99700272c0565b45f66ed2d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58c2124db0db7229e687030c2a0a35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e718d30a87330f22006e7c4bd86d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed26e1ef5a4d1970c61a3599af5575148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ffcc61488734a1c613b5bfd003ac0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae97873ef589390493320fa94d0c48150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1560dac8a64e21fdaeeb6777c4f069c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91c21bc4730b42c67e707fec271032152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe23d715ffdc5518ff9744cbeb18f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8de1563cb95eba46dd41c755bc5c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55b747b1c4f071b48b8adca4989ff9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a687ec34fcd9c7ffa1e6f146244f47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d2327aa5a9565ecae106ee3a7873c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9432e621f1673425867046bdd3d9538158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf560ec8d34cf5b5a096b211f5e7479b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391c44ccd9eb9d84c93aa52489a132d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5306b054ce1197493776b69e43d0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79841eb35764db3242df73bc64e1837162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf04729c05f3a7bf553befb1f33a3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bee0dfff83d03e92b3b371b7963fa9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecacd0a530131ec8fa2c6de72ac25b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdb0a0b05bc52743631aacb1016fda166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78944d3b6d2fef717b6d3f77d9d5dc90167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570960bb06c2b4fd1a674e01f9d232b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac642ad06aacd3d1fa4c7628443218169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed28a1e03f64f1f00b2e0752661d35e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e4f4a042ee49a7f40b1d2448f041e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa087862e5fd042c62971aadcfbfe66172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4a392e0adb131b6ed2399a609247a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f26ca7b0956ea6eaebe9d9f6d73a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109102f0283aa24802bf219e8d6d230175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6ae5ed2221cda1c71fb26068bd4f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c405965090ad93fa9437a36772963e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ce546656554d6017835a8c54815df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0109bc5e6a74e1ca5768f6d06c1bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df7f9c9e2e72fb30156bf715a7fd42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce2eae15b076959c111c65c3d3d355181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5936c6ee4ab162e3882d6672254f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7847ef4a633570c82d8992f9a530e3a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9494d065065f9137db355d187cd43184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ab6bc6291b1e2f282e5b33bb84d9a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea86f9445ded860bf18a68eac32ca1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dae10f0faca12d95dd5eec61f22069187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80be87b312ff1bf053e4c09b51816f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa783925835736e3f1d11008a523ae9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955395ad765a751279836c373ebcee0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8346b77d06fbb5f0641d5e688c802f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6091e5dbd64fdcc410abeebae26462192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe6348f5c9affbda2b06bff9cfc86f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2cff0aa91439f13083073f69b543b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8786253937e0b00674c24f24869610195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04899210e61f1a1dab976ac328017365196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef1f398fa7d0238e1a8327995980ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d6bc6f025eee65981446e0e23c79a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c674bca5b4f5f43535e5ab3d80729199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4015fbfee7fc5c89f78b08fc9205cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69716420776f30a0e68cb82c48b5cd9c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10516b710ea1abb327ac274aaccb121c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181353b7941270fa8ab68506c8401222203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22c960014a872a53d2de6bbcdcf9bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f89b856a4435ef7ac10ad42fcd826205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2106d3ae9d4f88e1bd1875656192976206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc66a862b88e52c288431c9c303d50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae5668de429eadb1fe06c43d7d0a91208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3890e48029fc4133e6794576908144c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01375acc1b822857cac70d3497dab729210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdc4a44fd52de654a53061243c9410211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f419ca6420691537615ae93650413a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0df28e546cbe7c8b7d812a57d4207213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753c2dce3fad0955b1fd7fee7dc1c32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26ba736f39f46d000b7d95a70da43d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb87a67cb6e863b3b6b0b33ca7386a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8588469cbdb5bb6b2910ca910bba8db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc4e5733fc82d99382ed36743829ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa5e9b717fd02186439a874e4bda8a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a5ba0f019e99642ee71975001bdd9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a41b63b7f0aeee001b9b28ded7e72221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa752a44ae867e9080804b5b4e4837a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281aeb4f4d1882bdef099bc3b8fcd8ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852dc55937c79c72666c160cd5650d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd179fe6eadc30e1061b523efd066c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413fcd50e33921b22ecc517907718ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800062ea6cc10abe535e00d4ce3d9a9d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103cfd7f6d3aaddcf6b0b2454832b34228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e7310257585ad7027ae7edfc355d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69c36a432f164f86a187f96b04876a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f4577171036b40bed77954137a5ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532c6d8113e99c722b23927ebd1397b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de700e2b078c46ee34aac1265db8ed7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680462b63d23de35a92077adda1a762234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1ad313fb3f7d738f6cc1aeece6bca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57be14f023d3dacb08e0e4eb36ff56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfdf23b62b889e191548b035da4d03237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e70b85675a35e09237a899209d132238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae940f3eac088b2b96fa090fac76b74239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6e8a43e9b33b2ef21f8400125ff4d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e1c67205d68dbe3b9e30a3c3fad71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d022e4747faa0f6042f2a5bc62d02cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993b23b0b4b7025be79d2a4602a1359243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3920d9592035757950cfae82065f553244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76e0ea797bf8daabe4b918095bf24c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f858602cda949bb0bd220a6b895eb3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b379c75df158f8a443dae3253b6797247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f07f06d4d02cc0080b31f533fd7748248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad79e83a276f69c86afe56e6f4f4b35249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4a9d1a50851b4844a4bbecad3cfa9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb161902a1085e036da59d0e39f1499251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f88b53486544f135e69f987d199f1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a416713f894f4fccc73cb22ae67b14253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65987d9928610335057dfac63ff6b789254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12371590154c604d7642c97d0b2b0f30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be924e8015c0d35457b1ab94d8fc2d3d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c37a4d591252749fc311692f36c78e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d46cc58f1582ae5f19290b99964db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18eaf71a0f3de8a47fef892c84c0970259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9c07180dfb67148a18b28ea2e759b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce0407b39b91e207ec4a9c73867a8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e36789e55a8f8a2e7ca98f96d8500262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7819b06529d65d5454eabc6edcaa5b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0eaf924f488e2723f9183d3063d70d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6a66870fac8bf6138a3b13a39e63c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235212593648520b5b72e7e41795c96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5f30399d2682a5474d29080ea92bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3b98ba019c1f4e0962ab8c66465e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d4814cd69f537242740b5c1fd28b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f6cfc0f95b5a998f7ed590a1d01f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43c3869acc096a48f1c264ab745db2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e6e4d499165b0d7815e2dbfd3005b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f820debf1012401733041172c34f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602c969f0fd44ccd12f7ced3f0ad6cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6035a6eba7a328e448881031f8033c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24c4c6c1483af7ae44f16e9772e226276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9b17031ebb97e2b560257fec4af1c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919daa74aba57a85d39701ccab5bc2f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91667448242271c451893ca67a2c83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeea84eb85013200e09c8c9b2d581db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfed02327baa545fd175fdcef04c8b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b128628a02fc2277c07ff58a129250282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdb6af03a054425455d56d377a6d53283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc04c6ac6ac8e497686205b94f6a825284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829de2d45db0fd1e29f62de7df8ad6f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3701bccb6c9b9f3ffe0441c9d58e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7e02aa74be80a04e6bcfdd1c66b6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff51907222f96208464d1e313316ad4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb096f8bb28acc9d6fb24ca951cdedf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112f14b19b2176dd37384c72728b5de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fff21eccbd2f7c80098b448fe7f81d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1629aa1f53e91c54d17d6818afc6d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b22c7c051df53da9fb4d02cbfbc2fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72be1e1e07485182635484c16fceb46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951249f798dd10ba12ef9636902cff68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e860511b9b343ec35a6c688c69270a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e147ffbd59022b7d766cc74e2bb26297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec61e60c2db6511dab5bd6f8fbf620298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6575a3449b208e749b9620244d5a6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b329c889e97527e5b983d95cc20fb2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ed2b23dab9331cb75908d79370b05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2479682da5898dec77b5ca72cd02ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561ee86333176cd7f1a0b9dda2a547b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc04e3376a177d834b45565f6b1bf4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33f840dd082dcb426bff4a0a95c050305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5550e4f13a4b946067ebccc53d7cf1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf04791951108ef1f905baf4f14acd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55981d9eb033142ee9119e5d0bce9d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45af4f3ede5b0e9fcd4cd49c4d7e833309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a81f17546c9845a1657bec064c267a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36fcb6ce7f0d1f3c0112e48f505c4c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e718f55c2fc3482b7a37b76f5abd9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71f595b67abff0788ae4301a35209f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583d2de4c0ed3b5a1b9dd78890b7a55314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77635404afb23fc2ff2a6abc7649bf4a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbe329d4f3ca71db167604ec5b0a03316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312b092a7a6c60810629efe79db2475317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beadc1b9cce81bea1c09dbce8a8a93a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227e020136cf84d155b0ebb5c23d32d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c34f0ab2b1fd33196f86ab38123eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8430fb30913a638688d133f9db9e9d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d9f2a1e2ce24d3fa1df6d9dd80a4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dd7ed866f7132010095d857304df1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df276a209ba519924cdfeab3fc6c027324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ed5d873c15fc21dabafb3593ed676325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603544df4f2757e25bf45a71a8bfc8d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fe1aa86029a2913e050054ba90474327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6819cf8f624435ace2238b5d52c293328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b4a873800aecc88bac76913e3e27a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06fcd20dd9d559f3d774255deb6832330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9dffae8f9d4b36cb33eedf24989fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b7686dd0f5fe2b10a15ca596bc1f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a55b3aade1767a838f1e52ef207b30333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd648d96b0b777fa3dc175f427e9927334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c886d24a4f58483df1b07af65fcf8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e56debaf6775d7228bedcedd07e35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f6e4204910c92d8fc7dd3454c720b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a9303ee6846468db766d8c5316a63338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9665939a7198ac7792cd930022157339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2feded5f032de6c47f6e7335d183f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f3d58aa4eca922e0346e2580c5c8b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fc1c809bf2fc82cb201a6c3498279342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6024733539ef00bb6e039120a2611343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf288b86c5ff354250a840e785abd0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ad7c1e85fdce4adf0cbb9c1c75acc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb06d349cd75e92911a0c250067310d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac204adc85f30bc74f5803f5700bf054347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cfada6c467ec37843ac09e1b8721c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad8623ba6edb73a0fe32200498847d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cb455142910461548c9bb35c78bd6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087b19c61491a5ae9aea38d2eef9933351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216418cd71146db843a34337ce2da90352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6d0aa279ace773f6fc58316d9ae8e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc46e1a8c54dcf48892b7c05fc7c6a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06dff6f348e00f93612d025370fef1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c1b4827d18be24962b0456902663d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987d043c4f8bf593b051fcd3f3a5cdb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402e96f063953f2df535b91317731d8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b469a6f817534bc0f6cb91964d3929359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b032ee475b689394573b4a8776cf3b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542412aabab4ef74324d31459c3f069f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ebc5d79454ecf62e6b52a21cadc19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9400ed7911ea58f1829de9725341c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9787184006c6283078d9c63cdabb9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35851a41bcf8af227079e21ec3bf9e69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4b79f3654517460943ebe219c60c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24dc530607ed064f9740620bd19527367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdf0b10cdefd7e6efc54cf4d024c79368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d229d798c7f881c7098ab6dbee76727369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ff45dbc2759802631007100aec5e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdc84b9ef1b6ccd02469c0df404586371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62365e6666c04f085cf9ca3341e623cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d08d9855c2ce37b4294f1d06caedb3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a277f17da97ba986791954d5be9ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c7844e9cfddb9b3f134dbf510cc59375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3c0420055935b4fdac8f76f1809d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebcad3b9cc39e76368a60c1f593cb9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de320ff39ae1d81710105c50da2db05378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca1684d7c16e7593967abab988139f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fad6edc31ede9520ac8358dfa53e87380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac36b08622df15ab36dfdfae6f1e76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88a9332cd518a70529225953eb66c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23c6fcab13f8c97cf8f8ea71228fd7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7bb01272226acaff06dfeec06d2d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28c9426d802b41bd579be7fe32ecad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cb37dfbafdce9d5eff95666cd1626386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fe97054ca820b6c87c92fdb8bb081387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c66ebd66573a8b62210ee789e2f05f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203bbeecd3a4917ad1e48b9fa4c3f99389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926fc3e3a1f7c973d17a6fd6e10620d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ceb8cde02f6afeed954997f67913c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cd59e835853540152868708d67457392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632557fd93ec9b29f05c10cd292aadc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790efdf82e35f7aebe572881933e2961394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e6ebae6a7d3e044cf6a8c5acd7cb6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc09586d6102ad57786145e8e46abe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad51cedc64a4802f3cb13cc9a9d148a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53427ebd499618925518ebe256d8667a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ecc3b1fe8010b7bb0bcd8144f6e35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab9c3de082404dbb709e04ef7363fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfdc1decd2ccbb73d47e0705b31faf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849ad0dd1008d76a14a41512734a0b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5434b88b93800b64a1ea080f205b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc790c39e84b66dec975f0b0ead15a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f809a80b6592c4e6c3789711af388405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824635e61c0728bf0ea0d587731063a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f019efcc0bc91db84508db3b09048d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4851ba6a9e1686e5c7ea190925626da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50044ef5b590ebf8f4e24e3b5bcb6cd9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e311cb381e1d583a2ede656e88da5c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565c8452006d4528fe5594947b24ba0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b039f016f604c690c0cb8e7af1f38412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745dd2be236f81ad575bc8034f8b4d95413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829721f116fd4ad0e621155f4d21ecd8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a57e0ae81275b277e4db7c27d5924415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837dd3d93069fb9f6e4c1106dc3da12416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a62676eebf636a919126470591694417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5c508fa1a58b9109189bd15763dde418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4f1ff492e6e59ecda3b67e3f9208e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4fc378bb6603319b2323c364f3055420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb78a8e30d4742e1dbf96866631b6d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2c750c96ff63f10e1cdcc1768e0ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f5fe7376ced5713d0af821e8c6054423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873219ca109fb3e650f4a083fbf4b91424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72eb8c77d0bdfb9261c987224b819d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78ed4a9168719b55571b01fb14c0c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba8f6970e70321f2683fb699f2e5c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fbe90027d2dd11c4ac7041213b548428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20619080af38bfd5edc212bf29e821429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05667aa104cbf42c2d3d33b6ebb037430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2cf2258b49a0dbaff40cd38c6cbd9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84650f8da4dfc8387269aa28243981e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea779f6ab50ad404062849a0d2c3f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53053534da0e151a90d8021bb2f4a5ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f76f75aa3d010164f393d0c95faae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cc112067e90aa094621cb868d342a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1c45decc52154fdf8beb67562843e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d009d8dddaa034ab9c5cb6cd258b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85939850ccbd06e1a822a5ab04ed4640439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072e50874a53ed1695e46ee3add366b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19bf297263ffed024298ce2cf056ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca0dcc72a30b557e511da885418c55442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ffb68fe934c918da401248449fcbf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548d06db170294e558b919829d8f327444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e51d2e9c3bfa2bd5e8c4ad83d0156445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4766f7f766a430679f91d5f1f077004446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f133c1a989b1373d8ac499c25b9aae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197584300c986aadddeea115c0f36da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb13b04746253d2e395cfd23eb295eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9fa843208165452a54a0666164b46450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aaa9b3801c943ca267fcb511f2c80c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46e524aa44c8282d69d6d016ee06ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4fe16c5a785b0d76c42dd8b8af9c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51a20858faff134f318aa57b6c000f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014826aa8d3cf597da5fde0bb935aa43455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06928a203f1e99e3c474224bf7f4b00456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4baee6c79b752f96d12c864c898c12457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bec82f9554f9fae1554023bb05408d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b82d256ce25898091c76472f77817b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b23a2b7a7247a340942df12dc3db4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44435f506fa6352dd83730140695645b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2194bc3dd56ece913f6b5a3a9624e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4806fbf2ada103bccf7251ab10f6a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d3778ce12609311eed1e620801a82464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae43e3cc1e537931b7356ab48c4734e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a858abf11061f2ee7044f3d9acc807466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4c2db209556ea013d5b1c7f98714d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4d7c70a23c2d23718d5acaaedb382468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2a143dd8e7cd66fdfed7c5eb53023469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3d891c28d288e224d0b9f99ff13e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51ee1ec7af7c21db6a3e2da0aa3dd0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3b4acdd0171aca2cece9d71f69e26472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b804f48e8d27ca8a7a012c99419f41e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3b966494b17f1ff0ebcee638e3c12474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba61968df3dfc51147687151643bfb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683b78ad8e54518fa9d9da311dc4161476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1dc69f1df6680c3bc9b155de471e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a136752c22719ef75bc7ae009f88c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72310a60a17eeb5e7791fa9f3313f65d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0474b4527069c4632298a29158917480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07201e3a06b2f36e47186efe2aa5c060481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0abf4d895b6162b0735b3e865ca0a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de361e9b29def6eecd570d409170e85b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccb19bd2cfc07307bee3c32846c108484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66357b3e55af2dfcb7468c1ea87307e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8196a8b4ea65b6337935260f68cbf1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be5be795361e66bc3c03cdd757e3b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18d3fe11a19b994406e0f21bfb66fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e090bf1ad544770091ee223cc78812489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091034f681976e602d73a9ea77db3d9c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b701515094078b8b13543f64aa2577c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43f33575da781f2c86255e5f9b01ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38601e24844202ababc175b12b50e462493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d036a3f6f55bf8356d9ef238fa03c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93939117acc96b32c4281b5c4346baa0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af85992089c422b4c0ef6c0c695a71a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e30a9620cdb3efba198e48e621e3e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21770399dffafe01f2d45ddd50599fd8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabef3270f1a7b02568e759e4e6b5ffc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce7a26e150baae2082d39f516bdbab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f45eef2f55de4ca2bec97b355d1224501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4627665450726232a1a4fe41311abc3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aab7037dd9408c822c4c0c8647ffbb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453870cf100dd6d0f332874c2b3cfa4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c230dce0c59e5dad224d28bf8f13de6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e139ef03996f35c65e007fa8c8d470506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ee70ded2b47aa90619120126dbc3e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f363084eb06c6f09bf932936e18cfd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51db01308a4264fb452ac5373a4e86509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8066ebdbb26a463da75ed89ee2d5ebb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f932b6ad4626093d8afdc0a69e2099511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41ad7f8b53e158f76e7708e58caa45512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152ce2918168c03394cebe38cc44b36513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae1e61ced2464fe0f414206fa5e6b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6df862731bb9e0e85d9997d29e41ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a96419ae33bcaa5e03e4b738d64f0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24429e4ca624aa868eac691d9f47211f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78a18e184c884cf2e8a9d486544233518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabad74378ac22d683f7df8b139140e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1348e911df39493482ebdd1c07ddff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64291bfeefe1074671aab1cce1cb2da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5244fd6cbba976fdffc5c0f225f3e11522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d9d464bb0ee985d812625b0433fe6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d65558a11beac323dd124512d57f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d35a371997b1695f4e46dd5fcb2cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c0eb6e87e6d43ec2eed77643b78ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39c35d7f39b8e85fcfc2140138a398527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd608cbd76167dd19bf0bfe2f2d91d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd2029e1ec41da5c732c6e55f68737529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444e666ec43b5ef216aa8896caf3d69530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392c2e7604eac1f9cb45dbd5932d63a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065557e6be77f1909b9cb44565310f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11754040328a525dcb7c18af1eda721d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4363e9c38482594e326ab33e5354a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecd25e6e75c59a6eaf6529e0a92954535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcbe640191a9ab5865ad42cbe50cb8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b52b9ca7d800ec6473a9537a3a8b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390918c26739920c338dd073882b1697538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ba329d7c74a5025857789e3e596d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecad0c32a2576048b9187b8f959151540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f7ae6c8662e2b955c8809407cc9af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4faea13e7773bb0a7f5c5a0d018f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080901c467d65dd1fa4a5b213b53399e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da754a88aa5f2615771be1303bf4d07c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a395f95c62e168a81206990ca654a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6bf2a1f03fc0f04d9a4e1bb84818b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f670c59f977726104be65bcb2bea2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774d21e9f74c95570e8f8524165161f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e30799f484de4b1dd8a345e2a880ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd33106edb465c276c286c272bd61cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bcdc1879f615e45a5f37ed003df3e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce70c6fcafebfe577f9d9e592425e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169df3ae7ac2b32fa474a15f4cf34bea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6f83c5f5eb7b0c73dab101d86a780554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29851e98e723626b2dccf5bda5530ad2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174381864ea40e0245089a0487510775556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8474d786558dfe185801caa79b7e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82353ad8e5c82aa422555ebea970db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb40637ca59b498385e2c143c50c9c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf86bc6900976e9e9f29fc1fdf0fc63560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de017e8d543bbdb785d45cfa3d8fd389561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a9821ee8464cf9ec5d39690869474562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33097e6de751b15f4d1de02cf4873448563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fd8aa0271ec5c6424eea5f9ad9854564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dae4d3ce06c91d699dce11950a0d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffc5ddd1bfa7a2c7cc14cc9bcd5e4c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2034d0a9e7e81ccdd7f3e28f4bb56fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ec9beaa61d464820aa02443945880568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b649b8e50eca4501408171193310d4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac495f27ecea3f06548182c113072c75570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16eb6d60454fa6276821eeb52e7d3a0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daac8f08cfd69e69cab4ab0a5e132fc572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>