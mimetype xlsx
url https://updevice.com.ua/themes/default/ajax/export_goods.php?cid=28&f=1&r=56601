--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f752415862a7260d6dce657c53aae7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528dcea3826749a8956b8847f140d782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5428faeb5e8a3c785c7d97fe815003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fecfa56cc95d3ee9d1789fc43a4fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c19f78d4a1294287a823f94f05faf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a5672268c091d8dc1f89c68fc4fd66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1076f6b24be065fda803c6d35ef1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7fbf6d85b6125944c104b8dcaee168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff94975b3c111eed63f4379d79befc39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f90493a7758a16e307e54e365d637c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082887faaedd141fe566fce227e655111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b1b51644c3a4f9ef7624c7ba26a9512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53ceb88e4b69ec6d2596ac04b63bad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512ea5af9bfe8425bdb84fe45ab7f7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a31c0260ba60f898ea7783207f388f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fc83d6b9d78ee0e148c6d2656083616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d724d3b24987386770edc6229f565c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf168bc91bf5330e0a06ef8f1f7bb3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a485095a6346d60daa5b2d88f4ea419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da0e0d7887b1858a6a934675c2826a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e00df6cfdf7f1024d56928c09b951e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31429cf4280a0c8cd8af92e36c8b3a8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987f3f18df1569475721a167aacf62b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db94e2b978131191e07b969023d92024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a9408eec37cb4aa3ddc64a9535a2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf0194672c3705676843583ee09b5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82aa6258849c06f54c1db54fc2814e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885339c3888451d1090915640ec45cf728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2fed4020cf2e437bd5a0a469695b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89989816b46579e24b96fce2e7ea4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b65f0ad1ae2f4f0555d2df023e674b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949045fa88a05c2d6bffa9b72a740db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907e7f0d4301185178b83785000b52d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67b22dc73ac00c6a4c365e704fab5434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cabaa6e64cf8a3275b2624e8daba035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8bfe25619c19a7a3f2b5fcb75d7b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7084667bf41d17161109e618ea2e3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb47a86862dedbf42c50205442d3d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5bae2699b273d8b50f0cca99c356539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8c80729a6bbe82fcf54123378dec840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2826ddc95167f8cd95c90e62c4367c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902124d528e607b5461ffcec5bced7d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11cb7dd377786619a25187a91c0c6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70226421a56951ec4f2ebf03a6794044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bbeffb0fcfc695bf2c0f2957f547a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0aaf692ddbd4d49ee8c5cab4afdf4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22744e6da6b850c46d4a54c62099413147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723abbd63a2a9e1cef78b102a0800d2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6560c5c165bf647ba8202f51e5dd7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b698123028e0b2dbe7135a018bc5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60210f789e260400c7234b74f52b9fad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec67f6f9e31220775aaae2065ea3f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ecacaa1a543aa2a103df8e30222f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bff6f8c640c55be8fb84325d0f108354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6de5f69b1201d136be75f86730313b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f613c9a97296e8598782e9e8fe6d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efa8a9019226d49d3bc5f2a5c81d2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33cd070c6a90e463f33127d041453158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc0f5d15667b48735a4150d902540659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6151e464d1a92a177a687a118b5b7060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab409cf51c7a262057740d33f602ec5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2858b8d4ba08e1bd1934081e854090962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09ddf9fc732020ecd8eabb5ae1968e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e548156f9cb532e36139249966dfe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547269d1d154e33bacf6496dce32794e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f777ca50c2013a65c475c95a5e7b13f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14b459c14c878a6b100040e391f94767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873d9f5c4a79410d19d7a1a56923bfd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ad216efff274b2cb9e1060e30966769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15303ef00c7a46c27d065c83b6ae5f6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e66d99d31397bd9a40999639930a7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634409d9b169cb853b2b500e5aa8e0b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38833af916b9fe9dbacf9c7f75aaf4eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebce346ef32e5dcd9d535eef5809ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab632b48c06b17fe04295c11a30b47ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205df05656ebc48d2f12c6bbb485a2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f23af6609e67250d43f8097108962877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f4959d4cb9e59c6d598cf0c0693f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed25e1d249b3aff738ae79fc5b4ea179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170a4614529a737f577817a520577a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119fa7a523ea8f2eaf3201cfe221ee181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835655d476569aa567242b718cfe88682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3248493352c1578025dc2a3ff527983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ca98ba44f8e49b3c307711fb0cc4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e520567036297ff63ebb9b8eebed685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b895b53eed0a7d77db19bc5694cdf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614220b7faccb1d494b83d35f5bbafb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273cc9fb3f89f97cae041fdde7e2b5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe0bb443a7c105d7e4d9608529687289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f790fdf0730f271b583be22e7119b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96efea10c68d0223d95cc9a83e8ed4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c46651ba9f72590faa1c7dd24765092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710dd37717e6133ce077f571880fbfd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5302ad43e9e0cd11186ccfd5aa09f9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb16a978138eeb77ecc5110ccc9c1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c165dbd1a84f6080475a75249764596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcaa5ce14cf9f90978795151e68a8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc50db4f1772486eef6ccd2a9c2c40998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4ccc2c973a0ae3ff4baed1b72216d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb890a36e3eb7b2440dd55d6ac8bc2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edad8bcc9066ac519798231edf79ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904174bbb832777f96ea4c789391803102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb780e3f0dadb8c9d7fe20534f157f04103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e42baa006ba5e6a0b59fc6097348d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267cff82716aca048a0f7bdda0f18af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799623555ec0bc1b28ccd8471f19a8bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b526ac6ccdc4446fbb7ac86c2f696107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cf6eecc6a44a6964e12075822a345108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75ea563b35cb4545489daab8f4e6ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ebce5dae9c353562e4169bbdf26ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d212970ea744cc482b2b51bcf5ac2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bfcd5ebf68dac24dd12750b00a326112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bec080baff65400df36179ca2ac0ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096754c3012028f039c5e7db9b81244114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffb9dc6989f9f381b55978a0c26c63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4902462c7926c62794c8f4fda0b36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1a876c9e4c1bf8a65a67ac02521f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7195595ce8a303f9974c4cf06da418118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cb605d008190f85b880340aabbf06119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eeea086b889ecd1f487cbf7643b23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab6a5434d18883308912e60de92e15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194226b35a6de44931552278971ad709122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91982aac426e04ba481dd4123e69c403123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789c31107e6a7d3c7301b0c3aac010b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bda8900a5fffad6c54b26177a5b56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d743e948e40d630217a49d19277d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acd5982e753759ef2923a4cf565389127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2125d807e77d2738c20d0a0d078a7c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bc050c4d9f25cd88d943fef9a0723129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af827d5f74120914e2d053bbc7b05a08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8306f67e29a92b2af0bba5e5df796131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb2520cc8485f7c7401d445551ef13132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1abd698d2b38c7e703d0fab6ad905d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce4d2c0fcd5c714eb4fcb3cc6bac00134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447b5e8f115f55a5b3a72d7673b83f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906e9f7922a3753369025a3212f6910136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5fa20d7112f2f7caed47b7c6d4645137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061aa9bf64d3c1b79df2a98d4dc72d9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa53a725283aec92922fc0e3274c78139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c2885bb0fe5341ada6ce39582b24a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a754b3421da707a495456b4719b7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f1a7d3593932b5ca68ebd2251bf7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bef95e6bb312b5ccd5b715584ad4a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49542789b0b3344f68b1167f723bf79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e716ab6c9c27f519cbc9199d2de6c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec3c2795ecbf071e64e08c06f2155d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aaa32fe49e861288db263d5a907604147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67436d9c8b1c9b3219e15c54e7276bf0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889a63b0a0c526776c61581120103c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26958d5853a95cd85324844ceeb1c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39714e4cd153af23a4a02ab5351537151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87101bcab06389cc1f5058ac0080ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3d07b6cc3fe2f63f0de78aa55f30f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d7fe486c276e14bf0c9679ebb8fcc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83603ffcbc1373f13bd89b9b9c882d51155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f8473bd5fa459b3421d1adcfbd85a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6df051a9a20151bdcaa7b4668bd31157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b54b7630a062714be39c189d07c14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c44005678e5d4490124f9e1ba05d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edf4927f5ebcb15892116eac930762160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceab6ecf5441e96ecd86cd1ac1702ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d321388c96b2c25d66b1022af705ead162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae49a0f2c24ba43a48d3bab1acd7a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c803ce54427304a294a3305c7979c70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57fe20c3b49b1f70a120d647c0bf7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db4256c324eabfa7d377a116234e66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c9b5556b346ad5910651e26dfcc6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79274f1f2f5c4e85e4eab35eae0eceb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7bee27fe5d2c80cae7c49bedc4031169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c7ba327145db4b5da7f75782bc914170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f9a358492d2b578b58764fb902adc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed8c75da2fc49ef0d37ec5e970c585172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca5702280af5999c63bf1080fac49b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc23e47ad0e328f9902b82928ff110174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58fa61fd6d686219e8a3810081b0e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b8aa924300372c18b9fc26cc011c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae125ac87d18ea5e224261eef593101177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2bf9104cd270d851370289e4b3acb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368bce6a6d49d5dfb4ed8b04f5da715179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce58c16fbd57f74120fb9b7866e5f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39266b73cc716955ed706628621cf93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83576a90d5130b2582c3689f4d923b96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e3497425d561e210c7d66cb7a7be3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f28647378a7506ab7e0f1fa0635e5f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29313cf5baf6b6f99a8408a549af2d9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3055986592eefb6871862a7f1e11c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fbfc01816942c0ca49d6534c3c6e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dff6f6ae372456fa6d84094e08bcef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881a32f65e7318ea9bc329710c56e69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ceca04743db7de8a71c6d16c9ba87190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37a8fed9fcae60ef009022e9bfef66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7b9ed8810ce4a45557cc89f4ca05e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619305937fdb03f7ba8190836c0b48e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d5eedb730d8544a0a5d5428f08458194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbbdfcf212bb779791e5bc22a1260a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0c5b050829ac075fc5aa048881c59196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412720221bfd244522a95562ba6fb6f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb89ca7b8f0688a00d4ecb7cde2fbe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14f26022e00898c30f16e029f0d418199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec55108dbf754f5bea91cd2a5e9c76e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb47c0eb00a2cfaadc2bd8471af883201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d1ab54617bfe66cb0719fdbcb8dad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deaf3841bf8d5a0a87ed555a15d3d46203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a65e2c79508f9527574241824f448204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23d2ce78cf7318b543039da2bf071e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1d53097c00bd44ebadc5ede764dd1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a7814ac2a8915849a242d63a5ebf1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b9bd168e518e2d0508fd7e6cbb97b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61571bf467ac654e12afe861133dc990209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c491900d253cc564408ee0019ce171210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bde14db97ba6d487d4cb561a2a08de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4ec8b6513f77942a64e8df5c50866212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f5cd6da9093d2efedaeb9e0274935213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1787ba4d1816764fad41462654cc0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35dbb2c0265e1cff1c97bc8b91c7beb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c05d950c071acbc9a4115a8f008e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789446acdce38ccb45e139952bc8133217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778f7b8e35d022250f8fbfbc3da5819218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdff1792339f8deceeec1a1ebbc06b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b71fe271b9f93e30e2e6b24367adb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc496d178885058b0136af6a1b4be50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8730a1582bc9f12d5d6e6c50cf1df6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31fe9c33486af12f6dd320e223e075223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50791a99253e0ef15aa65daf59dfd3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b011466da08834a9de3eb6281905a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f1ec55560e6c3421697d8ebf6d4bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1623784166a9fe9f93ed8fd918330b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dea433d8637c94da1239d19f5d41f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406f53a81f14451a12b9c181306a638229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced0be9fa3fff599a82164ac9e5d73c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edff775ac78f6ccce83b4a972f48d56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e907a469dadb53f7bcaecd1d214d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee380a6de5692eb61d5e4d7268dbd57f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34407844fb27b63106618456fa92dd84234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1366728ef1caa67894efb66cdeb6c47235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4e64edf830e0b926a95c398ee2a10236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612c0c3603ceecbc1ce78444b1d66d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecbe043531267c544342b8e17d0aac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5546680c7d4eea4ff2f53c24a00c67239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060bb5b675333803273f510f69d12a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609199fbc387ca001ae5e71dcaf2ccf8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410a4f7b6357ffb4b27764774050cdb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf91e82d474675ca99261e584d85e96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c2e2d395f3384a893e8ff21f7d258244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ade2c90fc8187c07391b73d21ea631245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ebbca6fc2a3702bc47d7b508f12e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dc996790d05e7bb99cfe4c82d052c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85111e28fcdfcc363876663c8a9870f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c260aa3a9fd9b24302366ed96bd84249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3139a4beb1a55c46823ecf237ef4f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ee7334b128c77c6af0f58acc70e2b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef459e0b76f787900e112cd1667d1f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336de00e58002814fc47126b0710a525253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6340bd3db663e7a2da8dd53c8e0f912254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbeb187ca142b702d64d79adc73306255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d12f065029258ea8b348de63b3d98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d46c04e69094f0e381117c084bdae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2ee41b22c572307557a42bfa77d31258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfefe37d7a8f36e0ea7908d8a8b6fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea58127aee4096f24d920e347dbb56260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a57f25b67879eb33c267d18c74761b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e861ffaa9cb5389f24032f31e4e33f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fadbc4edeaee8f98b710ee6bdfe230263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9ec79c245002a7866cc247dc5b7f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f8c473bfa7d46f7a4e3b4a6110c4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3e5b59208ce956c9a52a1a619b1ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827c07ee03334b80d200764962e03d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334d305c21d31f49b2aa38f40d6cef8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0e09e75bb035f6fa0d848f66867c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007e072f133db0a29c81ae62790ceb1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443e04150e018c339673777ee24c494271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c48fc1e2fd97a4838f073c9b7ddb5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf5650665c52aadb5e0c89b8f307a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584c8c10fa4e4c2d7595c43d1dc1ebb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243bf766c4a37a24c94f37750922e1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe087c90a3e1da15f164fb23d928f1d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96793759bf215b8c0a44bceed57f1fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e56dc777e08dd5020deb96f3642bcd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d76073b66b39d7bad42244eea7688279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a6c5aea1f3f07ee72a025bf115184280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cacc8fbbf16b7079888f15b90dc71a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ec7ab5a01b06dc53e1b971ecadcec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8774bebb0aa5652c31e6b85d03bbc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c5674589b7a5f002cd2b8d0ca50cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a8e8c88c3ce2d673207258846ca96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4bbee6e29362a2728037ebfd5a42b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d433086700dae7915a70e24c88505287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d0e7ae65b66c0c7ba99ed88f5d622288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee499b2732cd70bcce16f64a01f470c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616189153cf6d40afc7fb85fb9df9ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433740b7d24cef53a8f580ef4b5e23cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485718a49e1d7e4c75916a1d88ca184d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0770d8d086ce1b43dae4646100135e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dceb57c1caacc76bbdf16578752759e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ff2e5d716253d5adc159e9ae0b11d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a24adbf148caf6d383353bc30042ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee67d8f83049a68a9796f991e17512297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad1c6b482d3acb294deab1cf8f9643298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f7acf482be1475c6b1739a6a9738c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602a27c16da74b7cbf66249a2ccfcd0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b0e2fe4e6f8b632dc59992937cbb9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00e24c681285a41614a702c63891d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf4b330e4b5985d8742f90c249dcc6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a866b40b819495c730d7ab3bb8e94d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de540db44732d96d9bec8c4b4274ebdc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993146620443c3811351ab615a624a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec33483454d75e0a55b1592e16b426307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4311331fd9ecd6ecec1c258b49ac98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69f338088b1fdebe9e4755c2cf965f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e256f1cb55658364164286dde02be4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a08231b5a3c3f409143e5d622a6b26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a4e66835d0d271b6270c5f82f62fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0e9ee9524dfa7ea9c45dffb04252a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a4b752f46741b77240bca471057ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5765e90c89965019d9d6547cf71e54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5260892c08e6ecdf6535c881dcb70316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f314cb65a58756df38d8858bb97699317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbe24b598c7bcbeb708df28451521b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c81c2ec261036c4a1b0fbcd22aefe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29308b63714296f19d9105bb78c2a06320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b886aeabefebae2a4570a5cb5466a0b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4743b546bbeb30acd8f688b4fd19b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbb46c6bf0c47e944aa9754af33bc3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba49b5bea8ffde07807ed91f0fc3c40324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a631dceb8dc45841f3e0b429bfa64325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b80fd74daf46854c0a58a74247c1b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c63e462076c321de4a47eddc383eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4eaea91f4164290d4c9c34e032e4f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4a7eb7352a3da20ed08ddda155964329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1f65e1aaa27722f341805ff0f20de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b789a6b624d55f435e8a96328c04a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114a54b26e3ecf2afa23705206b4801332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a770ce0b8dffc2ef42afe3e9fae1acc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa5d42d9b8ec363b319dd710882417334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554ea8d53978cea423a31bd219e05b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533137550f748144338dcd63fbb72ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc33da71937c74be97d0e2faad9ec4b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb34740ba591d0a71268b51bbd4ff8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c471a36f2331d061642f9bc647334ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b679218b4a41c8a532571f2cd3867ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962c11064e1b4586155580c0577f15e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024045a78c55df1e6ea95a21a138aab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeace6b7e06d1c462dbb860a1e900677343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ec24d5f1d9dc1a2d0fb8ce280dc3a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558555770e00391f481c5163c99584d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748d107260a6cf1af53ddc6690bc636346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf365e66e6ad212f00b903346ed243347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e2bb195c616ca37c1c297a934d449348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7873510df83bec53dc9bd21ef95a380349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32d1154d675026c40afda8a2cd6524350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fd4107fc3b2e4b64845b2bd757641351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158af5801d944bfd3d47b59020c1cdb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7ec0a38e46af4422f62b5e334c0e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94ce8bc32f38e0db176d895c3f4d33354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8a5bf2f231d9abc196566ea1f909b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bfc42cf504de08cdc6d2504967a1f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045224973ec7dc5d524e5f70d6787b58357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a84e2a148a82a9981da958ac25d64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abd30867c2f00c25e47d84eef66c9f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf077340790088c7a5b28c430418ca4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefd763fca9edc2996df7c8c2582aff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c571f89aa3d54cbdc2a32cb1ba5fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97414ca73cb9025e24ec15d1e74d4197363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73818f56f39e110aff18f6d9850ca0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06c1d50e022c9de23959c7264331bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0122bea67752436b9b04d92937f8f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adf72dde111ff14cdce3dcaa0acec4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbf1a48aa7f6360ddb2d958ea7c6a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59163c1fab8527b2e3147d354aecc368369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9831ed74c841a6049b0ff412f2a3e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ff5c881c2e75504de0c1d854c960b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98a93ab6ba1cd2e416b4ab8295d0a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7104badfbecf3d0d27922889d05f3b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6493fd6a52ddb1c6fa370dfbe51f478374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235aca5309ed35460d59b28c45a1b272375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14547db2e56ea977d214aafafa5ae7ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cfeea2e32708e7047d6efde061ddb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff473149a7e21c4f376468607857cbd6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cd30e99cb68e0c76d218b6a8f158d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62d8aacbdfd5ec2f26213c75bdd2a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391e3fe4011b9e267f592bb9b067216381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19852f451e4c67aa9ad38b46da3d097382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64b713b3f1ab6c6697ad22611b4cc5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae900d8e16c48bbfbac54b5efa2a175384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9861bd91f4eb5c2efeb57dbbba50ef9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e66e9475863bfd96b6c5b2cbc4899f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91550c673a836eacdd14f222b3c74779387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b45e5179624cc14dbf7e85e4627cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1f7b6136c430a1389e4e1b208fcb4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3666c616379fde86d205bd3097d106390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21ac89234dba71126d32d1db6108e1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107e9445d191009094b6a95bf17b54d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379aced8fcdb04f77a578e8f6256972393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25d271481127e6b3ebdef2f8dbfb82394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b3f9606fc250a50690dec70aea957395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7ccf39829307cde630d36d4b6d99a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6291dfadfd57c5ccc81ca63af7082397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64beb3eead8c0cc08955fd64e00047fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f98d5d7098ed9571e12a2cb7f2ec2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30254796dc118697b57a811ee44aa38400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73d93361676c2b46c2ae649a2ded8c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29758788373d0c8a5525235304ef5bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80a976a85d5077a93e2fde6bd3fb68403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfd3ee9733bcf104cc1c23903e846b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc04c78a7c75d6a43ef9bb22e5b2cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e4de294eb3e4443b8f8e843a3fa6f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027348f42bfeb5ce4bdad30af692395407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46126ac2ac33fab324b3ad141bbe5b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18f9cc2592a0728782a85bb6a2441a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e96d57def7f91968ea13d1479ee8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92a14c41ddaf0d701bbf64627f9be8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14864567a22b1848c5cbca46279f73c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aba27ab83e1c7c2fd7be0227675df3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ede638bfe5250f70716077a734ca5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05132b4d04fd999f76f7694ef033eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad81d90f61fac4fc82358723ecf6f9f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f68296539709404e5e77acdece8fe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53b062d93eb6130295213154cd1032418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87329b91f56e92730ee80dad58b0b5a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5432f5d0426f4dce55dd7c2d3cf7e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e2db8e9b25cbbd20eeaabbd9ac78d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f051483640fcc2e471eccbdb8dc71a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104aec75a0ea9df3de53a629c593574d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcef7f81f349da144249bfbc1700ae9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0345bdc126d206902824238b54d46425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbd47d7466c62a18ff4ee4ed7a186c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcc4443134c0169727b4e10ef06345427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c9b4ce5630cb318cdd9e793b8c323428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a9ffce24b62b690eb06b4654c3e13429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7178903fc2ef354d8b392d515ee0d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9258140a29425fd89b4fb730821a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe15f873ab4f0585fb7637018d0c4dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc9b787c9f4202792e7099239075de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bb5b8e303122b196030b1909e20a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597502cca4846631ea1ab0ab33e6e906435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54c5a5228d709f7494106173888fa0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3781a6c268c7d9c59f7b5035cabd5e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd2c82e80f9a10f6266e8405c71b3f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69df66dd608ef29eff7a9d0f9a7c63e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c978d89cfc10e6581e637aee21d939b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea16382e0784ba3f06ec984ccd92a3b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee7a1eceba35ceaddaf5f47c3671c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02670c7c5d378fcf7ca6669a757341443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3b2884182d645d245311626e665cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f7da20d274fc559f482b970693847445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961789237d25f78763144bb1830664dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3ec5451378125c09f7579af571b39447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c45b1da10606d53460347d4c5e170d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309ac8dd8a111a2dd25300e77d9f212449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d217943ad930644e2c0fabf30126b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2f4764f68bd04c52518b0415800c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7920536657c6b6917b623a2011ba00452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ba3e292a77cab8ffa4c379e849b2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c97f207bc38b6f60e7a09656d60d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e09cef2cd5a97c23a3c1ba1449e50455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4bdadd80af4baa2ad49e6b0b49a10456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b915145d5591182239c8fec636d66f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf202d91a30833913fd16b52438d07a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756e7c3dcdeb0aff2bbd10fbdd4b757459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d62e806a450dea1a6538adcf160bca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510a7e57718eac2e0ad6f538fa50987461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a95136357e968bb28435387dc4347462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b20d97b1406ccb08ee4ddd5b5c87e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bdb9c6402dc7bb2b87ffb6f1f1c4e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa098854733a89b28688a1a4a4c7cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe3678788809ce66c92393113e5cfb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2592544973888cb13957bc7d7fb88467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26288f1499f529f45cc8346996d1a0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68b08940971b18ed5dce43053ce661469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d42dd8a0fdda18c5c53efa89a259f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2561225ef136401a6ea2aff60fae706471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece2ff8169eeb6c6780d70d09433772472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f67480400ee5f1a77b6167b4a88eed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce30d17d3f322b8ad0f9f809388185474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953690f8248c168fba1636caf575c990475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d5839ba352d205dc1e3b5689fabe2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d7dd807d43300decfdb3edfe055d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5baea8adf91d3f8d5dd8048ae650b37478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b87aa73ef0eb20e96984fcf5f4db9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfac8dd553641ba7b446a94094c320f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fd8bc4ebfbf9ee34dc0dde41a008b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677cd4fe22b83db130d0cb5c60bad3c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540e5165d9a02ed31cc5466289ca25a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83479f605508bc139f5e622b9295dd9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a1142e9fc6530c0e5b4ef1ba5693e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ced0b628cde77ab57e023a3236e5f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc477f3d2443e330a2096c3245a1bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cb15262bfe82968c43adce352e5de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc833818965856c8ee13f883785c71b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04b8d03ac0f8f22396a81d4711a800490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09de71fa9530b12d7c7ed70befd4de6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec79fcbde5cfcf2c09937b0aa3073a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2670946bf0a5cd93a69b3b4088a583493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ad1cb113fa35197a5448dd36cc8a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f310be6e8ded61673f6b4ee49f32d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bce9673e463482ab157b167dcfe2e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d449f8c03577e60089c3f63721acdd8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6484f35520b969e66995994dcf353da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e5b9e9c9c42503706bc9acba3ed4b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705da207cadca8b0a8b8a65a16623241500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143fc4eae4f526577c31d6246337484501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fea1a96a7671bbda5d6ac54525169c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670786400dc1cf8ee91be8bd42b0de5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73a95ec6948199887e84a71c0bc3ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344c73025f654df58b93ab4b41510ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ac1bd28da534d406971d2118738dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a00572cf8e3a9fe6afcf5463d613ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b1c36a3cb42472333b720374a3b20508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e94fbeddacb8735266de9ef5f497d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8d2aa2f85738fdeeba6a7cadedc55510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395716dd474f49fa36895d17238a4ed4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37068acd409215cac30a24365ed2492e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070b58999c7ccc64086561182446d27513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dd9c10b51b915bb304ecf8cb5ff31514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fa75f9985e0778c0072323a337b1b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b927490a659e8ab120b949b1f12719516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f6b25c5777be88be1be97aeb06f17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a0a463e147555209cfe4ecb00a2b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1599a9a2ead6205397e64f8d420029519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657c9bd854013767eeba019c28c8027520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e50497a709e0d259aeaa6a50e5f473521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444bd88496dbeb2538bdbf3f45adc2c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb83b097b23f07693d520fe745d1920523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e9f6e0c6ab6184f7171b95b7a65b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbcefe1e0d109a28f1cbae30d4c0ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea36155e1c67fb5ea49397cf250a257526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd9d7818cec04e9b0f6f87fba67ebf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbf8e947d7ad98dfacba86fe5e7336528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fa8d47a3feea14d29a9748017ca2e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525292f93a55ed5c9d9a6da7c0b043a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc427f4f116dcfacc7e901fc73a045e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea0830fa2aa542031ee28e61267477532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1d4689c1fafce474d26c939b376ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123f0836f37dac8b171b3cf7d3f92b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de0d73d5e2e5d48f3ee98af0bed178535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2d28f56020f0a8340107e87b8e2c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f34d5e41455e0b62a4fdc520d8472537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25529db2c45149a7c58b656e7a16bb7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ef81811d60798452db2b76f19b89b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca8d26dcb3b9d0ab7c97a00206180e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29d43f536a9dcc91096ddc67e03519541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2707c5908139d15acae435ff30308e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a932bde61ab1314c28d8a9bb17889543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d428d4605374537cb6dd7c380920a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14f9c301661545bcaec9a42efff6a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f2edf448d79e8b726413e86930f71546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf426ef09b243cc9208bb03f9aacb6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ddc987a47f19f03a485ab1434e790548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b930572ebe2a6b7bcec059d1453d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8751e64c661f5cdde2fa0b9aabd26a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30059010d1a4aee403028e7f3a8560551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d80c193d028c0b3fe7e361417025b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde973633fd5afe26234086913532da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1eaa4d789e745e4b6b893be73c507554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d8b93cfbd03377d25fb178e8feaa8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586b0212fcc27a21d94b25d9a30c22b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcbdec544818f6d3be0b2fec840582557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a44ef5c8a3102278d03fe7ae6ed78558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084f3b2fcc71c12c9b863595b68f3e0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b845b69bbe6f5e5298d95212914113560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977997cfd4ea8f6b804e47b13d186ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51c26403e517728fcd625347718f84562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cedc9e42844f16821fda145fb67de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02f3bc4b5fde6245b5bcc3006e49c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00524510c44d34ad8b11aa611decd9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ebd8b83552142011ab5fb169bb1ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600d8182af706ba7f367b6c50c43f79567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449de377927a752d996ac2c54b73bdc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26432451fdae941f71c70d3ef4d991569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3b06bb1124e9835d503d1f64d6754570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f267bd45bf7e0fade482047912ef190571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f9aca6fbc410efc58f113e9baddd0572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2316b3c66a9750e96066a55f34049a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180d6f211b79f6956478996c15b928f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e8ed3584f41b07e58d919b5baab4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6339d112bcb069bbc6389affd202944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d50f7667f985aa0d2a4b69b1d47cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b79e74ccb68fab75bfba9507d5e98e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7258669130603db6697d3f7212db657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829e07bedf346999f194e375ba729088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5b642c45429ec2a10687d5238c6109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bca58690f2c28c17bfcc3bbe47763110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a657ccf18c63a02bd0c708a80377e6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae909270214e2cf8b3bf3c7880075512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20732819b781538df5f4586624495313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213314c6e0a33f81a9174b3aac872af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db25b0afdff6ac9ab4b3514c8ab6b7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913e3bdb298b3c2ad42cb4e9355d5c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafea58662095c5efbba8c4c2980167d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664392bf2e0629235d0ac94c12937e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643ee3686ba77d48529d82222fe705919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d891f70f54176fa28ddf06452e03dcd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1a2ce2d2715281d16345f94e8665921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc996642b34075abe5ff3f8d8243c6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d0f338f84a9d6d4e7f16a305a835223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be28a0012aef9bae292ce861ebff8d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa6508f79836f74ecc226e845c5e1325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7773429604d1c4a1ea6294ec101dd426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b341351ace852903359c0ffd4e4b1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299f606c45f33a51b3aec0fd154434828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56235e4e7b0238e0492410b32dc6ead29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13f007408f5954b011915ee2f675d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6980d0ebc01a14b2a2e7a5af617c6e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fff3b901ab1ef4f7bf9bbee5ff70832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b81970019377efcb9249648252a6bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24243b0b697e7b6553e144b5a4cee59434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6628a9d2fa7972de91a7eb1a454b3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb206c7a8c4b530a45bca7f9420c4f6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38957f62e2a37a7b52ab9f59bb8832a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1c33d1a289b7f1e5e337fb113b91938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecf0ea62055577c4132179c3cb263539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd4ec972b8b8ee28ec1c5876031b4540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfedf56d35cff9d5d8ed7aa2005d78341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f6775efa4140c61f0a99b5e20be7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfd6e4d129300674b29ee221faf1e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3e616de13921ca1b7caad03ca1c9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3141a5ae52b756e16fa4824fe1299145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448266ba3a67e4847f7843c111929cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4036e3b4bf27167b8d0ac350b1fdc0b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20652c8e54a3d7adcfaca75ab339bcce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e22fd36fad8f761a5b3ce7dfc906049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f401351281158f5cfd65e874b6a2e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dce42996572ecc5311d898a8244a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870991d7a8d1f782fac7bfa17a8722052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430aef9db3584d55ad6bb8dd3a76bc1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ce51229503640e475ce3ec68bd40754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a7fabc166a7be4b07c7dddd95a12155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb66339842fd1903e23d14bb1988c1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0791576c52bc20ece22d600ce1d15e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89a9ef82a36a1e38a8dc4bd44270fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ab1791f4e79857b2f99b0ca73eecb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f1e92e2345a1c2edc980a36b8a34960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8831ae8e70d42ca6a241f6fd82ef2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cac150fc0e80a40927c76b6fb474f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db7799d9e6b221e612e9a8eb4ab00b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bdf611da8f71ed421d4c96c42635064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dae611af71f8c6ef15e871114b06c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532909595af96ff15d84bd4a12a484c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1290a4ad36e9e1dee04e459b73b3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fff020f84cee0a66408a30411d9bf168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343197092907b8aafd7d184031c442df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896654fefe992fa8e204a986865e359270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf4756be70ae0f0185906c3dd2e0d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77bc74b888aa5107d427c35cb5ddb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db6384b1c197d55cc13defe3af0bd173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a05cb8b24ddb9ef50b6a71f3103ff974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d9a68e88eb2f719dce0894145698875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8d8238a4931ef367d5b33b80f786176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed30c30c9228d1213bd19a1d161c6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2c88424bb6934dcaae3c159b0fa1d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6df8c89cb45067a39dce2b0e00054579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137e6061e3c7fa1aa831507159892c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2af796c1c19cb205c83b993efe298681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd6a7111e90f0200cb62933fb95fe582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834d8443ebc00106bb953a01a0d77df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df405655e26f6adc3e4b0b3ab158e8184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d384dfcb14fe644af8bee6ed657c28b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279654609e6557e7564a6a5e520863086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cc233b82a6737481545a9f45a229e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc68916e12edd0158d5c94102f619d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e8bd0958b4e8d4fb2738e9a4661b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e8d0d53a1d7ac138470d4e6fbef8190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379955b0e97bed8a285ed540a5b3a13891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdefb70a46763a964bdaba0573473292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459a25368fbe7caab86f5a93122599193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f37a2db57730b2cd3d624bbb1da3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce433c5268e579b21c4758957992f9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2569573d8107dd78cdf8d07cb32cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e8e2ceef4d0fda18aaa748730140d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea25b89d1b0ba4e96ab845d9df9b99b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3093f26edec3be3d09bbba09f71498a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8a3900c8d19a8fb2da0d7db8b846d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb8b8966465f6347bc81df2147a7a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89f57f99b3194aa19588a52f14fea7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad4d6d968b362d62e7ba4b5a5aa173103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac53468db67e3764c80ec893c951ae6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed670d4fbfc7c180a493ef8e127929105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f038de9efeed24abfb07f6a55918c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c784f40c34127885de3b30d2bea296107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e3a8d5e5cc187c1d40f33145efcf1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fb2fb2c70a491f0e2052536d15e18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073f962d1f0e9c00cbdc91fb9ee9f13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf2f3b19aad4ddba14bf761717e9a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf4fc40cd5f7f4b963e1692b7a1ad2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19d6a427fbc5d45e0f136a73cf3a94113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16892b9873e350f287b37cfd5493eb1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5bc1c7d7b347572fea3fb3afac087115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9ec3eb6d395a4c6e984f5e073c91d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca897d9bb87cbe345647eceb757651117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dbefbcc98113bbe2cbe2df9a2f8f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f05d6fcd93f8b9f0276750bb179bc7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859cb584a06c1a89a0e6dda3c6b0ed4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568af609cb993373d4b97fcd27074dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecde27c8fb0534c0cd59cca74efee40122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a6c542b06e672770a0d523ae65d1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a6016507c935158068cf3f77c950f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a15daeaedf66dbdf3798eb26267bcf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69558d3c59e8e0d2c59aa34bf59e07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27037e1865aea0463aede821c83c94e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d7b30dd5dfbfc72876515a7ce30b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b52517c57bdaf17ffcea5f4a6ff42129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b7c2bb0c5a5a8dadd68d475a7ea59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29aad54771d4dd5fe2eb832c5af00f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b0b0c183e85ce5e41d673d0cea162132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109ab2eb715b4ed5fa388e2bf23ad70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75965ed54857f146495890bf79d239134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3611025d64c3bf8fc79a363c5c4d87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843d7bbac643e380654572450715363136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f8efef68d6959849f01481aa6e7f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081008be2bec7f40bbd3f42e9938e4f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1f834b6d5ea5ee559cdf63b2f014d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc788f7582e1e227c2996bba633ed744140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9af882d3aa6179743d60d85e15ab7c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288fa1467aa54e1a50b0af17f0e0173142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d405a877e2b723e1ceac5a35e0a51a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ca262576600316ff9fecf14e4000e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ec3720964292828653644d82dd687145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72655416331d4fd8e6aceeaee5e84e58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd425aed0e06dc06bd8c2c3740e157a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30582ca35935eb420e5dceb6c43334148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be9d9a126c407f8642c0dcf0190c2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0a3e0e0f35142fcc41f8c7e7b4591150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7364d815a571f71a477f7920ed8f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49e7978b500c498a698ee453d6431f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9478d2d9ff581bf285a8a25d4e556153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c8bca7d20ee5963b87107ba356ed1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde95eaf307978784ad8b67105a876d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172360799d46d299e9d706826f51192156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac01a384c43de982469d2607a644c56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304e12a2fb768a89abbd064d76ec7b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703354dc0bc1dbd93ad2ef589b23424159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feefafb6eb062764fd0f0149a0af5a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff5dead70a27524479ef062eb6ef06161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d670d173a1c2d826beeaac5e2ea539162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24903403eda172e2082fd30b8b7be3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25744e178d37b803c99940fe73f062a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfa03555c23660172ddeb9fd89566a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066b2b15fa8389199ef8e005af5c3c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4a7192992c48d30aecd624d653e2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ace6001f6b648e6bca32b9f862e53168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01c00b032478aea9948e718bc9884f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815ac09e20d2dd3f98247893492357b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939c10cf1913a1a5fc9be76e47c501b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c07ede4fd1fe123c1092cd7d648ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b3ae61437cc4db756ab0aa9e239bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f9f9e747c0c139aba2600c77a824b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a3b5df4fcec22ec06622ac73b47ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b488f3b11fe62a97952da231bdfb18c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf19eb71eb819d00feaa1d7b28effe5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b346ef9c73bce27be1720c22ffcb1c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03111ce05ef9d0a4816b8bf4540df75b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a531fb1241e03fd3710f19de33894fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf80c21e51fc45fb47f2bac5f12e0d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4022556a4c97a9908273068d21a90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83576412ea5b3459656111697ceaec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0dfd142229d35388c5223b46a3b46184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065c03c944b28c5b3f8ee80e45bcfcd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe91d38a844fed12a05da36e8801050186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fbab705e17b88d3a9b87927abcd17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d0ef7ea417761f9c97cb1ea35b5e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72234dc9ae859e4cedc766e201ff7fbe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b8afdb801ee9b9f7b47226159392a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecfe30ec8993bf352d85f7c48c2581191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437646c9245a5a1b5e9dd3ed0c3bdb61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b54f28229af1e401d81c3fdc70c5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa08f4cfd86a1c0b90be5fcec4d929194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a7f11bf7d04c0e5790d798ed9599f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a19f17767283f229f53fac5ef521a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1b84fbdec128810d9f5e6755dbe05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fdeeceb72a3ba86c135e242881105198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532fec22ae0ffa3ffa06cbe73b8c581199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ba8177a287ac32783d961071cce2e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d60e194d0d4de9fff6c83bab076d22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b7b38852fea029ae0570b4400e7fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b52ccf4f0631734234d89eabda6f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed76ec99bc1c390a2ef99021739b9a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d48b28e389f3d0cf8193c1f576cde205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b8faeee1e1420faf1e71eee059902206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed6d61a45d4adaede9a32445c98034207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f711fddde46c82ae37635d7aeb4ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c37387d50d7314b609d30341e1481209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f7f51b069228cde02d5ca7b43dff6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b87ef695d517754a89326ff7ee23e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbac29003904df7a739639f4a9a983e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12719e06c257763c0b7a016c93385f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc4030c84b4e48ad6b1bddb2ac2c15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696cefee2eb7caf9cd2a7d17f96f8fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6582d4a02da61ed8ea11cf2afc10bdc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5722bfd8d5c18d7d944e81b9599f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a1c7056d08d51a390b9492925a853218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0120c0459181e7dc5cb6cca206c4b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1a077a7669689fd62813e25efd192220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0447d85bf0b3a9e4a17c0fbd4e3155c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a700e6877be2257991f634435ab365222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97307205a7da86d52ed8406272731c26223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4493e30f4287b381386575e792ac08b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9b4f3be5c6af01aba1eeba8b46798225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1aedcb8ae1c067445ae4e5557ea9d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f3a3d3e1fa73efbf8df348822e8bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538212758d8a42f1be47844019cbc728228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6ca68cd68625b707a844438f55b53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b9609ba199413e2c607e6ee419397230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b13bd8a108a47bfd19626331fb7ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f04271f6022178ddd98c22765cf16f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db72999b97de4a6b107a0adf9d1c14d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09483e16f333a72c0bf767a6df41654234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab09a6128a38940f27c2d049d3e2cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89699e05afda6bdbab68423f490c2019236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6068d8426f82641d187a90da0a418237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1265aa5a86efb2d219d4029ba0204f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9594ff4ffdf29557ff30fa6bcd798239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107568365c64b44540f6f504df77970240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda97864bc2c33850a46009c697b910e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9baf27791e0b2625ed2478fe712b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4eb0caa72de807fb50ef3c0545944243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcee3a3eed20f9e01232350e6e9901244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64947a64f396fefed06dba88227e93ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744440c750c7bd9eb35b4ce6f099972246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9ad47bcec55fa85c253db5ba854c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434dccef2d17f7da3b7a8368ad2656d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c06a767a61706d6ba70ef7c8dbf84249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce065a99cf25380e24538f3754720595250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c239c41dbc1cc94aaafb361a5671440251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdc9c8c6942a8f94db045b6059141b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e391a1ef4557e53e63339307263cd4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac07be29e5fb0b88cb109cf8099c82b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253952cc4a14129811598a49e32f5961255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9361d5ec29f33d30b1641ae18bfa04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010397ad907ded2ae4fbbdfd4c7047b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840eb0f6019cd3d4e8f0bf564289088258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7449712b880a54c2630cb91d80cdde2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fd7843c0a6839552d2f06c1c556ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eef98e32a595348617dd67a2c0f831261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78bb4be18a29875680f525955482b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9e85b48733653453386d9711fa751263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fb209becb13416c402d899cb7beb1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe61670205d559d884b32dbd8ed03f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39116d728afa3af878a15eee86bdd93a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300e943fbb664e50a5498444ea8743d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f1a404bc74c1807ce141eb6e95315268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909137e42c32bd9fcf139187d464d921269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd818feac5bbda70490d3ff04043d317270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2c24d49102c98c949d09791d725aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa8cf5ccdc07cb931222a57b5d35d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b519bf3f54d86cf180f98d8d8455ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff11dd48867774f73507f67d75285d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919555e401d31a51ada5170c1f4b406275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a8eeb3e2e699b6b5c1d5a6eb4bbaf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692688463a1996d18cc3fce69cb28ce4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84deda590b78dbc82b7477172cd83ea1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490720d65709fc962c4ff230701ca077279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c06c5d36afd702983068cfc0033a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b3cca82d18f6388c15f261242ee0f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dae10aa3cfdb9b1fb17aad8236e795282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1487f0436b68a35d316b937f80d8b46283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42094855313ca4d332e66229b8a8115f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558ac45e68cec382a1fc9f4c2fac436285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4cfcc7d85119cf3da582b8c498939286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab27a4f409d0d7610763929046208e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563c4d59452fd2bbfc856eb341734ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fefc6486447846b1f47b64ff58d514289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972865bbb3b786bb5142bd60a7c27869290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aae14013b4b6b23d8bf9c2e087a48291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf48fdd79e09600fd51b1aca34f9b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04cb436d35a25d822bbcabd8861036293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef454bcd96b9169744d250a893a1c16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a56349b126963b6764ec0ecc68f43295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccada7175528c8449e605f7dc9cf12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d778d719c00efed2e17538fd25b796297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa23a7305fb9f53939f5fe874bd5f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784c5b2c5d22e949b63bf6a69021588299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc8ed292c1606ed86c487e72d2c31d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b4ce29ccdcc781ad5d8a084d75724301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4617b13f215c500e61e063a6ffb3fdd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8058627e00fbe21859a7f6a03b62b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020f0191418ef8769135c7a0d86b0d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483f18e21eac19c42620b6318247c46305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab95d7950b29d7b6a1c3683317416e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a81f208cba581895a8e32dbbfd644307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6e55e5e96feb6256c37bf8d9ee8c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc532c63c772ab7bae848f3499a2ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cfe0fcb5e2d422717d711abc24540310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2147f41a6954abfd6f049b7f585b455311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84750c17a02b9bba3e537e49afbbb2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb750c90c36d28b10b9487c10649770313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378863a636c47745316918c502b23b99314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66678873f60f9924176bcc00dbdbe1f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d3ea27015a71ecda02da9f130f3c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60df142dd73fcd63f2c7567acd7b77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce77f10bc1ff8ba6b78ad3024468c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96e45b3101dabb82a9a8deccafb72a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbc13e8b828f91c1be7ed7857d5d59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3f8a75433d2e33d4b6f8b28e6027c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce75d21544566ab9bb91d67fc006a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e4abfe9127be4e63f42aeb21f469e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16156c582cf338314ca4c06f30c7da3b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b2b0b5faaf40e540b2695a31b97a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2edd83f4856823fdc969540d1c127d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b47bb0500981bec782c4dbd208d4d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78a1dafdc005476fe108670236faa6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0056c79afb37e1a7b061bf6b7084da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a8bb26555c32a1f345aae1533ff97330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a021fd2408ca7b4f7f8d6e159e7b16331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2af61315be884d203c076ff3895df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff437dc756c59488c85e93bf07cbf92c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b553cea11f292f3c1409d7b7c1a84a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871877d0ff77b998355a5d590f913b6f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cfdad14025b5de96f9586488355c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9298989e98cef3a61b29f529464cd55337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701cb139a9e2e6c43e71ff3923448aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7bd9de1e3c1c5d9f6314604f4d4a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51675e68b9f165da2deb63e0c8ec5c81340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6e82e92fbfa2cd9711a4c547d77b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2f19b51ad0b82ce0855cc19d916d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732f262b51c14fbce2c8947aee7a182343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a18e387421351e7a73eb54962f29b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c81d9cb11a0651881a786f2e4c43e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bd971dc61060e24c45330de0571ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a690324a1a8311f4ac26f05a8d4eb64347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfabea924c5bce5c14f2d02fef53751348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1a599ee40eb3fc0210dc0b92b0d52349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd7ec031b519d2937cad9750016ad2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08a25da88ff04193ab431b7fedc3de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2960fdb0f17570fd48b67835b2b37352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247936f152e6d36bf952d11a93a5d04353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30510879433f83f534e6f6f8a7a91d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909205263b2ef8043a35ed82c78ca95355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc60fbd9decd8dab5163704da044796356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4854fcb5c5fb5f26314eec4f2e6616357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8da51e1a286a952dfeb7f39bb854e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80792fcb700461177303fed4971df9b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a134a7ae7a0c95e6e94661cd840180360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb2e865b8674ae2835278d539fb949361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149b11e2f631da8839e92c47843f6bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd951c29cdc5ad998e4761dd7e5cf17363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917ca7d18af82ed74938c7d9e7e719b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e47f3ccb6eb9e1ab0b8f0d23a73a3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5d859da49a210b4ba97b6419321f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d66f37c00142f148a38345b79bc0cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec8e809aea837ccc475be4f270fd20368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c44ca88d418420d6d3636a09a73ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b38fb7d5b0dcf4c7fb2567c45a512370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8a5010329f97808a1c7204d5d0231371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23d1bdb140decaf42eb37c2e90092a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841f34c2b1cf86a6710db390195819a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d18a92a13879c77d6aca8d1f7bd3e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf10977d2beaad4c6c19a02fd83f888375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f5381068d86fac9e71cd5b8b761df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f400ef7c52aa59133aab26f2bc1d73f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686419e7cb0b3fd68439ed52e1eef3db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91a8cb72d01fb638fb50b20d09a709379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4d691889d36857969c85759d63b79380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c8aeb0a8ac14fed7cbae3b2f74d7b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7fc169ea21ca1457ac7b99e4bd3d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689a4edf1bdef29d395ed24b32062d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b98f4180da6108ae2aed3a8e979241384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176d134038a4b7db695d2d7a6b51b6b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46c59b7d80a32b3f60d70f0df14429386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e1be73e8b4af1ec24d8f53eb093fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100500e199d241b43ab910148382f08b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2d37d68bae6299ccbd1c98cdf7898389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ea3d061abe301d02c0427222305c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c228dd39c43666a0f14c2a905c4e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e5bd23f39ba981ce236702b1cca4d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394c38dc1e76c6a0db75336d378d938393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3895e70fe18dda65b574a0292979d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf28bc9628b5dbf3d46fa46257d000395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b0eab7ccef3ed6dce63151f768236396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10958ee62ba2221053a86f7f9503bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdddf063127d2fbb985e807fe6cf14398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efaff24244daf1b01ab4cf74e240bb1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d50640d7aa633869bb0b725758a3c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81846c942b04b8666fefd77385c460401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33707305eb72777d8f84ea1d1a20a5a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fdfef567bdf9018ae84b903897053403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bae2067a61effe419838142a56d825404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb7fe071d406931227c3a82b88b044405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ba34bd9963eecf324ca70e2e947e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251799472acaed80e12ecf91314a245407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251d08ccdd1507327701ac7f7a7eb01408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5fe0bb2fac4b29f193a5684977221409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f270b9fa5297beda97e56e501fb8f49410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f63eb4e40cade1e483387084bb0e7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6eb47f799270782cc8af3cec29b39412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e177c22de26d5fe8632f053832501c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2bce2f0d135b5fcac5c21a137385b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86640e97c3e381fa0000dbabb1ee4fde415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87d293fc66d75b55e697a7976865a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de0fc7b2ddfba402418dde445e89ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36833f6b5f2472ca9474d68603d2d2e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0c558638f901b595a4defeebac002419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0866cfac5ab70258c5bfa51a05b66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a0bc777fa1f738ec2cded829e6fd0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2377c35249ff4d21e4855c59fdbba3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0c01b92c6a8706671084aa3ff1815423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10894c544eb93d6aa3350f161a967edb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ce7e52fbc32ef74e2505165068dcf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9d8648e799472a780713ebf10204d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871902a3be974217051d203549ab467427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cfcd01cfea863d44da6c741d1c203428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32c8b7f88e45f61531d285f3a7a504429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cc9d4e0dc9f8b87c553e0357961f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e89d53b05609ad15189114f22bbc86431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac94dc50916961b5337da9e69435179432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d517022d51ce1bb208dc6dd6c7111e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0c5626f20389bacb39366d9f55547434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75104a0a40f26d34c91f69378c32b83a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a7bb7a06770a3f2120d6f4cf87e93436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf70ffcc04b4d08312f179c4d376ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa3296e8828027795ea0713294a58e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886679cbc9bcd2724f49dfaeef330c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e7338661210bd9c83d7e1d382ed1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08153c73f7aa82c3b9f829fac8682675441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91fb89835bb59494722affda5eaf16442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59349253872fe99efaf3f0e3485a3aaa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efefdc596299a16ebac424549ee9ebf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ec78d4868d37e917f4a149ecfe3e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00698c4e10ce945d293c9751107a9997446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b755cceea97664e1c2d200b9beca6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6a468bfb41bdd4154d53260de66c7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf39874ba022cdcda913a35a251c939449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e7f012574243f3066bf04c5b042eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642c834879c3bb37319969244f207db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146895c3e4c54196e41e0bd3b3b497be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7462bc0178fe0b952bb952e84c79f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410710dd916fe105afbbf0f5b046ab44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe94310eee3f56e0bab66d0f215c9c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335e2fcab5562fafe8ac0aff82ad596456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342b2d8fc46aafe3b37a3507d9e195a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b367240fb197fd05219154a97c2b51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600317ffa205eb462686d731360cfa8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ebe6364f11ce81d81bc4f5e13d326460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd56fe7877cf44cc91fb92f4d7e8f01461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242ba4140a77cbde39bb3ef8d9b07ab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f0461e177f579c84bda03dbc8d057463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204141ede48dcd9ca8ffb2807e32ace464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0be120d642aab400e7c5c26cbafce5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0afbfaf5dd9f6d1ae05733b5e1fb52466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe40dca2f7f9a27cb94ff1fc2fd8bde467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54685ce20f323d19eaeddcd79b27fb2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2df9df7a7c1e8377881d3a785e321469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55867f5cec20bcdddf4571561980888b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbb5a73490574f2fc640cc1eda1ec9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991afbde1f4a1fe6ff6161de6f44f6c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aca070aa16ba16bb63dc07f03a8c3c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffb9b96909eeceb683da16d4688460474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a4e0cea9d96d75b1b1141a95d7d39475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe5128b9ba6ba951b2223a0f416668476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27383b889fffa5ba4ac18784fc36a0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3b6c6986acf55900d5ab05ed4f418478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d1685900b07ed48a4a9dba2af37b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd77d4d1ba901051cd49a323f54e8e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552aedac3757541abdfcf5b7acd49eff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b4f4520b9826450301ef2db047f41482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38954f1f22939f8b01c51b8a5344cbe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496c4db0868f84aaa66c76008694ec2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091f1c07883bed38546cf3ce1c78542485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3d9c7cacbedd64df4e5a77304bb11486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201c80f2ea728b2788f29ad0afb4c02487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbb1944f5a6d6b591aa241291cc068488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e0d01974df97324b448be3d20f5f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a534692838d6e18f0a0d01c3d6ae8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f9cc2c1d508c140e5ea2c9c50bef1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426230f6a202ed30d215067ce877e9de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0faa6a1272ee90a448175b394a145493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b7664568fdd6b0a60b92387fcd7aa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52ad88e7ad36091a5e86251fb9edaf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da67f3cf0d52245291d944afa078b76496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32931d61b88bf9108bb1a39aa097f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90257fbb0258bd99ca140ef2fd9f60fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10498adc41585c2902201196f262e4f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92728b9633f972f04f04e0caf8392e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb93373750d5f10c2b9c24bbf0d5495501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859476a61bf60670736b96b7941339a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b64c639551af5f8aa9e9ad4851388503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a7d78d021b3b2ea19b97aab5d0124504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1adba938bc7927fcd2ea6cab7ec2f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5370e2852f75522b0848f11c95fa4ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cc783d708375e7fee2caf894a2151507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2f924eace863d82a109dc049bad74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f63cfb4997cf1b966b32fffb8cf66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16df7d03a3679be586900f750606ba0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e5fbeacd8f9f06e94cb07b023cccd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ff41ad2ce8c653da5e7d4a836d176512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785a3a8b5acdde520222fbb0d5a1a50513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c8921c2372737acdfcbfc3ad51bbd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890285c52e9a75dde9df31730050120515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5caa653c348c6008627858b7bee9be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bdd5708122739b616ccd2e778fec6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682037bbf1d0d4543b44426f235db8d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80269cc574997598ecbaec7167d96b21519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78778236957c377f65fa448f3130dcf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6476a4d9a627bf9b4e4cf76a8ba8b77521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff1ac5a20c8b8b266a740c20c02584522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30778c5659ac6ef7cd30443fba41c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc698e8a8752207dfe438708448e550524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50f927fb28b24329210db3fa58e1ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9969625499ced0b2f6e2b8e91bec8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c72646746b57fe45f3308a12bc6204527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290cb3573f1fd883959e326a9602d1f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbe20ad0842b0ed600ef078430168e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816261c8df0941be531a2cd37b994fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072ca095584d2f6cf4c6de4da3cc513531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb3b14ba5132cefb5a6f6a74092c08532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddfdf869215c18fe22e724d6b6c51e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5004f02035c2ab31f8854e2b2d85b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797a9f689dc20374a1b6c5652a658f3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556e81299c41cad7a0bc4a91129adce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727f85ddaa4751b8a1f05f063c38011537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23607a3ffe2e041d626ba1f8bbaaec95538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25497bf1363ac0e70252cad57605eab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1844a93c765e972ec676bc299b0ca2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb9a07f41537b91f31428a68489439541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e4e84d41dd6fa8030c2dc6a54a753542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae76b953d3ae85bb001f11463ffd57543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd64dc1d29dfcd414aab56791b8546544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb34fcac597a28ff8eeb49419d5fd1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ac6d1e4a03a0b2b8da72af7f3c930546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a44c88021386b869cf7ccf53636b50547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819eb812d5905970295ca61e7c918dd1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e340166ebe3acb05f75c6e27a34c89e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa1af6d4a0f480e4d14ff4f5fd32b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130334da0f1b8027cd9ecb545b905de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1bf47c2dba2c38594b55ce6def13e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ea6fb3ec42be9121b0ab318d386cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc576947e2e31b15c1ae7676f5576b7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fd9c70ed61cd879502ea474d843e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddf72bee2861c41a8c1177725843f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7954010fcfd1c011e1b50b9991db5bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22a5fd1511d68351eed18404b60584558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4a6f5b679efb98af05cd3cb2a6999559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701186ce2c66432eba99c01d12e6159560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105d9170205461af42540217d1918df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39aad96a412ff551563f9100bc335a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8abd91d1be099733f20fabd917fdf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b79fc73094904865897ce5a3ea3e7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdabd4bc06b9db05ef5839cc76e641565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a64b404a74bf84ea84b7818f1bb0a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de81f93579645173bd0241b2dcd0b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd7d979f56110f42d9de599eb2cdba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf770e370b19e7a6b6ce22e5944f532569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943804ba36dbbbce87942b0ace56708570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb622ce58ba3bd9afdc76dc4e492631571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8bacd26b3c6515bf37b08da73c8c2572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>