--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3604c3c1400d2ba78dc33845a366c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76795f89a269b9ec996d13da73b9a9232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b227df5fc51b250e0e091b0126bd5dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af3c47dfef2538f825d35ca2e36c5c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbed1947f1d0d20293564892af706a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512a1bba56cab74df1cdde32dc4b32d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4135d9dfc562dd09c2215460d7748a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94459e505d6c17add6954da81084de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4eef23497fd14d7f138d50768271329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd0e9b9b478d3bc16f72cc140d40d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e233cc582115a1b12be88c191cad0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e62c1c3b736fb5900fbb961e8cadaa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08948df44c4385621fc2a30f35181cf213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8b4242c7510777342db2fa968973614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312d7cbac700ec484e0e4b859d4e8ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82aeed459b9c26d7120b4eb8ce8021d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b1d6703c54ea1c216eaa4ca5063a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea61b61c19b71a7c65cc78c1be94eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa25eff43e16a6834aafdaaea824a4c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973f3e977761c07892898bd58048e7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef2354d950ab6502366a349d44910a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91951dc067f388bbcbd4779bd99f9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077a7634b2d8e07ea16dcfd7db88d1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99ec7f6ac4ea4b40358b0b47e229b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9942c030fd61e4828577b8c84e8dde25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725f74e3ca8aa1487dea340978da85b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e44dd75981176ec0ffebe878ad059f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8b90f8164bb6937cff0a850c6a5c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696638bc13b32a4743573537809e2d1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7eb6bc901c05ecaa6172093532efa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc92944edca96026ce54200537c49031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4f60fecc178223b107ac9fad0a90932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448a9facfc46b424550fdc28dbd322933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f025fae8f189e18358f2f82738163634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec8bfe4ef7c98e5e2ff8115256fe2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dcbcce9041869dd796b7958170b7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa07c0e63e107e65d1fe9e926e5a7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b47847750c8f48c019ffb3c666b7c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7e23fd617560b1be582b33cdcc9d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21207b6638c4a2332863bf6284dae14e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44aa27a714bc1327ca64596ab76f8ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a7d417a56b8f555cbcd7e35df7cea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ffbc61c1fd3abe8b65cf40111825143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c789e56d3de07c39f532f38f98f7bd444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a26e511baab7f90dea5e9f3b20aba545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a958fd047a31433363cb6ceb3d596446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2516ca32c9df400f1e5b241f07ab8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706aa1c73bdd4c5704a564fd01062d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e034d1a1f85d983ecbf3799deeeb34949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f92c325ac091709d60939735b653950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edb2646d27ff46d267bee26217027a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641c30eb523fb2692b17f2ae96a193f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d5eefcec6b9132e783f4ee9ac3c6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6b6449aa8ccacd65f79cc0612fbae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f08a22d186d030cb3565d50148a3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cc817fc736f8b02c236b3ed4ffc9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78679da9067da89346bd8cd3237572b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f80dc7fa4d61dbef389962aa68325b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40123f5ac1189963e8f276b2c3bee9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea5d4148e246639d62bf840b8bc06e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df343b7357906137d7c094ee68d5533961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d07603eb490cd8cf4648b1d836c08a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba3df1f07889ef4d0b9571e0a48fef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c1072589cad7b94a50dc6415d7a3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad0d39013d698d8d4905ff6d0169a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b207f8aa7bab238dcd7955a69df5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76047d23caf14ffbd8fc723ced4749c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef6a399c4c513b4ac775d9b77e1af268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c07d01cf0118d4628b941633417ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2548ff0e07dc663270e74b4f69cbb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470daf047c977d4b08aca60035d359d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493babf35a8eaf865b63c44cc3a2724272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b910a67a0492447a055853524701173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0416cfc5dd265d60d1f1ff57647b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9356f173c36521b143cf9b31395f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843079398d009ff2b9cb1f89e2173b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51635f8ea3cebb784be920ddb68ff92177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9a03eba182715c532e3a0fe9de79978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe2d9dd50083d4742e8ac0c5a25d1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03d07d12ecacc2c157e0b6f2fca30d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680ba2f342cdd1d7dafdde07562cd1881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4950abda4ec8a95357c07fc307ce382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ea01b7e057df37beb57949992c90883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed678dc6c581701ca172da74bb39aeec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb307659ab786dcbf2cf264af315ae685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7bd250a47833879177df9e5e1af1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c775a1dec61fadd8b479286e7221687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efd6cdaaf9422655e3f57998bdc09788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74767185aadbf8220e81b0c9e3015c3889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3d66af41e51fb8eec5050af9dde9b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3c68f556233fd57edd0555cbea20691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bceea1e1deab6c7abceb3b6348c4e6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc235fde405f9c0ab9f5efb722b89ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7093218e60ea6ed0da146cc954fde94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa82e8d55196a5aadddb47db9dd59c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f59ddd2f0b91f8b190c8687340d46096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be680ea35b907258c67a781a06f9ffb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff601441beff38eba5f9b46dcaf88d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571bba4d35a387f9c5f631a9896f0cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b7bd052b85d9c0ef17ac6d7966c65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059eb0b752d450fd0ce74a5568e2b90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ca50e4eda5530b687736c6f813a63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a29b01e3530b6a18061e8157085e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f81f54a20d7f56cfeb6723e573d5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ba375e590060bdd9dcf6691e063a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c393d7ad81fbf86ac50d01cbbe6ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b7ef752d5ca105815362195ce8c07107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7b2869aa1f28cec78aad4fcb8cc95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edc9acf4eb81ca9f9edd59c1ee656a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1feae4e6c43d59c29e790760240ffc2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65691174bfcb175942165808a6aa82111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbdca2593149d9e1357cb43e89618e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad376dfb5926de49e179a23e260eeb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920194c8f8fc5681ad3dc67837f07c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b85db02222fd2ac9fcf4e56f6ec88c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db11787bd9cc1cec882cd70a54b617d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132275bca037c4bdbc0b80d588892aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e68a9cdd0af5f249fcdef47b1f29da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831ac0f19a46fceffe11cbef1afe70a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9f734c01508a055d1f6a8644ca7d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec036b2d51169710e75a678a868d458121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d5869d98421ad5fae359b2c3d3281122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade63dc5d3457499627c713a9ea55452123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a1cfdd9000181d1a0373983122dc9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194154e7ef99a6b6f77d5df794d84c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4e0f301f04671249e3646823d0e2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425e62eda8ea726deb36b674b72efd6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8fb74898736c78f3f0367d6124793128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503e953b8f14c30a7e00bdf68ba30b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6791e5ae228f15118e2678a2b54092130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c362972bb35930dba08c0d10f98028a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d2aa944c9cacaab6dcf71d9e05801132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8a64cda655e63f2f44df3e6bc9a25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae824ee11e7de4794ed692734e8d4312134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ec2ca44b9d7576263017ed0ad14e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5b2231b77debc37f0fa4117901797136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92098558bba7eaafb3b68a6e48a68d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8073e29e2541ea308896dfc1ab377d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838dc88634b0b24cd8661c09e74f39b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470086f4f1ea77c32a4c60561449f20a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf5a530a2754d6dabd5c31e41fc290141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10520fb61ae5c4e586ab93eccadd2a0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b706292ea3afe3902e722d0f094c9f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6526851224fce02492e83af0ff3e49144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781bfb1e22ffed02a1ceb3714e6e6a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd96b050fe044212f1ead17fceb46c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2fb5ffa888b711fa81c3e0766c958147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef474784cfc6d6b5ffb198fd8eb4bb9f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf228dacec9fdb1a2d13847c6e6d6a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97837aa0ab7b99a1c44cd353e6cd5650150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13593e07bc851c77078c48a2bef48e4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbb560cf829674b09496abd884634b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c134f40939fce118abdb125789ad8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13921363fd6c37daf87cfd423fe5311154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96068dcca59f12836630222f6a4c1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff53d469dae5a0fce1bf0bb6769ba4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e765b68435411687232f9cf6ae18634157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd0455b2dc6949661dd2ccfbb610b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19698eaca8069847de35a625d187cd9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aef86e7f8ce5c7f0430b3f869c8e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d936d32605f22b74457e218124da5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06b30bce3188f43efcd4c0bf105751162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f073ab5a1ae9f33e94e2b5dcfa50e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7de58f108d9e66a4f208c49a2993d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989354a8918326f0a28958c38d13b076165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6963fbec96b8afb3c7d26ce3c7bcf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0835101cacb54256125e79abb1339167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149319c3b6e1059042c590e716c4512168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54b70e4a040d3924103e1f783604e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a29e6a2b297e2e4ab04ae8e5c0c2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05d72d5ca0bb4c12de53e42217c838171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c387b40323c83cac1da38dcdf9b77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babd18db94d86803e7df71db33c9ebd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9f7c5fd04384fa76a86c124e5f452174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255f48d4960f39f3cb0dc9e1cdc00ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700820f73a57a0cd2cc29b35c1e68c3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4f5e8ba28df913ce6953f79c96e56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8caa7648a59d76a81bc906e225b0c4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b814d73aae2038873458954e7d9372179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6833d9e8b5dd429013ba349b47abc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55acf3847d29b605d392d8e55a7b842181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1fd9529404ace44a4ae52e0642d9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace0b0a6e7285a21d5b071df3116e17183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a7dedb05f8cd3e8110c4a1cd00239184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b185d0f54121f9da04145df4725ed8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c407bf363deff1c2465b6489badaf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be6c3962bc68997a29238a4ddd80a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29d1bc502a6847c70ff55288f1d826188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453516bb5ae8cf27145bf49de111f22189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d506e4a850c2d387a17fc13bf13b597190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445729c617c3dfb8bf3d5bc63506ec61191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665e03dac6eb89190633d2328bd13eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b5762d4ed1fde16387d15f9f6f27d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98ab0412180636d4160ddf67b3e4c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb83a64174bacd710c100f4b500625f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ff7c6baa130e0f37f69713daf8476196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905cba937b3768a36bbd3ec17b8e5f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882cc883c416153401a3997471c1c2f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943621acdd59a5b6109d5364aa96363199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf977e097004d5090dd142d3d3caeed7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aef05e9c922f6880ab10aa6ea36cad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3c13ba6096aedca92da93378ff7ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df7031e523c81f93e2d6ce31749e80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553489d889010754be501592c9e6b07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846c47f12586a92a5e3a1100ab8ec16205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60563c132e7f9ceb3109a4fc26a977c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda206bef08bdf373993d05d4258b0df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2921c79fa7a2f260eeccd8c678c61f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ec97cbf24d2fa690152759fb42bda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48c317a3dd3bf7432eef28adfef5a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81249d8cbe57d8f97886304cd701d8a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80f87409f22734fc4df12f3128219a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4e53d8aa39214395a6c855a4342da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070dddc8fec3116994e318998490fe8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573edcf47eccdba1bb0f84b9eb8dd90b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90453b0b7bff42a8e134dd942a2ff72c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c7143979dc690c3a53cab729f74ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72436737ed4451eadb5eeffc7f37d5b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50699cf0bad7a29194a5d06c8791b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d6c21e8bf5371dfe0f5d13c5835e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ede941f6bf01299fd378937eb35b5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553c8a4ed4badb9ed201f4f013a5f74222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdd1ff8ccfe7bbe0c6875878e7c8e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c229cc8fda48620567543418376a68a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f324ade251fb2ca2175aac640609a41225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb516b282b1d9791f78c0cd3647bb612226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153caae2d9e8a8b03f3e5c9e4afc1979227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a151bc42cec8b94d17e7e7f84ebabdd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e3a21b3f2d6efaa171927f784e090229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfffc51920ffbaf30412e62a6d321bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401e1d147e0b81acebd4db6a5c44ca6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b25f58031d8f22662542284168d932232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358483b82150035ea559e078931b22a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398e3f73f9c27f0dc7b727f0656f82e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f7589bccb4bcab4495e38d8303f05235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fa7f44c82d22b30a79f1dcebcf114236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4834710a8ab0eeaedd3e3d50909a576237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b918e22b537d78a4abbbe211074c422238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3b1827dc73ab62cf4f9c2a02f9918239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f111954c57b471931486ac9e65b4ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0888a90fdc12941662e2820948360241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb33812c158bdf07ba1a3f3d244e727242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594356448f70c79f4e51cb3308ebd13243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271518dcb49fb0f7e770c61073586cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce061e69585e1814db6bae7856d8f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f2faab80caaebde3b34fa87c05f37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb02defc56f20b2d45ee0d69591cb5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673d655d3cabd202c166e77c2f1a746248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444ecf21829fad671cf6974df0730e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5eb586c1a86064f164b0837141734a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a12b4be08f466273df851bcc7eebac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44704560d754a70e4a9a67fce3016e2b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f52adb13400bde140fcc6d1ce0c81d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75055611db5686bd64d2f63c9edaa1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cc01597f43cfb6d2d16d21be121ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c404307e5e0a4c31c6170b321f277256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152ba62a10795edb900d3ea9390057a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f8895b19a66d508ea1f2850742ffe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b58e6bc4abc25a840dc9e99faae346259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2aa80a54cd78b7d3967ba28a2f7e9c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54e0d7e19b55d9edf567e67a998a39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5d3c460e545abedd2117bb06117d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86ed892e1b5c9648758136df60021d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec072b25a1b42e643e75b01793f209a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef92e7e0988598b4eb4ff783f7bdd3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a26024803069f3c313e7cfe1f5e36266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b73b89a897a15fa4215177357bec3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a9e04d9e64e5ac53c6cf690663860268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25282c4072a676dee9d52eb5d5d4ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badee3cac196c79f744d8b82bf35b49270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc82d298ebe575ae9f4b10eff219ec4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716b0f058d622e0ee459bf6a207991e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8fdf900b424654b2b3043efaab4b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55312ec3e906ce883c3cb1c8c0d197a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93db7004e9583030d0d1ffc39ba48a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfe77d160935ad71d63e3fa9feed8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f86efb3c313b87dae3a45e9a1faf7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de82676eb1db089bdc950088e5f5a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82445e82065e42bb7f19df34af297489279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156eacec8c8b8e2ae24524eada246047280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57736e1d5f90d2b13006f3ff646f2a0c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a885c312a64ce84e0ad460eaa537af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d8c620d7cba0d767a9c8cde9e5d4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42182fb20342b6f738dd71dcffd491a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ba680a8cd85c6b6a977be8f0acfbb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf86f2d1d277289f1508e78872407d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3ed1f8813799c6f3e285f24b0695d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4f1f7bfae13507b835316454e61a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73ece48e8fd3a83952c6dea49b6360289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf614f28a6cf2ac46e5d307e1bbb4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fb8528c93ad5d48c964bd89c0fc9d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4424ee667e9f22a55483edb282a6a8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387146954dff789e6e371758d00d4cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019d3da39872500e98712ad7efd81f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff8cff6370c2e54e58c020edcd3c17295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cbb398cf12fe6c2af4251286106a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240504d2ecf4c393d908461a617ea71297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab2937e7600735775ef79b15c49235298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2e86da82ec93d26da84fbe2494337299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3892d1041250ac982e69b2b068702300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875a57762960290c1855225d37e3ee2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8de22ee888542d83300380e48756c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b3ba2fa2aff7b4c3e051f04997184303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ff831eccda5b771a7e3f95ab7469d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913026b3b226be5004bece7459a0c1c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6973eca70a89168506621893cd15a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3c3b5caa7a5f58157cba49b947ab6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542e9ef3745cb0d6ec79edcdfe6ac04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711e912ce7422e678275d11a2f6631d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03917981968cb2468e8b71cf0702f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8084c0cc34a452551f076ccb1e88b6a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d175c56810bfaad874cb1e868f0a67f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858867f41c004ccbee12c92e59caffe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e157027a9ecc4c8f302a2611476a29314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ec1dfb8c549d5d29c48335ac1cd75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760481c4d48ce36fd884ae480e99dce7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c750cbbfa2cfc64a777e3543191c434317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb301aab6dd5135470cfbf064cecf8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c8e430b57fd98fe5fde19bf24314a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89065b931aa3f77473e53d14186ffaeb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b12a6ecd936953f7e032f12d9b1c39321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9b73e82a78748103c9e65575d5798322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399ccc8f779df523efdbdf0afdb9f54323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a31abe395cad869e4378145d499632324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3da11c9ab5dd38f61b45666dc0bc87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0a57e2d29aea05cffb88194f843c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242fc78300d826e703fba182b7fc4b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfee3e8df76febafa1b7957017a1141328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370a06bd9adf1fecad53d319413fcdc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d131063aac1e4eb1fc7b0056b88da8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215151bc4d5b7f69796af7af2d059872331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3824d0b7b3b6e94c12ddd1907e4f0d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2f794360b8c62739ab4eaf954ae85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fc5437f2f746d417f2c2405cb841e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cb007415073869f4d30e87f814d03335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e42fa98149a5212b29f44e99f80205336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280f9a84a61efc5f5f391ff4f4693da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74318a56b660e940bf11f00d179eeac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2bd0904cfd981daa2e812092de821339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268302922bf877b133ae539925a08d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26991bc3662056f74bbf0b3ed9d53db6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662829f23e76eedfb94198ef51d9f794342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726de3dc952da8eec72e5bea9bbb271343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e144d9b84dd475b1ed7bd16e2b8d85f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573c91b4ca279a98d73159eb32ce065345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d742153447cbfcdd2352f52112848346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a81db65f948787cb6f4988e990c2d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7616ed402b724966c6cfec8971d189a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7b29b8fed5cdcbb733a74000fb1cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e29b41b482185a1decdedc7e7bf8b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f099ad43d1f8c1979d0e3f5af8f71351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdca80c66155f20d36ae256ca2c1ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca1d9f493d1a637e81e0384258607e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0f819c1bc70de7265ab18fdbb1eb6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f91dbfd6770721975199b055e5f066355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff40acd1bf8eb01b7a0a1ee58bb0d90356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23163baac8743a9afbab62dda077afb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fe06fcf726df2f5345ccf036f7066358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16072969efa92932082922ae25c4b2ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8f2f67d5327ba1629a556bbf921cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d869c2078e31368e050f061cef048361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a54e8097539a09d489f38b7713d980362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4df4f9a7724788961622f6c84dee0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e541cd909bb3ac231c15e26f721e02364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f1ebb20a5ba709fc2f01deda4b5c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f745e51f44e522948662f8d210312366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7998813de0a8e9571fede77717a357367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0874239ed3537a7b8bd4b46fb65515368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137d18369afbd1b630156879108a5d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c290438932676c922eb05ae267caeb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814c0bf53e7612da12f1d3c89af1b52371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100fa69b2d70355af12b1ea0985040f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f333a903e04c292ebcfcf0c1801c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea0f347b1afe7120d06943e05c2126374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88811ba8456d6e3cb520784223f94186375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a758799138db240b56947a8b865e271376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6178beb4aa5695abeb5d734b1c2b255377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4076f8ce5b18d41118ee920da496d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51046666accaac842597ae313e75ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd763b76ac597db57e7ac680f5f1dda7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16785d581238c879a0691fecb9287f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e6ea6118d095024186e933b0ec41b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bc004cae593e4d3b3b9760865ee44383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc385d1f034953e7a70cd6264516092384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c90378502884ab23a0349f861b8e2d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb4327e4868c7e0d2e8e68c44e2c92386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37c2a6254e05f6bcd11801a1bb669a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801fd58adfc42849a2120d88c4dec90388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d2a30b4e2d6f39b31f70ed64ee5a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cfa4e87ccb06e62a64756f171757b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b08e3dcc0577e0143de8bd78023612391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd05fceb5e036fcd096f05538511107392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd9549dc8f4c647825e4b8150f77a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cf17c259fdd2306dcb3cb372f5768394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7aeb18bafdd241a36493b21b5826b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb6fbf58024fc39bc2f857b63f8e23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c1e04aea10430e6201f939267c7bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1bec7ccc6516c0c6d2bc6bd00fc77398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9631558e63567390c779dd6212774aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb10efca66bfc2eccfa5892023b568400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e36c20a8e3e03a8619942b83dc1b1e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73963c4b8272277ce39b0610699f45a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988e2ffdf416cd17122cf6bc1f84e8d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2d0841bcc7b962ad92593afba9d29404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dc5ca4779f97a90c8f1b4bb6c2dee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77909fd06ea63610aa7a2470dee3bf5a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203f5134b3d97f539999fae8db14ea5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22485fded1b17febacb67db2ec90d12408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78a9385342ac77d35fec0d744b5382409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daec4233c97cfe9f245541f20e18335410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896be46cfa48dc8575b2ca99d86ddc2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5cc3bc9dadf3e87a15017978b53d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48889bcf570fa997875f5a67a8fe77f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ca255d2d131def73cc8615a6c797b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320333ad8b6d9b1a6e66f1a3f0f41bf4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a18c2699a83ac7b919625ba9c9a3c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6f1c8e21c4be6cdbb6df87c90aed1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd84a31270ad390d90446afe0f9cb4c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f79f7d34875864f5843fe876c7efa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a108a35793133ecf9bf5c86e0c989420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc259b084b68fafd6a28588c59b2ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbd86bb0b209638b1e11d2a7662b6b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34314c2cefc57f769339f8fa40151785423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86090144a5af5ee5d9a5be2672d975f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001495e981ec176ccaf1f21d9390521425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a7d6c3c3abc2c875f3ac0b0c9b7fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0c666f56d5ff20d334de943459a9c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3714acac03e5a3c821e1cfdfe5da59a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a70115a0e7953cb221f2f63076713429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920529d9c415218025da9e7fa3834392430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddacecdf9eeed27fa36e8b9a07fd43f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8158817b7efb05998119fe473cfcc5b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12a9883d13fb788ae6d4290bc8e172433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2ffe5f92f122fe3dff8ee454f5193434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b60d5d372edf877fa3afb236dc37d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f8a52de7c9884e244e800b39e7f7a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07bb9165503e3c90405aa638122947437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20b3c297f081f000d6e750ca27d757438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e8b139a9bf9737f4abb47cfacfe10439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0cf8dfebcc51a14ac92dbcade2583440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027edafc555e89ae06fc97772922be64441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f68ef210b4610aa131d317c73061ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f14cc0ca022dfa91d4e9fc15439ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f35727738f7af787d07ac9e9cd9c89444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f61ca05c39804bbdd3b75cdf5d19d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16015d388f077f5b1998cdc34fb4be7c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6a83b2bce88ada42d1cebedc0f41a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b7ee1301953f7bd669c33639b1d6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c047c62297340625204b93fa8796c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add545aaa2db50d8c406aaf5b20a058450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47021762419475d0fb86628a1138a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc151c1dce7be23ed035ad474b9b1b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972ba3e42ba0ee02773dbde10f881b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce48ead5b601ef06840e209340535a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17692c77a0f0bf6f079daff85b34839f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03552763035bc693a2eecb5cd3f02fc1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669a17e21f98c07f957b44dda0c0937457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb3cf6d7b1528ab5b46e43b0a67451458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5324171c9500e848b85eb78c60019459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83d7db4e8ce07a64985185464d9676460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad5fd5f376d5109362ae89e7bd4eb3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730fea314e31deefdace444b76b8387462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674c159cd1c2eeb574b7d08ac374b08463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a0ad4d0e2be8c669579b79ed0f4c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29993db8ba990d98ebfeb760164991b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23678e2215713e855c82abef28e75576466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee90c02cce5f78c9c542472db015e31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639003a226b40cb6059ca1d3fbfa443468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22da8c548ca0fcdcaeea2cd9222b33469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77056b8066235422cf4a9e6db281ad6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58857ef4f1c25d8f7211041ab5a8ab6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939993328788f7cd6f27316c295945f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266f3e3dffe06433425ff402f219604473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65484d2e87f8bbba9fc0c30a1a38b2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f11d040754d9388a25481fb74ca12d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ad4e2d78ecb447f91c906318db88d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e50be111a8d761c80b632c9faf8de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd4eab4426a44a78c1679618ca0d86478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfc595b1f9657210dbc1adf44e9220479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3d8d787e8ebafe18601092b3ddcec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b922a99361fc32f84e51bd74aaee4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20dec1247f3fe390adf1a8e389f540482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec3d3c3df18bdd6de506f5be96e7fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb97b6b83f370eb74f808076fd30887484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3facd32dcbd5b358ef0602fb2759594485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be7211183e52cdc864a5a764d6ec3e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ae01f5c7295838c9292c60980b2a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79105bbe8737eb0de6399046bfc067b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c908000f436337473441eec75e78a5a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393817427f38197e77c8431c707ac963490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07801872dc4c04c2d867dbf7058cb6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc567563e3f7379196cdaa59f4fd56c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828e9c7ad969d01c133e113cbe9f6a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e32ca1c9835443a34b2e6a6eaae5e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd23621d159584c7e46718ac5eaee9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb31a7a8d7b782224aa0742ce009fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc49e4a6e8f3fb440f8daed4050fe08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be378e9740e6bdc50493b437fce80e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa57dbb3bfb9dd096d8dc1ada4fb21499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d978df5f3d853946e80b3dfd76e4d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4188103f540565364838c33c4331d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126da6e94c8694fbf4efcf90d5f4244502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27b17b6be20a14422006f3bdd00fd9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e664fd6bb88f114839a49ae87fde46e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73833ecbd1a78612b28e71a1de8e1afd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b63bddb8ebf356b0cb00f1e69e143506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7516017f407aaa0f5422475757fe0fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead199427a255b6a2eae09165b4f90fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e0cc8b2a9dab5004e130c0295a6c6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3aac052a9566ad3a62cd2de394bd1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d607171693a5d3c71b6ba24882feb92511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f9b9aaa1264f6e3906fd6341c56d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c931a724c87b68ae3ae8817f00fb648513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14347f256467a563b2ae143ed5863171514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79f42acad17d46282d62bae90da640515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d98c950c2d9bdad63f13d158d8492f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616b2fc17575f9e76302429df08ac3b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb627fbe7eeaf91874f6790eabec29518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c500e9d03d8f411f561f183d7d745519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040aad0620914ef25db3926db663dea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0706f3165ceefe22cee13c3cd626d7a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408fe2aa7d487b0fee309d1bbdb64c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4376cecacb8080c3dedd278946e828b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebc8110305465b94fa71763a280074524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0511f997006a2c5cca4e8731d057b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3ae2ff64ff42814da86a80a6bc451526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3af06877590713a5e1c9cc2c3ff0d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ffbc2c7e39a57af4d8694dcd1e545528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e1049daca2308211116ea6d5b3de7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f29e6588642589ec5556d3b8ac84b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ef5372057fa8b453ab3dd9de0e385531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef59735ac3f71654a1c07639b5b3941532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01ac73fbd836ac8d9c4ae476080801533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee22b195db2f1fad28719e976a9743534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321854d9d308a955a08b4f7978d0bb3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b22c6d5d2611b24aeb2306e1dba53536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08375b42b1c4a985e20c0e910977ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349e98ce7d1282aba962fa5e3687f8a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ae7f72798fe32f194527e654d46c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29371664222bd2822024efd56361a2e7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712811eb839d99785e46c1044d53cf4b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9ce987c7b5135df0ec152a7ac0091542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc079f21bb8b499e472a685f5a0fb40a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13100ac3e32d6e2382340b3c2d6d184544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732c8eb53fbcaf315906244d15dc208545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ca023fa9e6b0cf4b5e307b0e9e43a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819548313c74a4860cbd0c32dcd2aef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158c94243ea189e44c6a0e09f6fba31548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe251a89fde20e9fc9dde60950e9f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8cb184d46eded25d9fb1d14e8aeb1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64660f6c725bdc715dafcd4cecdc57f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96812cf6370cdfbffce0881a36b30716552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610022a0e715af8a5e6776d5b093dc5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868f3ccaa41a8f1969eef3a488ad226554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5b9d07d94570e74f5f4dc2c28f9f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c429919aeb4fea40660d5806d12e85556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b145be031be71806dc402c837d666557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf6ab62bd3adb9830771460fa7edaf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8239690766f729464cd3fa95d90dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ca4a6989aedfa8ea4eb6aa363a3f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6493a2af4798e08b1c83d9fd84c381561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf7369fc2c31012d0b4a7fe6d3e873562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872c3fd9a5d8145b68ccd35240439d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0084b5cff643ba2a6865df91d08a52564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b3dffbd05807d9ca81f2f8f21307b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc7048f83c3cbab7d9b84e9da259d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5bef5659d77f529f3fe76cddce353567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f51fc3d6aba6270f910a35d48892f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf8d9c1aee65e705403ae189eb0498569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d26afd7a498c24f0698b4b5d5e810570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72793a09037635ac521887e43be0e286571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f0cd463bd2d30bbb5634b93960e75572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2c0d6d9d0d8346d4e917a27a0b5f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeef78b070ccf132ab659168cf0b73c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb322cd700fc0a46249232f5a753b08a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfc7cfaa711a9247f0be06a02bc8af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffa156d0dd2e0f1cfba6d4c1dda5ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49819db46f67a4482fe00e36a1ea4be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678527ab7fa956c2fab5cdd9de4bd727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaf4f5e176a4a14449dfa6a5ef9b188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86933e371f12fc0c6d07ba21eb61c1569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5eab10e923d7fa9846d89fc630c75810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9070daffe7718a8356c3a991b2bf8d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3478c82bad9c25a259a35cc1ca1d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421727f58356386a3d2acf9ee28ad52913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34b51e9624cd376eebb628d65a683214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca24f60fc01222dc1bddab81918f1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d2c9ba5cfd7920f513167893e886916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10856d99af87203e292d5a3f9777998d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935f2400be0316a7c4e66d4c751430c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14ae53515b802503703d1cfb3ced8d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d07057a0b49e96b34f74d8327436b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b86040a99f2d7bc122866c793e13a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80eba837d4956776992875e84dbb7e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b5ce3567873c0395b03e5b457158423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56da0826fad5deb0695cdf10256976c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db81be59d31904c5d9b6005e0fd41325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544718c161c9ba3d65fef501563a199826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aea07813a8930b26df06878ca7559b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8d47a7e5cd08a7ac5633719fb604228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747687ccbced322207e3b90fa18ff5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed94aa2a64fe26b961a0f1e0e1c83f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a1eccf611fe022df8adcd7b838e7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c22a5b000f1ae2edb1eb8c44c55d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0259395f9a3202ede7bd52e26d61f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9e3ef680055af78b5a7179c8e04d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6884174de02b0ba850208b45451e76435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857bd1c9651fe61f69b0edd11cf39f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1801effb34a9c947db21618f5980937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9b033ad19de8e5525442caf52858538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169e5b971b308995f05985f46db60fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad753c0b22b1c7e2088ae46dac876a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acac546fcd9f528947cf2eff66934d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df1d58b7887e96b62d1a10aecff15442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe756ad4e085d55ebf8f5f07c26346b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4558fc6cd9c4de3f881b212ca494a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a725fc40349c67d0dc3d1d04f998245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283dd049a78adad16306981c11d95e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d611543b159424eb8e27664b44cc8f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ad6243a4c7ff8534be6226ab2f5b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10ffde9f73733a0dc1d85f1e168d1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bcb65df23e1848f94f5da649661f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14df739865948834cf8f252330eecc951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dea959981fe3d1b3a010a57c40760452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab930f9394c0f925158c867ca2b3bb7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99032f2d2bb3b31eca1677e9961d3ab254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed21f76415c09e31894d85645b22b8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fc2e95e68983e18bdafa981c3f1d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9606ed8ec069851ae2c983de34e15457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b9c872a7ab7035c935bfdfa7c65c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca0e99394a1fe56af291b23bd4a39a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b460cd753b21ff4ea61445ba38f7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad01b7d12a5fca5cad70ce7364685661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c292148aaf8b39530006ed4a0470962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424e209c87d27170c6ec70fdc9c4c8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af7ceb29b5bcfd945c43a57950b21564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bd1aafd94452a3dba2d18d2a5228965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7218e1a0e941aab034c9933b2a23f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e323d5f0d0d0e95046c291e52a8f42167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09c2f3e39ba5d1a67fd2690210c69d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ad32adb6d55a115320d14a14d2d8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58caf3addb30d1380386535ec137e31470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365182bb7f2a07b8153f10003b9462171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9e5b0fca15d50517c26e7d37b11e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9d85fa3cdfa971f005e68c0077db673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97da18f4846eb323d35e9d716f93f6074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babba46fd14fb21eab14db124ae7cf975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8605f7654173491181cfa33e68c254a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4d62ce47cfb039de9cdf789eafdd977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ddb7e6626172f7c65748f648dc30878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee6197d27f09126d6f92a22c774d3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776aef445334f5723c4dee702abccfbf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4c7c617cdac3b36c24f3d09295d8981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3a00cb4d824da3a96f9c3f7aa683782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac037275ddb51cc3ad94932141fb3c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335b7f571c166290f7437100080501384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414a9eb53cd997350e77035d2a4db0a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41013363dcfb1004054adc16dd25a41786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e886b45dabf7506ac4ab3c55ae07f6887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d6cf8a6bf4242bd1f28504119123688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9d34debc0b0434e861812f814d3be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca44ff071c7d6d357fc7bcb2c5fa57d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628fad8914b0649cf28fbc461682a1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5babea75642c84863d13ee2269c8c4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a72e82931f313b0d00ac0dfa9a10c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284828c85c206cabfc105de0e58b84a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832fed2121a0f49f71aabfb4cd35a2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f400430a06cbfdb37a67b29e89097396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5764ac0ba5597136b07640fa0c2cb6897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09774ca5f7504daaa08afcbaf585156e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f415f257143b77c3bc703076730f6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626684e0b9d9a3228a8a0ef81f81f20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1415af3e540460c00e2f841428b75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d4cb1669b635962684596561daa2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700feb32f455d97f0b72c3ab3eb36996103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4bb936aafaf43337dbb33094c6cc3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd80f5ff8681c15f391b8c57ccb98f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12455a8fba24d1953aa473ed346b6b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0f8fb9a8f1668e7da9967c1e789c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e78be2f6a05634cc26f6676e4f68df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90bfd938b8d42a1ba4425b4ceb8411109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c3f4692c9b1162314d0ff65e3c7f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4d92a9fc4c79706ffa3481b61d04f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c08dbbcdbfb67a9bb36593a42d223e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72073b3c4df3b658b9636a77cf80bb1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd78a0dd535cd826a2eea15fbd61a85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627da8c4d7d1c2e34bd3d34c49a78e31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69f7cecc857c5dbe1ffb1a50c4bdbc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97120358c740e4e85fd2ab550b5101117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2daa70f5433f3e76d09617ee814fec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447123e64dcd40de14d255f86682ca6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae652065f2b9e7628a6233b0d9d6c78d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb616251017a4a425b233292daec21121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca709bda7b17472e0ccf3678d34eb4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297afe01797188f9fc00a03db02e4b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffb93f471b98488fe6cdc9abae845b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb478fba75926e70d90f24d7bee8a89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52511d75ab6c5afc17a8d9c05462d3aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4230bf8e65cb4613e7f0d317cbd5ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511200e9f65f5eec11f8735f8d73811128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be1b26d7961f510a08cd835c2ba465129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e20ccc9c0b414d62cfd8c1e4713ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fb68cd717330d84cf29cc53cf0faf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cbdc9b6812d6000484844052779ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953503fe1380c292fd00fa889c4fe83c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb5421f435dcea7c518898d331445a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbde1043d6c2cb8624beb62712ee0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f088c055233fef60b4ebc81ff799ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8c836c0e4e40f42bc843bf6d23a4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285d6e35d22b6201b53908be6a23eba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aff1ea1048b13a67b7463fedba462a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a890cce23b5749cc7263634b435651140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7f39df0fb027beece23dc32868b67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bd6ec81ccf4066983d90c2117e6c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5148db2eb0d72326f4f10941e26504143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95945a44afdbb49509e5959502e7936144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946c45759268122654ed06fdd4586e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ea9362ae7dac1b1b62320264efc7e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a41331e4e15059d4d47b4f8c973be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816634ca9c1a57e5402d70eab6172b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb70bde314870b1a1432497f44bce1c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24559e199080a78ebc2e33c62450c0d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bfdefeb7075c23e0967edf6a8a48b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ee8095b56cfa3c261e535e0efbd22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6c149c77920ffe5c1d1cefd974d51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb025c40dc2ff060ba1cc97e6a553f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80414ee4f85d56c81bac9375fafe48ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f817caab8b3418305b626a307c3744156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5727e2dfc2a1da309e5980c4276e797157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c19dec42559df025756248fb76c593158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b744a32a9610f137cd86aa3d55de006159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9fec497f0890eba06283ac0c2b5ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0e104285e9453a52215a8134499b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e71e2295722fd0693a48466034bb2c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee057bd8618a3061b947e3eb728140163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55198be78e21728b6a358b3e3643f3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820aac61b5441b7002e661e31936eb8d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b73faf7e1b120789cbc70721666567166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a944849424cfa823928551afdaf3512167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac8b4e487e76183dd00c26a00a69b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15416bef63edb3ecf2ec6322a15a2a80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc0fcc83c8bfb31ec2e62a795fb215170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2ca5d7f65dfbbbbfbdb6f18c0526b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea415576d9a180632d77ea4f86e4145172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182005ae4feea32f7e23a32af2f4619173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224ae3886ea9c9ce0e32103aa9d958b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d602e3f65d0c9b8aa7f5b9c53c8e8a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780e4efa40105c143812e2e8c971e6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f01066cdf38b5bccd65b1e2293ddf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98ed8dde1eab5728b06cff3b12680a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186dec2dc3603f8f06c94c14e5099f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80748c9c048a33b51ce1ef0617dee2da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14862074d8554b0f1ab8a57f55a93a91181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b9fa42a0a8491c6876e1ccab768d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2db55ee87632c5f91477daff535bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364578d30a39d702cc795ace3a07cd5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdef192ad2d886f7ca4a2f0dc60d8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038b6041e68b0abf7b43dc71952a6a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe2a047cd966fa516113734ba2a080187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba4111689caa9a98d99de93dfa94c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0743423cd74bb4e056ae4c0edd2e99189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a44b1a23a9a0b9653aca2af0b41d4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c23682b28bf1b6a0b566e6f079aee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446c3ff78ea88d98c1127448cfcee3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0a4560e2f9a3521c51fea7dc4fd8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00765d2b1c97c65ae3187ecea742bdd7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73438885db4273dc7bad59168d3bed2b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598607d0519ec1b955cf7d6a17a05dd3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1c036b825e83a40e5b511d171c583197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9533ab69946fd70e50c268b05457f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecff7d0c34e6291805c1e3fad4aa6c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e78a6e74af7d7ba3e61ce4b203126200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdeffb899520c6dba0f502fb13f3d96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbec6f30916195bb3a0f7471a68a4de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95378e738d1dee8a8ce16ac715f7c37d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e018e179f5bf0cf14012c13269e79c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de351752b3eeaded944c425de7d461e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8874243db085813cb92edcc022a5eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcbea1ee835761a2c9bb8ab4532212207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a97bb2aa8e05f143689481d9d463d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a73c084a0d90199ede901648afbb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f5ae27c5d5464080b14982fabab2c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4089d32bd220e44c97a5354530a63211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926e856c363d68191d2a1a23882dc6a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448ca211fd4b5c58df99a83de7ce3d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfd7aa1424151c52c586150a4d7a2a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c26879981d8991c05669d8ce0e99ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daa67e1f0cb70b1d53f56c16936f14216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2287739252665c6c21867224a9dd31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec3b07c51947eb732937b0b581deb1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1e571ae2bb76495139d77ef266f5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbc991a802e8ab40bc5221ee6ce76a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe448cd5f1be21c223cd4712c6826297221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db11a7b1d3b5e1f04bb697fd91d4f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a119a2fcdabf64312c4f6afbb5be1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43a911ca7fa5a8c1eccf5610d212d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b9831970d1c2c1d93d5f3d09a7644225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df582daf6b289ed074bd3021366c651226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f63dd408474c42706e88cadbc9c27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f0309b3f48b4e26c55fc14bfc2637228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff33047a4019d12421f584bc713e029229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941d7d4320899887a18328f1b4efa55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b2ff8a16327c8dddf8780e5031ae3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8bf337bca5513781f472c4b4d515b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417be7620091a50ea2f210c9c616714233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91e969ba734c7f80adedee0f0a49cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c147ffc27e1400e5f66d4743f4370235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a582a02560a969f9157a9ce49d475236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c79cea786f569ccf847ea76c940253237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa21d43d54b97b0cf66d5cc544b7936238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c0a825513022f56bf85ef55d22cc7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63ede95a572773599c88d9ba6ffb82240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcb35fc9f6a282f15da6a9ae485d12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b97f8470e98cc5c9409e2e7d390a6b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f91cead4800dca04f692df133e4475243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252506e8337ffdd1c1c5120b3de8e56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52180499995ea5678b5eb836c148351b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7bf4899acdd209f9225f3399884b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83a59a50a6be058fd84ea16606f8c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b1188648ffeb35f7bbe562372f2c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b584a908fcc586f8ca27f690b3ad8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42900a367c6dc256f936bfd090970795250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28d2c0c156f330f4e7a54b39479c84251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596f3e53f3199968e01d63f184d77d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e34718ffd0a86b82fb42df0009705253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca2deaa791d03f946e33e7685970c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e9aa7354000f8f8012747108763e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debd8d37259af305a098cc8c4fd894d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b29b0888962cdb12ec3d075905c8b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8c37733579feb91c44c4c83b2517a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358c01b29db47c09a6d9252b69ea3e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512553a4f87cff72f529e0360cacc48260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a039897a7386e9e31a9560f540857be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea6536027b0a2261e2ba9b6c64f5b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb24c0060eaff12a0ced07f2e42d678263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1729cd10722ba16abc5d34f0a5cb0b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f5ca5ab565f7b84bf2db4924cb9f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6522094adf94f31f75db1c2ee6b5d1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3a55f6dc6e6cff7191b200e80fa47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc7a37e69e50cd7c20d32e684d25f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172757432876f7555824fe3cd04fd392269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea81b2c4cc726ef91e2fc9989ea1df1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41394285e3d14bb3cdd2099ee897e981271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902d4d57bba714353b449717c7266cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc280ad87a13ea4c7e2fb80d9cad1ac4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68e6d6e016440e19c6b20c0b810584274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69f6871bbbb199b1677e4d48462607275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90841617b1075ecdaec9b72520d2f64276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8516f6a371d3b05a0ae0b69c149344277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d8275348346f3cc3a331f36d5864e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f98455cfedc0492988df5a260bcf6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3c9412dced638a285b46af5ed5bf0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b4ed47e805cd52144dbbd9b1c9276281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7a39c08956d6c71ce44a6c8de1b4f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e765e8d7a9d138bd618e9e65abee235283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedf8a5e2329d9e392384028edc26f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887e4ab9139c564457f1ef7d015230f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad44059ff298bd3d1b5987a3a869f58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f623f4df8161595dee5588832c315ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90709463a34bbad90d1133258f8c9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489e9fb2d5716c739abfab1a9583061289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd44250a04bbd053a6777e836b83b63290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c106d1fb70cdae74de829c41de3c9a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b345d59b9da0a2880552e24f7e65fa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dca83b83f708ce7d961c53667505b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda40d12f2a7ac35504ab9c51350c26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f1eaf31a45b467f5adb60c028be20295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c258a746cfa39d15dce2f5def3ecb7e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03735acff4dc5ee30385197b415f04c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e03eb3a047aebb88fb487ae764380298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809e4770a93c98f3ee215cc53b8218c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7931d77933d67359bed53d2e8b814300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9e7e5e460cf8b7719b7dd3afc2de6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226d9a54ff3d108af419a2f497af6f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76b823c372a0f80be6d756c73cd6ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2ad7d40595ffe211c87625af7fdd8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fb67c2667bd95ab37e6dcfb21f877305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b4a4ee855c6d06dea86a18eb2924f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49533f0e4823cdb50db374e864d89a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f1b772ef610fc2101f3baf5089c11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01079245f1e545448012939e6de2244309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b9ccd3a4bb7b147661cc5fc667878310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32444f11b503bf57d63c96c984f4113311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581e54920741bb857dd7a51c4ae417e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfafbe3cdeae35a4613d133e3f871d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf35442f137e422345031f092986a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d89b9cf005a94bf487b113402b052315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360e3eb576507fe5a8899af23fe717d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dc92575ffce42b613c96c8133505b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e53d805caa019941b2f1fa385a0be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038aece7c48d1c88051ca793d6ceeb94319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb2a8573ec6fac224b537202e295df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8bd7c19b08977c18f884004649d4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b719eafd3b97d87b7ff5c2ab3a9e8a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf2f7f29be84fc5d6ada17d1aa875d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a96d2b2077d52eea0e7f5cde5551b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fed7d536b1c0469365231627d55d2a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00cf98288c1a88fc2559bf5011e5e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f287be1391b46df0d9593e597ab0f68327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc881ef1159911ed622ae0b333f870328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c053cd48bcc555343650ca34dce0a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa33df7ea136d0f9e7c99e7abad575330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc8c0d9abe40654e3ebe9f7c48fc72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59101a74a875fa5cf2782d5cabdb601d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891e9e88c0ee8927799f8837b85d853333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81218bd86b24f831250f1a48229c5a79334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b95736d8bd778f012ee7e808fea08335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a63c1bd1dc38928722e7aff3b67328336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6844e1e82660203e96545698a30ac1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d314c516b4988810a5f6a04d0b040338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d70a036995e324d45a7838680deab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec15815e494df6899e8b0b289ca3b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264a3c58a44dcb0e61cd2f79b7cfedd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f17296dbbeb6cf06ae04ab91685a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5be3b370096ea3104700f4cc77dd41343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e894904497dda289247bb42f196162344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd8939fa4573d9b2307b388d5cbebe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ff98accf1673e4f8a9a7de343f282346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0e33604b2f77f98ce8f7966d46a61347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a142272eee3b8823abda6c96b91e46c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b60220b56517f2a509d58e81eff665349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163dbd555b234231876b36464002f2d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4382060161e6cbd762b42542af56b18351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a623aac6b17d39a3391f1925c844c0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3052dbbfc6c87f5b97a5d47d5a74853353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2647df7a389a7ec900b44777d4c6d2d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3729843e80c570d3cad3462a43910355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b84efc8995f232095c88b32c28f61b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f34d2fb9c5408df33e4121acf87369357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcc685ee7b2101e1eddb1564c66f10358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3ef6c0cd4ca9a9d1acf1d4e3850bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5811b6cb23fe8631a96575ad979b126360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793591fd8e2740cfcc4982c51b0d7273361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb5bd8ee537fe7b9c8cc1e77ec96f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f72d99ab37413a916e10df8d0fed78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53cda2ba18b34cf1a8cd1bff181a57364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd4f5a5752aa3064dd26f9ff9821a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21033fffc39b4e756f25f04e23124a8f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe54a6163b9ab4992ef01747a75917a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985742e21fd39aa5884339769c35669368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59660da21ab4e3e97cf26e685356bd3d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d535f8dc7f45caff9fce96734248d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11c51000a7f6830ccebea7c9ed63d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710f04db9a59d5bfbdec79ee52eb86b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee27bfb6317573a29e5aefb29f438a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93f4aa80815d3d848ec4492a4121ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a444e11091079e64a4459a55c148eeb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa520dd0d964278761c245b965c1e41376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8c719bf83318a8e1fd380381b52a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb2e028ab2cd8b249bb53f736518c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24bb734b1e61635d0bf6138daac38c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbb735f388f4cd9ba234ec8bc1bf7a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f098c327e95a97fbc5a970b998c05381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122daa9b65ef6ca1319a2393bc3ab71382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f46f0578b07d976487de654e265865383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8e48098648711228c8872d108c953384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c567d7ceeb9359ee7433deadf3ea60385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47625c50e162ac8adeac8fc5f66082386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708612d93c1bce7959e5cbf026139c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ff4d7eb6e86a76fb363c7590d23fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b230fba9e70d3e835f418e659048ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a1e2363d031c2652cd1788ab3fcb6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0d84ac75ceb8040b77bc7d40be880391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201f2a9e746a79f7f8b395db80eb291392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be50c6ef155fb2dbe5c33e8047021ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edf07242e94aa6b2c4df876cb50875394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ea0711236164e16b2b229a703e801395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353550c40cf8bf231dede5c954e56fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5f4ae2348be5c6298c773960fc9ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d172f74c43616809292bff21f5b28398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf42987ee2729eb5d9ed7fa577445d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f6d12e7ea094917f0071867f7c584400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6278071b64554688e472172adf68c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620bb9b761792e2e593137a52c4e952402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ed6898b4aac52a874593eb0375f1b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847873ce70062527508f5b797ddad46404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488e6dcdfa992f17a381e61bb757011405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04c6c99156f97a12cedd1df69aefde406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433003def70cc97fb27f68996dd1b12407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ff1cae32fb4a3f922b5ee06d00660408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3227f3bd7a807f7a2e7e533f47cf57409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af7f979fe2e422624399a792f43a40410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ffd5024c5044b8fd26daf788ddc6e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe38a8c0b87c6f7054eb6224082823412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26788293f4739d82da64117a2e438d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11278cdae61b7cdbfc325e8b4c8225f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc5457b8bb41ca8236b292174a2105415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd3e7d61e00cfc0d5ea3b53630ce56416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef526232fb47026d0a76bafa277fd0db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48986316bbe8380bb38de97fc76bb2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612de8c55cf465025c365f242fe3e409419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ef7d2f85c6e3dc13047a40a209909420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f401e6a2ee880ed3a96c6f6a868431421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf97da81631e3c4dd4f40857f28431422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc9d0cb70751c32b53ee171559aee0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01ee38a414045d3bc6774d017ee71b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f15971b83e8f83e15ab204b314a528425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ce46f571c1938d385dc8a666e6ff5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5dee56531316a3bc583a47d4d13561427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b408fbbf4780f885e3d9b2431c8ade3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1108ec271d8d628c5f002c586d81b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf017335cf56c0099f1cb843507b488430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4605c172e02aaccb64caaac88cb0d77431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98e555c1e0f99f1f14e81eb362dfc2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ce7e1ce9c20b89a3b9119d54dfffc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a857ed5c0add5c923c6e9ce769b0a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899bd0babb22c2b8f5f416d7faa4d63435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62011cb0d9e0e953cd0f36f1f451c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22da1e8ee1b3ca0827c3b8bb65cd879437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdbeab7e76cfa29f2c6607a52c24bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb96808fb2cb9ee33e7fbc6650208cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407067d28eebf3fd32318ab56c9afd9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e653baee00e946c43f024d7c2495e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db77221b3509adfa48bb42cc19f74d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8178d2e6b4f87b7b7a18c4ae5a159443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79064d1f43cbd49233ad52d973a83819444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608092b27b09d085a34c862832c651b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81419269c81b6c940ee33477be9e5388446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbb51cd0cd20e7cc1f68ae5bdebade447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e1d898caa33290bcb370f1db34df7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c33a3dd887175b8f589226695ec93449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc9674c6d7030777ad04df5e8917fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bb00e1593d00857f489de83b2efba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8d8eeee31860345062b7c87117b5a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cfb78812be9ad1cc9a7c606a10622453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912373809840d59b113e96c01e4d0a34454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386e8ef9542233119efad02cfa1310e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf91e4f74623a4db6a5ce7e82e329ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffabbbd2cd03809c8205dbd33b4301457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb8b5975335430e77dc3c2c039a617458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ca9fefefd69f459d36499025b24c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a930921c9ef9625e0b8b0ebc61847a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5e028929f7df10f78b97e56005d98461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dc0e2365c31d365296b0a56f27e4d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc285b6a1b3916668f354a22e54c956463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e988e0e8eacbf0a4e82d5c1d2bc10464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff899d4b3068d49425db8feda2c2a0ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4a46641d93a761a36fc7214c9eaed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb17bd24ab3bc7e8610dae847ca4540467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b5aa47334c28993c5df6caa20eb93468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dfcef5ab9d07192eab1715516b783469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbf26a5f90376fe5221a2e3a205975470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239aa5876383db72d7b56ab474b77ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dbf3c1f5776e589af984029d9e18c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac3930c2fbdce5bbed6425fce02674473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae0d9d0293a22ce77218e0d9494a5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922f67b8d3b1e9bf29e5a7e2e61b389475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b03e170bd1e6d995a09036373abcf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc224186f25d449a0523641ec2b6981477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae0b42dbd9a350ed46a700f6641fae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0e217e67ae5ccce2d164cba594fda479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbdcfc61f71c5fb7eb8e766368d9d8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930a739b1da896dafc34c959d1a1291481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563cee971bc598767b5303b10f73dcf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944f633c160051ac916742839e7e832483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2416153eec247a80362a518233e1a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7133a4ed1583e06cd9143344bd99e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87bc4e2969136e2fffdcf2b8f74678486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba926514ec37d76fbb2b37d24609c56487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e93f3e94c10127d8c81a4ded9b2a85488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50e7014a14984107f318cba4bf24a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77ac6fe93c46531ba60ef9ea6418cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaf5b0e973d52ca37042cc7558fa56491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a5a95d3d907e8fc0c298bce1f633b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe31ad21bd77b1ced4900671545184493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95c4ba3e15a7741234550167c745f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631244ea2ed875fe8e397d7aef361339495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6382f97e4bf20ee09b353baea2f7d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340d52dce9a03ac6e8aaf86e9308252497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3377e200c9be38afbc947c140b0a6d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068796daeddea2d473c141dcac5fd17499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd67394038a360199cd6952b5372f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0948bb2eade3c9d6c1f574a318cfc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1996835ba4b548dcc41fe12d2074d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654a11529fc748bdec12ba8cf95d39b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16b3e7d7c8239a580c3005b0839d6c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1063a93a8eb0af343d903572b4c40505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e50dc30fc8084cb464c94b3bd98c6a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac406e55b29bd8f20d268f017fb4aa2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5299016eceeed1d7e6e1d6fc7a0a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009da2d1e6b80cb6ea1e7d9bbdcba57a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1652041ad55b9f97c0e12583779e27a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69caf35dfd9ce20ae9c1f9afab6bc3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1738dcf45bfc3db1639431d7b2b56512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9252a11787949717d00ce210862a38513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d74d9d2f19248ef6e0a70b95e9412514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4326d2a8de291d95fe0c9dd56422eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cdfcc9d25e5e338a12279f1a7d8c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979046a6ce2edbef242bf587c8ec18fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aceb3043ebfab447a123e16737a4e72518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34d3fb6b343b678b13e3e328c79845519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0f149061415bf329b619df924a395520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91690fae9545361fbcb038bff4636dbb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf480f39aa4037c683bc511a495e63c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbba8d99672fbde67893600e33f5aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bde798c7186b04f5c455471f2c729524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773bbdbb4868473424debe015951d8e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9588ab5a09821aa146afe7355b47400526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54d8fa36cd67432a323c001004fc33527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c89640aa5bde8af1add39d6957ec9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9109d53ccbdf3298ecd4d590f26bd0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fb376c703507d49d3e5d10186bc4d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b0195c4e2b7b81ae45636d860f8c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b21b57349971ed84c80f1a4912fef7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdbddd121fa91b50c3db15d455c7cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc428a2c92eeeea3b9e0ec8cf42e4e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce770fe3d7badd9056a4400d4a7aa845535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd796ad5981dfb595ffbbf257e729f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3879c587ff803ab2c062d2d10f5941d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b7df3d110f62a16fb3bcc21e093e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c29893402c79035a40968970b47fdd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e61ff13f070a9917d1d29a4363ee05540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955c31feffdc367e7180186689717c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68579cc78962d8ca3224d5aabc695a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603720886745e8410e6e673e41c9128543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4be80e6554870d29c487f22f6c3ee0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92771c93661c75849fefb169716a904545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19697b7a7a8c04eed74bca2a1e4f0780546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721eaf9ec2c9f1e60ec3a3778c947725547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb08faa27e6524754291c90e23dde9e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62994b667f8d3ce31a81663a4bf86d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a2369acb084c2116bce0fb01b30de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d969a47c98b926d2f5cb2a0dcaa5a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290c6dd40124b10102d1afaefb5dbbb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2da64c0e075e73bf5830c8645799a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f618319bcf0f8db2566f7c55ac1de6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff719d67dfa04516d13e6d387bc6fc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfff76889f226b0fc8201d55c257408556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631745a978f33b19f79e0cb7645376fb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803fbe253443582d7bb0baa7cc8569d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad851ab8e160c1633660698ef26814559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281f44d3a3284c3b349602381d356a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603de2be8107fedfcc5da0635a01e12f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdf03f68f2a0c48ae574b274258e32562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba10e42fdb5eecedbed0c2ad0cc408563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066346549429ac6f50d34b5ea4349a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6295c5f71e3990d8ee22935ee1f5a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e80c7b209741f2ce8b360970b9991566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2204e144e4ccd2b5d434ae8c55a21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a93100d4d1748eae08245872a5c33f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cf62717039221ecdcbc48df0de39d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14caf454f57ca6f3a91506a63dc060570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e378ec99a5e58cea676b0d7e5df79571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e98fd6391fec7f13e58b1c179174c572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>