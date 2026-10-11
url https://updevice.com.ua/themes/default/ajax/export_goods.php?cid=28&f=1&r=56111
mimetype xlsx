--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791bf5a55d834f5cf44fab6f539cc041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61928f3e0f025a160e6d39e55674db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da313c09987cb2b3f3a832c589d4313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc82dcc4883fcd5fe4ac851810a964d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962ca57aff8e9ac59ce1c48ff395cb55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec0fa42bdbb64ce0b6273408875da36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04f32e6c398a3f48f59dad0c6c45197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949628353692f684270259ef7ac7a908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7f2fa1f9bc3c3042999fa1699e9fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d27dc59db9d38bccd534e657fd3f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae7e483ed1d6c730091deff699fa2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef7e69eea032f87418f0197144d92012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbbf19c84ae77eb288c5aa4784ba1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7704b401ba0453d8cf108d595add52314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a470670b93905f08e92e3aa3101bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adb985861b877d1cab84129f879cde16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ea90f46f9f76677ca26ed0e1f02b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d15e48bd0a9ee3f4c14dcd290e559518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c83926ac6e117294e04b070b5289919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472ff1855c34b7c637faad852aa57fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773a5c40039de224d371e023e5e51af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6e46ab5801c2ef66b0aebdaef71c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc3d5bd7a355819e4560a08abb136d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0098d4275fc792e81af58c3a4a267324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47df19b81736c1f285ed9e7bd46efc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095d23d30cb77abd70316361ba91dd526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9df526b3a9e4d95fdb594b4b88181227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef8b45ce5ea9b5d498148af97f59a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c241d58e6d2acfb9c400374a9227b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e5ce537af74ccf5937f213aac095930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b725544492fd9be8023fcb10d6ae25131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985419b8452af24f66e3befab6359e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370e953e35c5b950b16864b7212620a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf3fdf1b05930b530026bede87869134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b975ec2eb761399d83342dafa40e1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875c1b99c3b35e11da0e4d4a3568b1d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99ca124cb3b7a686f840b62dd28cad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea528424ac5851f22007172050dd4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ab8bfb481ca5a4925b9b663db452f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7caf597b5ef7d367822e099405eca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a65136573cc61eb3b05d37944287141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e091ec1e23044a6632a9c0d781d2c0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b647becd05817263b85652631d4e52443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b680595afd23f83371c3902d6f7e5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25963fc35d396e0a835c060fbba454c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f45b07172c321cce3da080f879fbb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a7d46a634cd498dc72466eeb7510b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64198c34b745593346346575a749015548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e8743510e4e5b33c3385d40c1dc3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c93fb424253e7c90ca32195becfed750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721af5b737605116423d2c0c40a505951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f3a746a459035e608a08b9675f27352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f771e1d472456233b3061035ca55c7853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb47a2debadf84ef763e66707ca35054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7ea56459f6341135b84acb953ae3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e61d7b1ca4c4e23f10b0b1036018756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ec3706106b5d36b162ae7824b9b5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f74e1789a03cefa70de2c1d91cc4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a045053338c53e5302e8bcd4f7c1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2590e44a627d0062c4d6556b88a0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365037ee526e10339514c42cdab6899161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7761035770f566b1dc1ebcaff47a4ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c5e6a59e975e2addd12c46216128a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a8258e8553886cb741825009da65564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8816e3867e4ca0cb4e711318e681c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ee1853fb8feade9b2181f5c09a92866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50d0c8998e66ad7c45137aa9d2422867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388a48f48023fdcab970d6dbb1465b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bc246194fd2407694985958030f0769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b71f9297f3b2234cc3e75f3500bf270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595714ff3ba9d7948969dc997dcdfbbb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1ba36508b43c4c4c0f6241d45722472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7db87a67816dee913a14d22ce5272773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428ac770dbb516cee098d457d7015f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e58c6261a7e13b4669fea008df34d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8eb8c1caa624e4a2e7fbe5df33138e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67685e00fe8cdceace26d3cb8cc3788477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa061b391dd92ea66d2a9fd071deae578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f2e127bec3ca374ac4ca71d1f9aa979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af5f617dd02ec5db507b84d0dcf6fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e65549759e3a1fd87cdaa3f01d39881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4260369da10769f7e592faa9e2fa482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa5cfc2d3273b255701e4fcfd28fd983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af85f89ddfde84b66d17a55642109ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973714622b25dafaf02b7bd4859c354185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f5cf888489129e7b630b86cca12d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c953cf84e8eaf59843b46c10edd9b2887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59776a05b200847b1f5ab943a35351fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5386c77d17b1118f04d6fcf76dcdde89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4505d77a28aa87e1f58d4380bd928d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c007cbff1bf1a448f471e4ec65d78f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf1c19c193ded767e350f57d0ce36192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a96face36806d9924c34a67734bf393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb792d4d07e0ac5200e5d31ca0e62f1d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0bf7973dc83102bd24df2dadeca6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f391ced1f444586b5e0b03d5db9506c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501eada347f971c4d810b95cd26963097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa77ea3cae8f5fc03b2302e86a22be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e3b8eb575da8565424f22ba4b83e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c762fc0187904afee4b122a0996b3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b92c2f267ba1c0e1aa06f88463fa1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9b8d96656cd1967751a4e453df55d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d6b1b5efaad9a042d67ae499e1149103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8c2644b7bc0ac148b244f99b8145e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d131c3d49d748e2cfba06c4438c19f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96587502d88a7f21116896971aaa36af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f303e5a66e90072cdc2436a0e8eb6f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89668bd497038972912fd4a6ce2760108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d898cb7380133d87c6e5b22938a03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb0a3579740e309ae8788695930920110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c6dcb8882e09683d67408a5e9f594111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b176a3ba761869e950d65a2bd61dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688fd8f35cc1b77a84cc4248212aa96113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1184d25ce489b1e9f98695b532c8674114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28164e799984df5756a357619742c86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549efd2cd2b4a1d8f03ac435071a582116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51189f4897663476ddde68c4ebf038c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858463acf12a1f912a5bcd844b024c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3368689fe51e1a1577fe0edbd73c7b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f250ab4c0ec69ee1d0ead39c9edd65e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ef31dc5206d485b6f6c103e5c93fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397c9dfdec53b9ab22faed8fa05541c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42a7fd596de239cb48ece5dd5bbf46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91ae8648985b414185a5c9c6fa9789124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac879f885382781cfb716be4b9f8c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb05eab76db1d2bff8ef35d585f7dbf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f73e8818ff2c8290eefc13e340c9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b2ca023fc1040fb33b7cfe1ff705b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989117c2db232862062e5264fbf91fb4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866cd997ed10613b31697f869e4310b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c175c5785e1e2c3b1992041d6cd16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2612c6c8ae5ed6fcb00e5a65912ac3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d0102ac30e98539b4312adf1206d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f6b4bbf85ba8cc1299b51d4f66ab7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa7c56d7870ef4f68fafe40d26abac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82272be6d010b660dcbf75ad72d0b35136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c453b21003c51a6fdd3d1f5e3f51d73137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29f2aef822aa651be6d4cad459b73d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959591d94cca9c9d59cd88fa74649e45139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5be80bce2b4aa00092a61667ae6f7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398690700148ccf508c1464bc8f5eab4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a6d11aec4c92b42a38e3854f2096f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb471309408cd7a6e4ba6ab9febc67da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9883494099c4ae9ae060f923356e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edddfb4da549df26debab7605fdf19145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84b186951a329aff53917ab40c6c9d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fb68d744e51fa73eb0dda829cfe21147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49350e8bdb6a9ccbf1c6071a475152c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1218b4610e6b0b6707a4424f6fed7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec306ae7c9fce867014d5d533d8b2d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc667667e7258b84b05198381d1d2bb6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d47a3aed11e9bc117906d8c1e892b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369e368a197e9b3d005821e57644909153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabfcf25dbc0ae14e40ab5064afcbb2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cbfb2477b6e5b013c742d6a9224bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e0b1faf902cd610ff7fb03b40c0b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b92eb6c3866bb7cfd4c2dc1fafb0b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101a074fb3f4ae17136a3b454363bfb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20203835ea04b9f3b14c2d55eb646a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fa161da962596f8bf4deb8dafaaba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a038bd978d69471e755c00172dd4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e40a538cf9da5d34a045079683778162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e9cdc5c45ee0955133234f3e1cc0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba08a82dddc4366d09962ee6d81a16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c22117c45e4b82d2017b07d1ebf2d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dfa03f13f3ca7a4d0ff1f39408a7e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcde3d547393f9c2ed1cd7e58bc6d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec13f84c60fbe816f73ac931959e01d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be404c4ff8a5e330b12d8c12c9823682169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8fb70952d7071ec35f29f32e74735170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200cc335e4a88a49b9a2791782ccf42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d5a3283cbcee05954567770f1bf9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00d28ecaee7267b057cc100a28f144173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39278f4ee2d69ff3d55a4bdefb4bd6da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804eb7e7903c55c1eefb287c5a14dcf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cebea8a5dd6b7e0e3a9f8d9dbd058176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e22c062430aaf5fda8540225eb79a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3822e02affbf258a32826d2ab9869e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d687c82b6823f07f5f0a9a583bf15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8e1ad122f679a4de12fc80f191c3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622e5ad69e8649b8bd5f0aa52a7e3b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff244b4e94132e125ea488f2b2e4a81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158cde58fe60f184ef088d73c84034b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c2eaeb31e63579e51c931dcfef954184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b431072cbc359ae0ac56a605bf3af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ce7fee930ba2a820523b0ba863514186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f820a78003d9ad8295ff82888010ffb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3118f72bbebd96012fc61af785d2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4837f38f323bc05af491c395fd7682189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adf920064d6b571358c17b515e45e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c0844a47bf8580dfe469412d52819191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11ee37c47b612f09f2688af53c5257192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84417457fc190e0facb4a2b57fbf399193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4802dad253749fcf020d9f727515e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc737992d219a4c061673f8c65f7e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3527d3cb125f68a9e9936e91470e22196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543e33ec18d679aeeba6052a912cf9c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ffb755293d356d0ca6b979157a088198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3511495244e271ba21754aa263bb4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc85735ea1b55ca8177f3b3e9920660200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5354bcdee6b8cd4b033005951a697201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c0200a1282fb19dc099f8c3643e5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52842144bd3969be19340727966f22a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce612b11b46a904cf0a9c8fb356a6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272496dee0aa2b72316d75a93e5533b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d88bbbcf828a1795022d8700e5411206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f728f2dea1a287120ff547066c6e74f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8077220201e0037bd32ea1418917a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfe8d49761dfdea2db851692182065209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661c5e4d15d783d069a791f73d7de6a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217e95b8bddf56dbe93bf13e1fd38c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cf56a3cffd3e114c5b73fcc4cf892212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be783a02396ee45e63c308abcfb280d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954fe5b24641b55004817dc9588a1e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a127f04f0646c3a7914c6757f04f97215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417b01fc3644fcb8311aac6873313dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119222d1c562ca9a1874413360b2429217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e28a6db5d020338210258f7201388a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19375e0497e9327f2d1ce9a7dfb6f269219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bdff28084e4df5e27d72c99b10b6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32edf93a83c4ebf15007c45ae14768221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb38e4cf4ee3f63714cc3cd4405768222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0947b6cb2850e302d908d288b8399223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0378665480dbec6c1b1fad766c26041224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020d90c4f2a54fdb67d36cab2dbed0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cd15cd1b560dce21c7e92ca5e87eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaea644c49a155a9c736ff6d6b9feb7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091b2d740a54c3242546e2ce1d67cd4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbed162095dc36e936bbc3e76d101b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647e708747ec3c7632a01adf48a4e5d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a316ab7d8a5893d2b9a7d060babab59231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0538630673c14c265c20aac051fb105232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ea6e25bdf14d59efeddf121dbda35233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827064b1bafed34200da8ccefa404e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665199c739e354c26f6c80e0c2a946f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8e30901380be3d4e079e66ebabbea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cb1f66cb405dd3523afb5befacf2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57881cf585323cca777b06a07c3c97f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc84b9f094ab1f79daa213d4d6bbbd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfd3ccfc4a3d18940f4180385e0e5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09308e0c17cf75062d7398e32a558509241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae53aea26681205460403e76419e776242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27956aee69833811b955a0a56f3565b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e525e18ed0652d898e213d9b20c15c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e52c82a614ad46138165f8df88db0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cef27842d5892ddd65f25684eb3ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356da1b0cf4725f6e1f2bb8cff5737cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04030439e5de05094f982bda1231838f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f14684eab9c52922ac5cec6b9edab5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874759fd25b2c6fb3f4fc3e61c9872b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274206798c02cfd2bc09d7a1f6678ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a0ce506fac8008798e93ed57eb234252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9cc8e65abbac102fc852dcf6a605a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a1bc51c1925aeb2e36085e1505a61254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c1f2df9afe150004170328809ea30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918fc5811eec3913d28f1ada281b2a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f0397777157f16e1dfd595a6074f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b2c21708048187fe0b60ae93ddd7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e5b4e7fb1220ec6ebefe3977cdc75259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b81abcd3167e6f83530f32f5d32fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473302f151b83e2c14df11cd290f368261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacb5d4516c86a2028705f6abd16985262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367558e18e470b2d732e37bcef7d4e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42bad150b8d31fc98746032f0583de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3682965c5b3d12331dba1b890c7eec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac5f09e5830854c6c378fb1c966368266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7794acf8e25ed9c34f170624e2b38e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb1ca94ab662d7a2661bcdd1750f29268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291d849099de2d69c046edb0c89d8b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebf399de0fc6f4ae242fe986734e63270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf51feea239ba02623c42e0779f4c00271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defd1d9e2509d988978a7d8129128e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877eadfcf2855017d566863402ef7cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078376958dbb407b4242cd057bf6e5a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424832b77765f51b64b28368a8b5f11275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa5044d942272dc2fa62fbdef19de6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca361a2defde9f4ed7faf9df57262db7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0227fedc694c0c429d4ff3397eb0fa6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753d828d6601049ffd161d2ec8e25b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec84eb6b441848a2d31892f4e34517280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0451f099404eeef29c4da05d5b6b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be5ec303b60075bfdc04b43973a95c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92968c13a10425eee955d8810fa25658283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c9b3ab76162fff2786a17c9fef543284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adae26dc45480316dfbfd0a746aa1d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a43ba01598a2080ef57ae8cd77c631286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e381cb219684b50d777a8ae2e426c41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405842903b1e5c43d575873db9742216288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4e6ef4fe6a2befcb2b648869981ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf157b308c86dd09a11fbdd947f4130290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fd52c9b69578f341b616bb2d9a01b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ea2e51075cea61b2700ad6964f592292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233f19f0261620efb485b12359a5e06293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482a7ecec3f86d199345d64212f2829294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddeba9898f12ef8f5338a4b0f5e5886295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a00a36c786859715c404f917937255296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f699ff879e9fb7023eb9defbb81ce12297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95eefa4d997bf2098ab369ae977bfc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee916898e224381cde68f678b3dc8b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08469f3f4a2f8a6157ea161196ae2a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbf553458634716e294f847238f1f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2702d31c28a452ea623dc1fd45ffb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7b4c27ac721568df9fee93ffaceb6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32267a4ebe784c4c28d58edf5d3387ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db34cf1283c7415b15296b8152ed06305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94f79e7690ca6e2fd064a99665aa0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42daacf8d6b6635e5b37134832f78601307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab85b1c737a43f23922bb80f849c37308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673ddb0d7fbb3d9d85c5ec598e86544309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd0b182e0e1ea37ae1810c259feb85310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0337ec3b22c506715c9e30392f513d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6fe4ce384331fa85762ad690f3035312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7fc4f97bced521ba82016128040a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f8f126711e60d41a3cf381d132053314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c715827c49ae86b7628dc90100e6d98315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de71f3a136ef0408239a744389eb351316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079a7906bbd36434a67d2bc198a9ede317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70cf41e97be5549313136d1b3201f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72840fc838f8962ca8f46709e1cb0ed9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779e7e6c432e6a81beb272d6efe9d83320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc3a27c7b4ae99e68def6fac7278a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b5d644c9286a8f310aaae8152e4d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124bfbba052b0705abe592dbd674bf1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b8c7c95584556abd459e3cf1d84b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca496e2427e47fbf2380055b13e61c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d08fba99f1498ff8db55a4a02d268326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a67726567273bd316b3df0ec88228f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d159f428e62456e9e245602114d5802328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c91d8f3617a699b6b000c5a768beda329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbdf248fb0fc6dd598497eb7a1bc0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f8b89f1da4fa32a8ca1b809ccc4af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099feb47d2a3c7b68e78f55c08d639de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed4e963a9464370a3cca24a00644b7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a2e641fc76a545fa5b14ad6a0c7fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd42f3cf392e8a46972ea529fc064c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c68f6088302853c885bcf33fc2999a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebb39676b903a95eecc0a5cf75bc4e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40fbe71b16407f82f8064d1f620ed8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f9dfd0bcab89eee79e8974b72e701339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18eb92e03a2af162fa955174bd7e12340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa261f6d9fb66ee36b937219d27f81341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66e4e846357467bde45f69649baa99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346612148ba35967c482c055dee1dac0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190f00a60613bc4aa5017a38ba79e12344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33b9f2989fa7670f35b4cbafa4dd5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3566938579723560a851a9969cd7b7b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1d5244654a6a7985903b808df22d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf54b00095a08b18a9cdb37f70eb9d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146de1efa40e3592c8492b401abe81f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f154b17caa2b6240f70f9df169db4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600a08ccc00ea0c5d8437f1404a5b1e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10787df234c7d6bd1a2e3d2f1aa5f5c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ecec844b19953c7c279df8793b976353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf12661412ba910b524bee6b946153354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc8473320433b21dce887da9a25676355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489c90b241e91286427520c2b1cc51c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4360ed7de95e94bc2bfd34d8f9ff5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9094a705f542d802084a05b70c888358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b050d97bede553fe673fa531eb1e48a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997f3368daf0ba73d4f651d240e2e8c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474d349b3a547538f3a1764123d8482361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8983695b75eaccf7c457c89e95ecfb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe685b7a98a841caede1595e016915e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91bc364ec3e07ee620f6abad0e201b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c08d693f03410923a154a62abb13d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5a01c2d224b295ca83cee2f4252e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba4156489e9536c3ee79ba2f1b2aac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4a9a0f52e9ee2580151a0006ad542368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb6503dd786df1c416b638ef6e9ce2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95f3f207593d31b302962affea12e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c505c9a2986562765e73140dc3fce8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449e87eab835dd9644f50f5246531c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0a1a83e533f6c09975a7969a111dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69b5d57166e602a5279ea1f73eba3f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b668ff29025ddcfdbb6fb2fe3e17f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d78d16476b2a81cbfb4376623861b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c3fc19c7332e4fed307eea2b9b512377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e64c07222dab2fee54fdb36e7d4ee5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2fd6dea5f4fd71f3c83a1fe785ae7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c8cb4e7a69aedd0b2f3e2e2c7eeb9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434af8e76096721e8cf622ea8a1b18e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecd4725cd8a9d2600d2b7cd9e2a7f4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91205bcb0d81483afb6f9a890aa0a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4273151d9732f93ab4ba6ca6702f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31669d6e81fb0a70ef8b906a5f79ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343744d02ade8226a1d7fcfe60c0cb9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b0439f7feb9c3794d162c10cc33ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd340e3912e65695b04cb717acf4114f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f129337fc3ea489d36135c3a596b05389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e871b09159a2bb3fe0b3f11abed0aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d65d14890a7a20c1e92d6318c1740391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1773c28186a9e07c5a103460535e81c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae107946bae69f1814ebce0fef82200c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d27ea0e5d151b45707c2cfa9a5308a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd0c3cde503085cbe23cd292f6c0dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b816f992384f530e88419c03a6baea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e551de8136e02c407b420f4a98593397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f809440643a5f9fec2fce2fd3511f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3fc92acdc639f2ff15066a5dec0f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ba6a114b41d16514886d7188fabcf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983996dafb1a3948c887df80f7fbc87401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba9f4663ecc903828423da7683b2ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed261202fa57e28e06f5878ff3dfcde4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e854505791020342a843957cca9ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfe61fb908a23e61b2b7a1347ec114405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f5c00ce996ee5644c0078ff951eea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67025dd4ccb93b29e9fe78b7e5c3326407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993f29e6f1b2324ab3217cb29e8eb21408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cc58115517b1e03ff3a28f8d1ceb3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fae924e4a703d2a2da68653476bc78410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c82e2173cacdaad8a4855db12473b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79101a35e6cbd5451d7854628915582d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc1a0c86e5f2d29be39dee0a9d2b03413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacccb9b42a1910000001ed79b491003414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a38d745f26db593ae81348b753c88415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649a6201757cf2de9760242cbf6d0cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d57ba09b65d69569ce96d47796d6bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51065fbe0e735c058d9de4eb5fe1226b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac6e88393fdbad33cf2b815f466ee2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5adbeee7c65326d5633251a8e6767f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386ce9f6548076d059664656580043f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ba652964f275988233a2b57f8ade1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b323492fc8fa83f5a64a6ffde0596423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b3e8a91f189f169b9765ec1b48aa4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2c0ad40fff9852d5f9a9e344c4f58425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f733e6eb1d9b014d4dc70dd005f53426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3285db44eccc70a0d3c35165ee7e6f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f415987a3770b21cd3719063f7083c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d4354b4d8437206e2364be5f813ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae734fd7fbbebdbf4c78eb6af29d05a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37a8721d11571a86906498b0adba7d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672307172d1b6c6553d5723f03b3cd42432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc95e4878a9cdc686405daefad6325433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de602154b0f4f875f4a86aec35894363434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03f8c7e62b94884b8571e45ce799b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849effde0cc6a3d9cbe5c877d38c4a60436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f151d6200a4d6bf9415a0e22aee1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab28a07eee4ee7e8489591086079ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bca1c2f699367722731ea3848324d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59303b9bebd0ff3f7280430c876cb2e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810174fba150432f6a2903f4f4420c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06f294cc2f474472e3148b8c558a52442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6757a897fe5474f27f5d625b6e0b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7071a0ab81bfde2e9f83f4ae6a60ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c50d7d850facb89772ece318d1e65445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e3437c2a0b3c42ae73c019a57a4ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734db61942c245c2274d236af076bf1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38796a63a63003bcb8bf8505948d72448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db739e9ebce4d3c15237c3ed4349e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2c48a33bbbd17bdde0f294ce7ffde450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651904e27c4ce86e72fd6611e1543fcb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b361e9e5ec62edbd954313c40486845452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bddaf97c3eef6607c15ba4cbc9d4bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a263419facbbb90e7f9957a083140454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48abba5903f30273546d5270db9d1d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777f97a5974c472df1f421b5d3636ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f33fd69639e0d7b7f07527bcbfa876457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f974260e0fc6001127506aa69e59fbc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b1e9ba4752583ddc2dbaaff48e5f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc83a65d2dd057ec16eacfe9c7268dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259e334a27aa69350274b7321043be7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8f181d52b1bff25278ce1652e88c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804088d921e9072fea4dfff0c584cccb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b868b3ec462a418621f18871e8866d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1a9fb30703f249eedc912bed2c0b9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e969db64b6ab4a8dc4d7e7d3239569466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9e06a0cca4c019fb6ba144413bb99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27eb9c38eb1e26e4a555b110ff1aec6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56cb99689c8c5986af155b6ebaabc5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf99d4f69502df07a874c2fb5841f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf778f37641e12d358070003ed6eb451471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49938bf876e9ee961b6e2689f93b3ace472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0aa08debddcd79731f0e5668fcced9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e74d7d5b88617d70e7052e71cf19a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd99a56636a96ed109218694746b93a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d0d7a105bbc83fe5dead9ff71a594476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c5908f4e6afc6df15c13c1c12c982477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b16322d003415c87daf1f5381ee30478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea85e5ad10642af52c67b069614f6f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fa8713b640ff6bcf430c24973c921480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37dfd2adbd00c974eb4b3b86097aff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e764c9973fe274c7e69871037ac6aba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f46111c03d10862bb5e28fb23bfe4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b2ee4d3762dc5120da44443e1fdf5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747bf544530d5571f56ba695da72d88485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996703dbcae087f53c33f90308be2950486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a86a34f89b44acd675737b3c85abf3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc89bb131809ac67d13f068722604a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00412ff87af3e6b92190d1a94c121d68489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0eca2081d6ea47b71121a88e9f4fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367817e0a082d45c23704d4694bfd66c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2345ebe15ea3c8b27cc0330e2ac84492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ea51f5c7e38aafb2ae7805c2cc45a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f545f703bd608738d64f76b641237494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef2b4ca217c0e94a574c02ca7fceef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23077e31f990b06ba97a79c801b4e2dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3803be4d1539b99dd71b15bfa37402497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9218f12d50647279c0caea9b5df8809498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6af6a2fc144e2a1ce7c40a9ddd82e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5261276b6b277ce0754b4528eb693d8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce16f5c3b8401ffacf1ff1b60abd1a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab914241c2c602f4242ebf99d48b5edc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32965211d8ef1e90f7980395edd183503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c3dc49fdb3c081c8f3ad1075688c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e43c2b21da2ba262d1ecec340d7e78505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f457a556392804c5b4f008acb828f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f2070dbfca76976450f837a1b06a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c337180f99cd19063df5b8c2163a92508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b3bdad37ed180b52e7e7b38205307509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17546ce37fdc9ad96c5a58c58c6caa9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3579ace1419de4033fc55809ef42f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a6c2b778f35d1bef9243690209e07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e0d5fb43dab386e18d440f5851c85513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3693f8b0e1831aa9dbb43b3de859a32514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3726cc5f7e217ba5d7bea1865bb8715515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8999521997b62ed9f03df74bbdf5a02516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7f614707f5f8045e4d33430cf15e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a257ce08c675ec28506eda94e3e5c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b2afb0ce25d7b957e6ea437dc1f58519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9122f0e8dcf7e74364ce6abb3a3674520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a3b5db72f2cdfe47b73f93743a1a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bc4f07dcf60b8a1d00f9fcecacf77522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de771a2c7c9951e10d17501669237b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742005c49ad7d6b9cfc5db8f1c58e89524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2068a21270b8cd9b1394105f1363a8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3335768c5f8226a58e0b1cd71c03a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec816e8fc325c83ee16a418e5440ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04ec27826b0ac68a9ad02597f009e0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ab198777429f6132abe1cf3f57719529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c6e69869df6b8ed6605032671adb8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301d0a8547f450f0b942c61694802e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2938f2fc7c2d395406cbeb157db227532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c732b00ad0fd7a7d0168c2558c271c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787053dfca79fc53ebbd78b45bbb29f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f5bc8ab3cfa75e40b18473e60102f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e213985674217f04e2910b54fd8b14536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed50369256e1c151698e0a5ced9e38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41229d52710d6875fd2384c92de8806c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea84fccb5b213f8afbfe2d8f82fe2e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dec7f573b30194b5e22126c61ef81540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334355839b2f1ac907eab1d1469b62a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7830bd07b565ec4d159542d1b7b33542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad34f6d65866bc033e7f6220a432c1f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066105a72ae3ad951133c1e8b49d942544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f28661de033a7317a39b56b175856545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20991f183a75c47e885ff5cc949c6f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6977e42e478a1098a1999b51486793547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480b49b226f09e44aceb27dab8c73fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05f5d4c19f206b7d54274438933d50549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c221af0147d5f2784de90535867706550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00175fcf07ee8373188c54d3070f7c1c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85040ef9c4f425979fe84d38a965bedc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299cb10096ff67bf1331ea9fe97a579553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb293a1f6a566d48f6f4c9c8b5f67ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d4237777781b101bf9eceab4bfd6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923d928cd276d5891778a419737bc09556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a8f89260ea66c20dae43dfd84c552557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037cbf6c696cb8d3967942180b33aff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553b0ad7cc5c520cbfdd4ba94ce6a02559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93fd14411b7dd847ea28e1934aecf2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e141e55ee5903ebfdd1e71a8f512818561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af37675b2053c967d6ae06621bd864562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085aafa07c22f42de6187794d252c02563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256d5f3bdea3d3ec3e1399596ce10e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b617de35419727e5ad940d74abf8eb4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3c00a4d09ca29d4751e30dadf24f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb011ef542abdb53df9c4bac217a937567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257b52077fd870d5ce0f37361dbadb5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c91f6c8d91d241a2052c6d620e749569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea468055518932ecad8ca7999fa6f3a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2238bb24b745c6e944e8ef2d31aa7b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ef0061d6cbb0543c17efe9903beae572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996018a577aaf765fe0b5c737a266a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827514ba8979cde6082a9eaa32a6e0882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d9c3a006c8a6d58da931a697927fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af80521ae81d48ca840191514cc1e204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7605b8f3ca6aab884baf0a2ca33ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a337f7a4907c43aa3be93bba42fca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d18417b0ff44a13c775d4be3d2c20b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08298bf1e06cf46d5b76230d6aad6b458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bcab232bc00ba769d82c59e58045b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503bef2e704e4fb23abc0642050de3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0270b4137ee083b3e69df7c886c44e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d85f5f990209a5b84d28bc1ba2c05312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93270c67ebcb738060510095bcf0f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ae2bb059cb86db47270ace26a2f3814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a29522eb7d200ae5d0084d29cefeb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec08898078ad381626629a2410cbda116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482894076c22529ccc0c84901fb534b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6e51194a6f11e6e660c70cb24bd8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de34c5cdf393291a31da9f88b4de2c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66495c4a970d1ee3904728b4bc2b82320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62380c3506faedbb4e969d81e2a9e34721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31929f9bb3c7e9236ba1eb6f00257f9022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53f5005eb2e376c2a4f0698f1d4b1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb51cb6b1062aae621803b2b2c1bd224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d98c00388e5452d6cbfe0b756744425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c57e11dc904a8223285fcd26cd892826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a949217c47eefd1e08afe732bb13c8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b06f68848f41ee2f073acd13f498b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa84f4c282056254f83e41768cbd79f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f56e96245929f258d4b7db3cf35fe030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7d86b7b3035271136c894b69a2e4531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b638e06f7ad3ea3af82f010c5cba3e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbe94a933313386153914bad54785333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519480db77695af30eb77c902d5eb4cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dca6c167c45d7a458a010464d82cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b133463c63fe1133703e63bfccecdc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402104851d97be4c9a40e7abce56eea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89c85d09e4b5943a0ea0fdf2087d0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02621e81bf86c2acfbbc163271fe4d0b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626bd22831415c73b7de0563dd4466840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa32e26872c2f22427f8cb9b24254541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca357be0719bee1e712ddfca294b08642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3f131914a20bb0b9598dfbb6168a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fb1c9c0fbf267dc1de02a3ff00b1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962844be074a76b9f64e4c669b280dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74def4ac319b85fd38d792c37530b9d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76e65ab3a806e5cea9f8ebcadea9c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7266c525576a788b887e27e484c3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4696d7be0fb29018af70adf6c38af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc3e5bd263badd3beb21d6e7676aa550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a7456cc706aa0ce888c228231b69451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ba7c49cb62c96314e64064015bf0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79890a5a64fe560e8ba53d9b524aa54b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5fcc4d288f3306cdddc159a66197d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da78c1e1ccf9ff40155287ef18068a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55ef8f84f368545d2a34ef00f6be5d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea41f3ed000844344bd94a7789ae69f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3206412f121ebaf4c4f46ec67344e0c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911ca836a4fca393f7058a1af53423a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a24de78c6ee8afaf842eb2d5cfd4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079443732e70bd2a460de1595ea9f4bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8646f92c87665f8d7e1f9726d6562162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203a6f4bc9e6eff03c9b1b7600241fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbeb4b3f752e5a4b3cbf4b63332e9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e74a13f812d557988e4cf0d2ce76b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fda457bb02f6248409dac4507871d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf61e4a8f31c62faf9b800095bca0ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ae0a75ddb14ccaa31ece56145fe7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b228134a80cc4b3e7c275add7979c8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef873484cf377f62c3466420b9821ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bf8db82f905b4452e6a09514048da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281f515317400878d0af65fcde735fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d82777b4c65ad25eeff30f802d4ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a471167360cda80934ef95f478f74dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a280ebe8d1e9496adddf2a899fb1c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee54a53249fae8a89df2a489978ec876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbf797d3fe19f6813a5028de02408177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5237c181a7acd4bf37fb16407548d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456d08acac2ddcf993c6aca34a0b98c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cc2f66ca6664bddcc09a27c11ec6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e99ac5c0be98faf4bc55ae78e10ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5617cbb419972b40cc238a721b68c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c93161b2519025e2b329b7042b8e5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd57a14adf69b22d78c19e7a41aa88884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c31ca78e9c4d0babec2928a4bcc3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b52c988ca83d75046f6acfac3a33886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643517f088a2a9066b3eb8e432022b2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5710e6d75a1d9e6666393175b50d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6354d722ebbb27259ec4d6a289cd7d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be44a70ab2cbc3396d70bf1760641dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b01fd02944e42c42836019289272191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0917b45f7b53ca0c39ef7320f4379e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53656000ecc5c627d525abc67386da4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ee54d11f25f7170efe0a519cdbe7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbb0cb40dbbadf3e8a5e24b360662395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb365c857e0fc91892ba619289f5a8e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872feab1890826139de0e4710e305d4f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347419ab909d991b908a30bf01a763d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48028a588ffbf9de270018a1a7414f5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f04d581365fd3d783aa60d2c09b680100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe78f2d807cc8014fa1c5aed0c0a52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c35490660ffb7001eed9df596c001102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e203e7a0e0aca6133d05832a3945f8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2763e35895affd4e531bdfc2e10c75104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d4aa55c6fe08dc1ad0b2b120db938105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afe9ffaf71316c891a0d56b54796ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f45595bf60d07e71b237fa25a08f5d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45222c05d040994cdbde254a0b7f20c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935844f1e3dbcbba3464e033794f186f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196667d44063edb1c0ec566999b7d25a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd254f761140f661e9a036b368bfafb5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c799c4ecea286ef5cc17d8db92e2c79112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2b16320766d71fd0a24c4e914602f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8874cbb211ff1dd01f8a2836e93db43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212065a046b3a14eb4050cb5d079bd4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20736b229cf7a031c6021f1ea4bc88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96851a72931c12c691cd27e66e16c60c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1bb8b0f8572b40559b9181821c046118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c27b9746ff02703482c2257a766d0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102cf2d44aedad8ca4eb467d6fa54aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee4ef8254e82df00405fcad40f2bc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3016c1556708736c03afea37991d5d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950b535bdec429afa523e3ccc72d6fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0522cb656f6a387bb09e4a2ed0e5db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1c34e93f2382162e6ee056bad35c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce42eb0cc7bdd5c0691fa272d07b39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335a1826bdf90fd7ebe724ebeb69fdd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966f5b5c9bfbf449758991ee11da1a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad72904c570925387d49dff6938004129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d86f306b1fa23b59c73c211f80ef66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dfe6e4c3bc7ca41eee2cf1bd90d2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44584c2d82870df32ef36eff64460c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4857e6d998f4fd3c3cb176b4e53bd87133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274cb37d9e6f932212cbe8eeb4e696f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f33e5b5a2ebd7f56bfcd7715b981b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934fe8fb32e4fc0113c872d8668a4f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c808f31348fe44e0d133f3c791697137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1843a3b8df1bf85d4495c133de94a1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d80dcf2ecb11347ce3568bfd5d4fff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa56695877ea6792d1aa96b5c219de3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd3ab8ddc7512aa55809a9041f0ea8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e820f6f245f9e7bad0cb1e8b22328f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41882d58d305d269c79450583b386e87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f619ccfc782cec57a8b012feb18cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d87adae92e66e9cc0327479c86af4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd11c82e853d8b11b1dcfd69b95a64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120b90f0d757802ce43a56e9458cac3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a508698a48a2557a5de82b72441e61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d3f173f1522aea9bb552382bfc8df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f0f51a304220430fd711d2aeb84f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b099e4455af81c67bdcfeef928545f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31f5cea0b7438696d9beae62926aa9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab9f5fa0a7c93f4a97589f91311870153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4657147ebde8626c321da7029101a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf19d90faed73d6512466f31774032155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879ed6ecb84b6e86a38e7e58994215d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427464e3a5b50178dbf22286b2c1b36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afcf02dbd449fa899ed22496bf7713158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d95f65b67eba139f056fdb0d4728b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5d19edf8cb65df1c2a490b0f90171160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85895249b0f03c28adca126643a9790a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d81b4e8fc0481bdf83038eb1fb43e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c0e9831c7c4460e7898373149b603163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd47d19e5512322821b71b3d32cd451164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78676bf3b28e6dd1063bdc4b5e780eac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a707988c4d08e3d98cf708b5710e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebfdee7b51c93d35ec417d6f620ddd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c945b7a271a6cc479e0ee5dc2f261168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99040377d3d26a45a4e57294c252a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cb9d47644a25659337ab62f9be794170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726be4e50f0aafc7a8d34c4a0180f89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda359cc7ac7e4ac9f9db9d571329014172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a43ec09d6047e9bfb6128b693afc80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc965f44791786dd16c458bcab3269174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefd2f4db54794686bbc2af6f531cd6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c105c50dc338c1a2b4731abc4e37802176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49079d48b7736b17dc98153c0adf5680177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de43f36dd7ee5c76d49a9e2cf053be8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648bfb50b3d654c2a0f28f5408e8b38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da3683dc3c34b061a87c343a86d15b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08033ea5e45f3806a11ba78d6e1698b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736f1f3a697135168210bf40975cadb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1fc5ac5237fecd765df3c47e5a451183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ccd6171d6fa56b6f185b79155f131184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e94a63523281e6278de68db78f2b47185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ffd39d3475ddb01cf35d3e2b5fea9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d34fedbe8ab4ab23f7415494b946c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee78bc70745265d584726b5c665544188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf8c7f7a776b31a53ae9f29f746a35189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0573f81e6cba891382443ee0b85bb72190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b50c9e90830be66796953b8cedeef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284973de775790cbf7951d7e5ffe3afb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9239a0ad87a040fdd11cd3c3fcc39193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9799374374eaf33a7b7e8468074806b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3d5b619f0512c945f1d9e68f7fbf8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc40582f890a33b91f556aaa69cf608196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b6f038d07dac531390f6ae8d19f5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c26eb018a54667b64c5198251954f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6601012efb18239ff5d79ef43e7c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccbc036eef9f14eed053df6b3fca78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0847f0c225782d780fee5c24e55d48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8d2a528b29d60055d2e117444ed4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e658084e2c68cc57cfbe9f39f3f8367203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2716de25219091a67537635bd1f1cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4a0e31b7678997e63724af3f70f7f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f1c4cea7d8dfe4b72d5d4b9b48b1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1e6bd4e15069224aecd5af5609837207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5ad98dfe29c5292f022676551f15b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac796ded51ed367234791f7edbf2ea20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95791ff556683e5a885ac37827f943e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48da756a21729b0f3e503bc5dd28179211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea905ec3d9d1c37a6251b1da9e38997212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd386b1bba99aad82a634507d2ef39aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61e46b7ae823bac0f7bdfb61519be3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24b2647ce8dc79091b50a02e138985215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e423a5c740b3d907e7333710f4802a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd9fb58218368fdd0b5915f7fbdc35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd477e02102ae32a35ee45251c19507b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe259db370ced8b1886453f9e721f226219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecd7f113af0531cc6364d66be96beb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce922a63d247fab82060a465d75d130221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811dd4d76b480647cb0c2f4d2bb32ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ae79923931589d9781c7124d54a1e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3658ad16a3778eea1b041ebdd45d99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc109e4b8a925e41170acd89844349e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1177720c46250b0d9d7b7869deee940226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611b21c43c7ecdb9e352157bc6ad1ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72361cc936261779ab5cf68c3462c203228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca24fb62fa9789c35abb1694b5d4c96229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0694932909f4b6c0bb606b0709e8bee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34d942bcee6388770cfd6cc50ff500231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b34f0faa4300cf4456858c08ae1013232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bedc28520c8e55732b184349b74dfc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59355c447b8c55ddab8e96cdf978ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4426d11e5d4fdda8d59f185b85809235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6dba7656c9f042e1dae9a158dbc21236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4262d8c06fee5539a1e358022f5b08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f35bb8c9a8a599bb50a31191625b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb8e030bc767ed45fa8255310aefd0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a9b47b0a9407873ff67752e4d7eff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c05feb01056186e52805082cc5b570241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765db0029831a51aca9c88477f95df5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52678a9fb6a72c8e9725f6276a754f1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4a1bec8fead2f1bb10588d179f872244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9980d36e64dac7e1f05d1efca6371245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d0bde728dd51044d13f804eaef99f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1963fef01cb1ba4e58dcfe7925a51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6150a3481eb1eda9d9f1b4203859c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68c925301d9b5d087ecf93e5499bee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427284af1ee8b1a069678f136d36f05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2995fe93434d006d0b9490571b9c61e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562b43e8f5b22b5a176ce66c02e132c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b3c181a8bd6ce7fe5ebc42d7f3812253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5be3dcb203d77593d9f171cd0ed80254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf0edf614c09f23dc37cdd65aa2243255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c4b443873240feba553c2751b3849256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e21dfae71bbd66407fce8e83c02f18257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13e2d2c6fcbe3dd7c9b2362e28d5b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8577940bded3500e2e1e430087bda34259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffecefd1200234201829e04af8c6a2b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214d082437fa19412399a4e70ab72a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb472ab2fe04054c1a35f0bba832833262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a606d1c3a33387c5c7dbf10cbae2b44263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75837fa4c22cee7d7055ee32a6ea62d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2369a3ac476f7caf85dbe12bd0ae824265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413345df34d387f4b2fecf221e813678266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd6c50da8fb6a14df83a52ee697b5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57686a05c6f4366d28df4670065e07d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7201d49e206fd95fc96c3dee94b8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87511fe06def13ccd094d74cf57f89f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf1eb619c65118a588d34af4ca7307271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86392857021dcfb6b1fccd4b035a2c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236f19d30b89612f6f2f1a992b33cfb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c034b7a62efde6af9dec92ae3be2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c49cce352c3985f59c04342c91b335275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b299f563490d95cd8944f2004848700276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6f17fb1dfec41c68f36be42d784b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d473f23a2e759dcbdb0d00445f91931278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00b1f5a42854195cfbdbc9bb0a943d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f5c1e2c1211fd80e1c8bd3b3450df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca027a643cb06a0e735661f227c31a4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7a1ba0b2c631233fbcaf4a299e0f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7029f0f6090c04e8aa7f0ff623866283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937468fed59eceec6ebf9378e00ebe1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bf1524fc1e879fbdc8129a1602d64285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1586f54edba41ad8b353884f854641f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe8dc68ee02ae9e836b939d6b8a71b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74533a5b9a79f7543e8fba72ef21c53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8c4d79cbaaeeed4336b2377a30cca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fb4f32721020e95ccdcec85f31f55290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762dc07898e893616c6e136f2d896ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46326b272bfb1a0e579519f41f066c92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632608294c964697e97be5a1785fd2e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e27fa0224973f306cd017052cfbd38294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874c8a3e4c7cad0068310e1628b4956295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bec91e52b8c7aef46105f8b83035c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea1012ea9ed7971fa944c72104ec9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f96b0522c8f12bccd54dcf88eff9d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d627a255203e511f6b823bf20b1bbf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ade0bbbf32586b5c91526db6231a98300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cbbe48ccbd7f320cb9898d8932390301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cfb3dfee5c260c75f5851fb6f60ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150bdb77dec22edbe7f4cb8a5f977b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592040a69716ff1e5756b715c13feb43304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400034c3ce9c0472c1a54a4e5501437305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e08472950d6e92509cd011959cab15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b093d350c785fe5f9185d6dc73b99c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8339287b19d34bedadb996fa31f9e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58321f56ee1591df3eff88f174d433c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b8241ffd9311165b738794647a830310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b405efe82c7299e45275bf0be2dac98311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec87e813ecfe87d71caf2f2142eef6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02f4e4f68ef5d4af16e37dc13c7962313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f66211323a9c2d5000ba51c8c8940c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759b7d8f8157a577529b360142ba27c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4207b3dbd96bbc034076dbebc29d9f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eada07ffbb8dce78fed0be513b986b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169824957170998e5f6598d9dd27fb6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a0d6a1da14f90dfb7a4b71d6dd22e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b11916e4ed8be5389eab580500c18320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c85c034b220fb78969ec6115afe67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d450ecd8391742be5e8b79ed4f5d15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc4123777072340ce7eb3f4807539f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893de24d192195882f7b4e6f5d78f38a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84897bbbabdc76f5281801a0717b6d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf2b4f78c1543a362c147a05eb9ce3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ffb81c5df1a001aca3d4bef1c0e27327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997565798d53125008c14c8b9af6b3b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b36726e05060d0a4d56f9636cf812329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6e803c062c3f2245fba6ab947c635330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92f3b9a3ee42774ac9d4410cb96f38331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07a7e70d58c1f72da214628bc6ca89332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4376ffcdd77e1e9a47bafb9f14527333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d081fce5392eb3640750f31ee833f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc312fadc67ada8f9aea552d8f9513e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab70bd98376ee3e7016124393d5673336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05183f83a5b2299c9f85f9813926daa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9bb656b2033d59052723729b35006338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9fde496a3600e9831850a11233038339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebc38b118db0c370f12e0b7a8a022e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af0f538bdc7be3d6afec479898cfc1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb53bbcba2a7c1bf2bdd3c9010f22dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32e0ca80df4c6ee6c171b365bd2ed3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0eb8a6a8d0c915ad43f73e49c41f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50ddf59568b5778b4fd94ffbb3acb8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0018e57054eee70a6356a317d58eed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778237126203e6e3760b98e1ba74139347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff40ab999c91f97090d76fc2bc4bf0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f836e1d02f6c53bde50dead6bb15f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b584f502d98d00b2b0d1db5155eb69350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241dfc2cd458c404c5be5e2c36c94de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cbd0f70ff26476ea12e690a191d8a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd4c57b49737ff840906ea73ced670353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90609f54132a9c5f6f7a4e1a2745fe71354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718511a67e0cf4e70e3c65e416d75ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1d37fe035d15be447a25b0b873192356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6f96e04f19bb636557c15e0bbd010357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718aa2636fa8e1e641c08a762cb1089d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304aeceae3ee4ad4efb20b6982c838c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1c9a7343f75e91098a1ee9315bcec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fca610131d4c1d5aac614ff2096f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb0e8cc4210369686f69cbc0416a23362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ced2057d356ad04769e9d7d5cd3ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa0b3e3fbac461c65e88aa424005ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa377d1b7f47426ef82b3723e4b1fa1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400bdbc40839e846ebfcc2459a39407366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9968703ec316bb4b4a6f76f853ad0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7155438eb58fd6f464225dcc6ba0e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5c2a6014c21137a7f0c5e0292a9b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7637cf19687195232ddc1a243c342ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2a1c19121ba0df8241e0ff4134399371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097eee8f6e36f54447562fa939793c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d23f55f1fb168099cde2e35ec9fef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fdbc05cc0a0d2ad5bc4b6e44e200e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96275fee9ebbf24355ef458674202c07375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92ff3b0096c89a9a9f24309ed12ca2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046292c95c4faa753fa51b5b6c33baf7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f37b5856ca066e28a47309a396cb8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473a1523549ee57a242123845e1798f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f63562eaf969bff11f87e0f1a300d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72831ed68cce8fbc3474240a656dcc5c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e365157463cdb5989745a779bdb39ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9492f79fa55d86e4d41a11b977f71a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bb8f012ebe88b22d0e10afc75ea98384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fb0c4388100c2da612649bbc9ef34385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6c2fa96ce3199b3d68588c3f9ce15386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabd39c4a7dc8675a6f25dc4db3404e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22081f94d19c61021d1643ce07bfabed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f8850f35ade5078000062a2659c74389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ca369e16d8c8f98c7af027883bab5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e6fe79fd103eb22912c9403560b6b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94e5a7ddb5c4b4195c7f4b73a2b9e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985b39e30aab739f587258b3286ba70393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5f3c4d88f26c478fccf680b81c3dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be709347c1e21f833d6034cef47583395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775c7c8665e822f45c399ebe69dfcec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72ae97c914fe9fbe56f31f73730bda397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fcd0fa8be7beaf5b8945076049f9e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769b5930a8d7ea11c89670eb1bc1fce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5605b3ce7b50790a25338ba11a720d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdb3a568cadb31c640a7c82ff8d1b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ce866f25cb589b4c0ca43371f766f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30204bbc99bc630fe9ed9469031c3aab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dbfc056d2d9e46ba2a19c4ad63738404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7b1bebe456f5fef9af3130de850d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74363f6f70d2218d1e702756f131dddf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d569fd24028677217c982e19fbcb9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41da39c350e3779b32049adcb29041408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070c52a9127ebb4f258167d06a75b2f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d711205a5f058e5a99e2b33d682827b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa7933ce97fffa585c972b17705a1b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b456f0aa8a62935b7f5f4c2a9f752c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f27fd2539d342562bebd159911f286413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90248c60f8f23ea569726998085ed309414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005e6446393cc75d0a351af614738e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039eebe72655a7c4aeedfbdfef09fa1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a709e9dcb5538c394a9721454a0cf64417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ad415ff0271c783800b4ccc5b904c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6439b5d03da9d8f368c0d0f86941140419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6d99f83037bbcf1db003293a905f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73936f41b44d92ce94cb77733e07b5f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a889a247d121eacec3cab0ced0e4d1d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b74ba9604ff5d7f78be037a747120b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6169f7ba96df586d7e24623a2c17f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9586b11ccec93776a7251a348caaec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ebf98ff68498df92e0ed2f8a479be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdca097a4f19402c722afce9e47ca6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd222ccef393a81b721d842cb2bbd9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a942dbaae23d6c60c79dfb11cd06d29429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e07d310d32817ff02c2fb2feb1b882430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa559444d5245f4bac07666f5d92281431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31599594265f4ebb587a0b6205d4d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a15b04d39bdef16ac7a7d8d21879d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b452311fc354aa419c6ad85a32414a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ebb105b0b041ad6de1b7b2d053a92435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3f47fa19ae0e0f70815de06880184436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d69084cf2ac4aeeff3135f7ece7d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aac039c8cd78201f61372695c376ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0da2d4d0d4a6a7a8dce0ecf940a8d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ee32ae485671f5e197d304be915e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0da7b503979377db4b05be6e340cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d035c9640c9bba433462a48f33b1b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8317a0d03b172ecae3c3bd7e95f49d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c6cbace45b4bb5034cc8f2482f3b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af8d7438270492fb77210e7b604ad1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584a58192985795c13f07a28be5aab7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafd8c8a1e07d4959559ba6ae2b840f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dd3f5cb9f3319c41cbfdadfb0b412448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9706e6e4152d53f8e5183cbbc8d5a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbebeb679454540f9695a4a8313443450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67b91ed1325471737d592e9ee86bd1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ebce97bf9b550b0a5229075aff0df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f31d8579d16a4d85d85a3fb9ade7de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4c7123fad2dd02aadd58bf6861217454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ebf609f77c59ad9be7d1f91cf379b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d4bab8f00a39fe1d4ddeb18a84cbc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b3503603d6dea8f2347df7f596b4b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464997bd217270122e1a2cab7add18dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52533a6db4e7c8e65ebe66178dc424c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e192ed51265e07a38761d3673087c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bf6d0a7275c7ca894ec84d1b315f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0375563236f92779cb365a24609e01462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ade9ac63d3eb30e8545fa54cf4a00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142681a1e256758356fa9c6d031e106464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c80642a00846cb25c03f498a378c34465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c30d0cd6f5f576dccb6ee95f93cf1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec53287df60d024fa6ab7e00adec89a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6169a6d51d88131c35562f593797ea0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6d75c0110e6778c4d7c032912fe11469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f4a5b22d0b6a3016905cf585239a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee558db814fc6e243b68a45dc99b64471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5bd0d56aeb370d378756e36629c87472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dfae7fd7897a9b046a5a8a932a428473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5d6ef935e1c552cf16a3226b1efe3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391285745690cb3ea954cbe6de609f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe4416b7b1b9a37153a04fd18c44b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce146a9ad4f819f00bd386340e86ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbba5287340f8da14864db5a6a1203478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ce43953369f37748cd44f810a207f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0778b29f9ddc7a5830e055c662cfc4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5ce0f483ef9970d8ad5bc333ea282481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d274ad481dc7de5a05bc805bc8e3cd8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8178f9a5aaf4d6d9a028c149aad480483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0a3650ff63956b527d11622601713484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759ff54e698a10701ec1517128968de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40228041bba199ec575aa2a4dfe3bfa5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62f5f9a56d3730e5c335c94dddd48e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5be1bf3b477833b92041edd17136a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1415499abe503c2d4b087e38e147711489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ada236ce03cfd290d92128dbfad59490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63ca4827d6cdbca7799b7d7612c019491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904fa29779d736263d6fb8939be32dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd90b16d02b919db8b534502d60d7e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddae64e33ff15a9358ef919f83877a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380d0d1729253b8a30927e13991b0a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f970f8040e1120f4d5b492b715905496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fc2a6c0381722eac95a7cf8b4ea58497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3ce3b95537fa8309fcc6968da7c84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c1a9c128200ef2bbd451adce35534499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38965c875e37eb44caf585af24ae93500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c02fce42d2c4a9e9c484df32d1e0a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847c0ddf90cf7352b503a446e079891502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa17e06ba2367a812e4f502e1a728a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853289788400ee102e8e525174034a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f300dad73e7286941c1663ae7a4c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4259919f72252cfd41bbb476a7ab33e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044e8e8c677efa5a4e4035e096203b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980d47cb63db613df68551c5a202e04508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d1f175443e33af4931c7ce1ca245e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9f4f272d3c785810b52f36302cdf4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32320241017510e717a1f40d1694fd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055f789aafd465d70f30522b26e4c10512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fffe6cef59222d0a2203ecd316578513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86248e4cf4da796dad51632b725be34514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39454e6cfbe8c8bf619cd69c7c7bdbca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fd87cebfa950789738a2a1adcc6f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9ba7638e3431585bd3e93848a1602517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b03a5632eba10897574af3ce76fda518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e8f1b5aab694a428a6542241ea44c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bbaa8fbe421f55a71c1242e7eec9b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082928556bdfb6f6efafacf6d462f18a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61bffb06331b298bf4f75aa954ecce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187d2481b3703951f6df13e11ab97a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dc41a94dc33d23e4e74d9aaffc54e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475772d11f9f9eab1a6e19a36d862b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b685a8ee934ef95f654a0fc61583b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bea79a9fb0ea3b105471d8625e94c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a329e33ae078aea01141dd6051953d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb099b4cfdb40fbf34d1aefb9c3c59c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32beba7e7d118e1d4ca09ea43fc77e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365fc3f60c5fc4683118a2907565c0f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e195ce7d95feafd5b53e5002671f6a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e502955529af33895c21f8cc45365533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e56e46a00b6a3571ba3be1c5e0554534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a319ac553863acd1852a1da23560b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96f0e9828dfaafd37f7f4dca5fbdd7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d1f3b81e1aad8bb3746f62ef578e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240b2c6c57461000d988e28673f4790538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ce7a4734bf80f184119222a6e9e36539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a314c92e99940cb9c5ab190dd09bb4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a93b884dd89992fd3b96850f189ce4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3396635d7abeba62a57ae3344be86e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407793a878001f2baa0e044a3bddf48543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995d826286840185c05a8434b6b52a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10c2f6566a3e2ecd9dc3611268cb8a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c466e1fc21149e720e78a06b2d696546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b186b3282cc1fd19ccbda72c80d73b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb466546329fc1807e822947eba280548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e8cf5272659f9db6987298afabd3a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bce7e0d41891523ebd655e83df848550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f22eda2fc95b429ec88a940ea0f56551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d55e84e7b2d044aa4944b94ddb0e7a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fa9d45dfb119c4c717a17a52d56c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772406cfdd7d29c5f4164211e580b071554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946407fd0eff9e38a52746f627eb3c64555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fd4747fbc175e913a680aa0cfdfb4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a571e9bc4f3277014a5ef503d40297557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7aaa38b63c31decea88f3d2cdd728558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d705ce69661c4b239431dac807199e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9c2aa1417f8b4a47142f7dc30e1c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e8c3b70b7f19fad4f8ea3f6afdca5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1a3913ecba49549845f6b815e712d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdb475d9d7246f0759949bb0f6f5be563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65dec7ad726b3019d88f0b73774adb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4c281358a0fa1f3d7c98799f9cd52565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffc75f2af2ba7b507b79f46a685aa7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5ff129ef99c3fa78fb7a0a4eaf154567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42fe01f42288065e55e1f1e7c62ff6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6dee304ace84c31425843a98a5755569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e963ee836f6420d0ff859d24c48e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daec61a4a5a3f9b62003dc2e72835ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8651cc712da2fc0283612eba8c36750572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>