--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bef12413d5fadae2c6ef43487f7e331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32569107b7a773d91999412b3d3425572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3ddf458fd832d44fad64f931dcc903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d8d12e25b154115443582f7703c9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a12d6416609940952586676306af45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db346bc578d28553b7938464895e1d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46feaa110e53bc80916e20795a11f11b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06689d059278cc9d27f241c53091468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6933e99086efcf76a541a5c574a369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d715aac4362b39e6180b73bf2e60f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e910c0eed4d14edd39b204ef52f5eda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde2fd526dc7604f4b641b93180571912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb30f1561976cc69ef2e6d497d373913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de40e3612b7c97495664bcfbc15bdac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655586f70d57b01fa32078c1a009822615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03ef6a0a13c662a596040902c8036316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78257f50b55c0d4448c13899fb8bee7617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe5ecbcbb1d0029f93d6c8b4f020c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a27114e0971bd09bb1ac6c9cf825119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e38589f95aad843b984a39d61700b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2048b97d7702caca9c67f072fcfcfe521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb09de676987343043e2c59af2bf10122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341182ac4f1b9e121f5c0869280a19823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f44f48afb60f159cbb9f713fe048224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034272d9ba4454ca9c79b171bc21b0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6e0adf300b655940c9862793bbd8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895a53d1b56404ffb57fe0fc392608d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb361ca461f4ba65eee266449b1e5c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3533c3719cbc7d3582f4cfea29869bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd90fdeb3dec23fc682b001b9f800030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89a3e10e95813ea6d4b8d899227d0a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f18770c24055200d000e2cfc3836a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266345e4a35fa97ba77029335a232fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f6098d25f33bacee5b68411a3be7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968a7f690d4539cffe873ccaac21d0035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac3f21863bd871557c3e4b0274f7b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc70e96fda904c867001a3f33d827cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e61fbfa391a9ce5133986c5a7b01c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86555a52917ebd89a9f42c505c186239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250f025b60f10ecd5ac85dec3dcfd0d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283aa4516a1ea24d53ab3b19e1f1722141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f376d1599715004b00074fafcd9b0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd733c8ad1c09ce2411cb0fdbb47c27943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423c4e13c9d9684e3c6da6a1a796fbe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc2fd4c3c3809928db7e2e6eec0fbd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a1416ec1830cc8cba361469124c4846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ca2852dccd8e79ee82f4d0bfc67ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d24433daff701f666c69cdb874b03648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf402d9b1cfefe74529af5de27ea6a0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0be50fb664c9076ccfc1de57debda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b169605f0826cbe2d2c45f02bc81f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c37d396123b559a2ba66e39cb271b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bc257ff1c920c966781ebeeb9964653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09831cb6da202e6fd08692235e1032b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59d333452d2e93e38aa89720e207bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38f2ac12b71f620905378054d23a2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e177daeda2ca1aee69663f3d69b34c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81a5fe70508e182b126b768737cd7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e78a27cb43ae853ca78d362fefd0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e33b9c9501b96b8bfee267294746160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1e8b3497406accf6a0fee5c5a8e6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ef97a1b49fb0c730d4699b8943d1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120b7012330a65283d6ad0e59c8dcbc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be4f339ef9f40cd70487a2b27c62a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d992f3683973c94c81f7fe5798174d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ebc355ffc87fcbf8a042c8c0db77f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e0ddfc4a562a41ebd18dee26f29ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572bc053f6b8127d04f0a165152787168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7911d20cdf4654ae591b8b2eddc0a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e4bb30428ae50d818bf2a5dcfd3a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5ebdec7c1f4013dd3dcf790d65b0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a981e902912bcf92ae3b7847154c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8e38cf7ffb6028328a07431ba8ade73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21c49a199897bc659cce7bda54de2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b432c79ce937d1d2345932f1ad906bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0e37a2f4179d058e72495026b970076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccfec7e37f103cbb5311c88828b06677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6a49883407f888cc2e8bdcc7fac6778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c6173f75b9e75c2fed33b958e032a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f42778483a354512b948a3c386ccda80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee82165f4d038986a6f980ac78883f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6ed3664510219bd1018df4716907c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6a5832044aa4c926fa60fed9eaf5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4017183a2b96d4394108b70bf504484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e930d6021684764db78c589412dcb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1a67420dbfded90e4ddd49a7a3b9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c659e8b9d78e08a9292adc9e5708a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41437e5414aa691cdc5c747371ea513688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db6ac4a6bf82925b3175d5534ec4bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9245fe39db3609db1bf5db9e6818a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c2935afc92dd13c6542b72cc372f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a567b9bf8a6c50c96e0cd935dbd341592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454dd17ce20c685dd8fd0f97e5e59d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52d535159bc653b2de08deb99e592d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3ef353fee81ed1bc3338d6acbc0a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19af269066d7f814a98d512e7876bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199ce0881d837c801253fa1c32f40b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a36c5d49ab8a7cc3c363382113ffe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742de40cbbaf7ae1593fb0fedc1f1e3099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b84729c27750a2ff96b8f207fac3ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f1f0a1ac3122ccccb1a4381239b37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af92819b809865b1a2d5e80ae2e65d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da7fc58f33f62c0dc4ab697f824534103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c1f3c72f2009547c0d936c78ba895104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46b685e224074bccc06e2be819f0f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1375770e203f74d91c300332642cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb0413af2e9e0ebcfe53faacada03f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058c4d5126f382e26db41b21d84088a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ad11a9d1eac5e6827fe3015c07040109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd9309b1754f299c5604b583f5d7b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d649465925e47e8e0e7c8c1de3faea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486073edacb193bc5e5fc869102b59da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55719e2df0b181310e9b89561507b6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a27c0ce2213ba8f0975230648febe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b66f97a540e229ca011f390430482115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10045a899092024199f23add91fa85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9ce41bdab167578db304f3f607426117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5974652d00beaaa472fad49897b68fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2304a95da8bfc34dbbae181b9876b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10983d3d99294025b877220a008642c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35835f1938e78c41db78b9bea3a279c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b4c0a2303ad4fe2d361b96aa9924a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94672bcc0be2eddd339f2a8a7c70cc5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e040b631b1ffe01e95e4f26af4cb6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea11ec247be446c1b8ebbf779c44eaa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e237b5ce6331672cf75446ec2424873126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b83ff66369f8eb642dda4a3bba5a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee6f6111b6f3442bcf1f317c1ed2e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bcb62893cca4a99ecdb2c517730e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a09660a65f66836d83de4ab3ae420130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7259cf134db774cf51b9ba230e2a45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c797cafd9cef2a67a4747ec33421ae8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5df9ff8ee8c1c57bc76e7d83af4eca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f37666d3f7320c89e206c6757541c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b955293f1d70959bc20c6b1230a770135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae5c2135d05ed0bdaa4b9072804c6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539780334760e1440d28258a921a2f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99711314de6a6b212f49dcfa14048052138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0524dadcd31af005821b76315ffa5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2449b0ef44a0fc453994eb5ec6c01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dea6f51fad40c7d8ed13b452675c5c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7940006b15db60fe663f8b7ad254df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c60737d6f8b7576e24bc8fe49d2b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2425422a2c176385f7e383015ba152144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3147cb05769f482198fbef0f2bc40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4303ddcbcbeaa6ca917d9209ac555e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511f45c5a669128d9892b21585f827a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8047fff9d2e0eb4a3f64bf5e40c6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f13702eb6de081300afb548a1b9c25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964dfe5c816887c553bfae997f62892150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87641e8f4d453adf34215a70499a58a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efeb721a7551aa11a946ed7c94c3359152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5313577c90518f0ce32e39bf931833153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69158d82cc0891749bd184127394ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f790f1c1beeddad49b59de41f8f2a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de1625c8ccde9e4ccd37165e5d388d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8efb2b9cf3566527565e932f10826157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af1aa6144b02354a938dfb5bcccf67158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1d1050d766e0cb549095dea22d16c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670058f554b15b5b312d86ab04657c1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8aca40247fc5ce5b3be7533ad35e5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf7470742fdbe5798e13ed79c356c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e6ba0c7b9922567f5342295cd7f39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b1bf7af0834b73a71f6136d8a95f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11087fb6823b9d5b90e5186e525bffd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455c832e4a53f056992bdd97b1cb9ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa061eb6eac308231609c43c9726e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cebb1cc2386d36e73582dd9f618dec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682025cd61f9013a7942c77387241cdf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f276ab10371bae617e9934b065428170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb858ffc1ff00c569f86cbfec65c321171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337a417b7afda618e131c7a6c9aa9bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f722da14b4607655f9585b8c30af06a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32393ff31367ca444ac148e009c9f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a765ab793c3983510536fb39e8c4fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6131e9b3d794d3f0f4a462c30233e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043c586a49bf0adeb59c4cff22a0c09177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c38cba5245ed85b02bae3c0f2bd20178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502820618dd98697d89b5fd841dccd12179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bb6811836d2688531ad709132e3e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00aa9d4fae372fd16fe283454b9999181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c859b6d7298a1f8e49aa4f214f33131182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2e4280ae9a6e16d15452c2a37ed16183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77420e3e2574d367ae30321b2985ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e81dd278dee84cc4de2707a403b48185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e8e4193a2145c91c9b50286ddf7d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204245b46a493aa799dd7ed7fce0407187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe332106d66acac09638cc3e49dcd6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b05242da5c12ae64a01cf54c42c39189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c575adc22403e17e505170b0ab7e375190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6904b8ef645c2df474693402964c4d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e3d56369ad8d91387282fe6e425c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c52d13efa95ef796e8cdc374fcac3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e371e2a572cad2de636ab5839a388f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0c8b2f57931b5ec6324d176056dcb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5983753e7b051d1068301c79b9438196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470914ba265ed6c941fc31ab9ce6017197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcda2fc0fbe4fb090a020fec33897c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf33bab288baf4174eef27e1f545cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f45dfdfcf5cb185664e20089243d40200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ae52af3e984158d5376333561874b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68909503969d0703a168560455b31ea2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37271bc85afd85d59cf11a455be6f29e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2d93bb4af2365815ae2077f599fda204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd8171e3b656defac6e4ea91b46d32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a7b22eb2c855413995ed43d1ce09a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba087611bba0b79836c02e303bf2e0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674e27d977670591ba04c3d35aa6492208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9ef8ae3eb241a5bcac8a78369a7d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2152b5bd78fb91aefe02dbccd2850210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c793a0df03a32ffffe3cd09c9a35d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d578695a498d6cfb1f329c86a698d79212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8c37dcc5daa26b265880ffe64dadc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caef57243bf60712d4aeb2e16bc2c5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca709656e7a6f8326d3ccc7d61ccf0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49e53e9ea4f235e02b9da048b49481216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0f404bc68fc1a3c925589a77b3e17217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe22ec9d288cfcb84699f5755d8fd1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1a9ae4bb67da33eab17b2090ed977219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6606374efcc76816758b566d6d5ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a3e09b65136d89d345fefba3346e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f131130107a075a04fe80ff5eb5a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b34ff28917c97c0f63aad23795df7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53ebd9cf2ddb0694a104961735b40d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88155bdc75fb9937ea4cae4e06fdcfff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381910d0a703a5b389153636f4ccfff7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68518f61325dea077ddcfaa70003a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24061808d0a04a6c4b5a08f1fd52f93d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53a59076a27fb29bb67214faf83093229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb685690b69db05f580f17de0a27b08230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e5aa7e22822cc856883c5dfc53cf0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b532f3ce6429c0458a58374ba77b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fa44d16b0d6407be44e302388ed17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a7d56c95339faffaac2c704707237234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5ed7754fdff87e44bc73edba298a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec33fdd8c359211b67bd0381af9b10236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2b568516d891ce62a6f42c1aed58c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f42eb3cd38753ce4a66b507ddc246238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936e233c44aadb70ba4ca2d60cb66f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995446880eaabd7ad711d06f9bffc63240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2a78098f9b92996ead4cc9b9b61cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790998dadd66726e8fc58828e294c57f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee2ec5d786afd5f43807760bae6343243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecedcc4e46a5885a1fbaa547f7ce40244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8384f5fdb691e3c048b5601f007e9b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493a75fd6dec74cfd0bb0be0150e5f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb8052032853e566fa19d5694a1273247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f82b1df36128ae7f85752ba7723639248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cedd6ff8be1b8a0b9e17efaa70c8d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abfcb91a17d93231e4fe34086cce61250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075236e77e07c2889875337b34708cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad56f34cc3d6612f2f7118991055ab4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e10417ba7994a4530b99e9910fbbb6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb95137ebaa51b5a3dda17debbcbb83254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dee6ed3a2319d258f6f1befd72d86c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7ea6470816df65a9fe3dd253e068c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0ccedc5697994e5f50ebd7fd8dd59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb48270789f079f3a1bf33c5f2f3a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd455920781801a50c97d85b9f948823259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025b506b167bc233f38c3ecde2ac1d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c2e392e089af37612fac88472a898261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4aa5bc9a047a65963aa86cbc66f25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7f86ee936ffded61b5d6d45a6c3cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae91efae7416af3702021c57515a90264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d9e6bad68eda2e0a8a242573ce155265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007d448687439aa924c9d712889cd52266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636535924f4698b8fbcc6fbae97019a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad18b4166c67da7b37e4c29e9fbe6d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac6f67fdf4fa2dffac23842d203e79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d47e7a8357a054dd6d204874097e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57eba3cb1d1847054eb581f2220134271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e3277acc5684898df24476a508ba9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bb31b6b436fb70c986d212fa41b34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d731a614b74d05f7bea09f9687ed720274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd341c75c814e0fb5a17bd50e85e9393275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc40211f6d75c06bfd2e28d94695dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41680a7542d393974bb27fd205d5f08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62f546ff8b68a90d7edc50ebb13212278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e97eec8a97566cd49d8b5a44a84b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db78d6250fa65817c4181fe2a3e6bd2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b110c4bb3e046a1f0bba01b86b11e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf501f819d111cbfae5b8660e6ac80b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caecd4482e18250bc86dd32a091fe0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9293e0ba18afde71763209c065b32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd0fd5f5984223706f9614608c8e59285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e882b733bd721d0338f823ffd4e53b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c65242997c2dca38b758ab16781ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b1b56d644e4c57711dbf5d6751284288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555bf15c9ec5735067669b8ce8e232d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f562cdc22894633f0eff279081e4bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9f3f28da482aea66d92739f5bc1e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788edb1b83891b5afd26aa23337179d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64844816a283889b576be387eeb3d22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b4b075fd45a02b8aae516971271dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa359ce255f604bf3a6165503f8d9ece295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ef818d1a9cef866d150bcd6f56e13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75156ce5aa001913193d7d31b837c5ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bc5ae98afcccb8066fc219192cef9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c92448036fa5b9c9bdd0b0d66495c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa063353f2f1e9575f7941a35f4c7d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2675eebd14d0b1db233f6fd9bb8d0a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5342e0335bd2a18e968930db42b9169302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb0b33e37069cecc464af2bb8f4d40303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734ffead2a9672cc5d2c5e1cd6e4f8e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c4a94401b4c4c55627c989d13c0da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1004b12b5f47c7edc9b966c997d95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f6ffe56e487567ae2b9f39d0ee0ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f0ec4d340000a732661633c8e3caf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a15ded8a9a8302b97d63df8e7dbd8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7f38e44b954ed1511037e2eca7332310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17582be0fbdf6c6768f96cb1b295f3b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d8d75293a4ae7b6e98d66888293e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eddaadbf6b1bbeea5856c1cc19e55f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0ab694bc05612e90a87e2dd46bced314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91325cc58f42cc34652c0979e4ccdd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41b6c5820012d6c46fdc000975f5d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5af37153da675b592cf3f0f95b215c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fde668a083dbf089943995d755754d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97317a74c7277f68154dd769ad25d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0369a188d6b209011c6193fab95c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff52e42603d4469d405999d132744ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f8096669bbdfe01a776d9be66c22f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193760565c640226d9cd30de3225657323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c6ed461dbcae47623bce510bcccc2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662ac7d44ac4610444dbf4653711ec6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb61ea9a86cb35ffa8e95f1600fe2c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c7136771107acb52ce8767ffd243f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68acacedb6d3344a639c2ae6598a425328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09482e8166ba2a75445804c338417191329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b023e2816c4e4f4d760cde1357294330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8935c89fb94993f5058f4a6242f04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f3135858981500b864f8e22b58f14332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c990f22ae0f9a947a71399579743d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06589baa881a75825d1845f98c6eb83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db17cc95f17d0b416c5da7931945eeb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4ae5e437434a333c10e063d27adad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ea2055b06693539d155df04accabd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bce9b80580b54f5032b75bb99b8a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa538cd25af08991a3543c6d99dd26339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ac4de43f38bdad9f20a5be1e659fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42935a243ed5f19746fdabe3a99d51341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905670a73376a4e42fb8ad2961da52a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe45d396fe20c196491c3c11113ab3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0283ee3a0094f383d49810f70cb89c9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c885f02c2a1a6d4b0354eb85a7e6524345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bfd71c2daedbebb938f0e121c5d0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6da45bf705c61a6da3d3c6bbc1a0ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e60047b3ab758bd6dad4d2c6938d76348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796f4019557aabe7516a02814a059af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68224fed404d3fd17604f84057ee3e0f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5178cada4d2907e0c769a1f226ba7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8bb49a3ae048030e4085130e9051d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4afd66ad846d64a7796b1437b9e9a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c963f66a14368c1145f9af31efff18f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e0f861c2b76a0430fd36f8e5d2b13355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f05205de98005ba847402f3bf75ac4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de17be3cd7a36ee29bfd283a95276ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc8c2854269e60c58b0148384dec2c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ceffe4856cc04fe954ed6c6c9513f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24aee2482963a1325335b6400b13a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc953249d98e5a39220f4d13db8a1f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08e7123d4f743ae9be50c39d081d3f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317f42f22abdbeec1faf0162b94b365363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721741124c6aeba6e180f5117fe94eef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a3f0fc31c57ce432a4af69f5ef3bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869ec221b8a10d87527bbe12dad1b87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596a7b4da3b8ebb7f38e225c5e0441e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7bcf9bd7f287a70759b5949cccc21368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441080da3e7bf51534087f915cb7a63c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c716b9250f9d3bfe8f57b9dbc1b89370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869d4deaa3cfab3d447a53b5f76e427371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770372fd9a932acf69dde990d5dab31372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f219bc2f9594b4dc2dbc295260f28bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e1b8d7be1f324c23225363fb3465e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923a500165f11677e44935b81a4125e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e918f9ec48ea594d1cea8f6114bbd27376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8331b7cc6c41999b1dc9cfcd68ffb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70c7043c4f86c1a8d9755523b9ef7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2446fb5a0241f904defb3f133dd812c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2477b07a1f50197b7ba31f50473afe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3f5034e53de33f3655035d218f5f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c397b28cc803bf9987515088b0a70382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc0a4c87882d4862262e47132931ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fee53811947e46c3d142cbca7c996e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab404124e00ea9ea5744ac9c6a0c6993385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc33a7d3e3d0f90d4213ddef9461ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495a2c8d674d7b469dc683e75a1b6c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dbafbd855c21289b3fe71354ab87b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b391a5a18c4013e216913debda353f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d066d8f14b75aa69de304084b8b6a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dec7b072042b5a4aebbb60c71dd66b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051e5d5d0f590c2d49714b43540ec35392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643e78a12d282a623e97b671c68a12d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c43c3e03d7f1d750608bff629dd83394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdf58a50849a98a93d6e49e0e884ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3147eca6c9668b3ac7cd20de7c299b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b5cb58d73a9384a35e76ce26f52fe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5a2187d6ae319d73a031afd0b8fbc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a55f190e10830cd81174034cf4810399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2653c1b4cdb168adf2434cea9c5d69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47ed5909eb5d35b899c6257aa98fd8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9ad48e15f6a8071a4399b585cbc87402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730647265eb2f8e534f290fca7684e4f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b65c9b93215f95061f80f30cbc558404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f3b1bdb270797e9d661f46ce11d88405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc2b92521c49556d8321d387886a79406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116061babe1606e90fbb98093287ca3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76875d316cbce31b61749bf2464c1451408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7884628bb0bbd854a434007c67b9991409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488db2b54b6e3aef655dd3db57466ba9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749fa290bd2b6942bd7c67536037361411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdee7964f4e30223e3c82c1c7f8974412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb1f0eed8fbf55ea303b96262b824d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3575cc3f4d7ae4a5f8dd92a9cac54c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8d875c4fd953019705dbff440861f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737d297d53544838651e96c66860a15416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadcc5b02f2b7f2d341e5ce401a642c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c041baf00810059d39e52b7b8df202418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2918bf0263a47e8d2a631d0f3be622d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb64857f4ac07b02ad8e8a20c50ef6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ee5c274506a1b2548d25ebac7dd57421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40075ff4c49e00be316438916140fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708661e17d51f02694327588b2aff627423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cb21ae7b993b32769906ae74140da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d14abe310dd2741c28ff1828a28ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb06f911b0c0c23a1b5521ce3d6da64426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd1e5185f6797d4787e8c02068f809427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67683c9d34c37953e9b2cc966221eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835ed462439c39d541ac130624c429b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fe4a9db1fff7c6f0d098df4dfe6ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abe3cf59f04aac7587ebb6f23afaea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f6d6d0d006a479fef3e592510446f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00aba5a6bc22df8ccb0d822797cf2a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed948d3dad361570f5193eacf3b434434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c829040e6ecfad227a12570738d7fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cc3eee4f051a589247d8b038dbbf6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0f80b4c39e91bbac86defc4a48387437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6c87dbc5764215ba4fbd9414c413d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8bb0d57c12ce5f17a2f9b0be19238439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f1460464debb5c107d67f87692e4d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905aae7f60ca9a05a9a5b80da56b4991441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fc5546596046d9895d9c257e0d39f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9277143642310d7597c3d5df4068d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407f448dbc39aea4ac690c0786f5ad2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c864b50a1ca4b3f0a596c5bb0973ce7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e942e23c9e92fc9b97f0f7bb0a01c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beeb9ef59b9301fef761cbb5f5ee21b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dd0535244cfef978dfde34f51673c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2273fb1992f6676c87f821822eba0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbb49a604fad8867a6c668be44fd61450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7b7b398f0619cff14a1dc280d77fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bcd9f74a8d2ff1211cec6676cb1c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef5f00ef91ff5d2445febbaa5aca93453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a08b7c76d20bfa3baab58d8a3c4636454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28c4dfa96112c5b5d63234a7b43f83455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5f539bdff778af118fce160f32259456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8fd896b309a45bd7fb67f6197b49e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c7dc5f08a3ca96256edea002fb56e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00e1a454d0c5af4a2230b8f894b98f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15672350bffdbdd3170dbcb00d065204460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3f6a496c641a34ef9d01bdfc593b3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ae42122eeb50ce8558bbda3a5b604462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45c9ad55f1fc6aafcdee91589d23fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1f25750e9ab8692005bcce26dd8aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2782e27fc6e767c78e8c6c78af0e07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f8cbc9f83949b68daadc70910cc83466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f050b1707b9ad6c352a84426dcd5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d653122e1af7ba659a307d6e4abf2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b772c6c5822945d92ae6f25e10c44e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627fee9bffe58f3932018af830eadf5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3190b8fc5c49198f6c6479876283df3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d5c142f0ca187776cc3671befabdb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76522af7e04fb73654a9ee6dba169a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa6257a34a008a0e1c4c7ae01c958a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5beca340d467e56d14dc5f74fff0b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d896960a6a9ef94ebcf0f93069fc56476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30de0a3520033cde3ab41e641baa1bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c41cd92be8bfa651d04432c2c35e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cb5235602e6623f9843b64ef1fb89479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbba7090ef53ab7e436e07d26f4058480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d66ce901c1493b157546f8bc61df3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee3de173707fd90ef5bd4a1af184b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b822fc7f9e21cb92a99652ea85a65b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5ce35ad6ac41766d5f982e95e9cea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16660b5ed1c6ed14f481be9aec952b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87133ebebe0344009df2a624cecb73e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4136916659df228a6afb7c1d485f3c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058f983d34dd41cf8c95d6c90b476e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf6af9616223090be07fed107b0a6b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9b8ccc1a2feb6690d01f1dd5cec47490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df99fba76e3c25836bd53f7dcc18cbe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca5b8be9aaa50193811848321ed943492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786a3183d07cd7e0fe8a277c39199f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e96828c48590b03494b4c9326e06d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfaad57e122235b07f689b31ec58b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7193812ac8add45c736a2edce2343496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079d6d28d30153e1d7ea10e444292ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07764508370f294d7256af3f30a6e88498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4b53dfc250c7ac8aed041bb205a50499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd47d742761467a6344efbcf36b1edb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fe1160ad2e0590344a8bbf9f0d116501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704419f4ad812bce616932e199f5caf2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5768fc063010a55f4475dfe87516cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2606652d8d9b98045600e55dfe9a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40232ef0a6ca419ea8109e4545f97e74505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f7a5c6dfaf2a252665efcb5cca232506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e527bb04cbef85587f8216ce38dc76b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d011e3677da0dff15e36cceea87939d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca85d962412bf5473a467bce3693b4c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c66968cc9d27d8cf10403018d2e27510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45831fefacc2f1e8edf9f147953af1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756a9085e662b8d267ba7bf7f7e3310512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16c87852ed8ff8d9751843a6097759513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a928d260cd43ae8e81c2746483d207514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91563e415253533e3f33a6f3b8efe0f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc69fc19cbd2bcee252837b081efb7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd50a5a19d91a88655a87f5d6f2aea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9cc0c4a7eea5d86fb1e34bf271683518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd20ab751fda48de0f4265f5ad774a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2bf029c1eda4e3b3723e641616369520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e4769f114acbfb4f15793a36b0862521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d34a80c1402f2b014d846b2a59cfd6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a133193a3315ab036ed9065b1f54f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8ae421b343e76ea669f9eddffeb0a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984008aad0529ca29efe42c42bc8f353525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169eae252dc0e5fe933ad0f9347b0b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68899c386b47f6b2bd1fb3381952aa84527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32fc11b3110254a500a19784995fb3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b00ba84159b431e27470f6ce994d27529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1c4da75bcfac7bcca8341e915848c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373710bd5dadba60c8786bc04a0a9f7a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4623c1e79a9b621b6da79609d2809c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6cb890ac7198075ea30461c965d9b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caa57efe7eb18edf4e8670c547c305534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd4dfcab5fc0957dc5a2558449b2f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf995674447d088f60385b39ca65e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3e5e8d3f16b42d9a1eabf86073705537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d9fcbe67bd49cf5f93d875db8432c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfac1cb542863c97588e72b0432af4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27da0dfa4b5dcf8214353b6aa05b5e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b80dff15078ddc6102b661c24f5ea1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739027bde8c30da6728ba3036827b99f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8d6d36691c892841a514f426e5799543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55228c97e70c650cb2eb97ec8a7db7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834b84b86f3fae4318f9bb90715e885545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83727cc18e93fe90ab989c58c42a96e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683ca2ea2a573cf46d8158a3edec548547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1125dad0b0fea73b2f99cdb33821c93548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc3dcbc3c8e83b51efd51d822eb64a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f6909fa08db94491c4911fb7e239f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae34960e1a29bdafb94ed11bf51abe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca039cb5213f2aad8094e2192d58dbe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5d26b72e8139e3e105b9b338caca8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa7176c334ee3bd3c00c9be9a3d04a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca6f084bff49c7e525fbd84c8c01d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cb37c1cda71278915458c6f24f3ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9496f1d61d419b63eff9f67a1b86d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a847af4434998817317df1cd4dd478558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a08f0a43c75dc5e4cbd99e877c0e70559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b511a26bd2770e43f458739bc5a6b1a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99c409e5f88f822dd0c5c550021ddc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5c847e1922174720b0bff0d2ee905562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a8ae0f20a264f6851daedeb254735563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d983e71d859fb79dc83d75b4189969e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375acfff583a0f02f3e54b037aa1f77e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805fcbe9e12eeef894db72eea288264566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4232c28329c05c4d68f3a1bee1ef1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0011d00045cd8efc18fef0d235006568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd4cf69c147c22537ab489ddcb2837569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a643e6ca6037b5b3e8de269ec57839570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b7e5057861a17ec4acb6a482750ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f5509c1b94e9c266c378fb3ac49a0572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954ac4bc808564eeb375a52005001621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879f48a922e18586d17413259e0e16b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83f0713a8d8f3cf0514d05308449173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e4e75fbfccb91c6167e33bbd1c3a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b40b157bd7d404043db39edf43b195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfed11fc7ca82442d47d54980ab613b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5104bf0015889e771b8223815978f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1c9a69ff79c648229bf832fb0e4cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5f6cd0e1cbbe222f41d6c64d3a7cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7c3bdb521a1518f48650197913f2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4032b88d397cca1cba234aaa4103011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf71479c69bff089429f5a9883f2af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3c97e671cb55e02ede75f643a45d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a93ec27348bf1fd23f73ddf06a3b2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72324efdf265de9ced4e03412ce214d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc033ad248eefdd4e0465bb92283b5b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea81637e2f6f2766d6e7df86c9bf88f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa357353f93014b09db66b123cd15418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e581c7e46d1e3f05c873d0be07ce919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be84af3946f1662591ce63bf0b3309c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368b951104708201fbeef0715c89c5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f01b8652992243e88f2ae3e6934ca122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7d213a382bc8e66efd48b44f93f0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8fee377ea708edbdd2070f28d75a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2134bc77109b9dca38fbccd3badf09d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c400326a75b40cf6452d794d68c17926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93b7abf7cd713cbbdf4189ae9dbaa627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f58948cf697ae435e29c869d2b45628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b618135d2725b498a7a1262374e34fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127e86790389a4fe1d76ced733cccfb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ab084653d58b64eb5ee006bc7910d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455575611f0c33ab041d9048ee8358732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0b71a3ba06ceabf498e5c192329a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fa5dc6966dc340786fe47cd0f09d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952693ced6a40c5b5175174446fbe0f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d13482646d7c85230ab894287e8c8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894a8daa971eec70c158cf677f051cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829c683357ec6e6bd8ff8efa9888bfa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2fd38ad44a42e2624e9ee8e0cc00939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfe2b4345e32688c40a84959882f4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878bda1747628122c3d571b97c3b6ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0392320e365ab89489ac5e02d851b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cc18928e3a1186dabff2a7d57646543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda952978bb6f2fd3d7fe1ca9229150a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671882b566e9fc1025ae89112254dcf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf01eeafcdc28139b1bbd197e6a036746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75871f74cb6a41c09f93a9fa2d6c8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542daa3e8e859e92e16544c13e4b40248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dced188f6ab8855f6364e1399a576349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc710ea7d35d013e47bd47f46c95b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d9fea90ddd8c5610ade7017de698851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba07eb109ad88ff7252e43206fd6b8d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71feb1f56705c178cacaf600135b4ce353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b1d47baf4226d1451d8bc95f7518554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc72f6dbb82e3453d12088545777b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcd04adbbde63a67fd4e1c4b4c8ad656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290347107c449e59e64b672c247db6657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f98786ea5d6c03c1710cfcc70a6ad958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940728cfbe9625fd7c53a0f79c467ce659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0cf055b6b7cba4293f2150068610560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155f0e6d4e10ef166f6c5d7c1175d3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8095657224981060bdcac78d5a737b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb8a36ef3bee3415be85bc836d8a8863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464016c585bcd2e2179878012d2cd6eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb6def4cf46a2f069e3c7d0381fdb365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea521e8ba0aa98272dc807517d2171a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f075d0cf1b8e5b65080e1d337f377af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ed0a9bd217a3d9ad77e3c673c42e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dffd5593d6a841f566138c7c8b63569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca06b71ee607e7dcd1988cb3a236bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f3c2f5d9db2cca097dffc6f5bc52671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a999079b7a4e100497885f0fcaec43472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3887377e0aa4be971a1ed09d6106f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ede28b9afd44d49e0036c2c4ae7c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd892da3d3bd92df8487d9da50016b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae0f26cfcc0f8b57325bb96906712676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dddf4d2b8e490419d515fa3c67da877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d80ab288f91ab3288cd8ffcb482ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b3af5a872d5e99a7151f4fbb8259f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653313d38526f2b3bcb6999f3dce67380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be058b7d6517bff967a964518983f70881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae6fc042ef31e25b80a9c07a3a2d3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c11498cbdfe5216817aee9a61e7ea283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ba716930be04499ea367435c0ed5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132031cab420ffe646a4247eb7ded0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa6cd5e57c8d9a1bf3c35d063951e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe640ebc962308270f99c2bbf5794687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde1a8c0e821608113782cc482c810d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bbe1196482a69d995784d766d9f7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8b648ece7744bb2b5877a40966ea290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7371042c0cb150485fa574a418951b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3affefa5ec2a6f8c4e8039f583a26e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e8e3038fe1f106c026741dfa3036a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba91e1db6e28cc79e8da8fadba958594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59bb9a243280b1fcc1e95064ad34d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7d8fdaaa4633ed2c408de489c492696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3f9af937d291490f5420db5d4c50f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1f090bd22edc2d7479a8274d5f4ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b0dcc0702e1c791ec2b7a7e9b009d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6f61378c447bbfe12dd326ae8f6ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cc3fda28f9730b2db10687fb75688101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c51d2b9f12b0f7056cca9181ccfb0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4d90b3ff13c317d113df5eca2d389103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abede5694168aa78eafa5e45dd9ef8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c56cd5d1ecb1ef2a683372d34f07ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03be5c40888863128bf5db77d11462b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc97317a55260f0873d4398fda37e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084846ee157b827ff49b8d9d006c1fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bfa420479b704c781b2f02007c3e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987373dd65d920adf4f5bf1e068ace02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611d62e783c7847a85bfe2e3a9a6422111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea16af8b076b5509f101d6355d620f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034673bb73541f9b9b395348098bccd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435f6f51a69f4fd41942dfe1f71d180114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275c27b80233c94d3572890f7f083fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d799375336fba3ffe06186f1ac77e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01ff8fdee3de0c04135303db27010c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f5fee45bc94e3425f9fdb6cd47ff0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9285c2b94128a827ae751a7d9077d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e97e100cd92c4835427b74867d3664120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865628f6e19e487ed312cfe51c8f49d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b0f0ccf20e5ce445bec050c091fbc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3d10ec440111a403b4cbc96b01402123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b44f0b5434b72edd4152ab6d910f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bca01d9582c6372be649c636bdfaff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176e9abf163b48da59c7a3f4a60a402126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec4150181798ba0b795175bbdd1a65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a510a177e0e0a4c58b091f4bf8caa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e9685b2b268417543cee11229c06d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0003740f117aefab7cf52c6d034b512130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bdda8e2a77828b8d5af52b5a60160131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e54bd4f36ce5b0fdf64bef52efbf32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a253dade912534012d7ee9c593e5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce752dcaa5966eee362d8d534e67cb24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a536bed26212be807b73a464ab8b75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d81a38e3b421c04255a4a45750f28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5dff8655c8cc57a489a34ee52331f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358d387610d3e25e37cb05f177acb40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409cae3ee754e212d6afbd5187d043f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851305073dcc62d626def9dfce059492140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fbaa30c6a9f99c1fbeba8fba5a26c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1e038fd36105fe24610925d5b995c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ead855f8ae2a6940c0bc6b44f48c75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d86abe4e52cc69754e09372070f62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cf2a4573eb5b4270ebb8c728184c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a750b5fe677a0718349ad570fd0f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0a5ba1bc89a01f916cad170d6b72f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9900bcdb050c06334fdf4891a5f1f21148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2249f6aabbeccc991130e42d0927214149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1d015f2a2e55136b507296b1c2939150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41581004357a2e2eaef3696a71a4015e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5310cdd0075adae3ccdd2d8006a3f3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8377f4d185c15ea2d8509412fffb37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144770509bb169477a783256bf0a634154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54426e63590d6bf96f01f39b0063469b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6d4435a8bb510e593ceea6bc8bed3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0e1a7062ccafa81da38c90c46d09a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88441cf81525098f6147b43b424f627f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cb71193996fdd150e3118ee6fee41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb644b1e4a68174615c04b3249c04b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f0dc274c2e07570c3ff29b2fc0b3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b788346394c0d6783dc68c48ec0acb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b43bd92d397ab1e84afa0f15152308163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf655c2ee5a64226081588e27d0db28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf6731363f69151bbab785099b68e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a036760d20d0c9b16d0b7c5c2f8d21e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3490d7959df3ac980015db30d5d6ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf46943907bb17929b0a0b02896752d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da2f22b8f0d38eb1c3485fbd864e82169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9ff5508fbcc83bc61331aa20d43a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a59391b683c4557d84518622202580171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6260cd9ab7d74fbd3f0c400e3813e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb111414636e3bf2b5b7807766198f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dfa3850a91117afde67577236345c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d84577fc32c8941ae856749c4228a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60133286fed5b8396c989f1beeae8c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acba8fe1ac00ae2960c30f6d2840d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f254166a57b9d40d7e28b056b3429e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbd6e4ec015dba1809690812627545179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c3ce95ce87d09223a997035195e14180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c123a1be254cb6609b64a1841d1ac3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6db3fdd5601eec5dc30c471e4b3ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c359c001975754dc614e6dae1cd36a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b3e9ac9874e2ddda2902c3bd57247184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a63975e2a6424fd856e36e98f1d163185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe57982a7708e5d84c8d4b198d851e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333c2dd7d3e5049056c27b2636acfef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185beb3d68b7afe8a75d0a47e5f332d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d22bfe7a7f8a346e45d0bda2d21d50189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14e051ea1a2d4a1e4e39b0fd5e8c16190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddb213d1a12f0dbd64c088abd94dc1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284640f7bd5439a974429c384e279587192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2225e9915d19edfaf97e826fd3ed87193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0f9593ed1d37e8484ef5e58ff8c6c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2e30cc9b3b3152545e423004a54e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69963597e0fa62261ee6a90fd8274f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014e8dec48a1d6061c01bbdb2f27149197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78263a592b1f710a7de0c7af1577be21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c0792bfc587b7e030b731500eb012199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f8ae90117911c068098ae714c3542200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb1185b42cf8e2d805f8af18726d9c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5b52704dc26f98cab73e5173420d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdede54a1a604ef4cd1eb530f81dab9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19ed5d2004f97bcd392571e33d9956204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97499795fb48f701a5ca2425f3f2216205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601f8119a55fb8cb8140c693cc59029206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f842f4469bfa5c8457a966147e5820207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe34747416ea00bb83da9ab5a03082208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd48e9eb45a609324eaac82e74519e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7c52a3a83d8c75dc9af82bd82be2f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97119b18e098614e3c0344f89d1c91a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066cd25c60707f72eb908d0529e2651212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85d11b6db653e5ad6c40f15a4a7ea0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d355202fd8ca635d171ef6547b869b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a15a9c448fef549a86d781f962468215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afe56982d1425e6ff38b28e97faea3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f607ef8a175407581fac8a9d08a1b40217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966133a8eabfa2c5ad60fa5e9568995218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12935ed9b7e4272a1c979b06926f41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce6934d34b09d6aa53352307467254220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d51657906a49549fb70eec8cfb081221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627fad36c8899bc862195d7d1cdf7fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689750a34e6c98a59788d45e1faa7e6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2559d4c2c9b5e10b202d92fb56e0e3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eebf50d10ef279edcad335f1d2deef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a96e2ad061c3224a49bb09e059965226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b09b55ebbff101d8cff1fee141b67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfd499dea38ea9bdbd1febbcd10b65228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128d344816fee262e53967d8269d82e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074639a0b785df0c8db19302f8fd9c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fea9fc61d3824d905a79b0d7090cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10342c462a874fed7a27e804aaa639232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a33a0b055a811d3b654fa89d822ce4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa60ba85ff7a216fa8c836ca22b957234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceab5f6555606186c3192c2c5b35678235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb25ffcd0d26d44f192691fabdef38236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40a5fa1832702416d65eb15d573307237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fe2bb39f0ab0717285d7d83332c3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68fec10413bdd9bd9a4a1170e4c2f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e7e077366f5859efa639faf7befd0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a1dbaddba939c0a57b1b49965a820241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30494c56d016537b0fef6f8b67729097242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6218de03271b45a6f57290e14d807f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d81ee7d091d9b1220f74467cfa9c31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbea9815fed0458458c774ddc55aae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eee4ce1ccf3479336ae68534c3abcf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f615eb63cd8533653b5d351e0cad2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791f80a19b4ac9b5ef43ccce114a414248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821d87ef536c6fe6088e45365f06ee1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e29e38aca2054d52984b0116ee391250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee04055cc6e72eb28a6bc8592f0946c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f6538f6e9923c81d41ce21522936252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012b47b4ddcdc93375e6008e9a4d620253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ade22cb57032a054780b9cae29010a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed25d91543e91769304184d4709e76a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5583af349b126156b2f80d90211bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3b20900b718c9827b49a22648b4e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eee15fc7339df1bb2840df7e9eaa2b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e0b1079af12e82b1608666681b330259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc39806befd03d04c5bf5a27fbae9f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336bebf270635325cf399d078691de7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e2e5e7907247e28ace5f93e25aa37262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d215ceba5574f92ee0edea9711c358263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff80a6b2a7aa5401d7b04362443d337264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b710b7a0a7aead62863d6764b94cbd9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7205ad474608994f6917cbc51c74f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236354ca0ece9a7e5e87ceadcd7d979267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65839854346516316eaa6080ee6d6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07101d5cd70171ad4664a8c0c709778269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619164a2f0f78a19ed9be243ecaeff6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b68e36dbba9d50dc21566f6d36df2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d928ce565d893a0af3463724f0869272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8d2e6ab38c386c5c13c50c7b89f30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d033619a8601e6fb26f5186b34f888274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a4e358836c26520e3c50f11fa328d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ebd23f097cc185ed67966d5c4dcd4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d03b6c9bdd2232398123fadf1523ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568371519a546a8e444531d12edfb74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b75e6e4289a2db084001df8017fcf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c513f854f2720504325288623e0c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad6be2769b90cf3b917bc2ef4c440a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efeb418b23de71e6e46fc4d861879af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93afdf00fd965322ef2c270db1a360c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6adaf96a34db336dc5961fa6951b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2833b3fddee3ed799f757b588e65c23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4be133b9aded5be0c0a3d65fdf160d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae98d8399f49a12bf4043e8280a62d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366d4bd563134d51d25ac79586aaf53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9db121f9879b7ccab9a239bb3bcf8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368754b88079802af8d1f0c6dc542a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549425963d762baaf49a4e0fa140be5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88364ac32583b5a017d02eb5006de1b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07be9eeef1b1c8caf191892f4a55e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efa4dc0928473903712f403a2e8268294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd1c2233ea96223329766238f80d97295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f6d1a77ef1d3ef49fac0ff9da19bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b985d32f9cb19c8a37026fcc4930f05297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba841e3fda4fe2cdb831aa56e62b75298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08484708c4b00927d4347d98e853c352299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebec9e5ee9182567dc0833586be0c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a0927e687062582f334804191b091301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4086244a9b3f0119c92c8cd041572e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2f87e62747431e6be9afed6ddbb12303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816c3c514155c60db3577a266406a44304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e756ae343e364cda48edf9fa72d3a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a570e2256c844f03c011a486e42249306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bab494410fc8b29162e35fd99296e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59875ca390a5d2e8c7428c6f5cd87282308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf062391b49579b73985b4c96603f716309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed6ffdde836bb28d0396b4a0b2dc55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed9cb262a61526e29f96bf2817b200311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331884627a1b81de84313167e2f3862312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5816a2e92821216ef741e0dbb7fe5be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6905c793606a358abe11b93c54ee28314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2d8b269a69df5a7cb48e992e2b6a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ffa322520582ecce2a654f732451e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6895b97827e6185706a08d53ab1ad43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffb7deaa98a5914a3c7d7894ab39b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386ff02830181c827c76f3d1ba17e16319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a9ae3789d8ea805b345d68483a1c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416f86553172dd52ed5c74d577d3b79321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237646ef02e11bc7c0c05fa3903ec720322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b0e2affe37a7eb54e6173435229fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cefaa318fc88d8b46ff176954f007324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5dfd5757500e9d674790793cb1dc0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b53db50c06f9a1183f0e3897f1db1a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccbc10e9f89d8a3f5a555ad01387c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dabd64649e30df493bac333c2b08c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629e36028378021f2fcf3654c48dc27329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a9510ced3c9834fd81d335b209527330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661c853a2b24da10947247f27625c2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf221a7995d12284f3cb8be564c5f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fea2330628f230cfd720bf70039681333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb98b0d69e4cbc164fb77c335ca4fe2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97863e21876988aaa3342c9c3adaa6f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6f2ab39f6fb18f730136acd4bb967336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184bf12f9304270ec6c94d37eaadf4a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b21786331240d7eadaf7b29a68c1ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fad1b292e603467f36e4d595149df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ef09da2ff92c0fad4fbc5b5d7e716340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77495f037f225d9874203407c889e0ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ca7c7b40e2ba0a43e8e75d46e89a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030a7eec2f7398252ab2c4478a6b35b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c323f8a9382cd4094cdf6d06758f7f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbf5aacaa568537894a8047d32cc1a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab11b4b903942b1a54a24db5234a2a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b530fb3c0e29964fb0911d0ca3ec7d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663d345b0b8aef2af063c72842e57fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef66ca333e9edf2e31ed559872cc82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fae5d0c5021bd1dd024721c9cc80e5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fb055414cdf888b542f9ff1aa2bf1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbad7207a4abe0f4c1271ac0a658fec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a588373e1f2086be9c24c0786a35d1a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe604b153532afe7b516a7044120a0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c94b87a193620cc44837bbce2b9a9b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768fdd8091764765cd3fc6dca533221356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ec929670f4214379f3467eb14609f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cfef211660158429997b589234ba4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa59ed03a0ef9c7096f6d13345ebdb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfb5e15f2f796464fed50e5cd20d76360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abc9d2d91759e8088617fba8e1c310361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5d63fa334277033c9e28ebc0959e0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4257fc26e80f83eea76779710c5c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c35976d06c26734b0b66e96d123ae9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63990f1c535efb22056b63624c77273c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58278d6be044fb8e3c0ca3717a69e028366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e755dbbea2c39719ff7679533d9d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375228eb22f016c12263f83e98cdaba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934255248df070ac1265a95d9b549f45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2910760aee094598172a11113d9df19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736be94911f3f6cfa990e07a16a085c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fb83893cf870afa0034ee1b3a2a86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbdf38cfa54b8c2adb2833d419f217373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff30190bcc4865a69c72688b94988c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d77fd3509902778272874e95b902d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104e0be6532aff05779882dba25df65376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd606c86a9f5fb7f22d700862ee23e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00df7f1c6f3d5fc92df073941f2d70f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fead47122893ab52e7d3955c4286e1c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac337afb0bd5bf323fc81112f55a3dfa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bd8ffe1b9642a18cb909123731cc5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfbb29dd1b71688847a983eb2ab436382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6577fddc59989441355389ba47b12a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d69da61f68d53ea99101eeceed766384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fff4b28d66ffa2df031695ccfc28e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5b9e1d05fc2798d91c5aaa6f44c70386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6639dfdc8f0bc6a867de08bcd52d362387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02c89644e4e2e7fa6ba3b3811e3629388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445a4095dc6b8e6dae13dbc2f700eaf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270c4f78025eef2607c4a1ef6cc3242390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf67b5820e7ca80e420d6231a5a0fba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d993b98786880160cb73bcd9d1141392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c9f8b1f2c85a10538fde7391dfe9f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae5dd4fdcade55aa2ed26ef3c86b76394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a16707fc4babb26e0bd4a68c41b8d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d325bdaf5ea6043b061486382bac83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4a8543c5d9933e3fcfee6812be9e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df958c52326b4df667d18501fa706b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02da6f6eb43fdc9b691925ef7022123399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a7d26c7b88f66ecf576371efba197400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994c34ab0d7a599127971da8c6275da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140bcb2722a022d11fa869454878b18402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508adb77087a3c437d76d7e0f9c56db3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0fa5f8daa755ec366c2f630660820404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7475f9acc05a9c6f288198c2788f78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda8ff01c6ebb82a74a61455a7c4ac0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601149d1065fe1451624e56c590002f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5551c711f7370aedb521d4edef7be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca5f2caccc6ae62ffba3a27276a8a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d1725ee82f959d0f70acc24e77c78410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00640255fe6129a137b6f767330792ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7efa0b73a714d2b901ea0d5000f5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddf6fafe3857415b9635559a57e697413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a2580d58be2426c882ecb527dbd78414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afc81a7e5d2789c69044183e6b0782415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbca8e3acdbd2201f62d42fda9ba358416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64827a6f71d480baf1f63861788922417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aead14f057e8d6169f05100d631611418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa254f2699c5d04088623b8f6bb9347b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218699382496b95686e5643bf27f5072420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1746cc2bcdb54d4ee5746f61d9c159421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1fb9295833a2ec20177d095c7aef4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5288e77e3b1216bb4ae7a071427cee4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d9e3a433862fe956217da4938751b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a197f4fb8161fddf298e913d361e91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4e972c83a9f86ed5816b87b226e66426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74b84a57127a6d8b7fc46bb0b6e160427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f1fae5133a286ad9e61ad0aa19256428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5893785f0671940c70f503f298eda429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b56d6b2dadf0865321d1a4f30c459e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a95497306f8f0e8c6d7c4035356cb3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100bd507f0c8088dd3ab15d3f565d05432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d268875fa7a13c1360d411190d4b83433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c91bcfcd97ad3f76f7a4b3d9f565c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9bc6b58f8266d080852a71bfe4003435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d75f5f6bcfe5c2b3d44f20b0f25185436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a653ae40e876663ebc85ee2087c56c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0315ac814754835e0b55973b08e3b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0960b388416685aa787ce687c8e3eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a98f6ab1f93ff83cde37d6429e5f63440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68624a499fb0189d47d6343fa6bc51441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0add4585ad32bcd7c025ff1e3abeb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f393cac0234b1b41d01f15c89c3dd7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bb86adbe84da6aff3607ddd4a7a89444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16421ca66695ea52c999c42a5ebafd3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c2031dabe99f79502f970da076320446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0792ece96b9d7d0efe01f7ca4206b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d5066e521f951f5290b6a1fa745cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3aa11a606a753e50c23ce41824313e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6d93246427e7fedae73ca0bf0d07e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ec533e16739a767fc09bb648e4b47451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c44f6bc385638e72b2e00fcf2e675452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841a1e5fd858037e2b4949978c97bf2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272f4de27076ade29a0854eb1c6abb9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7e4d65cc049ae17095f8d489f0386455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae1a1887e56f53678eec93bc588304456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f4fe97f87bfd8b50eac2519c3bf5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d2b2a3ee29c405c4df57053587c34458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a1769c8103d3576174b30e2cf422a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221379da69696ebe756dcfa44fccf725460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a53c33dff211d4219e62c4680505c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142f1142ee334749345d02dca3cdedd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e3e7934ce75c16a2f658001749837463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76978696f9d34ab8f1e6081e384a4f5c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefe3a809f62fd0cc3502e5b88fd58b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3edf5b7d6b04ca3af443c49fb1132466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9a171127509583a9aefd0c5be5b45467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b29f1c46950b282c864d0324aaf91468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d789174220fd769f03b40debf06937469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cd16b1a36cbc6b899f5c5efec6ad3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2458e6b8f8be7103a3f21ef1568189471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9518ba98f57494a0192ebcdb12e727472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b86d45e2dec44d8da1f5a7639bd05d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef6cc71777998319a3baed3c32fcba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f2a3372ae6018bf66753f6ec96eb1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285c6b49a5eb8cedb7c9142c798418f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361334da75ed18f07ac8898a981596e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d60dd20cdb36c37aa1112467c2d7f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5a20f1d69e99ac1d5349d2e1e421c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d82761e6887fa630ef940c6cc562d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408c8a2fe7091b71e8d172fb2150382481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bd728cce852a2410af1cafc27cee5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59adc60d9ee47db99d60975e15ab1ac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a5619eaca3ec871cf5a37385289e6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cd8afc4d892dd9814d1317110adda485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd620dd2917b332af45e2c83dc4ed81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be282688ea4233b505ba0f0f8eed6d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaf2397d34e90a4242aba4509b176e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856726fbc304a14685cb6f30533d6a48489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3fac52c4a0b9d4ef8dc337f074448490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461fe95203766d2921207cdecbecd1a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94648844dcd49cda591cf965a12a6830492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d471a6d835edee4e28c3b4b39311b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961c8db4464c4e00017f5c143bf1242494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8e51942f6958cf62bd996bdbe6f79495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636ced5d8eca164eb13f0ecb4613212496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf1fe5a2c137b673850fd650b38b69497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515fa9839ec305ca12d5f9ae653f9ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b1c4b5055f0af634f61bdcad415c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b898b6671ffbb9231911591ea7aa21e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b5b747dfe95f7f693609ac64db950501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3761d6d3c1128d2878e18c5a82cd089502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36822ef8491a34e781fcfee163e1ab8a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933458757f43f93d3defaebb26d330e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0320ff81f6fbd2e3dec6f9dc75ea7d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730e7879647cb0971acf7c10d956838506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b382d55c66c7be8913bf7f260e31e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bf7ec73e9a67b3826ec0eece6f307508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4cc694829bd1a58664b016797fb9d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc010d8bb31e15352bdea7d9b27d4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f54e38bae0adad4ac15ce886142366511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba686ab247364e7ac9972fa778744d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc583f4d6edae74811f03c2cf438e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc48841532dc6c480ff6f15d88dce8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66682da5fb6ed4148b731fd4d57d6770515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45ed052b1a728a00a753c88fb59675516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3841613f2514109685efd0fe355718b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40553dddf58efa0440e60512ff74f28518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4ccf09ed54ecc393d4e71f0e0195c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85b85b8c40962b107698cdfc65ba64520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6e49b4e02d9e97311db1f657ef097521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183259e7c1d8347c73fd62c2ada8712522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12e67b11061ae602703c21e29b7f14523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd08d50f476ce3ac517334b99c6ab92524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a67893477bc607450fd4f413fd1606525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede57d8f6503b35d52731c73bcb4a72526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6582a4eef2e204cb72c15458a70a1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9990d396153d294d35316ef08bff4a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d2b1b268194896603b13db0135856529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad05fa7f476b2e2eb9ac60c66e7768530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb0651bb9718f4bca9677fb375dbe7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cb2a6b66ff2154648ab3e138810a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0f0a60ec8a96b7b61ae2e57ae2f22533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e38a502bba1ddc4b3cc85a0ee57ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658dc8e3984314defd540387fd42c18535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6ff88f5f340a24b1c01283da2fb30536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbd1d59f62a1bd4ca0ddcc7671acc5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b7a4e6f82ff387d868355eee3f1dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc85dd434b8294c70963dc513890e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c2fa183f52e8c078bcc35b1bfcfbd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3db35add9b62055579c0383f669d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92473c0a49f819dee77072c008c059ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70290fc07f91de15faeadbe631511155543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5943a3df6487a2c2cf301d705df1a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf36305e4916c98daf27bd744fd66e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47dfbbc36ed1fd2cb7085dd6431236546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0fd0aa9507aeab572fd23133b2b3a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a013bc3aa157fb7d82b980b8ad2f78a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b567817022e0fba482e37b4f82032b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db401bd35434b0c7cd4ce0b0fc6510550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95e45c919c7b4732fd9ac457e859b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15f398addb652170fb9440dc8720d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f893f4c42ddab308f7ff9c526bce4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f351c79bc5974213196238962a52a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b587266ff7de28b36c3770a8f9e750555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3d99e6d3ab6726c0e428d97e51623556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a94981b72cb7f531070d17e988609c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48797ce84e9a92957ecdf0da60c30e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d3b5a72fc0b187b66c17105215eaa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bdb36d1a7c7504ad037fca2a00b04560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e321e093d2f6172819549182f6f11c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e49351a39c0fdfa9cdbd11db931a8e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86215c4abe0a2a4dd6d9413aec301baa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cf58a0263cbbd7cdb5684e3f9f09a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd56d15a0d387d6e4aabcd454ce45c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346f1bacb3ccc66e3a0b6560c17c81a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d23bc076238d79babddf5a35ac3ac4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9410792e621e48d38df53c362c24877568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf837192562266e0e0d83fcaee6fcd6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49362753dccf789604f1d7cd6ad919570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3da3138eeb664cd63da77299a89567571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1237f1f1c83ba79f7e16f3b29ef416572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>