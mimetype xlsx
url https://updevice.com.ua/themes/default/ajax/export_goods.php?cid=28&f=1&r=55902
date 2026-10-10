--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167b789789bb5dac2ccdf00287a3f471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ada6947ab8898ea15014d9b45b5742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d2deceba6c8e0615dfe8b633339663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d7157de8404ad4f9efdae3ab060374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b651fffa160de1e85f057f354fb962b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12500adabe5b78fd189cf5d8f9eefa8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38a0b10038bcb306e0417119f8e5c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625ae67052f374f01d7ca6085d9186e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29ba9ef32005286b3395293ec9da759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ddef4ed491b69007c433e2e78656710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0cd4bfa0b80eac41e21e45eab768311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e535e82b034e01618b79296224203a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb525dff7a381e5a4c816ac69a2f7813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63d3ba58457ecae789410ceedbc27a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71deaeaf9e58cf963cf5e4dd3d81e3fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145937225b80c26cf14b013a56756adb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4965c3ffeb98d2f00c5172f6febb817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd364b51110d247db8eb20dc8df90718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a6d4ae2d68cbaf9f166ba860d3f1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cb3fbb896be9a1aaf4298f6c40af220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb784d2564826f835e052ae8bfdc3db621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c4d68ae60434b6135108b40fbe0c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98924d4bc6e95be76fc1ec409bb5231023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3e75e83f8ccbe03f8f9ab31784bdc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc72315019f2627d1216fe7d24969e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34609dbd055ef27c34a2805adffb92bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87705cde44be02008957786d8564bf3127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d07feddf189be1b359c21103b1b0528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912765900b8034649fe33802b9cb33829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f06697bc4075bfd3bef4fc96917ede30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0eb566a5460c1182de3b3ed63b810131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce78ad67e0b4b07c93c415bf390c26432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7191d0844a54ed8d5a4191ceabcfce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7673fc28f49c6302427c0b557b640f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be3ca1a916dd66c5f281777ee8976835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb369a6c75d9cce31115efafda23fcb336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe06d68246aa752483c8d47bb0cc5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4eee25b4f36044619161cb65af234c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865c1e7366534976a9c7dfa5728683339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f03fbc689a92016ffdf4b1ca06a4fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7df7ef7ebb8d961b3d7d485cc297d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd296089de2e736d690dbaa00bbd4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01997bcd84c882643401ed1b6127c6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cda38f051b3e2af91d6c59b57271d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7724151d7bb07e08ea43621404c1f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128679bbaedec3108fcf2da93129b90846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ba9c835964ba2618268ea7dd2c39947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17165dace13f17313c75124aaaed235048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777c670907d671dda1519b1639ead2349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa731a17472940b3c902912798c0b17250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06136ccca906e3014a95afcfd0cb22f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027557d2e93e36b489ff9a265b3cd85552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218c834cffdd159cb1d8a5e6533a5c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6697c8baaf4cfefd7b25776b2d84f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5d58ef878c9e6f1e931e749f8a7f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f3136702fdd3d511846b5de28520256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57f3ec670eaa4c81577d25796c00b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc365b4f4b3086adb4fafb3140dbb7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2f5e9ac9d3ee1c090da181a04580359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21979c713f260a77c9a8b48517011dff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891bf4bebd82e298a3ec3bae330351461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f0a8d7dc99e0674c248450c7d2d0e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af289af736ec7a4fe8f7b997b8f9655763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e05cc74b270261e70ba8f18d238b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b957d2f7d3d9ea94f6a541498e9169665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7e329d809083a2090fbd79bb017d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eba2a4670fa35082e619d83423bb5c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f62ead28f06fcd8794615380a8553868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643c646c553f3257d312df12e42b19769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d059603cb692ec123df7b9a77f540070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e841db5c63e351b77fd41a949c74ff771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb7849b3497421432186d2a2fedf1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17d11747473fd53f5baaaa1c6fb3c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b141a8e5e5541bf95c5b445983c35b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c2604ed7ae5c2a213c43a8168d21175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e43847bdbcceb2996b340021e5369376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93617bfe80fa3159f3132d19485990877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46685597608f25cf696e7ce6724bd2b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8f4cfa4a259e81208f05494f082da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c62d20cef788e6423561444f2ebf780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1249154dcafff5fb23ad582a6a5c2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e057bc9f37f1ca4e21cf22bff814282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e933f312ce314493521d857ab3db4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5f9e1db33f881874e758141d292e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b304aca23fae500e9a02891bfe98a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603598be3d78f842e6248f97b40229486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad59958fc5df865733de0700c5367d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6f0367a306ba700c06414c69bead188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc5ad5bd09276059ebfa9ce70aa53189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ffd11472c674bfe98e86280929adb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1280b49438211aa58e3fc4de6010ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72869bfe6f367c722d850b44e5003092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e20afc3eedcd5856d4e8327d1e783493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63db8b360e46d5544cf76350b37ca2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99ad619605e573696ba56d183f34f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6928bfc4efba76beb5012b58aea5e7b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09711659e3b91d0bb3f9c2a79cb7721297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8401dd5bfcb90a22533b63f024d658298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87272fa3d6aad35cb4cca18f53984b1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ef1ff5c8ad745386e64b9bc073b10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee11c0bdb9641e71909e0781938c3b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f658881474427b15395576960778a7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d3fa54e35cc0d4b7d5b1b15962131103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce953e6e784af29351241b264da9ab6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ba3bcf2a75523adcc1dda12b78702105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be46c7d5bcedf14050ae988b8b5554106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef064b161f91b0b6fca73f565643298107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe77c2f3b6b4424ff4e7cb4590c4d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f84a7deb9051fd11e20eec6a8aea91109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f4e36d869eb465aabf01b0c79427a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4ee28acd283abae59bbaecc159f1b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7c0503d4574b424cab3821efeeb0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a055ab15fe3a07dfef373a834becfbe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8112a8120920969fc164beaafa95322114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00716a4feea4361b2a31086c3106a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab919972f79779adcbb304a3ae7d155116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770534459bf70739c3bf628b4905e71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5c7ce5e4b39a0917ad2acbc1bceea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907ebd48a9f9a210af3c4a880bc4d4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f109069c17b254a3e566540cb7b36f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a1cedfc6551a4798bb4b02a18d28c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cbcaf7195c38b6d45a9ccfe8bc7cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f96df1c3d4960b96358c43c5d64e7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddb195efc7d7ec735003d38111a8a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aaf7203cd9297d3a63188da34f7094125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc11db403ae09caac04b026570e30e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36586656b3900ef92ffdf4915b0a2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab36ddb9a7ad9d20c749cb1b333c8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24d1946c81b0ca6ea5921327462506129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6949595d0321478624de2954ffbd904130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3cab39aa00787f4ec77c11384d7df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c05d8837e1e829cf4518b1d2d76ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9064c20c99e93fe71e434682379c902133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4371b33ad331584d9e1a5512c4ef1d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ab7d772b2fe33c29c066c9ee67919135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e3fee07f4f27f97a576410543c23d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ade2fbf30ae8a183278ac3cd7f7303137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f47321ef8fcf4acca208f627d6bc42138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2d1186b5e54f6ca84b88720068406139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80909460d6d926d3bf86500385085ae8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064149f557b53a6d1c8746046f2ebf54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d86a2622f63a0dfbb5863a04a1971b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee866ad5a6f306dc811115df16cf410b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9339515b94d1c42b5eb7553a3d435144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639132ccdfe720020e06d0e9b95525e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b02f30db9733a25890bce7db609772146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696431122b23699beb4d35c4e1fa049147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967c224ccba4d638b7d2775113c184b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b3684c9f0d339bd1e3ed83303abb8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9cbc6bbf0fee4cf377ec10ea61d66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e1b5680c32825adee7181e396ec3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de004d434d38ff1d14e5b76bfa2977152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ea7296c84be7fc1b983cc186a4edc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093dab0aaeec8128d93fc2ba6107647154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc59ddc79f50fb9a4b3d3c7069d9c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ff7a7f600e44b1ef5c6ca2f65316b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04d9ed96cdb5ba5e549b69dccbf0e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03689288990423162b50da2446a31f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c4e03a27caa7a5178654c8b6a51f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891645ff5614409588c4f538e628f7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831370a618298940d55af75ec2b56e4e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298e3c911cbafb218d0905e85670f50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090ba5c2193ce1b5447b6501b14e833163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dd1d4b858edf2b1ad4ecf18c4fe61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b31cea64384a92a85a1cb3941d61d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eba5806771e7b36ab66b27b62aa50f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f7ff4b28c91e8379ad6916fd59c5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac4f6698e96158d5f9106f0897adae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f9e5d6d52fb704f275f13650d5606169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269947aa42e7ac4ee21cbc80b448652170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ab4d7603d5c685a10a91dfdb8c37d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af13e7f14d710559eec48e650dcc8d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0962cd7a18e797bce13be5c747ac86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888e17d1c3e3318b3bcf0f3a650fef1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7638c8f8190724e2c8025cee9b7343175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82fb2810a5ba29e943f0a104019a88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231c00e7e3c5a75bec6b06d54686629177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb672dde3c73b8dd6a3ba34d1ca7ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20159133196c9bcc777c65b0c6e0fa1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0496715ca1cc22ec6cbb84e498932e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002ee80576d36fa47defbfe8b84af6f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91311c1b82adb84f0d1e447e147fbfdc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550e995bc6da2d919145ca1035c1ece183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57894a8b97320cdc0552153932c7a067184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201209b5574a6d739ca37b469e3a9fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23221f5245ec6f67b155cda163ac8085186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d0ad3da89d53b16bc00b7a64fc194187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183bebdd400fb38aefa58a6fdee488e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ca05a8184ded54d04db679bfafb9f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca575efae52ad987fb0e5334453319190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbd169ceb5632c79ca74454d72ff86191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922e17711b9f82feb500ed91d15c92f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb38513b206d91b6e53e5c512d00da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90031f29d67986bd181f403012f4696f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf56fcbe0a3075b0604dfd6818cba70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0678059e2500171cdc51b384379cf5c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282c7b368073a89c311b853ea3171f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf3c5c3513794fc5e2c6b7bf6f53f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115a85a67201675e464d8c9cabac6b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c71178fe978f0c4775e607a5823946200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338a4cd119ac8f245cf00053c4ffcd7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc304114cd3bba3d8cc3b12d1cea9b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c778dfe9f8d353c485311735c0a3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f389901bba19fb3b8de63463ad4776a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e67b3a11177c23bd1d9a9d4f19f745205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf44a5adc98310ec8144117c08e71a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82386e14daa3c05036bb11ee99f009ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cb06debad670bc67ab6151965ad39208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3614fa27243d010588f0bdd329c6fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42de8943db6d9cf3b7f01170dfb76e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d019405b27bd5c06ad6e1368ff9f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e87db030e08ed8dc8ccc5f61ef92d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4aa0fe8e6f71899b35fde2be29f13a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c211ae8bbbd968cd1886021250d61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c975a2809e42ca4309e0730f66af39e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bae00d407042236b006e0595a0b0a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609adb8b51c0a04132446833cf718214217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc77e3a08effbb56b781a4be2e99b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db08b955509bb4951b86faecbc36652219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30548686bd821370dd6d171826fc35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aff0f84c90d9683ca43d39dc1400f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed69c480421aa3e395d610382a23e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d43ccad9b1908dac9ef579f4d094e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab11d76d35e51ecb0911cf908cda623224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74f2e0aae295c77433caf44f795d24225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1330879f92769a14c3a6ba16145d51226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282770849667f2481e6bc401a5477c4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda50d0a16bb5cb1dffad9a2434d2ae7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc7e3931166a8f52daff8d4deff520229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418b0192a008f346c888cdb2e0a4671230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89469df8043607917f4b666ae020f4d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec60df89dacc7fafcd61f0eeadeebc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee340106dc4d69e45563ce90f04cd3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66450ca37239db20df15d8494158853f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3b338813146c4de20a06960ac3ba3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131fc38da4a72dba4734e44e6c016e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6a27bdae6f93776c598273ee3af95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a80750cca1c3f0ce9bdcae76b4f213238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d2c739434b0d482d33e2530992534239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9215af4461d128cee1f91d2ea6a24240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92550bf5a31afa2ed06f37bf546d2e9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620bf8d0973b710a5b3483bd49c8704242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0706493c5b9ca142a1e821d7db5f33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f22170ba03280eb89be5ca6b1d0ec2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8a6fdbacdde4410528df972d4975e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f10df863d18ee00a850ebfadd32c25246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de73fa89030bc5e46ebcc9d7dde7cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9f9a5f67230b6101ca281cd0adcd2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851780d274e91d896dbcbd6ec88c8d78249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ba2d7614cd0a30b64f5822c166403250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a177d2af9f1b83d9e22c9ad57d48c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929643a440ef69244ca8a332cd02615252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7d0d17b8b622e68c5b9fe40ac9aef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0da995e34a0bd5480e188452240ce5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2047614985782ebb5c824e4644940f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccb49a36c434a6c305e29925516dbd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3203d4bb7044d342a928d7e94058a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf636f0f21c3e28f0e7c6c8d59aa7ae8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa91cb7778b87c75cd5730d3f2b0d45259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbed15fdea960e2632fdd031e445813260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aea8118aff8979cf4651c0ca0e7ca5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe77872b5e58cbf4433c9a40211e69c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b560ffa0e032fce0091ea9448279c95263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b1c7b43cc4acebb979da6dd1b550f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48829d06b5ec8dd51a556ccfb62abf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980d72d080ab7621a4b8abb0dc67e84266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85124b73b0fbd80ebf4e50ee33d38b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f6105588c15963fc83cb5f92c10e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce1b171deb53e8f34deb52c6114f46269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a83a3ce8a1feba4345d2378de0ba3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d70b52d46d4c4e870c1d89c3d8425271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324dc64b68db3a3310bc798770e8cbc0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9a8351b10013e8e07583d0fd73e9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c301443c76c8a48ce124d1e07d352274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb8b681a1203621321dcec950013b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a83f749b2b9d7e0ebf18074a3ca34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6615a722ff35cce2b1d9c02db1136277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b246c1883d0caa4bd8960c77e20d1c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922edb2d53ee9c2cc43cf6aae112c82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab26f2e651990eef27bba2cba4b1222280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cd813a60a40a650a5e44999e980ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea76f940ec858162e07ebf03a01326e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c18fde9f19528cd1f3ab5b73e2de89283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03cf270f009c50c8fad7a93c52de7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e08b0a33e5edda452d14580f6d34de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe424793dd05412c1c6a7f442f9d1c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b808cad6a2a90acdab80d8ad5dd7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bb4150a7d56106acd2b2c7f5db005288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631db7a6bba36f4c2dba7572f4207a78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cd796c35297ce6ee68c3ae5fd031a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4795af9c113395315740a01f36288291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b3e2f5117fe25765fe819252f7dc9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f837e3e736cfeab7f2b8ef801be9cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dffb38b7e696f0c4cfedf31e6f6b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cea6d413a2cd5784b321593d0b55db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81af8ea16046f919b94824ddea3e587296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b01012a95dd2b1cea228b466ec88f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c625029bc9b9e7d6dac7e6b1ede43e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcc955368558090ac7b8041a2968a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa8d9170ff0fc5a733b546fbac5581300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383eefe072b238a58249b89516d3717301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2462df7526e897ef67d61e86304e840302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bbb07d3a0920d28c28cc821c63e92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29a6b5e905c6fa10077291850287d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8bbf202a4b4ec802c6ceb6295e422305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15fc3fa6e4bedf64805209ea8e6076306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d266d97e4c733f8f8a587c411ad7daa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539af52a76c132395d331d0ba4551b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcdd10c3d8f48ca16e0485fbeac784309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7354fea95e0e347014d9d5bff7315310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1fdce6db7101b6789f99f234f8782311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386349996fe27e2e0209f83942f4c18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5ab13da6cddcc3ccfbddd507c383c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fdebf0c26e64884aba1e14c12b889314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebf1d1a65005d5b38b0ce80aa37335315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30868f72ac329a1cd71cab7833e15a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5822a95791da4195807b26b1a7107f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e593c214a4440d08ae0f0ac42641c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305423204f01849a2f3e8b3eee471e07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781640eadaab4be45755baa6f8e479ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb74ba92561e972353d70fee91607d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8835a7b3b14151359351e730ec8e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f170cdf4cf359798c8e5220594e3431323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97566a736d22c8b6470afd767f8f1ce4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7da7326287b8e867e8a3c9f91e9e7c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6262b974187da8a6dc0f0e8145c4ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf307ee887ed8efab4efa105e5636b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c943df098c5ceddcb143547e381b137328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4790b37e575b0de380094f39856bb9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176388b9705a8c64c177f3443dae6f86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ad7ed1435bc95e7a20c59e5006f7b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781f584d2f041a8937592bd79e49938332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0535e607a7eb63ea8dd67de97f02a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c894f19f3293a4865732c47e935ced334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ad65f88ef249d590a5d2229c1b16b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386250e74430ee0968605c22a93aa166336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadb51cb2e7cb0fd14fa1146ea90b53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0a374d385c7a5546726ac59ac8a07338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41279229d7993993c6e120787c9921d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb362285d6da87cba5f697720133c33340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648678327c180e1841b8e8f4da3a3d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66373a0ebcef68d883c78168f7f4d5ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be925d11de3be60f9f1b9c6bd133c1a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555045e580c9636b53d74c3e9546955344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8e97b2c7c2f6ac4d801f63c5f8570345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c77bf2fad6d965174c59c96962aee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57846f029787b7d2e41ee04e70c175e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e77133a78095b5f4ed3785480eff2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34179d509270a7840149571f705395349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788133c9cc1cfb6e7d5b4a7ab068b20350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d63652622441f44ef556e1c899644351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1409c98ba819d1c6d16e1725bf8f38352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232186a835bf447776b89192642cdb1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dff1a93705cfd4cbb431eda3f532a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d4dceb83040f9d1cf7f696c695be6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6363765a8fa26523559e64ef9df4656356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d648372762c981dcb24b23ce19b37e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9766b6623f934ee6b5bb2ea3ee728a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa76fe14e358da9e9093fee01cbf8a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d929edf6853021d5bb72d12662bc86360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03409426ff575ef79fec0d3791332008361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7889ea9e6efe5c57984dfa25064c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5364497fa94c9f9afd822e354046a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5074efef4a957df313760eaef2f7e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f855238ea1a1738effd39cb608aa0b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8489d7164d207f885f1c81b857f29366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6eec7cdf289d239be1c2fe17b3898367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7fe81824d8940d4fdb9b377d77aa7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47443623a8fd37318b6363b27eaaec9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31684a8251d265e81aef1af1e9348e43370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bd528cf54bc2e3ee1b56099b1f7a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12da767433989806a16ac2a878e775372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d1ac5069002fe2639ebac8dfb268a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd82a535d98d9d105e2839877b82cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aab2a2c2311a98f4fcaf4c3dc3eeda375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d18b728b3bf618e8c66ff97aa3f32376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13927fc3b4603dd71c33688a92af4241377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b71e0e42fac4b6d4087f60be08286d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd86402a3f1c705007a703c1eb39c6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f770c09293de688154882a521906b8c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f92814d2d140043eef0d7c9cd35d8a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe429d8947549cc258383e9ce7953ccf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9413eacac77b5ed16c37783a2371e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780989494217dbf32af82bb674029fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b274e4dea26f83d49df90a18b76fc7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737883039ebc63d88c867f7530611377386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37923745612286363427d08231221d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f19695390737cc00ddcf037d3fe1e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192efe039398d342c0556974616949f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd31ac74bf8fdb0b4b099d5bcccf3a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2951304abc116533012ec8a05c814e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b7207fbd14ac8cc54b1960515a8fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f88f05dbabe690d908e1c3a24b5897393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e645227d3aeda10427df3b86728ef4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214cb1bf819734e87bb92294242db97395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7fdad384d881ef4a0f58e644ccd90396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0298e5087e7bf7a2ed2ac64050fe1d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98445fbba6e941ade1c55d3b464a8241398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85588ee91d9584dc7fde0b19a40bfab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71ed7c15bcf7077960cc3406edb4e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a68960826425bd84e929a1ee4adf77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251d9c7ff557160f00c5ba6bdf78ee1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8317cfc1ef33c2b09e9944bfa42f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03b66fe16a6d516a33d7ac97608e0c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fe6f74e3f0d19344fae74f23298b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c86c7a62ad84cebd44c1166a37802406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bb60112a40f8a8fa3d1aa57979a75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7e054d70169edd711baed215419ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2a241e3ba008b925a1165ce2882bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3678abc31bbb830e24863abacd0de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78640c819e71c51302f4d36acf879bd0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f344852a8b93c710d30e2688b00dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fff9283f317ad98f58210898c8a2f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fb43bd79d0faec36ad267b5ea3f27414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18249f413192610ddedf4bed9928ae1f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105818efbf44901ec7c230849b35fec2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3706accd806936a49bfadff3096c2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c93a49dc6fef9d4191e97444a375a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc7e5900b8739d4680ea51f8e6bef6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae058562ad9a88b29c8bc6fc67add7d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313a7290864248a1f0ff90424df9ede421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0dafef62bcdcaac7fc93658fb4a2f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a78a25e08a4e70bb04ad97343de2f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14414f2a0a30319bb83744a8c8ff0241424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2483c0b28e294767f1c849b9604c493425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fcd20d56319a39db36a724a6b2615426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7330c0d70c374cc2226ac44ea40a35427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f6238df572f315e03abf4fccc21c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde0315da72f7deccfb50c73be9a812429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c936bc8f3693c64bbf0f54b95a5d51430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fdb718dcd12688e4e6780cd2a281e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e440ba10422dd4f97539d2de2433bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7826c2e9f818948f0423be9dd68aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8393e882f030806fde29d788f95c6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139cf114a5b2e2be682a104d8504f6b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69fc86c9daf3a91510a6adec70c9b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02518425a315db4aa02716e2b05b5d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025c2269ceb74d0da63d0cb3adf7046438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d13031d9b980499cc43c6faa9031e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2eda82bfbf12e5b923aa72d6e42c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff11f4d9724438d28822a07b9de7116441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8259ea679aa3f954297c5e38208c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f709950ce1afe52a8adb634bd6aae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418609c19bce3902fc156b3bf1ec3bc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca4293e1a6620fee1c93f6160c3b79445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b3df6ed4fcfa1f556bb5b9bdad6ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7543c37e9f6865fedcbb33cd840fe05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbe0b04f8179a0113c962bf04a84bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe574a494eec36198f6c53ae74ab7885449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1a3b082c8e95e49fecec6432fc814450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9def3eae72d461f1ce423fc5e2323d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fdbdb0b7bec22b513400191faf1e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874649a7d69759cd7c3e7e1c58c7f79453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e002889d634a9a78dbdde4266fcdd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1557a5ec793de09f55136442d8b9c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04580a7778c642dae8fa50fa5d7f78d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adad651850a7a76be2a6be51610d6e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027efceb70e07fce5555b3baf2b2177e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2984f09abc800117c75678585f4837e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8346690d42585f88f55d08c4c23a03460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b97e5e3bd8294c9cb9413d73d1de1c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8ebc41a1be70c82e7eca40ea055b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d573dcdc79d9a1dc6ec3683b3e04b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc1a02e4a40252166db7e3235f6008464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cff5eda211c02e76d7f6f9902a8b79465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f85490c7273b39c1293540b32a941c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91943da74f48203d49fbbd6f2b8216e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b5b271f83dca68691f19a09b3b76f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10045059cb31c24e574d8f61a15936f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280e0968bd770b7ab663082a2b27359470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37bf45a373f1ce4210041d770ec612471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ff7a3ca6b05e13143fbc96a21b26c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bf1905b0ba65ab1a01f680fb0fb3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae4564156e93a274e449c0025c75ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f65a4b63e99f900046ca0c8b6a6c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716516e6117b710963c0d2343e84fb2f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17567942063791db080464fcd1ed0680477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e89b1ee1126a6d2739e85e543d12e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c859952f204aaf4e276290063ed4a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc3e5e5334c79b369f8460084de6f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5e7af5be05f6ceeae68434e840e2e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a42c1aa52942701af3743f44c69491482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe211fc31437c6aeea33451d3df55947483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054591b871ed18798cd9587daf0e76a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ded4162962341fd6d1e3890cb466ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bcd0eaa42fb536482b970de91d58c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5733464c1301da8d85bd9c421eea15b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2764338e925ff605ab06968164526488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd5ea46dd5f070ce8eabae102f56b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4609317357a1fa8d4de8f942ae03d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45893dbd884b4daafc4655fcecd5a0ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4166884c0bc403ee653bc6fce5f4f08492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037bc79357fbc85528c45c4114fef92493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e5dcc0deba2c594775c15458e8e7b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e74d1d3ef4c27ad0e401cdab414528495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15145c07da76ad76d722000f5a46c068496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1b287290bcbb0144f6f73258f2bcf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb7ff69240e20133486948029e999e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099659f012fe9da0b509ce274b07d935499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330d3eee415aac8cab9a4b54f9a026c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d2e6eebc1ebd82bf36e0001985248501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45835d31d4a819800c09d265dfe93a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fcb2511673acf56541262f4a5840b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0bd06c7b38ebfabbf89471529bc56504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5c38b8f52fdcf4f4ed7d5ed3b36f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444de7c5d949e9271bdeda9e5eed384506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d491cdee6e99780ea987eca1bddc2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df753307a0ce984d68276f4d6ef003508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10baa7c0e3046b8425daaf1577352f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c9288cd9d40bbe9a29cd5c3581c25510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb33c79f66c36c3a54ae0249f6ee818511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b0a33e2ea80384ff7af414da714ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4674cc17c1cb5a76f3747fb646d8ece513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01b7e78fbd2555dbb2485a401532ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb412a6ae57b01ca27c645f02e61ebd8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3b7b91a5b20792d7d8baae274759c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fe1e93a83134cab7273f12dbce3b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360dfdba4fae16a0b779283c9a0f4059518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df814ee9793e8bb7452b6fca973fa49b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6961bf7049d293390002d35c331de6e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe786af38f27ed3fe02f9e82fb6e98521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16500efc2d0219a17827017e0c0eb4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85740450887d0d410ad19a3cc6c849523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de4ff92cfb847593070df47c220b50524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93355eee6591078f5ceb293b6f3cf551525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949cb98818a50c1f317b902e353fbe9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65676525927d0d11c21c3459163a39e5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e797efe9785e379aaf1cd8daff4f14528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34121471648417bcc4552e7e83a51e60529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d073e7fdd051002de08e1fb6548b9f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62fc8628d8418a840d3c5399dc90f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd525e8082218181477363792a0e9e41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397f50937bfe56521bcd4c34fc91888533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eefe0cd505353e8320d5b0b56193ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d59ce215955918099ba23be6e30f73535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aae83540eba1d76774927236ca0b8f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3f64f2ada412352a614abf16fe607537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdf4889785c37f0f9f501db956ea68538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f779d00934f4ec4f85c89e9f10134539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7317a26666e557744401ed33c510f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c743c7299605f0029d4a826fcd1f565541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6af2dcc2caccba1e507d0571debb45542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24a0fcc24e8a4e8040df33271e591a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311ce5cc7dbfc0b6ac23504fd5c0532544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c934925b0abd0ed6db17ed7866992cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90f65f3c8653e59ea6591eec81fc07546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09048cf5e764bf5b7ccbd2da2ba178c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22204c7b7f8497d45a6322ad7c9d8c61548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ceadee90a4e94b6d9b2c210fe89a14549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906bc3aed5639fc7014ac96f3ee4412550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3e8f745665fcde6d1683af4f862be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce276244556f3d7dafe28018b470156552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac5f57963e184123011de9423dbdb6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6169e3b1e6ed5b8238de94b665a94e4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225b968091fbb818c1b8d5c4b0e058a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7b9c19fdf1095befacc36f2e0ae98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd4df8b5c28f032f7e84fcaa7d2d18557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e17d24fe6a2d980c3a53036540f29d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d98076f46566fbce06b57c06d0ae6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f3a436f5488a808a509e9c9eed694560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3392f17cc1b725d7c6fe52072ba874561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31efd0e159eae0a266b764f32ae2bc3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c95def7f8ad6355077c4b5b4dd626563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a2781b9799c9ad5d0f79901fac49d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75897219b82cf76a5eadac5f0be00020565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7696a13799e82313f306c99dee7868566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8924ec346f0865a4d1b42be6e776c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf36a4f3bf89b907e58aee19e944797568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba403a89d15f886c9daa1c982df288569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614960bf14bdc3c17e95cec5a4aa457570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fbfb35ab0e0835b971c1ad22543b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658753d71c640e8750a672040f1259f572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319179c04372f8acb0e9cb72c6c500ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b9dfa597bba07f1c231b3e520eb2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598e4deba96cfe480dc38480a51b5583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828c322139761c61f1ddcb0b03244c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674f4cd10ef68b708ea1bf1b9158f065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1bde2a3277f5a4ac4dab026c525e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4538f30ad57a10cde3b3af2f0fbec757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae82f8505049cd575b7b37dde91db78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48a20e3b8aacb0a295abda61b1698e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdc26668739c8c4ba39f0cb2b9168010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf55456ca6b921f1260dfe0b7cf161211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb1705256c93df27735869e0742dca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747c548b988a1d1e5c1cae2ce1b24c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326b0d16b9b580597fd1b4f6c38554d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d038d8cd62fe871cba9cb057bfe05215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43b37bfd1abe36507fb164a63bdd3b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d7d8d08d799655e2e0448b4f885d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1580cb10b4ea5976505c29ae942dddd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2586278bc3f3443fe5c39e660415c4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f64b43159b27c97308bd75927986320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056c1cef61a51b0943255307b0b63ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49428104cfbc059befb18d6bf52a64ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8aacbcf1c5dbddda29f3765c84e0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffcdacad1c91b22e27d56783eab81024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb678d64ee230aa93e9ed82f47095925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b281a74c4577caca438130c46473926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7db9db7836d45ddad7a61f9c829ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae1f1f7435017c7b80421d9d15d61528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a00f4b1a4686428f7d8590ff0f525d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18edf8d31ddf306f5048b8c50e5115930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0220d4e05bbaa8979dec5d93c333c4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90d5570abf04ac1016003cc253198e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa117bb2bf698def85104ed4777b4e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf084f5db675c0a1b44cc6e289541de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97eb21596cbaa2fe525182fc698ee035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93feb4db172303991e7fa69a553a2eea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a024e269865e345cf317598cfd0834637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706b55aeb61176243a0de4866e4667438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983f555be7a272628c47c0bebbf5a8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706a3c82f869ab7b39e4dcde1a7b9da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aad00e9b887ed3449d9bf69a30545c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cb8a0ec17325d8bedc2ed67a3a7f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0659ee827925d7e41671732023b2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ae23d78abf9a89adef30131d7353544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f90767513a61a5d65919c699f6663445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9e36c35c68f28e05703ebc9bc55d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693594d1bf5cc6c37f56c49c5cdc82547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66383952393264dd409a2dbd5bb5834948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dc984b9a5c002a27780e2c5080e2349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906142a5c150b5862dd4f65acbf9b8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bbf9bcadc174784099f570734f0cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6577496404d0173f4488a222cd25a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfd0fc5140298518075a6f9b59c47653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470b419018a94a49658225336a8cd8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fd9216f0fd9e2676a412d81f72ea555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e09bde9941095e41a31dc8a01ef7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4437489531c9249269f2dade839d12057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f59a4c8ddc268f5718b00d0b59243658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97677d9aaeb2a90ff4525b7a02fa09d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b82db60314ab67eb8434bada93fa6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b682cd9cfc34a1e0fb862b43263344261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a96c22fcf91682347a7229f078afd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66e8226a87a1723c45646a4bb7403163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016c72604ac9fb0ea0aaf602995b4d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab731e68c87ee60f6d1bfd81b28341dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dda87b6ee2440523699f9b50cc51f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce735e1b036fa3fb6da9c0cd49601d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74fe100292bdb937f281d5aee0675568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca6d45043f17f32e9d3d78ff7a1c0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761abb0508f662e38256e5857d6648770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321c8bdf73e2816abd5ee8740879ced71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e323751bba1642270fe840b35437972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230e54a36759d14e5a8d0c11821038b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a892821bb285a4703f65a7d9f5bb974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9a476f50a79b765deed63007efd1d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209955e2c0437fa02953f21f9ec4a9676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7144828d1371febe63f77681841389377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb94a00d7b037b93b3e9e105575ca978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857210c3ac1f7e62683ab9fa79500c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703b6ca9bc15e6cf5c41ed08c2d726b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df35ee3559bad29fe1ece7eea04abbd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d0ab41b47ef1c6a14a079f5e765c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ab2d25ae731e8b39f3d7261a72f6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eae413d1d51798c5981519ba9a010184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fdd3a0d7753a779b0528e0631ed8b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908547c4c56351e98c5c32e10765875286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df996c5580aef1643d4550d56eb92d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19fee0392e8b300ca25aeedb7d086a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189655e6976fbb6c20f15cb9571778ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687f3faaf8712d85a0ae896d74209bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7d7d605dd26766ece817c4dcd63a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7f0d6c378ad3ddadf40df8869ffa492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04549b3e2a6c15493a1a951c63b37bcf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49cfff0e15458d70f51f236a16856394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a86e2fb6ed62af736cdb741a97d07195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773316d184173bdcd0655e03c2b98a4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b54d30464eb2bbb54793f8750d68197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a93a0d097b1a19f0629d97d2a287f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bccb97c33db1f84d2538ad10166aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbbd3c0a0a886e85830a4694e51aa2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cabd1999730538cf6ae68db2d7f33101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bc406a79a623c6b67d882d0c9e7f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fc81ac64609fce001721673184d21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241db0612ce96c5d3028574ea68e39ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e56eb2a0d9509264e6ce042351ee7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99921a3083d6b84ff2090eaa44a028d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb40569a3665f656cc7b477f2456454107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575df30552e91a8eb064821adb278f9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b9182d87070fff8bb9437867d224a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24facb0470893f9c31fbeb11b07cc271110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfa3198f1c289d0dd68898e46ab3d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c71eae7ed282bf72a64691cdba83c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b15f3c3010bd5236b11a153532e6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc35709a34c62be49a727231ac149d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddd7297d884601840af27806a9768c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e1679a8d3c8689f7703a0ea9b9944116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656081eb920467c5b564b37eef4f33a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50084249fa920f86b05ea55b0091b69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bb1bd478000b1c2b9e6b47b73bde7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265eeddb630e6f2c45207a9b3960183f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4937cf1e0ccebfc3218f7c0635c662121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a90f12602a157433bf16edad8b010122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8cf36c15c634822f9a2a07bfff06b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b7cc4697c289283a4a689d85c580f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc58bef213505c3a087f737c57dad9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac5bb2a244b83d9f7a81e66f3b509b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f571b55f93280e12dae984ddfbeef3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bd4567d5156f6820dfbe7561018b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a691f8283cb844caee41d5064340608129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff1ac4e42e758dcfe2933e244b34da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a05e344b75fe8ae4245a232dec634131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec341465beafd5ddd7a8fabf3ad702132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b495852c6c617634eb3ae57d1e60aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07599d15ae0722e2385eafa0b749f79d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ecc4119cb54cb5eb7264c384bbe57135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef335ee6c6160340eba4e4bef0ed8f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1b4a95d16cbf0650764f3df8c5a69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20558ec42d772d87090fcd39d3b50e72138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf892d5c77da827b491fd664326cd344139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dab799e6535655ae13d7223759853140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9727f0181384da8302680edda35d0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce62469e6d7f7780a08ab82316fb21b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d209a20c4147f314b15e827de8448a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d088902116a687751bd3374b73615144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b544138ee028ed46e5489791ad4f0bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a94a3cfe9fa6b4cbc7e83684bada0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe1e9c8485b8e3071c52167f9d5bf7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576f12cb8973fe5fcd2b0169d953054148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43357af0b69f9729339f7778b3e396c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a5860bcad0832604fb14c8ece50c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514cd077b592e5c202fbbb8445dbc16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704eb3e55f6226fdd498387dbf82467152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946006a6e4bd4de949830193c28a4a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe536a1105521b46776f1459c6b8d03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc32975653a5b63f073badf87e02a86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb5eddc3586d1f20555df9d3ef80c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ca5c87649d6756257801e1871439c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49516dcb59d35f2d73aca280da9658ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950d19d51e63ec7c922bc76758a6500159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f4875bcebea941ce5b11e9d5fb405160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa451f2e01a92966e017ed0f5e5b195161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc028c00db9a9a927ea8db644bab8a10162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ff4639e033b5bf14f2a666d272be5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdcded055520810954f9bb5d0a4aca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a54bf842f821fdc7cf4b53c893bae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49371964fe42465aa942abc6812e2966166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334a3c04bc6b647c81a40867a4ca6ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8490cea2bd5f8431ad79eb7286ff7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dca7e2c2dfb67e1b1c39ba842bf72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5203359441629a77dd81d69cd420153170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78052d87f949fa109fd0fbb4c83cab98171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884e5bb8a0061795b78753d65c2dabf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7bd5af083d46613a50f7621a26e37173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc2b3080c4f4d35dbebb763ca5e0d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281a903470fa4961caa00065901c5d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf480a1f9b0a800c8927037f757725a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f16d8a20a7f263b252595727dc37f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcb1a7c79d74df18a529d33a68b129178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26077fa2fc00c1fb464f7d0ebdccb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bfb88e6b8e3523c55bcf8ff4202eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c07838d810f86fc2ffeb5d25f4aaf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce71bc32982a0d5ff10b2ddd23ee12f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ee297a0be5ed0ccd616d0a15ca7db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23c482e8260270eaa13eb9b741034a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb88c335c4ab64aef3bdabc7a9486b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53716e71cebed959b17634904670e086186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08577e2bf462c4b064f4e5bc1af2c6ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a52afdc217505b064231f8e1a0425188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbc7a90811e3a2e2264d1f35c2c797189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a7b2d2bf1358f4f1b23c462e4baed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd099065ef1e5dcb041ef882ee1c08b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633b166ab30e51f7dd8cc0033fce1ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d33e0a3404fe47013bf50f21b61e3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9782e73daddaac3c6d5045ad9dcf3e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3f504ca04abd6dc29081bf4dfe63e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f660c3edb9bd3b3c5d3debeba127159196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7439bcbfd4ad8887205d2b70bbea4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840672aad568a4708b11b289891510a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57e811813a154fef47d774cc338a62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573241f6ceb104f6f2c861aded3c4239200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f3a4379735d3220be5fc1c9a6cfcf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab66a011a827fff9a40ce9262af5cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3196c2b2400c4b62bdb485403f20709203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fe761d7a297bb3730093ba214cbb6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d208e4eced7ecd9d1314ecd0f646a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c06aef1212a584cb310974227442b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db223022d6d0c253206f6bb9d0d52eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a4d5dff9df32997874b4d7fdcce38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1599eafefd0379fe43425da47311e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ad83d4e2ac6cd5e9bc407f2a4f19c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8813dc251d711e6e2e563500c3395211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f99efa2947246051592618df146747212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01638dba16cf0e33d245002272646f72213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7f9733140071cbf47bee5ee19c823214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e6a87c56e2ef98e2ff631f2495215215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724b4b6e240e76db1b4910388717b2c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2e3528d456764c934a89107dbf1dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a5a2ce27da12c52418a30094a23cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89490eb19412e0879b4c25c75c1216219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da141af93b8f7efeb0f0160f28c97c70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a529c785bc65e9cb22a8f5a5a0a2dde221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013e4167cfcede85b933e6fb70208f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db386e91c9dcde8a7481977ed48fac5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a66dd107d27fc8b43c586d1cf283f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c35028feda6d2fc8efcf520c1fc59a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c724b9fcac0399360fcef51161b0eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99263205a1e7bd71dc58e239f9c5363227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afcccff83c2870333b0ab31005f8de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7c0fe95200586fafdbd7ddfa4d5a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17d41e3dc82a2add3b8f0ec360bda6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a6617ac51492a0a1f26aeaf214288231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e0d9ce61919935022a04c3aaef469232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb3e3dc5377c1309126fd8b99139a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e9b5fa724acb9d41fe4d5cde57119234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b3e4abc419f89e843471f20282a79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2be3e86e5b29b804f048c6c6eda73236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f424292a4f34a17254181008a137861237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f44ec33f6f9a33af37df97c9dca5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705995ed0c4f541924209423f2ded74239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5662a3922717e9f993d59d23cf7e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378bd87dcc17b140f11b32ace291b43241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9219ec6a387a04455f3bfab0b6a91d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d17ae6ceff10bfe20639cfa8a2976243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64805606012b5198717ded4a57f807a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faaac634443e3ad5716a03d461f99f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039f8842968f4a3ee4c40a7b52f6afc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f27fe6deaaa4572062e2269713ce0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811f94d29d9d6cb5c15562633b3c27b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9bac50ffe22f1b551f79eee39c54a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792f993e968945ea497ede6fa1aab11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacabc5a199924cadea027706fc41ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71470c86b142b8355968223161f81caf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8820fdfc0e0ac9789ddc28034a25d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabda3f39d18c140bcea8ca8e231db2b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8d386781c97ad28df3f86f3df28fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0194a624d30d12979f95a39cc849bd2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc58d4f1bc7bcd45ec5fabfb2ddffe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60230749e809b4b16a2c7a9b4a433726258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51827ba5be80398f1e3552094b46b3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41840fd1044a3c9a1730eb42647a8e5b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc9a58d1247f6101b36ab35bd0d2d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab52e9c1578e3db0f0d2711a51999d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a504e8f8f9a7dbafc0c79c01b21c33263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aae37b5d04d997bb7fc068025af801264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea5dfb4d849086e67102b9c8f3b129265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c4fc2ade7483d3a20b96c0b5ca412266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfe4566a74f153e9a48a46726a9ac5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481548f5b3e732d66d8cc048d8863ddd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c267466a8e4aab08126fb7c0504a5c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96090765d44ceb8694338eba3bc8c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedaae46a128874bb2868f17203a6fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a0afb91cce586290c80a2aa80fb8a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511567c5194ad034dec8fdf567fd9b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2057f4fb2278013b51f4fb962d8da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cb4f7ddcf67ece584f0fb23f94d09275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f1a9663460e29c25b910883da21b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be64e65e12f015ff015800577d2fc5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23c07a767437b33592dbaffce8be61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8feaac643f40369c1e9f0e3264eeffb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03423582c3211071e908ff038ab29258280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4aa876804ba3c75522a48173c52ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71a2e9707f1ee3a94d5a87a829595f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b71a2c8e31a83f3e5223fb06c873dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101a0722c8b4284afbc48cd429c7efe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76305dfa2d6698ade5997a08b587e498285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea196ca38f55e7a9f3919b9c87e4d69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9598775da203e73a89d36b208260e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cc94a64f07529a936453ba887495c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25140cbb71c4f1b777ca985ec378189e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92495fae19a894801793077d42f4ebd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d401710cfc69ca72365de86005261291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102f4f962f914f32cf3b96aefe1d2a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff91553c5332ce852f731898b2ee214293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce029de2a41063c06fed729c1c38b280294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d324e97f0a2a950d1f2aaa12fc55deb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff44a4e0a96afe0222685e08b04901296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06937de8944d84be269ee663d27f7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45cdac4131159bd3f08d9426a487b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0f647cb8a826eae717ee7fd0787b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42801276fe77ee19e0b65445c103bf08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd1f9e889deafa8ba75d78235a47ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b279240831a898b84a2d8a23ed244302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6699e7f4b8499c194df5b6547980b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62d6e6576f55d1b9594d7a3f717f71304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7a098a076c8367e9a1b291cb377c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b9539eca044a63aeb9f53d79c1ba5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bee36e68c738e9e6c121a50f7ca27307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a0c9aebf7cb0a5eecc842371321b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d9c5dd9f230a55e5d383552196d9f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc3d0463b87c238207c9b5cefbaf0f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd002d6a374037ac227a7f578f264c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9bac80f54e157923ba8e725cb959c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dbda367ebd6a2f9270647ead5ceab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c0ec77bb75d80e978374a7e97f2d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26685f0fa070a0737c56f945407a51315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea2f97897dbc9dd17259da5580c126316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230094e3e95015996f5b9a781972572317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9948b781066e0533bfa0f4309f84421318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03631b9a7f8f8f90d61b37078065f13a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168d41a7fec3ae87796cdf9e5b19283320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408fdd3347b43a8563e17b84c2d1a21321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfff7be88f9920ef7ec20bcb855e13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41590015fb010da52e04090cd732200323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfefd1d1dec0d4c53c7538b3ef1fc6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8553d52da75247fc627595cbc7e3a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abccad18a27b6cd236bae1c2824d9d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44ea9ebd5945a471dacade6e64b366327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd7e6f9ed20daad6841dd91904da31328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fffe3ae7b05f4b41ead70000e936ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1dcc3cca17dfdde51191c48b9290e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1298994611d151c9e9afa952db9ce13331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c177dfb5295b3e1e4723ee9506bfac4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7eea67036ec2f21a60124cb15fb8d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8f2222553c30f66ee986e46c4a8af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebf163b746686dd84c2a054219cf89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367887afe0a05d18ee3439824797c70336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582618fc3e05b0ff951b7e1e3e37fae6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d03cd3a365e7cce620739a31901b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e439ac1b08e9fb9570e83fb7e3a4971339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2178e1851268f14a9cf8b8c68c3774340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261d2329336e81df3a07ffde96a91fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a2cc137d4e5a844455ac58e1f972e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146df831d91357712a79554d2d8f753343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c27bdac083e970b15841c265684d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf790c159c31288496bc784f9704d46345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85bdac9c0cf6af8fe0c7a7af71aeb2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b29ddbf7fd9ccf3cfa8819ba4f9020347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac264558fe63cd5a4e82577b8b8696348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeedfae16087b3c17d72599340fc7e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7f19c0129d555c0f18e4e3ee865a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ec22c77042e891b831f2e05c3a888351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af7b0b9742ada959609513987ac2b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94ee049050de7b5a22ea134a862b3b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946299dde6c012888371c3ea44d2fca3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73f7aada60dc427f8f43c27c8e7a84355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f94818352ea40fd1506fc077d310e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9673c47ebfa4b7b7f366c3276949365357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ba6f0f32a2ed3f577483bec695e2a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5d1fdfe31d91c23631b9944f9d349359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e0992975332e411b1d998752fbc5d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de541947aa2ce63ba4941b733ced2dff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9dfc09c4550ce450c2c55d06bd120362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e52c6158dacf796d4f4018bcb95791363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31a3a6994244663f29d2b2e67ac33c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cea5038ece80c00a0238039d6251d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454d5edf7310857b812749d3f4c04d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd60eac0b2d368153e8ed28b05d9141367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c719d893a2b17959aa606e9d2136258368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556578bab4a56518dd20bfc93ac3220d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64925d90750021fd22ebe025ac41f93d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd821e1a21d18736deeb46e5ceabc10371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16e3fbea657732580babd92c23ea48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b24ebf0dc052212717d3686ac6a154373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0581668bc55180c00b7adeca07ca615374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a417aa83eb1665d54d7dc18f313aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8495d2b1a7c1ab0417423d243a18ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b907b3618976989a3dd591cc99cd3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996ed0221aebcdec7aa839c71327c49378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f98420484969cf2f77d566725bdab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32d7c36276cb99cdb387758b94119d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f9d47af132f9775d21b2b59b97739381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b343fb8aa8276ca0cc9929ce6c9a21382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf6f2c4864fa75f7b0acf1095f6a05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d54f8e4c642dbc42ade10863d4f21d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90749efedd65e0796fca217829afc3ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0c86f03de4048ecda9071a28474a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667afcf57ccc86e8b3551a1f8fc0d88387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f365426aaaa86c2aa051da564d15ee4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cacf654054f1bd83e92572e96364f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032e318cd2bd84d070d39be6c5762a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c90f2b2985a27d3f0e70d2c7da8bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8d8e069b725945c3dfaa755558544392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db442569b2e431005f09e3d22a64202393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff93e67ed40e69631159823179cf85394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844747963ec1b4f73fbec925efc3d9b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81535b900733fd970bd790a054203d9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb129ca902e811a05894516c9e4fa656397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b8ebcbdb22cbd96a03fe8cfc775c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182ba052b3aca8256af4d649537589e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6e48f31d232813e2c3269ea370f23400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e40f9de5aa942d71db9f4e57cfb0d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538788af40ff4a7302e1ba3c672821bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891876bccc10f300de432f0ad1edd04403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5972d9e7b14db8301e4e81be5c3c9ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b11eb48fc82f5638e05abb7bbd1c73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1e6164c5fc9c448fa916c75ab9041406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bb2b7c104436fa539f09873dab62e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c05a342b4f5567f2ddb640bcc823d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bb48ed8a01855293163a9019474a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e374e1c26e1830273e74c15f2aae1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e4b14a05c1ccb44f637ff41b7c98f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed89e7ae64000169dd6510bdad481c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa90c17dc419d588d64fb68dcf69d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fff0d5562f80b6574af6de6fb99c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e53627aa122c07f7ec5f0a1adc8d62415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869d4f23d47e158941546915cb71b1f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea28972c631ca3e0c8dc3008d8b8006417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c228f4668bc09f8062c5601adf9c5cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc5d05ee7205726829744eb6248842419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f993f870741d8f00d42f688abd3c787420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf69062d61973368b4c145278f0773421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810074d48157b0417f8e4e37f528a3c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426e70db7a53862a18eff845d6f16c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf913845951b20a3d304d3a1045fdbe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b5b5b3c93c7f4709092499f7935ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1ab8c9a46a9ef03aa0e777d30358a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a01f48166ec9985e4555c03e89f4f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891617ab2b7689d44b1a6f30136580f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368ddf3307257434022a94223b33fb1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef06b2e2054f09b74aeb888f2b9a33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda79a1e49b2c0ba16f08a273991eb5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c691548b138f2a7d45d2508b5f99346432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296b316115f3eddc8690e6e581f0bda433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f01f902d60bc97885119697b7d95c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ecfeb99a92b9117a73d44221a8407435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b0717b2978a583f0f408a4d90ed0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387eba70a0de41758362f76bea211f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3e3c63f94cb33e64bd77b23121e97438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb3a6e28bc29b28f93270b9b76d927439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62ddaa6b22a4dc7fe614c490b9de36440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b87823d0446d0f9add14c87424d35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88ae558e8cee5492697eabd98083ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058fceb50d3b823a3751d97af32c355443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb0f1460e531e2a76b8013a889db63444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e30d877e806da74d756e69a35c3aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4199da7dad1dde147fd7813399298f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8473f6a11290f41fff0427ae2345d30447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116968d889b25032c9876b8ab8195ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ebd8b286f37d6bb005c41911e6b2a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296da6ddf2952f22d5ac3c8d53802558450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724a9d6ad7bec880d8986133d748e70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab11d3526f916188c6ec0ef981b558452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba36a48b13fc8d3ae78fee9459a327453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e39083bb66a9fb181bada2d19a01b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bf0ba6c6a4c5c5882381c78468ec0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc9aee50c5a35600622a13d901e10e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2efdd1adc000003eb92a00b9196f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6c0c13c0ff8f72f3fa8da0eecf50a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616b710b4fac94ae3d08063593cff53459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e522d85a1206d6e88caef4a985f36460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7800bc13ea7dbe41026300700e6ab3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470a7398d8d21b3ec971ea11a1631d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2e2a0cd029c795f70e33c7aa7985a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6a6ea8c9a31c2442f89a1437dbb73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cd22f1151fcf19a35775eac59143d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378e176a883fe326723b3192af437d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f471eb641c7bbb674f7fa93ee22600467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73415d4f935f1ff3af214adf42897d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99522d41b7e9707e8be6a59f5c11b90b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a8a77f30f705c76fb05d246cf62ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d6aebdc378d2164872ff739989190471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327e2a40c8947dc16510e7fe72060cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cec8ccdfe86a8b175cdab3cce4e3dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2438ab2e63eff28eef4f121f681de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dc6c4cbc53b3efb22171ab9a2b7a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb9c6710a72181f97900a56f0b0ec5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767781726455d24ea4f4e44dadb2ab51477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742c50adb665f64cadb9b2dd504fd44478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18860e27b9c66deadbea5d36d9fa4240479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91c1a22c56031c4b46278e97ffad63480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4aa7be77b712625fa0bab46427bf03481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d853873ef31b050b8c5f86ec3664b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc8f1116138bb94656dedde8101346483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3b5010889939eef56c4fb2ed569d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1b834597c79588aca671b41922743485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3440f4a827cfa961ef25ddec7a41ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb9f8aee72f1188bc0f66e5fac9138487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64fe9d9df469fdcbb944f8dc4ec155488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb6830e4169c14b096e9343409da82489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbaab8ed28764a2948c93a9b3fd3754490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae9e1664169489bb1350aa76357b45491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9106f3fea9bbf36f2fecfda922ed5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aecab916922e919f46a0e8639c7a0f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943788b763da224ac1fd8a70b4a333a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77738cb9b5ef138fd3232ca7ff74f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20f2a0b8d93d834f140f6375a82c38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cab1330889755f71a9d21b2e0f8e11497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae8a04986f3e75e3ceb5bac5c8eeb9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6cf7acc1d96c8e2e218c21eba06e9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35866a93bb11cb8f2c99b495e41e7a46500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba3aedd3754529ec41d7739aba79f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc28ba58b1201993de24bdc539312f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a55b1b3f14b948d228077894360c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781403d8b431205851fd8e774357194c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e09fcad3a670499a9f938f00c162e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09664d3dea7ae348020b7560a1d51abb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897e6ddb6b1cfe5b7dffc98cb8c49ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b8331c532e97a65564c34cde8fc89508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85f919789678bffd95f8bedcc61fa5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae19c5008174c765fde3631bf19d756510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05f2f466b1a11a00460de1d1e8f856511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a98b4831f00c7b585c4f925f981085512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5e2260d1512c54c47911d0b0a7e66513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14c5845eba8122fb26f10b29198df7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd5a6656bea529fb2d0dea5f4ea89f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de55f64012600c1ad0faf8169f70507516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14b7ca78634786f3590c305830ffc5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9121d72107569bf70e9cca7478db8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7b0afcf97877cf9db8671897bd539519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6116ced13cd42dc5264563664d08b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a10393d3a54cdfe7e4723e9fcb48cf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be460de44c89425ae9fa8c8f752dd8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cbf8165cf740cae4cb0b8af2024c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ddec5c48e9488a3ae68660870177d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2487c066d9afc0f99cd1c23481aca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59a741ae2d6779e6d0d9ea52b4c61f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4770602218669c92305aaa423869f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544591e07df7ea61b65458497757cc9e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ff4254b26bb32038b7e255a275539529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b5982c64cf8c75705a592136176c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4388f901c0aa056c0c6914926295bcb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a32d5104354ea0ee36e98e38f9c61532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93656c883cba9d0a9ff886dd0cc3683e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50f3adac6df9d35b03e6de76a07d16534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e9990f8ce8e7675356c1d04026cb7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddf45d9d8ae4efc9f25010fe361e0b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0176a9e75cded3035c8fd9fbe59192537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a142f4b131188c674f2201adb1038538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2606a6bccb5421aa729b453a354aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd8c456cd7ad7eb8ec7430e3263158540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce32cb21d50645eddb6cef223d1c52541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f773fbb509071953d35d48e937bb9f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad2b5dbf6ab18bfbec28f69b8b5739543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcd03cda23e9b5f68e55ab8f6b3796544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855be482437c785f78b7b148c44f28f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25386499750cabbbf82d797c1840ec60546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697b28b0173a9082720d99f83fe754a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0be0286e1de7e28a8b5858666d9a82548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a76baa3e0b8d6a3ce1f8ae8d54840549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdeb53ee10a7b01624ea14d4cc6251550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc475972c93d1845b1ba72ac2ab278551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf2557bcb10fe870d2fde125fbbd31552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02994886ef8bc71259eb1195af6a8b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f24ec3157a1a68f6dcf90b5eed9fc0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7765e3eba30acd2ae2c274f1beda0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e24478ce2f96c737912046b442ec5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071007d8893c64c34cade345da264ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4dbaeb803063e5eaea65f8c0d8ba4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cd0354c70310e47f3a7971bfcaaad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757f4b290bcd827798279f38140b7b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b1aefb7b7554cd00a88b05f722b29561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81eb357bc00f3ab5f28d87dfe505c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4c8178b1341db8cde8c993e7a4df2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3189dca3528b08145f55a4acbeb209564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2629cf76af9f38ace9ca2cacb4dfba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16120dc5ab138323b35796e34a5f3734566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06976ebf7d1b196554ac19137623326567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6781710278ad7392fcb60ad79e8a003568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ac87ac264f043f3854a7b4f84a169569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc62627cd1ab7616794197795788f11570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad4462fb55a843a9fc56c3d60765a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845e895735335cf6937f2aaa36e6ba6572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>