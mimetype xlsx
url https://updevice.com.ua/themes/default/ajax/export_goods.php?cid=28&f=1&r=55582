--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96f8235913d0f0f50661cba0480b3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3064dd65ba3ed4d2edd2498f81ade282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1a798d2baf953d680783e67593f243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef85c8ec55d1182618f110e7aa1e2f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13be6420d1958e22948ebd21f9627d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdbd681bea7874669f2b4d6958a84a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ab13bc940bbaab4a417f89c718bee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e257fba9c5681b7839251e8a39454a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded07e47c282417f9fb6a21bb9617c8e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ad65143fb931340cea8147dbe80a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5e3e48e1ed7a7562f731100143bb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5c9738e28bcf5a5b6ade1d0849eb612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb238cb617a57d16d4515a062d69248c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b68540263e145b8dfc1a9fcc368a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58d5f7aa51ed70810da16fdeb0489815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b330bee4e8cb261923a7109f5f22216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec029b3b04742e091f490e3dc358aa8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add39d5fa46b61f8d7e516423f0f30c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9490dc1dd2209e66e21add95e6c5c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbd949ab192edecb9cb62eb092c39c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8324be005c3fecc988397201596fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de9e787a91ea7f973b058200599ab322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64653df7b4b04d49e963711ae15052023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ffcced35486b6d884a0022c4e12ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757edcccdbad7b7df5dc2a41db614ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46199a20c360a74b6bea02481d7bc8a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278443e8a2bbbea388fa89b7f0de865d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1a8a64a8f2f9d56e9c1b8fa69c5db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94825d8048858e4311a4a9064263785b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9a757d06308560df3912867ec37ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bbf52fdd334f00bcf3d42397070c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60368a478cf36eadb3660f8ac1ebe832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85f7aeb0668e4017cfc188290b329633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c9364e2e96b5b9a72503f45d197a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bc8236308866eef2cbe1b2d07540035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484627d55d55227ff6689105af3f13236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261f7349f594765f9f1bcc511b8b56237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e2e2e0ea6fae9919313e2d23b336038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93ccee4da692ce6f3c636d3a61e3e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25024d4f47ec6614cd2be45d8e8d9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed41f40059593ec513e527ff27005841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ec693218ec1ca8d8447f0468bfebf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86fdb395de45f47943474997e168a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16bda90907537b8c69f3be48d67f3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf088bc82aa68f2dc7d7a32d9dd02945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080b475170c66516d1890d00be84b2146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c3dadb82dbff16275696dd961fac247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cbad47dc2eae91da1d7b71a0409a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fc2fa85c198d47121977ec730be8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb80629fdb87363f22d5d73edbc2a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97586c0164db13656fedd3e69a20c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019cc715c42fa28d9ddabcdc96711ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e425c2ffe80d917b3c204b12fec5453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd8dd20ebc3332d1f66e46fa6a2e4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4cb071c0d261a630e3d13e208407f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c529a87fae243695a095c6600abb4f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06489145a9744d779ffab752f4f1b62757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73911e0afff6eb8128aa621ddf5c8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03746887d01847a6e2baf77329e550c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509445a68bf71ae73fc8c50fe05a86760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4093a94269dec92145856c273a521361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0412eb43cf20b0064a18d87723b3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039205db22e2e39fefb05c70b1c5af763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c18fd458eb56d8e09e919d7e1b2f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd78c8ba16a66d6052648cd39e4e5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed77c01520d629405e1e6f13673bf3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1090e1256f463f1bb3c748ed1aa242567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbff437b3728d5c5bf7828268546c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae5c2379acc2d7252cb3d2e5b699e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d742ec420c954692113049dd075b2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5fe6f91f08ed5020af1c9aa771d0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668a91bbcb6b8ba685cb544ca5f989472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782cc212443400816971b3bcab9406773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15789d5c6b34e217cd1f61806b88ca974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505abf3cfc68389fef6ae33d4fd86e6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8038732c9bcfaf2d2174b0b7236778f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fbd9acac4623ee19979fcfc8b79cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebf30dc59bf79a96da88f76f03717278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed270a67967920579cf9f51f8bd3146f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0e92dc13876549a9e2f5a0d9011cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6608ab3638550e7468ba08aa825baa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bd0644d855dfc8b659bf3c1872fbe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02163fc18a09732a670906c578c1830983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8586907cafe618d69f3192a94ee52084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913d21ed41268c99c945f3377dad5f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b0a9057105548969da37f36d9f1f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947396f9b52d5e571d754d5930c9e1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e3dc5af2cca02bb77b11a8e8aae5d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce22d9128e5c1866e4d3646fce33ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cadff2a1af6d8b2d1cfd4dfea69ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af20a93e1b1b8cee7257708d7c59c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285a746cfe817f366681d670ff8221e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261e2eed9932940546d368a934c65d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21671d94aa4e36858b2abac4debe4e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049877a1c6393599d9204f715195037b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de38bdfc39bdf4de9192d12e7b5bd296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b539acec9d7e0c5c19c86ad16a06497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151e512efd8949fe7557005e2dc62f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969367d20c9676de41125fe3e7423dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d589132292f2533ec2cb1342842255100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a7b3afe62a56d53fb6d54da8cfaff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36c773264177cae1b9baff9141a9b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90b4ee336209770d05691cec4d2ba5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb1b9005afb8709b67929295e9a27c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c71ff9034f4398cd44eefe8aa7a7e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61cbb74707249f850b49b71778d965106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc782f2087d43515ab1878fffbc67b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c436d4a1bedc21768cf428db56882108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f5534515a1e52dd48df0dfa828c43109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db32d36c6d693328ca3bef2aab06617110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53126939aa599571e842a04c6e3dbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fad0a35125846a8dc14f23c4ce4460112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdc85f896844be43003c735346d663113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed3c4724dc86b90d406383d1396851114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28eaa7eb71fe55fee9e9d713870933a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b492804e48d064fa2c2459c1f7c8c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0947f988620dc49e362f8da0593a72117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913f39fc0893b89f31c8159668d0263118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cca281125c1ec5b6d193cc6896a799119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0826c443baee7eaa698087f1af145120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74675177187f70f823402f362070f564121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc5d580e979a5ab3466edcc2abba37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec387c9eb5ff69ace7dee44482b3a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8e03e0a91a6192f8528e31894ddb3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f287630c8d30ffaa8382aac1e4027125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2423cbf19f84b87405b63599f72d4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ee518f52902166f646a0afa5a0bbb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7490c1e2b2a12480b7df0122ed0699128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630809774ecf1b8f6f9ab90eee84a92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c8a6b02db379fce2ea119c0c9cd2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f1ca5c3ea120d0701332cb1ec3d20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15873c42516fa15bca8fcba443b15c04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d424d094f7407adda5b0ae4bca09a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2713bce335f4aba0ed561369bdf19134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee34c2bbb51b9a2c8fbf3a0cc37de42135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492609518754b00fb05db7091c8c963136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ea86c4f8de30d17f59bee7cc5304e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746b258bfdd8e61457c390be3546338138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464e92f69ef8d1c984cc33e815f5f4a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f4e95aeb94b5e9cd70b5239707458140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c774cb376d94c212a980ce4395466141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b62286b1618b6ce7172bb293df8b37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c92742344505cff58ddaa39ddddf3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27c4c0abb9dfc15bd8e7f860807ef1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718211f82519a6d0e6359caccdedb4e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad401283bf69d560e430b9df6472a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7866bd4e058ebbf90d9e6d96025f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5eb823b1ed112236acefa0ebecf5a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc13d1326e2545118e695a97df099c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6212dc59de338bc5a666467cf171c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7ab503ca98e341aa747722c27ef94151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08f9f73675c2cf303d7badaa25b8cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0b9fc620bf713ffbfad9bf9486089153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82b210a00c9b5de50a8918b52ce8b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df92c0fb68ac6dd6a227d821487a56f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3c4d716c9c356d8afeab3cd41df2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcc291d7d9e9c7be7b4bfdf522e16a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4628bfff56338c303be5f41223c32158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395314843026d264803c2b6f000bf163159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def9213b21929c38c29d42886905e50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463c3f62b991ca27e8d71d52f20b1d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c261182cedf6e952e37dbe8e70f6ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa4656e388327a3ca22f3aa7539243163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97a31ff659dd5c6aa61b7be2e4f733164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a463f0ce3f84e6ca90327b37d3e3d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09ecd5e4232f2ee10a2ad4c8d733e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8747ca9d25f5756904c1db74e6849167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c84730f3a2477f9da3628abcd906d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf8eb3f4697e4bc044e8e0215dc030169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587ea93a4c4fbd0abaaa36d43870c55170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc42688ed505e4586ba6c855140d94a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faeab347952dd7cbbb678dde28fe653172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9c66605b3de4ceca4488a34cf4066173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e763aa1b8d9611f813fc55cd53913174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecdb500259e9cec3fe68f2478b0c7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff47634e2192234bc8efec61e739f8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dfd40313fb97232def796be085f2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afe339988e4271c92127bf616bf774178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3332465782e0802ab08d8bec8774763179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62830f7c228d252280a8b2b96dadb1c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0ea8bb3e327a8a658886e234faebd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661261abeb6516be60bee2e3e91dbaad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c01400b336451ca200bd2221050f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1869bcd2a9283145b7376223f149f48184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91235f24d2de617850fcfbf2f247e23c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3a739a74af6993c0e081e969fc0e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a797a3add3498d935134eebfeb5fa3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d5104c2a436c7b4175b4aeaebe872188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092c8a6fded9919d08eb4193ffd1179189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c42c001794cae1ed7d7b1cf3cb3a67190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fae09eda3a93aebc5552444ebd16dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eca0c89c8375e7196278d93aa08803192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fd3bff7881f37f8c636badc7eb094193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125a800485da7349d8532a423eff689194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51d4d765e98e6229fd0d9a1c36da3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3782b044d3aeea7415badb83eb974de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7944d71519f4807f835c897e425ea5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d3c7be3d08a13de243d0d14c10945198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a12a5ca742eb2e3fe26d5646d8f37199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601bf9ca2b759bd2007984181e0009b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375bcc61ec93ef03b580d50eb50ea26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36f32d55d2e919102aa06cac9c979b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afba2de74fa725853f9d97abf3cec66203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b6e3d09a3e1e3fc39b93463a123ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f17b67cd62bdb799ac454a28b485b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40dcb850b542a393d63486e53424f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a73486735962036c25395ab542a9b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43ba5ee4722aba314653417ebeb4b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499346af0edc5e0b00d4a9f4bf571e5b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94f938513b60738e1e18fac8776d9a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f767926b89b754561908ca75bfbac28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daae58f7332bc6533fc0b821910087f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ec26a383ffe64ed90f070e56031a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d986d5127376bfe6c23706d4fadb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e696eaa1f38535f8273a0708c7129a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df388a5fb6cec9d57bd974111e40e63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb827c6ab47483cfc1bf6aaa78f179217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd5ef23f9db53f70935d920b685499218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4be780cd3e24dd0a6f79a97b8b4ba7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77364406d63e57ef5d3310a009407b8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b093492999bd2097853649d6f6f12aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a868675a2ea852122f256cbf7ebf344222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8e5726d607251957c442c828c579f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad2f8f300a4d652c01cd2faa127642224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ea24c590ed6bc83f482c9a356cad3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d08bae299462be6c2b450dca64fb5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f66cca5d987454ed75271e7b9a0350227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfab832b67900daff68a082c4088a86228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907263adcd7349cd859d801524217f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d096d6411567daa7f16e25daaa303230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efca8fdbca9a393ff85c09cabd046d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31775fcec0c07494501bc7a25ffd52b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8b16bd14ff2c5760ef3a0637506a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766b9fcf90c4463024da6b449b6fde8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d343c99e56c632b355ffdd88905c52235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915094390bc402b0a84374d216d606a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aef81ab3c6b5bdc616696d9955cf9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2817cd36f031b292e72dbadd0fc990238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb22d0ec0502277a4f7511357d4c45c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1c0332b0568e4eea87ea8d52d8701240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84835c9c76769637210f6bc2027a9acb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6334dc6df9902a7aec727beb9e733242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f14ffe4a46d239e9c17d63455d4450243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce7e49417fa2a40e4434bbacb35399244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221a3d9216926a713ccc6c7ee02f835245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1435660508428b6d3e971244c763f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4a53872abf0cd56175c47e5648cb3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438cd82c069ef1bbaad8dee9dab87f9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e984747a3539fd3606c534c145c9fd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d87cee55fdb9b6fb67e29d4703d750250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b196421290757357c04cc667aa8fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a8772595988b70f4aa9c1c9d8db6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952682971b3a45781dedb0b0e5046270253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9a4eba1ef8341a8e91702cdd9b538254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6afb430bb010c2154e95c1bf96d142255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede332fddade122a39a811b2d5f004aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71215065f43aa6e0328f4184a0762aaa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7397fea22d93dd5a53a7330e8b77c85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c53177d9b997099bf7adceb2e54dc0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b1600c15cd2270d42a26a916603c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389d7ce76c2ff97f61ce9d9af41f0b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aaf9a7b0210dd2b124c435b7ebcfeb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc1caa013556b0fb0cfe2f066bf1f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b738e1615d9b145857f7a0943b2ae37264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5a9d26e03dd056118626a77abe68c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a0204f3c8282d34f82a56224e13dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a73dc498a6e146f62f378d621ace71267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849f08649b746f7c61ebeaca2c9b9e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da874b7c8959b22206b74e46b0419a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa96336377494222a5b4f3a2914adb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3caef74852e24c101709c03dcc3956271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43b03812c0eb59c3e2f20b102ab7a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fceac339ffafeeb87dfcceb81ca28d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a16a81b5711d90cb934516bcac95cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c49e06b2fc9a5ca504dc408189640275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2147650ae579806fc764a55dd5593f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db6666583933ee120e1ddea391f898277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edb7ffabe917625037113c3d836ddd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57be2ae9f4478badbb29fb83d54ed8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043a54fb0524e167cd038d915ad1f12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf88bf953767326fdd8f192b92e1f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ee32dd4cbdec62d4f575d4794a75a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f64dc3d2b5c3a8e4eb9fbffccf532283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177d75b697fda02364af74d434bbdc4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9c0c2a72fe9ccd35ed066c2db652c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7c8c3490ecae80e26a3e56ed2058e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67922ced311a51047c113ce88589bf29287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8d4a077bf9822d18a7fdcb2ced803288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57420c6d0e834c45ecce747d11c4d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6da380fa84ad27cacaf0fee000178290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bf508cd4aae19a6323b19ec06d2ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf3fc37ddbe21c787847b345a0609e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdf7afbffbbddc248d0fa2ba27b839293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71ee7630a0b6452b438292c8611453294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b083ece9ded79f713ee3bb3728c44e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d85440edc32a1fae584b8ec09955e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893199fcb030d7661cfcea6d2c77be70297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5b100ffb252d91979ae47f9e10722298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680e594b6cb7344e30265d2d5171ca7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff47bc3dbbc423257b77c273b38e71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fa45c077bdd82043c4ff022bedd84301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff33e230adb4680f8fb705e674a465302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58508a1d3f51c2b96e9959f9dce9a2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501ab3bfee82b6030fdbc4cd3966dbf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e9e73885b67ebc8b2aba8ffb6eed5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e21c625c608a84116b3e17378658a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66677b97c630555d46a4d5ffb5b33a4a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d254eeaa7453f8d7ed8078962eda0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54f0332b3227014b3ba9cbfeafa694309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b875a167a57b04329fefb17adf7c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0728f5b3be55b580ebae5c7d0906d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d43aceadfe3c775bd0578ec6d8e21312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ef4d82770a2925f76347788956772313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd8e3376cb0c9c4cdbaa2b7eaf1239314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1db3642ec55a87d5bcee5480288cb8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98060aa4ee73c2d135ffa7390a661f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27640fd49e52f762e03acd48b510c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24061d797904d6d3d34634354253de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce554b15cddda54911b078e1f78eb379319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6607df5b315c8a001c630da6a0d612e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d6d36b7d83020d3304aae8550b301321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3ba5bfaf816dac8f61ddb4f9013ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656e0fccb01b8206a61477ee8f9c36b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51908b6443d6fb6484737d4da8c0651e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49451aee712d9660c8b9ff0e874ce24325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541cba9a558e13dc95bc5b5302ca5f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75ddaafc6a2fd24bdc5beac393e0c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daddf7588518677e95a1d48211c3b4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b4191d4ebf5ddba3da9ecf3723710329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2899c03db23c635421ebc15d53266ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb042fad589fb0d116771932c3a0b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea352620faa6e8a97c28f2f0cd78ad4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b86c60d83f303e3031e4a1bf86dc89333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4fbcb28a090c4de24d3d0248524eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781d32c9cf06141aacb7ce4792632ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15785fa22d5a42cc62fecc04115b02336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6582d81cb0ce0e098a5791a6b8700bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1436004494c52c825c1bf2856159a2b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87fe25de78981af9ebf6df5d1f6eda339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5ae8e4afff5a76fcf13de9eead9cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be220006d537b4ec550116db572462341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65477ea67cbb56029ba400c874541735342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298fd1a2c398385adb545e49b16e2ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2b17e5dc33c252d91f78479c659f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05f18e48957272a5c7a263779dd9bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7ab274632ccc433c458bb90197237346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025922c9755353835e759d31fd23087347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7f2c8e8216846362cd619c0359bef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4300000255db0ff199726848f54ebc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fb1600985048732d336506eb4d520350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27bc052ba261a321dd7158c73fdd18351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addcfbdd81ad0c22e7c4a49a0756942352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d1b6911c027a073a3c09735c430cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf9b4948a84cbf547c1732af661c4c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c7debe253a35f0c876d8f84dc2c67355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5129f2d68707a37cff2e87b9a895d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db40de7a9170be5d49e065d636eef4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d4ef6c7aecfe5d52660e4d4ed4314358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6b811c5126b123523d61e3f09dc63359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e7df1633287c58037de16eb585284360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ba26f490d6e85dadac93e721c335b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e8f40a9a5463118adfa3d4e94ae58362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10310049f9c82f1b7ca9962da04c252363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807547197e13b477701b20dd0ef6cead364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92432db4bcf63cf19128744ff49ab5e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963b31e79cfd78baf0e0701d3dbbbaa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105ec4adf8e05625b50fdf3eeaa540f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a4251e41f9e7f7bfb9e83f5ea5e67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f1cbf13e8a3edcddadc62d8ac3a30369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfc796ba3d559877941c9e4a30e95f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ecdfb9f9d6f0e5d8ac48787b6e3ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520758dd810a3988478e202ef3a293d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb7acb88cbd0f6d49d30867e04037b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea410cb5fdf045d751caf4dd4cb960374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413323c9c846ce70fab56a7abb82ea31375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baff1a719825bdc11c66819360f8ec6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9226f5832f3ae89570ddc93648ba9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5423a84e4ad8f6c8cd9e6b9fecc79378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c62fe6f7d9127327e7ad952db4f5e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219867d101747f5fec5b6a1566aeb73380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d223241d2bad323006cc4322d3ab3a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4473b8201c44d62dce68ec61ab0166382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e29a03525d0768bacf3a91f1e40b96383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fe719bfb818faf07620b64c673c79384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabe14e94ddbf7ba40a95101045ac10385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093d6799bb74c78c3952cc298cd057e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b51492b8e40b7ff0bf5234ab02e9e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124a867537c7145274922cedf31e8f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e55b074d5e82fe64742276eb8ee5ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c2a1e59cf91e3f486edd967861f8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4026fa14e656e5487c5f9ca001c070391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f6c528a017a7a820444231022b09d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644f98632b2b6fa17b39ed192180707393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b44fde9dc134ec8b41b8b3102983d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278fa1a3a16d7c6a2740b8bf6dfebef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a353533399fb85228a551583c514f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7374a37a18ce9808cac34581337d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bfdf7e083fda43520876140515524398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a703444a508cf92ae0f73887e75f5f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b30e40792e0cc2aed09288c19404de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60157a1d5ccec0afe8b898268e0d283401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e57d7842d6f58f0cf484057803e49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7cafaa2a45d196ae971252b4a12eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5c0bc50836e8f68f493aca8a8b069404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420fdef4eaf1c19b3997d1f57a9689d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f44ba0dc558a60c95ba22615f0e8d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50a1d551e27dfe97af074e21fa0b2d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb03e66473ab4f790b383d0b8edead408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5a1903f68f66ccf353d0d7e6dcac3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08eb5764700155036605bc633e4ac7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123b8869e63be0c0f0fd40399bb2ae1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9573ab474a0617722530346ebfe47f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1f1ee9d72ea6df0a87ad7cceb4db3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6c314525351a288c87b9fa05465ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18ebbc57ae27d76ab2ae7401f44ea5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791fb8f34fbb8cdcc351a38b24777ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c178d9b752cfad13dd025739693bf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95477cfa93d44092144cb2728706c3b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df199c1dbe114b0b93d4e56f98ba0a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997d70ebdcd0219ec7287cdf45c5408420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74633dce83ac9afb45e718fdf9ca7b3c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7909f8e4d688db959a4ab1b60da69422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d76904cbf58e00e254ca37e090402f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99634f952beacd06f1487223f4a143d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc795aa0912709ff1150d67e202bf2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ceef8f652b004ae078eda47f14e27c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0126027f9c1362ed28719f3863540427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc9bec2cc84a51a4a9bc6db1de06b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7c25e7d950bbe0c03e206727068ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa720b15e6c5f78386b9fe7125622d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54724eba202d537fce29c2e4a0390a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d02898c8be31a8dd4f232437c4fda432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af2ce1a072b4c15c73792a4a92f798433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24279f706e3b4f9dbfc297eeed8f0453434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4a24e13f422977f2a0665014c1123435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef726e8feebb45b490124fd8dc0654b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b989bb0891443dd342ee2b1f40257e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6664511bedddf881c93a48bf405bed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19a213572c8ad655c5ae1157e4b988439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403a69eb48fd99ab15e415e61fe4366440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb78a280c3bc72bc609c70552869d08441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a7352effbf4dafd523565157997b8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730a1e4c821ddb8df3739785614cb8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b6c9f2e5d5629cff6205296d64b27444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55818833b153898023a23067ae8d3313445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac421bc67b7f311d1fa7446a34bc77d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0aadccbe202ed0c7a4ba741f8ea5d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97b339b70765a93eac3b24cc35eb71448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa570e6721708ab619c41c297b9b66449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d516b3dd92f282615b5641c54f909450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf64d608689660b5d7144c0eba65d27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de14cfd6d25f1b391431ebcf5d4ef98452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2b082cefdc7bc9025a7e9ab34b52c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcd0b29908f67388a29339a4c62b6b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589ea2bb11c83aa90931b097ada1124455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51f2a2661f4471ed8c6343d9c697dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f8cf5469e6c101012375a647406e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d72703157a71ad3d60f7e3128317e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cd7c303ec4d76774c0e625f05eef7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00d61655115e1aacff125f0e7eb8ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2895465d2c8dab43e7117d1999e9f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744cf878429f3a4b26b49113a26de5b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f444770960285788ba96a6136ebeb6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56274e64eb1efe1536eb5f3e525021464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90be0aaa497cf4d51f7ea0c4e2a9c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaad185d1fc610269d78465546afda466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd35727c06a9e7c6f510259325ce20e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5185e119114dcf3b84b38078dda0c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9181e4bbfdd7c2ee7f5c40d5396de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429107d37d16cb259a5347b3e0895455470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2d8e8ab5badb2bbd1d65ce17f3d43471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1822044641d53bc55192a93cbf957472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f3cfd912267cd05f5a7a16525579b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348e19425184b923a9a45adbe507daf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c160574237236f09eebe70b1bb6340475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373d10147fad1b1cd9455787063ce45476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958de1a14f76ea36dec69ad3f10c7a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6dbb3e316c92f8c13a16e4df58419478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa047cfda68be4a8b2baf4cbc44f96d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5473e1687aecc6ab2326dd993cc732480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645ace18f993a81d4523d7e4e6db540481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79716ed79a70c3c2fa50cbd0d909703482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076f31ede08b72ddb32b6876b550aba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d949ba61dd721d84f6569cc261b380484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab13eb30e246ee07392803089ab656e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0951b40d13cd1e30ed2af0cbbef53d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a651ee108d95f5fb4cbea1d3dcab8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45f7e34bd362c9c22da4ab45116748488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faefe251b8e6e19621ab2b2c4e3bb1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecaeaa1b27189d29463f55b852fd5e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9860feed5250ea5ca4b76e653b675491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bce9e85193a24f2a70a9691edb449492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe60469b5bbed1643476250e5a31cb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7bcbf82ed8b5464e5ab7421834948494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075d09b38396010c72422dfb319efca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd569fcd219821f477757adf60e600496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f728bd90dead99a59e8abe46d902b6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78cb5c6cd71118e4ab7779a3a4b7a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0df4fb0465c437e6492deccf16ce4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58186f37bae1ee6d5e85f1c6afaa59ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb47619a85553a5838151d24a2a3fbb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c141065444593f1f14ccdf58020b4fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8512b5dba3a6ec1f91e10e8007c74503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59959e5de3f665ff4451e30a34a78ad1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee9b4e0614ac8c0a886a56a069c74c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb593d05d8e1bdde519a4e8370589f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebfcd45dfb61fc929770b7fe4b2ecc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd323ffe7f963e21865a432052e1c236508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280206f55af4db453ad047098e0ba27b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c88328c969be348572bfd5998b75d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865a4810b6c9ef7914aab33d9227c95511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c0a7879c2d0f7ebf36553c1fcda81512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58517f7abcf431eb01719e0f9e50905513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfaaaca8183020c24001462f5b7856514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c07e0f4cefa6e5ff628a1fc0342e85515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829943005487b4a336e13d4c0631d1b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a52af88bdc72a41d3a6a46ef6d5461517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa443f06dbe88dd35562c9ea2f27abc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a0f7791e3d8863a98188562aa3268519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bf8776e2b1bfad00bd16097a26dc2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94453f4b40217f40765d47f6aab7122521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf63044c712eb4fc5935ab8103c016522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0714b5d99bb5f29336997a57cc3fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab61956cac9464a0d5653194f9a424524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed54c7ed1b842e03820158431cf0376525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a23eb305dd9d8746dd7e81890a4fc6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207a944b96ab9059341f026dc9d571c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebb683735e2c99a16ba13ee87b1d58528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a61ab7e8c47e3d6e5de9822aa676d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006f4a1ad1f9e70f9b7fa877f1d65d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075614626ee1d7f6473404a899f353a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4c6bcf51f0830f6ba7598d5fb0280532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c19c4b7160d91695ce559ff257785533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e18f511232f19f057d3625bba259a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9cd3a2b945dd4b09a6113f3b8d30b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d184c003140fc0aec9bdd03d395b34536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4d91434844082dec87fc781defcbc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27093119dab0c5e7390c9321f594b380538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c429da5ad48eef8ba87e534777082539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c389292ec39ec385ac30eee55a6fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a785e8443d33e3841d379081162ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a024dfe595e39f93137da43569da8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29059da61cb8c4ee7d000a8aed9d66543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e194455440eb08db9a0fc571e8a7bdf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932cf5e2905e37ccc061ab7e717318d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386a1ca86c24b2fafb11b84a9d09f15546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2c4f7571185ee950c1a7211924cd7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff67fda03406f9dc54eae2386098ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357a3603d2a0a88fafb274e276d80e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a860dcf74829f832bc0159e1c9b89550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d56ac35b09b2c90e47a0d63b50fbb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bc82357eb668469dd4aabe6dfa772552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5300196e890ea23b671dc1d8df1cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f027a19aa882a284b053806960d25554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e39c8d584e7f9d4e8f6e28e1173968555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b73f924a5d2d784f1a923f3734085556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3e5b91d45cb7aac44364921dfc230557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c4294c087b71aad47e77b54b6086c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7bcbf2dc7c656d5317a9e52ff254c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ced4dc32749c0fa45aff25b8fade61560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340dbe1426f8305678e70a5663669ab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2efaa7be4cf0e0a99a3d1d0eb7abb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832f8fbbdf4e220df02a6a929b3ba01563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274dc9501973338e8a4c3f2941c8a99564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bef6eecfd1969056b2079fdbb4942565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5d7ee86172169343376a083986d51566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf108e0991ea42dcbbc28732a7063096567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723e4a7a053a8f978d8e701935f2081568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074734b6528a92d0df0a34c3191aea19569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63354822e282e291c093ff2fb6d0032a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f00e44ee5deffc1d5530f7fa4c2d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22ac92aa39a3febb3d185efca91919572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57008643fca78673fb04ec722a364421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507509375424dd73caf03f4254ba5542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194376e64e795517490c13f8667eecc63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c93cc446bb34bd518e459f0e2d40fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269d81d4a94c649d2619bbb4f6359ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08aa7054a238d3ed0b9eb048909dc66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1369e54c58e8ad8189d0b488ce3df67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b3ee8a7b22a46ef571e9924992a458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f76a51cc024e7b7e64c19e564c82f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4972a792b4be37a7d21284e2f079410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e646551c447263d1fb61c1fbf4c107711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a5bb6ca217a0fa1436a407936d12f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef06a2489e9d9e30edb9d51a1927ecb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb155603ad35ab6835e3cb847aedda0114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48361f133b2159b8124e922ac0470ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f6ab51ec34bfc25ea8c0ace8ce2b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def8f757377ad70232ca7d6f01d0e1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82e4e1d579e0e0c33f2f67615e86f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d244685d0ef8330a4b35847f21bfea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627442056cff6086c9417c62eb9825f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c0c11d707bc0ef928e0ade4c0677021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06623270a879370fb5965f2a2644f7c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6897faba75cb07895cb113f0bd093d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b630630c4e6b9336c6d5c1ab7c71924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970653795e26cb6991198f8eedc7f0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c007d1e63dc3d061e1798c567a8b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c1fba530e254dcea2d7d9137410ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd08a09e9c9725a6a8f3f4b812f023628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245971165fde639c1fdcc488d59824f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df280f3611e305aadaa6cfd13ce6f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b909b44ae8ee751ec1c6747a427594731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bc26e99d0534bdcbb57e233b6f42232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9fe9164e037fb1ffcdf13de7112d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c67a81c69887965c3eb75a6c460f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfc4c18acce652c69caba67dd0d0bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ec6ae5dcc83fdfc00e8e373fc6e7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a9bce861f6b6d17a4574d7e2c32b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d4c7e2ebbb70205e0c3c39e36279d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f432fb08747ebe3844a20f6e7f938c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ef2e277fcfa60a32aa5edc503489340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48021397d800ca2c4e9a7a55fcc1c34841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07986ffe58e49d31b1ece8f91f81d7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7b10bcb7bd81b6c321c0674cad9cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aaedbc6d012846dd9a0907ef504a4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd64e55ce38f599ee38bc6c54aba1aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18901341e5c43ddb1c525141a68b07746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2891446b1603f00737599e6c9b922d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0dcee16ed809bbb5f7fe36b4514bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c896e7ebbd58df849fe1bea205a6db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eea6070e83bdae52cc234ae34e414450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f810efc2c69ed4879a9ee8d2bbec0d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11566874c7e95a9355c0c9d842245e7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771270679d8536431933d5650d440be853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2663ee4e3c64e53fdea5d021ade1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fabddb3c111946a2749a0d148d9d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc83bdbcfa3fca525ce77c8ea6f72fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b8cf5d2e748c1cbe70b0f31d3340a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a01f9cbdaa9f68ad7fda287c8c98a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a89c9ef57b1fbe06d894286487a25259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa68b3f0859920f696afecaba7d62060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac962b1a48c71fee0b036286423b6d3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61d50ce2148f2458d61e8d857efa1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6382389dad48bd3436d82fcb0027863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519eed14ca919252b3cbe24af87ecd3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ceec234a2b126d5d625dd4f46a48465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b61411dc59b93d0b4fe701818cc9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08c6c449e84836a6d74355d5090dc567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ccb3170707e9caeaad3ade403499968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a991f5b0efd73648e0966f667f29469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726232eb26db3917c90a478d0fe898270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5fc50c167c9a6e551b156db901b7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab880ebcbbd792d1c726f485939c5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23869022c924e707774a03e339de6ee473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941acff749c98f2d1df82e4898ff1ae974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783f082f607d02ec504d4a811ec988775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f630fb0f428755810b1e2f291ffef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10224778f37eed532e9c65cff9069977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b9bbc08f4140ef6c578300524dd0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452b52898e1aaf341bee13d56fc56c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dea13e6d083d4ea6ff2c779efdb3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2de3b7e5150d7a83e86f6baa96014381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a7c4addaee319914c1658ef3888d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19232d02249dab3665db41820fb94df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738441a89a9a39d65760a396c0b715a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ff23aa095e93f4a888d50dbaedacd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cde886ec87cbec437afb5de764d1586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d9ddb52c5cb22e2bf435356925aab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045ae5ef453edc552084a3d8bb838cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847cce236032a586f0457bea5dc11ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5276c3265c2e3a8a86b736d9582df4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a1bca5b6801768e0ede5902e64e7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a7a23dd6d851da372edb7162b70f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cce51d2d665331b6a94f82c69979993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02db33ec6eaab4753119e5ad2602fab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb461adfde428e6a535b88f798d17d9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d617dc82a750d90a91c754d78d63c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642110533cb99a7294796700c51ee92597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8846669d77cc10708c017c3f4d23de198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48e771eae2f71c3f0c53fe12236bc899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808d7e905726a150ea42193dd184bcc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd89a6eee3fb030944c5e81c94697d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b42cd9e71d57f0895a76f38a04a5fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8885882d481a433f95e6038560a9fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa894ebb9aeaaf33d44682170807681104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ee57ade1e941bfa438f5c7c639028105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83173d9d2dd0b25b75c6e903aabe911f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87d9599b4c9b7e962fdb4f500a96c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6f1bafaff7b2e6818b5f8d930fa5a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6852f61fe06d2570aefd37ff81ba7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adeed0e93249463d67251e8d4c6b98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812e307f2742116c7efdf2659ec7fe6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327adc39a37709ccfc7e8a21833d421f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd444fee8bc588ee89d52b17711bf0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24aff1d2d5ebae1b436328181fae0e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f730a6fd8dd56e80b9929515a8c2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a1749f2346653817d105d1def1862116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b58bf9ac52575de2f482bb594c54f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6612415738d8ec9ee4317dc7a63b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26664a24a096a688cc11fe9bb4c812b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12871c9b4c43d4503d96e8c0b8a74de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad78060e7fb4d1aee3d2860f403e6f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd0b8131522db0a99c63ebf046e492122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522b073e662d10e71d9a6b592a7555e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d538c4d6e42aaaa453e3349af84d75a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786099bf97158ca63f2dee9bba637405125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dd44e3c0c4c4d3f8c5efc5f5da32b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076100b87d29bec61c189a1a4fa2a03127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c957aaa8b86ea0f995cb8c7ab26240128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e455acc349073668714809faee1f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89ea2eea902bbbc7f83ed2b9fb52cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ce19b54c8df46e2d705cbc3103c8c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dbb4ab3687ba02663b56042b95d97132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af945ade748070de46826beaeeabfa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18121a3fa2d0241a5a68c6f71c555e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2d6e0a72515de63a093d1b948917b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca822c192038022aac3afc234bdc7f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c488680f2e06b0d39978a5165cf910137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e5ad850d2ba90621715904b88d4cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19cf5283bd7374b20ae054e429a004139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674a28a4685c17be24e8be97d0122ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92bbf08d03658295a1ac38f38a87f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f44313a31cec317c6e8da2bf353d59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4215e087880c4fdcb65fc42afa5b38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160f84cbfea3a31f34aecad6f240e6f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22b2ac8d8f5bd0a9dc51f6865bdd03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91859c78b4c39930c8eb4e9bd82531a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72aa3516f205c6c21a72152d827ecb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc16d09688f020291d81e4ba394c78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d13915bef2dd49c0a1891c0f59d126149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f65844dbf1eed81da67c8d6fbedba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f2aecbd8170e7383538a2a1b9406e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809a0a43ab76aa21b67057390cb2ee5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ea4c44a1d91986c0eac97cf52fcaa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f3ce73ddbc0a28eba3c02373e8a62154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33397853edaac235187bbb3ef02ca99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dd054527798c637d9398cece5c5d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b2d412244ed32999bd6d236c885f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43655bdf22328f94f7b6760c81d9c8a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70891de17ec21be4d36bff19f54ece159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebcec67ca93bd711bb8c0bc43bfcb7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2271d6f24a92b04607b230149a52b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dab0f1a60d62d4841e08519ad429a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbc17de8cd2f9d13d3e4df591d9b18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa235ac6972428d8e0e8fd500e5e86c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678d725d094087ff76f8fdd499896df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc4838b2888f46c77c22dc006c1fad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22229eb45e3044a4b013a4f6dfda5df8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea68a0af5b91488180e622273c34b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74ec0db31b8b29b2eda69c77c76183169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef818258570571dd70e40f7314c692c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c1095819a16e04f6dfcfcdcbf85e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ee5c65ffa594e4cff8d819a831c42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ce687e16f49051b391ab1f9cdc967173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d56fcdbdef12f2a494ca57d4b044f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1bfc0844a37580e1e0b2f45883e5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa691c89ce118ba35ee0068158950446176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b922f446dd70a96446029e7f299a02d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a4dd7c5c87d23dff068b059c49c01178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50cd615d62f7bf3b17096ade4af8c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fa40d4754267f4e4de2cb657127eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382de5d12aa86f9bd0dc2f7cb742f90d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21533153e9830629786c5de0157dd35a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548397d5078c772c11cfab220a653eab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac317b21b1813ecda424c3236d422e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dff966c72d0e654ee67ef90c508f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495fe9bf6098568a7357d22d1773b17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04c59011ca9fdba30b64be25581fbf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368d0ab45393daae9b2b1f762d5d6c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203ece548c398f2c432f30c5388ec15189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d117a846af157f12a230a0d12c6dba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9ee74c4e91464be96b31fc6a1f86f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61a585662042915dc853d612a77996192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d67cb8a2c5962896f798493befddd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6814cddf12ec940c8a26a78b3abd03194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32806c0af0c3e67993c5807ec6175c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03488f0723022667b6e7cbb1b480e24196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bcd09343e059df0313702309d24ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5be2d61be1bddefedcec7df75dda5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13568bc3d2d0e4082556b78398eb3f0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4feaad2cede5719d9426aa8149c9d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef3a23af8a6818fd45e8532a99956d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30814430908aeaa46e592edc3268ac33202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edc7c4347f05fcaf4ce10fc6520616203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d3ec8ee49c5bf818c3fc4c0e85b71204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b3fbc351cb0de7ad73ad69eced8d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaca0a62f04a9100a3cc734eab77e0e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c5c260d9140d2aca54d65b1c61dc1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb3373f97068ed52899ae38877a2a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636623e4ab02c278529595022d0fb87209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9922314f47c8e2c27dc7f687cfd69210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3d739d6b85b1608d9beddfdbe2d1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe884591f4dd710405bd62ee7c0d9b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242ff07085812a6eb70cd9bd07ac0d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f2dabf7c20f2015c7ef1608b48cfe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dab7629afa433470c1f7801639c853215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396099b221267161d2718b07605fc6ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76a3e50e5091bf192a708f55653c9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd12d2e91cc12b02b656f04fd334f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeaa2bbf57f6b3fed6a864fd0eaf565219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c9840171db424ab7c2fc739282baa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06078ba44adf215ecaafb6bf75dbc7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15da4866da8b38e2a211b173498eb64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7a24393decd668a889c1930f13f0d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bc8a307552d6f2d030f2169beab53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfae3c269c61e27fe974bad5d0a2eb6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2afc4979f02a5156ee08c3292049f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f352c40ad1ce2019c76e9be000ed92227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58851a2bbb00a74b0ea61df8fdc66ddb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e7932f63474684e9a76641d31798d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf08645a412f50bf9b8efe398f52eb9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496818cdcb5b9978b7a98c3f607f020231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6142e332f6c9cf7d86a66876a1314a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ff8a65443e86224d44ed9e7c92e88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058186740fc830954d3c15bf86abfd5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf27a93633846d479f556a3b319fcb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19a0097d42a9e551fbd8b714feb2a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709108e0a8175580ee186a897c393ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42f7cfe1b2b7a548a5e9bc2eb84fca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291a8d96ccfdc5b20aaaa149d31801b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc494ee10409403f522c46cd315998240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6ac76e8085008725113b1977b3d50241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea25aa190258cfcf641af5022f3cdc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b03898965c51f665674b54748d8896243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa59bfb6c16324c65885e7d24d2a8a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f648d10fbf00697ae1b48c589e79884245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbecc7d2160b98ac716d0eb8f657058246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820803239293b054adba54e7e8614f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3127b8b606deb8fb64eb8d365192c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20e93d8ea084d87d4cd47b6aea8416249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d094d5e3907d89209970590295997250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5c783ccbc2e4f9f48142be995e069251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c767c1200721d21e067754b1dc0f56252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358e06c3b1e262d5a93200b725149a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1a674c9d31be97202be431c2bf839254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1009b76c82de5cb068e3d216a95d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903618ecb2da8c3a3e1a84483d936d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5137f2a8febd6ad4a0556c30f1f90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e087fa14fd7b899b6f2d081260f0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44eaca48f6c520d6a60d6777b2f3dbb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7818a951b6fd56898705932c393c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430088c15638f526992ed578ecb0109b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92110edae0b807e44cea736ebf0f39ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8d6f81afbdb88619790d3ec7d2108263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10c25e4f6017076c06d13cf80df034264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea1d08fca06aec8dd33f83bedc9be0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c3a7e82c9eb942f6ababd734daa26266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7853958595a397d4569d6d02e1eb7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158c9f16fde9664631e39fc8b803c36268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d71f88150f1e84b75f98edab2567e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f5f120932986b28d3b6604adc1e19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d38b292654926e1ef24e46f1f0d84271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfdc0e8fd905dcd12a89070175dc50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30885f705137c30896ec2da80b110c37273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de536e4cf51342edd0c350ee8f4a40274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cef8824e88ee2abb32f4504ad2173275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439353d57f1a275fc42ba63eee7ec04c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adade5e168fee6209c5f8a4af98d6f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55d84008a728c2ef77caefac277886278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b471bc2640041ef25ee67bb2730ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfec02a66939e3bcd260a7d1a040985280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da8adeced538286815a2e9c26f72b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036bbe425cd1ede8830b977d2bc8568282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f867819226b4350b3ba95159b3c49b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fd505142fbb537442ae1bc2811bb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5655a40a504247219c8332a61ee5877285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dac66deadd2eea048d63094ffcde0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293a364b3ad24621408d9ecd288805c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10680c0554152eb9d242c4ccbe5d6eb5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418c494b9d9fc84a06db318cbb88b8a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54bdacae525e2a7f0e4d4e6ed9857f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ed86a0c62cb4a6685a8fad8d0dfcd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de63b5600324b1c4e9ddf7852d97eef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9828c49ea6ad113786841518703d714293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a262808cf959835728520a71b6a59b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cd9cabc4f51f869483848ccdfe442295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e9303d78399268fa574138925271f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdacb1a407a2ab98f747c66131f070297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320645bbea9e5b2223fa11a69d0812fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddbab466b1f186f8474d9d93b5afb3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281ba60e4e9a7003737ed8062ea0ea7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cdacbcf46fbecf170c0eb6abb45f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239adb8a6bf88644f915525f59336f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153277a5851ee0c14ee5a0839c01e0f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a662466135a02efa72543e5aff8d96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a50ea519d44d8a30a3923674656bc7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd2f12685ca1f246bcd2035c667378306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfbe299288065e81cef8ffa67c8ba2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8700d3ca148267aab007a476e021bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041a83f4501fe1fb67057ea6308785e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed753a35779e0da073834c8608a17e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972c36ab1cca97d9ec843d88fa08b74311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c01a5b168ca59418a1ecdbafe6f85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e044e0668a459af5e7201d718fcb0e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304089db621c70b26f183bb683a63fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51b1b5fbbcc943d0960b687c9a167d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a0c2eec29d010c02a213a1e41807d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a7207733e4170df90e1aad932d2e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2595b81ac3f3d5fb392892a74c5a82318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cb071c988d21f8a645e50bcf87706319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c082662482d06d01369145995bb0d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecde3ba0c26f70e31e2553b12c4a504321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767026fc16f7dcce3d8f89248b34a383322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b2c7d0608f0591564aac1e5c693a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bab7a7ccfc1801e3630ebff8c0609324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306e984c7bf193f63ebfc14631ae7d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1353afac1a1681a20ffa50d7a11c41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48e2bbbc315966bea6658ba1fdf4d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc08d9fcba740133059f26132c0d10328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8336f3a851945c0f21a8ef48dda12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46508bb8dd92a05f7f9cf856ceb90444330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad63047f145844ec2efe591b8a92cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eba235e762c4581b2e81c14f9e67cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58245370b3e45624e196448579eda5b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c89747a2f34118dc4ba681f7a98043334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7fb539d829fc91d9c534e91a252dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcab2bbad0eb2dca4ed3ede3212728336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f92363b8806ce5135793b966cac37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38d9ca5cc56f3c941a73103ad293e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8bfdf6f7f3ce3ea623540487f8615339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a7324194757e75f8b9278453a20c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c745b5f6ad737e655b98c14a7662f19341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34f6c890186bc606f11ffd830f27d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe026a7e1e7997d27ba27d59ff70608343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ca683845425a2659404e3bfb644b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca312e65e1b016c0010eee2cb686f029345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7550dd44a02e673f7daa4ae51c0da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af8ac199a2f247162132752b509f91347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0fd8b09d372527d574b8d1b018dd9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6d90a564a1e33393c907f85a3db74349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e95e217280b5e9fd34b992718adaae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40b4c97f6452111e9b4dfd4053f982351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f7a27c0d53c204063fd46fb0a043f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335abf4e04cff031608005aec9815b5d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f5bba52dc0e7d9e237c79401f4bb9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774343b630a5f6024d34f7925d3ae712355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19ca464c77e12abdec3527956a6015356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20542c0048f01993819593694e3a37b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cc76b18e46af96556fbfefb6030b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cd93118f1f677b60732d845529bfc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2ce133beed72ea63a8b7625b88611360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025cfe3888ceae78e6b8484004f8bfe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaa7ff555c2ae118e059ff2d988058362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba6ccad1d79b6e807f3162aa23a36e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cb7364457166018340d64ab01443a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b52acfacde2716d250f26cfcddabf2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd12102e31b2873c2fe8a2f5cd30a96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090e31228f17f244c066e82d81ccfd2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f79834247431fa4a77c5832c0db29368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335e405153bd251cde6a381f5a973c7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8601c36243072c85648844736be64370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0a7fd1d23759b083f59043eb04465371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8151b4ef6e7e9bc28b1bc1dcc76cbf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f15c8be4367d3ce62473b6c18e789373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcabe0cb89a05373dfec9447dccb65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e146eafed2fb3bdc0de49d1d45efe30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67a070e42ace5fc479989ca7052e3e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291ad48e9d9610ce67889dcc55d8e45377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdb843b866e4f6f296f904a1487398378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f95f0022cb7df4afb4a0bbb89ce0d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcc7e57d1e8f4622e9790559fae18d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318494f6ba95140e4b6871cd31c19a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab5c096437ba9b8bff01b28d80d8af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068baabf933b6bfd42164bd6b71057b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3e37e31a0fe97d6883aea75196a4c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb445786b19e1431636df5f7e088e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f5a0e1e7cced997a3da4bf9c7b028386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd772f401dc83536172f7f032c0c399387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029542ab19c8ee7d80dc3a148db930c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd0239c730dd597a21fb774b5bb3cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e88139fc99076a9b8bd9e4593c8173390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aca10394641a546e022dd6b391ae23391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa33038b66b5fb4b77e5e75461960a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1e6f75c3fa0ca43edeaf9599bb775393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efe295fedd5fb150cd7cd7a7ae0cb0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b7399228b86ab647c89447bdf2656395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5f927dd56660609a447dc30962b5c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce5cdc7ae390e14bd1780c3e75511e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b13422d8ce4fde941d160bcea063c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82143706194596f5514be06db390fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d2e6ac3a9b6ef4855d23ee23d1668400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add91781493ca480e1bee0dbf8d1fec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffccd757b3003d0e32b77865b65db7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0505098fb04c05f304711fe6a6dc51403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d68f1b60ffd6085f114ebd95e2e941404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c0ef887727d09be9b47feccc25a99405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788de75a6fac777828f0d6015ef49f54406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127d374cb957c9b1ba9af0c03701f72407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a06f5b9e239abf0f93ceaae8e4d89408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d644a64e090e9e5ff621eb293b7cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59852dbf6393a90c1a551799e5111f69410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa445f51010b50df5a3c264b7753b7f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349971f26c326ad3a5aa68bb5abbb51412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be7265a541750f5fe627aaa32878f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add04b6b89d38381ee11096df1a41fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae4b755058997ac374966420260cac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c7ce2ac78d14e6743247f71b1b8f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1def1969d3746b6001860304fac60417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bb68a2563433e3235d0f63c9271fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bdeb394cb4eff5ad3c4534dc0e092419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a34a3f1532f33cf1bec6e5ce49fbed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77cb0ba2068b2b6d028db4f7ec997d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140aab9da79dc317c717196edb26b4be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba881210ac71a0bf3f487ba77e9c8b1f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f6a589f42822ffdfe8207e0664086424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d1cc92826400b7355ab1cecbdcb47425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db354212678860bfd83fea6148b4e1ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c2b9599568db7538326d1fe83123d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c3cc9964e4af87e06ab18d0327d45428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f6cc3a16ca8d9cb9c505fb18ba307429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb712e96425d9524af3116e668fa94430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1ae5cd906969ada75d02d1b058cb2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3f5cd97faca4757040e5e51db3478432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d1f0eaeddfcaf5b1fbe871de275d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edea08d1d1f1753b66bb4d2ba956921434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa9e4a3a43ca2d8778d626643529a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4797fd8886bb88ec1ee1160887aa03436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f59dccc26c04eeedf443b3788c64d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd07af29545fabaaf9a69f6b154bce5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab25c7a4b0f021c27bb5d9206d8757a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e575aa28c9f7a433f7c23cf97ab4f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918d6cdcaede113d0e57cdfeb52217f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b040b31a87ac42b2c859eb700e5e2a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a61b2723cb490e821b5ab07a2eeed5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3999088dadd52b125cbeab0150d14444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474297582255badb608ba39bee73513445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1072205dbb4b04b9a29067c798c6647446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaafbe67b5048c5ba493c7e915a043447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4878cc37b8236d231526917b0f7f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195a20c1f713a881e8eb49367885c5c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf65f912b5631d63a4b4f05c35c40f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddeab0e42ab285797f56308a877887a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143edafe75ddd433a773c471368de94a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20ec01659eb4769956754344cbac05453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed3d11acaa11bfd1bae37fb6c17324454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde7d54eb0786b0662602de2ab44982455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ee0ff95d6676be54c2336ef935c98456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046c2e41f1f82aa19e6b5a84f682a46457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197d18e086ab008dbdcb0bb0a13ca46458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365baf55ca2c52a7ee9ab93b76f8386f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe148995aa923a0b5fe03a13bdc46f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380419505f57e0fae305645cbd65c626461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40a8e475d1f67efc9fcd51e316f350462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c2e9727886aeefd99f8ccc8be1160463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4d8badaa6ce4f46d98ed2a81edb25464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5910cd60dbc8f1cd722d70e0cf46645465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21018f904076549de4b654aa14fe64a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb7660d3abad866e10d690f66c3b96467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdaec2c7c56fe7515a545ddd1b2dac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d97bb1dfb9ac767c1903fc4b3b504f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2062a3b60a91db92f4f19213d4aab23470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa23311dddf27738d4e16c7ef140f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8d054656b676bdfcc44a6f798df94472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3bbcdcf8d219df48c9abb3ff997fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b4cfb4273b617165c217bf61c42d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8dd479549679075573cbf6cc8eb71475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c374a53a15513dc89e1401f3432be1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110eb2fdcdd7b897f76b1d525a909d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee4fe7ed473866412d69aa5eda450f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff832a18dddb07e3dd0cecc15595f79479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527339a3817a6fd953ed9de5c046269480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae607b8237cfb470dc436b1a3096c5ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817e61e51c5dfd3dff470a64080bae2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce573857393fe4364c33c27a9165ad7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f724c73b7830e5a46eeec866927380484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a8938d0cf113f2a16c1153502febc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d391fec2efede5485b573056b98c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5fc637f1fa8f441b9f888f40ce429487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39449eac8bdb9b8998be9424c58eb7db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bc02f4c57b46b4215e5206bf5f17a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e13de31afd5a49eccfcc257d8db23490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74006f69c337b9094b0a2f5128423173491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075d82ced13798aa32130bf3706d2a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a267bcd457be919c90a6284c7aa5d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66899a83baf7f88c5ccba2ce4eaeb8a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29eab74905798018c61af77832628e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d480b89faacf166da72e624b45cbb27496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6202f73ff3bb6734d636e818b782d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690172380d01bbcff86c9d13157e335498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80ebe0ec7b69bd645c911c7aebf599499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f126af63c15a9a3aea3d6688e0c00c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db5360bc50e67deea2f0e6da3a220b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c0553544d61635dccae9170843b38502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e822908c72d216ae3c0cd457cf896503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f4bb0e01c4fab885a623e5729e67e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d39731800d490fd89feecf11a1241505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530dcfde8f13b928add04e518106a06506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1f50af6894e5fab7fd873b8f33290507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d674c09c0f5b63fd4ef3a841cbdfc8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d5c500fb0c9734af8277508b63435509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e286021a995a621966579d7b60a8e2a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8461592c3f730d36f09b4fea274b2dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa52e70802c6a8b54d6e9771a07993512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d34737280736d9b9bc630e3306d71513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e75def597b45591a67b49f9876223514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4db393098788a8cf3c5a3d8611a57515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cc884dcba8c02005ff425d9ae7054516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc2d0b80b753bfaa80b1a4c287badd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961664da7fbc792c8c47afe2ae80063518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf46ccc1bf2e085daf2167958f56e50519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522dfa1003c72eec7d3ae9f24740f76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc51112ff2e61e8ca90ed3566a9648521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a86dac4eea8a9b8035a88d8d848501522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d59d728b94e48fc01d816ee5b403c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33d2e46d054c5f7758d0f51d6e9d99524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41e25d772d966f18c74c802402b825525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b683516788d4faae8dfe35386b09a7e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f383d55a40a5c7eb5e427a3327c42ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af7e9a429f6897d334d5d3d358870f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7912829e287668aa264deb310c6791529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38e8c0518a4f59a6e6bf06077263ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b55bda3432dca1c497cece824216a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd32d6e9b8db87114ef649aa51b8e73532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87c89281af144e96a13e0f9a855188533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939664ec8107e2162eae6a44130cff8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7beb78a5c1d25281fdb758d6bc9ea6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad521f7e2088f555ba708ec52b658388536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e82cfff5d140d149f8afa261793dd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797169a418cf708b984af89cfcb11aec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9d79336ce799457344f15a0772906539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad6751b10594800b186466a4f6ce56540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85e7d437e7cda23a0eae315de6fd98541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c932aa44a25617c99a2d929173c57d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09b0a9f524e30e5b610b0516f5307e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1792b2cba262eb15728b7cad1a8969d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2596844127e72c233841c8c0d7a6a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9a05df52fb2c960f7b4a91565d951546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81fbe30cc3f0f02d43a586990cb626547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af697bea780b938c2b6b2fdcd9cdf41d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212db9088d51b1b7f5c16fb2abd3def5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76456f1c181f058606b2cad2241188ba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95dd20401ae5344888253be6863a43551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cd67aa639f2f5bd8f7a29058041c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70925af0b76b1318257cd05e98cb09f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a2e08d95737893bf7fc9f57494c33554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05180d57ffa7d6265140b640d3d2f850555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123ae3f68f8dadcd0c996f86ddbfa68556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523e0c9e50c5b8894a15dd3660525c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77341e0d860c2f509cbe53a4ecaca0b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48159c8e63a9f499c0fd7efd369815c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c723df6f886249fcea5f9f9e95ba3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5ba2f06c05be8ca4f78dea7812576561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c87ec1a9db2c132fff951d1f9a8a05562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ec994d752909fa1f452e614adadb6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de84dfef2c47a032b8ea3768c9d40e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef0fffa2e5a39fd9fb61f9421b901e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f86879155cfd0d172fae8986351b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9941c7a7a4d297cf5dc599efc8f082567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f2e7a5b3f9f91d72d3e0258544ed9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227500d6928aa6d3bbe30f6e06cd624569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520bc168a3f47ec740815a56cab78cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a221457f75b316a63ce399ebac7fc62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405628eb37579dd73182a13006ab209572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>