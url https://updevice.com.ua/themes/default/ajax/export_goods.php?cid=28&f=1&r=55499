--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7838a35db64fabbd59dbaa5489cfad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5dd4520da0266c2af32bccb35f1c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ddc8a7ff3161cd493927c6a59922c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7480fe010280cf5c1ab70f09099b094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbcab9e4944991ade46258b089c5ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63a5cc23ad354bbd89d467257f53ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b885e9443a5909ae93596088428ff107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7790271f1cc1ffc59a2b4b06cf5358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718abf93071b0221a438636a8e333cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791494a38c96b09c8c21f9ccc6439c7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ff2b4b0f8364d12a70909560332a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12032c91a9bf74008be482e5b3c72512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7f99a59385441610e65200e0e846813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee247a8736615dc53cb7c3b047c27c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d439ced5314f4eefa1ef19c9a6e7bb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28267404b0094adccae5cc130fce2ff916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f17904f61498d76d186774247aed117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ae61a4eb565a6a21f195a7b11e06018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206aea18db577edf36e07cb2124b86819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b61ba3339716c1258722503cc7767c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828877d37bf92f37fc4567424b11047f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3b189f38f635a3875ac3398491aac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea239a92ae8b00e8631e582a058851523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322a6cc90de185a9d7105a9eb8479a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3e74ea0ac85f3ccfc619702da549225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cf3bd8f8ef4957c2c0e509dba491126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56670d6bfa2493bdb6a740d9a972b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cfc8e7ff043f442e72eb11ff5a01028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d292999ca9f9ab673ddfaeb9fac45d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185c069157588e9746f93fafb106e0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d9906eb3a7676168688ef6d05dc2531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeef2758a34f35e87bf95b21c30b47032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49402086b670259ddf186cd1154bbe033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27a43877735d28d4679b834b3e282734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0f44a72f724cd73d297fd5b2f617a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c4e22b0c6abcf0a6d96a35546a2f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a7e52dae0a8648a8be68032b496e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45f3d3bb3c9c388bc8941fec72384c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdb902389be548b9cd0070c119b35139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d2b2c6cefdaee6b84e26a9313079240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd394c0f0858060e2fd56bfedfed90a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e03d9e4c439cb1e0c1fc7d0acfb04942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71604d429cde5fb025e91075fca46a3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e94c628bdecb39f1a28fc90c3bebb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508761ac71d6b9d324d2534f28b5453645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3a66f4f200c6fe9422d4d15ab37fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96331d6d6f1a5deba057080e10f152e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488e7d02e53f1a0c7802c2a7716754048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e6a55343af1c528fbe6cf55d3f47149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d7f019450c2096de41beb1e811f2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe83d9ae4f40ddfae29eec1752b6ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f86b2bd149183562b3826a9e5e650152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83ed78aecdd89f837f677afba60f7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd73ed292f7762d36897486f2c9d5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c79d198d4e253d972ab050991ce72255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd499c3b48cae922d23ba77749c36d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd83850a87daeae8b36b226aa9ff6a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7c12ecb087a9743b83cc108793e2858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb749eb7921963eaf7031e1443e9807559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736a43dedde207e3a9df96c26465ce660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c6eedfb6c1b01fa069598028c0a3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc56947979e8c59fcdb9ea147f8310862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c3bc827fa204319b5c2484c401f9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ba26fa3794d11258caf7c71c13f3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8385e6326e88e2489e329ade1f236365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144963333d30080601dc05e2740a040066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf01927ff4050a5d6d51f7a6ba07fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73767f94ae53e1fb343631bc6456b88b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6696ad8b3d03bb07b91b3fdada97ad969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b7d8a66cedc3282e15d89be77dfbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525eb71bd91f2261219d97429ff734b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92be9ae1a4f2cfdd57f00bfcc0429ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbdef5e5bd8f32ec7036ae944f4c5f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c640d821effd67dcde7bff9e61c18a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bedbcadea56f727b59833f8258457c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21175bc7fc943ca48f65e8b660564d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb8ad25fd5a650f08f280b3dd58b6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c71b2a70541cbc1454a3bdc49edb778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc531d48acb3dfc4cf94f01f2b5cf479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb986fe0f7409cc9de7a169aae121980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c24e81fb8182ddb7cdd7b36e1837781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432f5fb51f7997ae7c71150cfe0945782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f23240a2c416d529f5c227d2c87cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694efe8a5c14e65ebd47d042dcb2388884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce88c6541ea92256e55230eacf047785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee153e4451662b6e10178542667ddcd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19a9da29da64542d4073ba8f201df087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ff1d66bf574f8aecf5ea8b399db1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac74451b42819579c856cf3912a5d7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c0c32520beab3bf936a0132c3d63590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b54b0c59fa9b8c5132d722229fff991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9390c0b12fe057254e6bcdf262ceac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6d04225542194c20d08cdca75b51693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c0ddd4c387b4ac965939a4d25020d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd70824de4a1cc2dfe50cebc5ad33f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef0e03140678aef7284bae183a7cf696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd7fbb367b33f67d26361785da297897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407c3407dba7382dd850fef3513984f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f99c61b21fec504125c31b531331c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3048b164a8fcd9511f344edd40dc4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974625a1c1fff45dcf8b4329e142b13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da24a837332b23bb759a469758d7612102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640b92a813ac876b3ed20af3a2b701a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fd7599ffda612752b6d06c5e82588104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb7f5ef6467e8fdd7aa1935144e59b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449855b8a56f6e1b785ab2b6f233fb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3de660ead7c4b130b5647c1915ba7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c49b255fb45fb09d1cf487feee29d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67286e777bacd397cd0705b1791b2e0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee6c9d1b847c20fa8d13414bcab8c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27c6e54a85f6929946571656eb7e05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bd0b2ff2c7aaa65e53b50cc871dfc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca24f1b7db010a52ab6c42db32b1b0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bd17c0df6d5d1e61eb088785e4cbb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c913a23c551829f1251ec349403d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e6d72d175fa2a8bbf7b44665daa88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815f128ab6a215ff22561093315a4e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53881895002917aa7f393f7233c073118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f325f0d44ed642f594e0e13bf74ac0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54223af0ba253bbaffb9b813a7ae3a51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d520841bafa5e3571e1173ab4522c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9103fea189b526104b0b9928639cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf1e33df0c5a38c1011bd4b475b498123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56345e834d1a0e5409c36ccf3a6d9922124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ebbc58f2b61a76f8ca00f917257b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a29c2aba9e27a754845cac9387712126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838c3b6628ea715ac48cd2076cd6aad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398572aa0d9fc3deddb1e1464feb2237128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff91e901c302163268919d9db255a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fcae3638a1c00adb21b684dc3836e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01893b3c83f9ff9a89ce2a8cc4948cd2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6ea5bfc390dfaea36c19b84cfd15f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015088a71a43952b793445500a33b2f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689ae0d2f182dd8893a770ab1e55266134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e8d95c07a0eb033847a0f3118906e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f8b328e1b7d11651d3473a1700393136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58040acdf3e0a81f18ec7380d4371f5d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac2cbceb7ef22df593877baac4416b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea434fb70c18d49dbad7870106c0318139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42aaffdec467809c2d8642519fa07eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d10e52415c8d9a471ba123fdf6f1f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db876e94356875b8846db69e2f0a534142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40de48b5ca5d84e3ee4a688624ca16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb0eefda0a6fbdb7f134d7faee5811144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64f26f70beb37c59f16be7694d2927145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f53bc23b4465e96aaa6b8de849999f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e782be2d8decfe8529c697a415f36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459ba67919bf501959dfc5bc73553f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3319d535277a8683ca335e217cd38149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8cc46a2589fbd5fe14bc8794724f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c418dcac62e3228b0a80869749b847151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17527d2555c020762f9bbbca7cd771152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e0e3ee615803326a65805a79d9342153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e900f6aa640d502ba9dbae63285c4ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63c8619c14b522884a32d195161d32155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876888cf6aef57b0594c2aae26b41de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f859d0f39b6019ecdcfda18ad0060f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d38baf2701686a2962d6e90c504d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707cbcd290891d7c0d831cf6b39b84f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cacdfbe9f18697faed0705f3b1521160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da0775adefba95934dc6d882248c48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955c30d6b4375aa110ee4cff7741af7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed22fccf1987d924c8df5a715a9c379163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df050e9b55d2bec11175ab27212e60b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c1c456ea6f0f2cf311b896fedf4c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56af0363983466a3c2b8732f42ad58166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534c52a5767fbcc1a168bf797beecf5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f109e480ed7cfecbbc3c9d22fd9b22168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215d976ca4c186549b4e5da6581f78e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa75e9fa72a24e0b22d1d2a171f548170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608fdf530ed4bbb1a67758a02dd96f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de31e0ce0fafdc244cef3c55cfe424172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fc22bc5f33ef47a17bcf6d8699d66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc99e1e8b5ce3c6b779004ec52207f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411683b14be8fb726a0ffd129f1207d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6e93e8b195fb9ec803dca2ac6dfd1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1ba14ef9a4fd24d7645528d7a63b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956b46b0a4f4b64c5693485400e201b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84999fa1cccc180180305b315e312c6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d43783b712b73511b58f34584b863180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c720e08a7ce22a1f0359ba5fa792cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fb845de83fd5830b162497cb74c34182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ddadd2434b9b772ccf1ebabdbf3ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55717cefb8b93735efa23209d9c0c7a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10406995f2cfbcbfc1372cae62ca03b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a8ed409eaf505cd8cdb9592558fbd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50d05ab78d85f234e0658828241496187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e9ce032509582051c67eaaca72066188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e13a3ec27112cbd801bf86078a04d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accaefed36daa75492b1181449e70f89190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428c9e685337160df935fe23132b7ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f32401c0e104d81cc0878d79074a48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c43e3d0f6b35647c2ec3a1640ff260193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b97819a69bc3d4a9464d18157f8ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136400c7583b306bcf957092364b5bee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f94d09ad806454f3111a941789fe1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f48d7a718791c4a490720146b0a47197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8f3835641fe98118299fea0877120198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eac9401bf72d7881027a2c1e956a6c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef56358612727a233efdda54a60760b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12ebcf9a80823a7c7fbac7a9109dd3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77038804fcbc9075c649cedaf1b2ab53202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d271ddb9c70f9b91dc9e9d341a7a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0a17fd4efacaa038d75dcf9db9b6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfa161164c7bf22e3f38329bcfecdd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add6a0020c2301b958ab9c86fd25566206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da36ede5b08229c424d5d0235812cb3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c5ad3b0f7e8a12e9b5374b39e508b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1f3e024684735b85e85e58c3ffa04209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61899b007ebcda187e3ce2f8d36895210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bb130bad74dfe1814b5e22c863a17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b69f6745d52effa96962f5912ce3d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35e89bc3dc843b19495930614e7026213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a0514541dee63a9aad0e835048bd7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eab5fc45b89441936443425f09a59e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19623968d7491127f435460043c484bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c61ad3bc29a87e91e26d9087fed4a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67ccde6ffebd11281117f07d650329218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b1d77a0c77c150cb7bac9755ca8b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a324df7ec435e752401fec89c2f974220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2df052a5a97ff8abe83d885be4809221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440d7f46f16a0757ad603928a455e31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ee109d8ba2f8c900ca81f1416f367223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be593d2de12bf211a22cc2711419479224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d53cf22549f0193180e3b9bc2b0def225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b3f879fb36c37c23fe25a3c2ef3b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92066ba5ee4b3f6c936de22e438be1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d671081f074a879ae6df7162a9a13a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed365e1b2c800b72d34f17dc091f68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e9ac1805c2b13b7d560aa7d018856230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e51452cf7dcaf251df0990ded1fc88231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826db6d091db9a5e2c21c13d97d3aae5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1aafcc267e183ed56ad131d2fc1155233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdee3295d1e85174773e85b5138b51234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775043bab74a075d0eef50ac559b33ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10cb42a622b049f7e04c7117a9a0be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca935a680692a643c71359070d7bff2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc034c51548a81edeaa220277b95f03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399e81d57bba305efd5fc18f7c13859239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5636de0eb93e77766c7c925822800240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf4cd48296e8ce196cbd175b7d1150241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e76fc534879f1df5076974f2d5df7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438337219c37041e34e66c6b3e8209a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd93bca16c73b686ef1218e280bc23244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4a47d8d2edb7f562465b0624fc499245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240d49a1c83ddf59227f3b1bd167450246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd1893a26f58caedb9cdfab18ceef1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fdbfe0daaf3e2e981709b04a958e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7abb7ef381ca7d53bf86064ebf3ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da4a652148ba87a44fba6c18ed0411250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0a78d0443ec7ae83499ba49cdbc67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04134257e22fd72eff52f02cee3064d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99cb18bf6fa3c78111e62ae14838ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe11339a93283cac35c50cdd3e3a981254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c732b4fb93bdf6f49f66597f6f74a87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d897ec18f7e6d74e2888aca08c7c7e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a46b62971d248379d7415afadcf09257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbade1a297449d16e38fac3267c2fbb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2caae5c2d8f335567fcfd3e7cff26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241d6cd1ffc7ae7e7c1bbcc8ba9776f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbb103e861c95c8c151ead7e5947ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9f740f2f5b1fb1562d0991a54763a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bf0bb875767ff3dea55293b97ab9a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa823c8274e9783222cd842f3265b0e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca54aa8a7061f30430627d00c56c0c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba57bd77a629dab45db7319beb3a96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc3577ee6d96a6af5ae2551ace6102267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1015587d8a97465d6d125ff86b7aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2050a56277eb6db0fc8c9bef206e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97a3366ac3f8c8065c0dbbe0169044270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd251e6db4227972349717c9e8d43e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7fb69ab578dcf68fef16e452629ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8ba9821ffd47e18175a9fc871ec6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577eb5dbb779ba400801c9643cc30e5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db1fe6c4c85a420733a9eec740544a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a0d7e2819604991932f55bc4b6396276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a287e6037e8d41b1187d46ceabaaef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5c82daa8f2eac365ae4738b3ada42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91205e07c09f7fef640bda87eeffc4d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16836df34ca84fe4ba8c633183c4b036280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef15d2ac0d4376d8c6e2e71f18ac3e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd090d917aa48d46759fb68cf6ba26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b794b26add0283804ee1e3fa833db8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3355c5c380c0607d8bc9a4deb96e8f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed5e2ded25aa8ad9e7c16f7b859fac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08baeebf44a47426aa532c22654dd6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bfffa6698b13d00700406a9609bb7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c642575176986b5b3a9f3ed2974d2c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89befc386911c7a92475ff6431f11feb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944ea957a02aa28abf91e918b5d1444290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5a560c250bf449fd8cfacf84aacfb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f667bf1546bc668c979c6fe91269b9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df39e839db5256cebe3eab8ba03938293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262e2070462c4572e9274eb75a84f9f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481e64147ef9df883aef33139e47e44295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8441a1810ac850fd450764322ba29d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84066a97b65b45a0c5fc951e8164b91297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daa6ddce30e94612f4cf6afc7ced20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657794eaee7687b280cadbadcb09b46299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc44c560402238344725bfb07c55205300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabed1a447ac5001ce1e6e2b18049a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd7019c735ca6f4f65347f796dbfad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91052aa6b485f8b67703e27dfaddece303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6334bd1dfce14b4896355d4cc83bc7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025fbebce041a89820ddec87c10a2f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b395a5bebe86d8c9283f593e87d778306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e09e23febb6ee687575d2c96bba30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a507d9914211b55dbfdc6c938fb3c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fc738f5b64c9e639516e7af41f6cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e790654be19970ce40bddc2cd42b61310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cc679df98f16f8ddaeb8597cec1d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d434e89bb1710aeb09dffe9515d2984312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ea97ed3b3f9c390fa39454ac20433313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471edd29c90fe0064ae1298c2186f49314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246787de5f78f3d7449c664afa53cc48315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d871a1ab631b4c97711029818e1da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd16117d4181fd9dac3b5f7f297f21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916adb042888a5fc31bf6f93c6b033c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635d53286fb7afd8cd82a2d48ad8f06319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1c939b28e663cec8f8f07e3fa5787320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87988da010be07b1e95bd6b1cc356d41321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918375863c814ecbe5fb7bc490bf68b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba3f4a44d969c3312dee7046256a56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb2767a1f9a18dec4b19c5d04836d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9b97c3b468959677c187c307457b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaf81bc290b16f55a2e02c9cf96ea2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee4c8dae23edb03ca50cfdd4dac3c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda56713063919e4e0c78102328449d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5a0febcc652c3357c764db4f2a800329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99e49143acf367c7a6fd720726d2f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11900bb90eb37d093ac9170bd9036b9c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c1af062692396d7f886fb6bee4dea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b53bf6eb54833ff16978528a137f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ceeb7e708b89ca09a21e0f11d0e3a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80decc974496b702561072ba22716899335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b854ab1774fc349b220fe5370e951336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f239b1bb97bb893c4a10adbd7f57ea2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbd063e387510a89f339064ea47f9d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf67aeda2eb0d42da6a099e628d80f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60342e8ef34a0b05b1e3af1fc1254db9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9d7d8777ded29680cec4e5744bdb8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d2dc4dbdbcf8132cbddd0a9a5d94c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7689aad9c9af31c18718d9b14d01cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedf522e417a15c3ccfa39a33d3abb0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e031ff09b3cf032e9a8ead38ee78c17345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb30d534e4afe035eb84e471d9dc4a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777ee37be095ada5a663f57051b2a77347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e32d4f5a1196e81c7b35811221cc94348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6c3cfcf1f8b0c7ab4161e22391ff2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240a247bc0986ee5b6893eed524e605350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955b4c77465995b62ac211b0a376145351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675f5efe009a099649a7b4d5b68a13f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fe9a279642fab6b33f376f1dfee04353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc7d57e8cbd5aabed6a4a01497a663354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efccb7b941312e6cacf3b27008b5bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffff459f0701afb6a19071027d2e49356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35af941ac60df5a7a8200e9ba72e7b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d6d3707acb438468a5c1f1afbf726358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d77463296f2fdce9c1de396af57b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b84fbecf510a048cc9388c8b6ea77360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773b9a1039061695e81b2c714726d44361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d68a1f03fe39f54589a3a491a14db5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7f5e038e615d7bd8b466cd8390168363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407efce4bb528df23671faabae5e1d80364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831511ad4afbb076bb17a628100f62ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5c5de67ba70b9d117cde999a191ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f4f6bf15157b7b47c738580ac41f1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3e78425c056f3283e8da727985a86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130da495b5c867254e3753c349ba363369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bab7913a323fc2acf1c96f395c4a7f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06cb80de168d42e049f6565c5ca582371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc357733f1f8e8421394eef70d2b0f3a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d50f58e7125842c3c04636a943f16c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963870e0443983f3f155e008ffdae8f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4631bb7fea1003d5384c557c78345375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa9bff13273d69d9545966caa98a83376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d261ea2a3a84a082f0942469b2db9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e798c5ee2bcf8a796b5371cf109bce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4f7681b85e8e3ede0b8e2f6782481379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897927f55c40d50f57c553803bdaaa7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb29ec55cb9351db79d51485637354381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee448ff0dc3149d57e5490ad02c65dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944c5f5dd43b62ad852e1b4b2737c41383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b45008107bba2be7f3f2e1888c30f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1dbfdba22eeaa4250bd95e9de4557385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91ec7b32d5b58b24947a798661f8a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba4e35cf112512be927d3a4a357b89387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d4c592cbd64735ab8b28d49807d4f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef91892388b7b406dbf2b440be82ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413981a6c8a9416a5db7ed2821d7d0a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc34295004496ea85cb8130041fd1a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47462eecade1fa13d93b5644a768e9d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec55e7c0163efa61164ace11238b94393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c792aa95168441847e0bfd2bec0cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a6c9cd9411ca6baab96737e3c4d68395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bfa345283573d4e90b38727d11b80396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ed82e0142b0965a6c03c3446a40d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a30b5e8e7d3141a8e4fadfcbf191b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaf951efff379f92d1eaa178dfac81399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f507a09be0ae17eb0055f970a1f7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a21862767b45b39501969c0e39c83401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb52b4c0ae140e9662f9ba5c7f8734402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e7991936d9722385319676afdc368403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce473d48a2b138bd841f6e87cda912404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799b82d2ca102fff904cc3082eb8f1a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fae30663adb7104587e318df3e414406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0042d71fa1fe24c9b9dc51bb6840781407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ef45269d6d840ad0e93c1fbaa17ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e96c742a9ceb6e83a93798d604f198409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bc78916cc03600a5f6ea456eff96c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666aed2ed4878478685e80848a1a7dea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c21014c35aa543f06cba0c534d848412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af71345c59b24b22706d9645078da8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7d22db11150bff29ab1c05a1b697d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc422babc659c7ebd3ae80162afbf6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a04c0e45b91a35876b068cb70ccdc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5e2d965b0ebd0480ffc43dcface32417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d754124b3d8f4c41c48b3a81e4c30418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c361e802709da624ec2bc07b6e8cdc6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9618c4678ec426ce792f73b9b2b74420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048775a008aa7f6bc0db1ace849ee49b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9667864a482c173aa72a0b4e97fd0e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f3a4f5eec4f3abff9704e7db6429f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffd425b26d9658e20175c3774fa7d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db502a38a3a5204726dc624aa3318be5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccf030e46c8a73e541f263f8a4dee4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fb9ba56edfa41d5142ca902a8abeb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74213c89761ff9e516faa362d61713e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6176a304d622e874851c0938d6582bc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf8e862c8aa8815792f42e61c93a07430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bddd18908ab801970b390c62ba747431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65203c9a0dcbca2580a440d5f40d7acf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297bc4181a795d2f13ebf24c8dd7046433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffcbb368d30eca152573e0295af716434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af92b7d4cd5e9c1627523275097a2ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101bdecc3ba4a85251baecafa9b8ce3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb208ab90a26d45316abcf6394a6583437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb784c52fd3337995589539988b4e11438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525028e6b620e0fceae7ea44f2acd14f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd164286b2c5512a357cd6c67de137440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6989cdf2f8ea3120d3cb2e365d614441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2519dfac60450c4869c164af36540c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668ac377aa97dd43374749f34b73f59443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d36e97faa904e8d3027d867f3b3e58444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc687fe3227e2606eb5ef3087e81f66445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02712cf84b76ab69b624de142a6e216446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f79c287f21d99aa304f377a9da0cd3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398c637f75f1d49100d89967f2bff19448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8a9018fba79b919441e853cf66349449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686cc15ee648b3f16cc9ee7c7fee027450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63e606d67e6e33febbb67c427f49f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9c0c5928280a66f9b1747e4df902c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1845f909526fffdb306dedaad4e0f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f566812924ac37e7b1788b395251a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad240f813fc25754d75eb5cbc4a654ff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d840c52d8d7fedb6e1b5d6e4648504456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190635395f8675d9629ea456f35e7ee0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe46f74a0f0704728cb363ffa8b94d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f0581dd6e7eace02230f5bcaef1d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a7034a6925000cfb2fef7b590a870460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739785d8de09fc87a734466a51b0b8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f999ad162d89607675701bf76d50510462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0eced6282ced375ed538f9103b43b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201339bd227b17be460b2d30eefe9f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff8794dbb8865099a90b37ad84d9fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262624642cb57676aea271f670fdacf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eadac57706381366dd1d9585d17e09467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a414af997733138910d19041509dab3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1735475bd20d77a02d4dbeb6b46b92469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15163f414b3a990e7384d4276ce8616e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67362436ab196c62d9df24dddbf8d4a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6feba86091bc5ae2779a41c67e086c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624cdb547a5e37f240af286710b6e87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13a397804ffc93fbefb6ce1b99ffe0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc6fa7de2024085de3aba8cf4b5766475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e559f4aec2107bb5d1029dab59d54a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9c4276b9c39afe9f24e82d39f2e35477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e43b52eca53420dabb365d318523a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d57b57f49c3eeb9f31d8cd0f2a8ca2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cf53bf3881afd98800f6b77258b63480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c844c74d5fcdcd040a05015216bc2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23220302d2cfe5cdfd766fb6ffc88da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f67a38b75c38e81ac711b4b143da34483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a208b2181033cc023d1209dfddbc0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314af1c1fdd6051cca2fc0d9945ced65485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdd29f5f394b6eade294e253f2dc7a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc1baabd236b430ff19775ba0d4664487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc8b0489a893ef43ac9727ba8e6854488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69729e9d182695db5c4bf626d42dd6e2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c062e63ce04673d00f0bc2446a1b19f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309b108850b13c38eb16b36300ef9ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb1a6a676f14448099913cf85ce4e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3555fa36269618c43d752ce83578c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e026995f571d601b95509bb5cedc98f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5dcc125912910fb1225cc984ae9e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a592bbbbe0bcd97a15041291b453150496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b27d5abe4becb9a99078c5030018d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4e88bbdced8d75357a900aff8f82c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73a57614a08b6357ec2b20e65174e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79489edfafc56e9ce2eb6e6511345f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2559f209ea2e05acd78fd078a86be97501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959728c03e629450df589fe50ab2fa07502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a1e853963cd2013af9e696a6da929503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843237b4cf5e3b54ef8ac8cfa29c7f9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d558f6ab8246d40c36130e35287d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfaa0e48bcac02b936160b5b6b88b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17d47f91c8a10ccc5d12c5635b7ae2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88184da01e7264d012d73c2497727f7b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e6345c2814a2b2b5af60f1bea504c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95248c753c798a63be94e13a3b73e3ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd18c931e170b189d325102a7a078c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3d1771c5008905749d28572a81293512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7866a636b388d2a3eaf1dd91510e6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad539ec7df8963f4925c3023610b5073514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cafc79db9aa5a223eeb881e7531f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bed60c81924a524f761efefe245bd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63a92fc8822ee572c41c2b02b3698e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2c382408336acd5dedc62192d87b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9a550988b49697d9f15b3d43ae15a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0318c6538f2c938cf576cc078db4462520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126237d1e3f91d88f526a61180f2025521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104f43e66f0e48a12e4062ad10434e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8c237b6511e2f9cf9ce2234b92b93523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba958469cd59c80d36b2d8b1718b29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc76e0908ce78fae6f3253066d4834525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8f24e16716ef2b6d970eefe8cf3c8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b80d402f352c927c0e2c7f357bbffc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eec20d0aa493b0f3e116290df035ef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe39f32e9ec4a11212b26f1c542efc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84437a045aca57e011b35073650ad0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1293d529949ca9f436e75b8254ef8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670cb8f6a543513d571e07df524b65f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770c55a456eb477582c88304b52ffb7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141e88a6c12c53593e44e9ad929d89f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751194f4b9b9fd135192789f5304f276535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07f4ac9ee8875b58d9931bcad31723536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606b76790c8e6ebd183dbd7bb3f02a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e109a5ecfc7cfc3203f52601aff529b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1fd6781b73c75659a06984a326e5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95d5f0e8ec4c3030a2660f4ff50711540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2a4ae210afc496de872c080e78aa4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251822c779a54589d9c3bc5489dc9d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e7febfa1f22e0558b78a737759536543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93dbbcaec593a80cd55b98b8155b42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c395edede541adf0b9e79cd2bcd15f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607142e3daa35074be350eb5d79e1d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd9b5b21709d708305e3e44bde7f31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0184a394bc30290f5673123b0466e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0075da2dd488be7260dd63f721c92a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7a7b5ac24910c7e628eb52fa9a1ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad6f3dfa62ba4acc4068515b8a91a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768a3059a26bbbc6ddc9c95188d008f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ebb13fc618503dbd73abc2c2800de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458e1272389d1840026e2857e107aa8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b51a8e2378d0678d1d6cdbde700d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b876b73f5ca9ce1991b572fc591f12d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a228f1829691713fc613c206c6e508b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e40033cfffa196bc30bf05d805d76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651458e93e2e2a70c6dc7aedbaa0d8df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c2846ca95f1d880aecaf0a9d14579560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6de07b109bed2d3e6f9c21c4c568f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac58d821d0b58cef73677aa14adb532562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b515c3e05d081e05a1fc03d331eb1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092480a2c063d535aaf7e8ee156c054564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807d2f4455260404dddfafb8bf41e73565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257a4f34d1a61d668444ccd3243970f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b92dfeb7abea0959feab55657a0196567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a1b9916470d8e6fba48499ce44db6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e997df676f49ac9f56d5b9c74640c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab4587857c5950b42d088ccdce4d6c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fb7815ab3a159371b1ed431c8ef91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850be0c288dc2fd8574bd96dfefdb06572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2812c6ca5715303f2764378c1cf7c211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d721c70cb34455f6538a7f0d0df902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd715bc516703b30a5cfafad854aaef83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a15dfb702cf7ba4f4508d51528f964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a26bc0d6148461416d8f933a8ad0315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d2344da8cec6acef8d242939682306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3f6aa5e2bbe468b04d36d1469fb517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346aa83a810ad0ce0526378a7a558508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3c3e6e9849836d3e6b55c98a4ac3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a029e154704d13336e525a8f402269710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7726621ca2f2a2c42ec9605dedeade11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9080e77ff0a33ee3929444bb396c2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bbee4405106fcda596373972894a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb539cb3ad9a8e48e8375d2b4fa2d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08b01eaec2f4403a35918a9c17c68c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a6fe3cf80a915466e2d51871d13d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cad30dbe66f8cfd4a726349ff19b9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb7b82cf6912912dfe437ceacdd02218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005a5be22d5d162895d705608b29a3419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a43cf0d4a5b2ca029c181a6eaa4a8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445f049b6cede776307f8b44ca0ef8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6640b03fc8f27a193064aaffd03a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee10711baf24717ef78e622e3681b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd04364369adb65bea09602be7002424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400020405770e6b02f0bade9f9b8609b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b289d95ad4a1ee914bb71e581431e7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25aabac80cb643e3e41365563ff99027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30a6e5d3e4cc858700bfb6aecb4c1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c875e69859052fe6f9b80527fd459e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc39cd63c8d35de0a60da992d46ead30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60ebfb93a22dee41df0a1ca168107b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1c05d1c32593b35cbf152a8fa2dae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202d15912cede6c47cdfdf4a262dfe833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee4d03794bd15046dc8784e7ab244f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c72de0f63ef1b3b40012fdfd830b4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29277082d62da06edd5a0f244fa8bfe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f45de7edbc7562166893af3746aa7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b054efcdd117ee67d22d8368659e5c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dc0391d29bbe2e52a7dd138f29d4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f92da601f17f57b88b6a01652337040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41108ae1312733fec6a1ce2aa25a89e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a09cb1e3b6806a11e9615355a539c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba11b1334e9cb74d6dced36eb8a41543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c75071250b7f328f1e6de8a4f2ec144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d7b13a1b92d5cad25814845253a9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e23d3d4d61b0678a1b6ba19eb165b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ce47058b6146ea85198ba1955ed7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cb5bef4adb896a5d3bbe700e015d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cfadbb86b6ccb58f74dec151d07a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9e7d6140e0f0bc8cfebb9c58b434b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aae055f328a9f8c777affcfa19505351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5587d274775c998828c5e14c01174b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4bac41f552945c182822f8d6a2c4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc85cca6e14231286cd6a524128812554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1f6f3bf6e8d46d7d08b1e9c859ac755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf22dfb527d38a6e284791212438f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34acb583ceb7d3d3467f1aef697a1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad7c9ef7a4bab4565b63833b86413358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf125af2437c99f45b40cad261805f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c025d0a0c4e6a054a20e25e043252660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae49c7ac478278f12b3445497f0e7d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f61b8c7314cc0b16361769aed6a5f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edbb12ce5cfc653e6f602474c243c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65bfdc8c48b4d3db6498888f5b5e4164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ff7c35560a64900d6f19e3e7c741265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91012dafcf31d6f71e45bfaefa07fef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6900c8397ebfae0c0eb8c05d01c2667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3624ec9ba062d29d7af220e6a109868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389e4ec40cb0912c249d691a01c52b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f1f35f94f907e71b04d41e6853ba570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586cb32586039307eb5d2217312eb1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad17326d3a2528092590e8ea3ccd0cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db117fe090e6fab49586a96efb228573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c5ff45cca23702b2fda6ee2e969b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5737c20ea19a39407a014ee24eed875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac18d7871405df9d7b73105b0c314fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27f3085e90231d0c83ffb1f3bf50dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7afb983f9584dddd6016f297a36e5478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abacc8f15bb55a74e8259bbdf4d8ec579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7022610645e1e9591875e70ac8e02780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428abafabe2dcb19e1cc4d12c20de7481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a7dd6a3999e29c07e880622bec85582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1709cf2bdc89f4be2386dc365b2ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255265b252c73b7969c0bc4a12d695cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d9857aea638d3b47c27461b64754285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d50573a8275e8b4228a18a281fb8686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a02481058d1426780e95a9527c38b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6977e57829728115a8f0c808c6698188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a52f4447d49b560117f3d09141684889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dc0ee8d264b523e1d297ff5021e5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2c50f7f76412d08a70d68b5f6892c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ec5f688fa9bc2cc81d2ddfc44772d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb31bb11d5b8afd494bf78e1a8709793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc03160156802828665ef0feeff19294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417ad3f53ca8a11d8beecac77d9fc4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0592bb5eb0e57b9560030e6c8398ca996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41bf16477764d3c2f959e93418777597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fddf5dba5c1c6f7fa4f21f78c0f0d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f778af6f1c91467c40799cee3910199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4d2221d073d719a862f61d5e9f4ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbbb3a5d67fdd257d91ecc666637de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500db0c38d47fa3b0d2b05e908c9c15102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63482854d838b6772c99cf3f6defe4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42859c0c26e62dcf57b8b2f3bb6e5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e342814fd428679a49a54f3f7fa41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7c8466dad85ca178f18b9ef54fdab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519534246ca9c818ef39e12f9af0144107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462aad76210ca3b23b1ae39d846eafbe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d097506d198747e6337a8500e067cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a447fcb52c9bfa4e180788486c7d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fdde81d3b5d42c4b5760d617f7cd4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad582913a0385a57f4f591c1054dd40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5adb79ffacc42f98252296df02bce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96decd1f1defffe6468bd5c899f2b07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d043a3483e8d03240650a9eb59d63f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226e75e7bb91d55091bd7fde4bdf5c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a9ff194ed201a0812937f4ab9e77f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff107318f170756d9277a33fb7d6d152118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d1a75cc9ae4f5fe6b18613777f45a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7c20303cb66feb73a727276aacbd5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d13e55cdf5db28829c130652bce4fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f409a7562ad75ce9570919f3f7c06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99f759a0975d37991dd77ba3ab0ba2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c82020c69813ba766b66d08a7549b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e92a532a258fae1dd1c8a17b301bf0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8370d2d9ce4e6ff7944326c2703674126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd48420fae4b135c07f952182aff71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280867869201d3f383cb2aa8295ba303128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6e717e240ea3f5ef9368fb8a17a2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202002d3850c21be684014adf42251f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99026d380846e656b2bac8a46fec042f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac5ce65425662b116cf1e308e57b6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283863e0895d896f6a57528b9558c6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942615f0616f0e536ccaf398802720c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6948c126b3c6469c54b093f194327d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7700b1e50abdd0ae9e5334540aebe8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1e6de59cde155f4e34b57070b1b44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936caaebbe8112b770dd829e692cbf1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9936d4984ddbeac7ebac2723c59e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fa42da1f114a92cf397a456cb3560140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2b6c55ebab03ec51d30df80116f2b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23f66766bd6ebb6c408498599b1efe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4224c8c5287305a05f43896310ff12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb980e5ee77b62a75f62f4f4797b0f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b690997db96188d651a63f3e97d43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e99bf0d4171c82c3ac993d04f9c8a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b74cbf01ff95e7a16ec92fdd30e24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb7ee385c76d417ec8a6adc5b5b677148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6ea17f6252590bf7a3317810484b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6023245e8439069660538c16abfa5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d3e73f648819633f6de2f9a6a30b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb158f04ece6c0e0df924273c23da16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254dc4f314a38af489714c866e25d66d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0784343a82b8543ffa778ce53dba5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfb6d9d9c90d4fdbe7819626297fd3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d1090c4be728f5e1c937a0d3b47ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc95a6420433cf9af41645c39823bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90405b97446ccf76acd4d2e7c30c703c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffe44d35f62d98a4575437a6710555159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584e6235930616b711ac8825d3c4f6d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbd7994cd60330a6d2798b9bfc6ebb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b352dde2a7aa4bdcea286d15021db0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3244f3da89779bfc51e74beb8d1d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57c92a6d486ae54909d713b738dfdc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f496f8aa5247d573020b4dd115cb6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3660e53eabcf265f3bf80ab7f8e8f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588ebc1aaed11747fbc0926d6661e80167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddbb5a721290f21ff2d35930b36a48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906faecd77e775be643bf6680aa3b30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa56f87671a0663b95ba1edbc426c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784528cb2cd635b24215640a97425b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a087247a3ffe0e60e21faae71f880b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575cd3f2e689f864071ff573db217e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1351e92389e4d0bb9e90f59059dbd35174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b55798faf0f985add5361557f9585b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3d7cefac2176b9aad137240e56f85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde86aaef661119aa9d9d9d36d6cb9f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b06c17265fc0c6aa7c91403c494e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f825b0aa94f6cbe535d0a74f11de5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbed6a70d7870311205b2b71ee0116180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c954e70fab57fb1f0c4065d769b30181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e3ea095cea21537a13886d2cc4709182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc7a8a54046fa0e5b4121b53029762183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2eb91d566889d1fc7f2c47e4193c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd251af9d1961cbe23170792911ee0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d093fd8619e3043b768c32a26c93b31186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2baa67d85cbf5c6203cd39299bd5a2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2d1c953442b8809b98a8a96792755188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e401dd4bc1b7a9f15a33094f1a19f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6daf0874f9a306f527e4159944f8e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c5a023adc5f2dac062998f4d6d64f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53175f93926de079c5eb080426f1523c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291bfd583c0989e8f6000ed7f6e55a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bcaf0a8770889837dd091df2ef42d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24122f76e16593e04535451f9716f8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e6a249f2d57c820a83816d969bdbb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007ab30d43ea2bcf168d112d4c64dfe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673f6d9232ff344846bedff973e15ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8f0a2cdbd5ce23683c3b79d949a70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ce897e5222e60baa9edd240738c27200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf59373cd0c3a715e1745ca0971895201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697cd76f854d2f4ce2c86e4094b4cd3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193ceeb01bf6553203b7695c7505301203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49472d0283c556df056bdf4a0279b842204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba06d4c9853b4037e68b5871805252205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69f988532d77d9d76589f04b92853e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ff509914e7d5ee4355c5e9f9e24f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da2dc38168861b917f92bd45540cd9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3ce2a5d9d5fd79793b37f207100dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63ecf6a645e62d63d1819f11d13cdd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc4286fe58a45e687cc2e693bc884c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455c7656a1d6a9f75c1524b29479118212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b9e2d14d945f375e6ba032cf793bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63461ea64579d25d21ad266cc514a0e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9dbe98ad205da4572ab28f866a36b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6462010f2cb3e6df41a63669e110182216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13e346aa0b5b90785b1ffa38769563217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c247c60f07d6c0431bf444821f54ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564455775db6572daa578b4ed03612eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f584bbe9d56621f8aac466a9340b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d46d044b1161d3a8c2ca746590899e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b1aed8f0f2a7b957e4bdcedbae96e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789463267bda8707aa3280513931c4d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec0d73316e2e0a3261e2624878542d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe189ad4da0c214ab8edb3f9486eb1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62578172148a7ee0d3c51581da22a95b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3ac04a33f3be4d2484cf316b731a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30be5a72eb059036e0dc2ae546cba11228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b558f988b1bd821a7caafa3c9b47b78229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fc8ac0de7da81e22405289e3de750230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e815f09513543b2999708fd69dc9ca8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9e3e1099630f5c77ed0032a41671d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b41f3f1aa0ea86234caebf0f5562c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae70ce830202c42380a65634161853234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282522a85818865b8e4ec44971e353e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdaccd59cd161c413c814f0468c9c15236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b66c7474cec93e16d9d7a688b62cae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc060123f4d74afbc0d317ec5dd0dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110d42afe33c2376551d3de0431fe7f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6850c49805ee7e12e7142acd7ff374240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb711882d3d545535de8c81f222aa79241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82343fe67bc30acb5770bb1420fe82e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64e64229a2def80dcbbd6f3b57c140243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecdcbf87399519d3e0a0c6985df3bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3ee6b1cc992a71fa845e61c63b3c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef897da6af385f2f5e120447b59149246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b64e90f546fe4a2aec9708803c412247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975925ebc75cd8db76a935ed85e5793248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62e2d74df9ef709cd2fe2f16a9c8a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317b9afa923a6c2a56ed3bedbdeb9ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936761fffb7bf0d13d9c2e5d990ab7cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236d7a34a5abd6c96aea20836c71222252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998d8f341a0f8d9c2481c013fbf1190253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550e6dacdb893cbb227fc5f8dbcb33c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a9f3202c1831516cea6cc7c3ace92255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbb72b1de6d5b409fe6b77a6ba1d15256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dd5e766e9f2f4e60918fe662cd7c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba90b88e3a0c497ea9d4f0abe28c73258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03f98bdec785c1a10d9885fbe2ccf9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec4d25265f340db412f7cec5dc3433260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79b4df9bf76ebc1c38a91fac6ea094261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801666d68024d929fb221b9f82c955eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60a275cfeecf5a08a03920b86372ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6d95707496ef43ed471a9d7ea7abb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac73937f93a18734a72ddef115c989265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc45feca90a8c3d2e7e1590c758fef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027bfca412caaaf9f6dd42ad85c2cf4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5423b1f167e19805b00bf2d233ce0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b83d6c553f4e44156ee80b3a9f6208269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facc725ef62f8533059014e3acac7e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c40e08776ce50527706d899cfb8e4c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ec933abeb49ee3bfcc6d665f7cb8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218c4924293a60902bcd4d981a96cd8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dbd3c51009f05cc02269f5d11e43e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd47291955541f7ff3a7adc8f3df671275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dade9a12b511fa05ca1e307483ce0c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aad534c87efb6f1bbb18c577dac88a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701a087188f45ce7f7e83993b64e750278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633d8a93b3da63a16f553d3be473be1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e223a3877e1858345d9eb7eae2788280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247795f447781f867175c4020a43ec3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5c4b51ac4723a588321f38ea671ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edf4d27c7430c7673673301f61ba20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c488f4905f0b7280122caf77efeebc6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295183bdd1665e45fe2b9f7f578df207285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544becedc9da5bd267a9d7c0b30114e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028abf02c0056d9047621d9981408d6d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee76c89193292298f8abacace9359f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c091477130172769d6081cdec4d649289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5d61eb4766add7a99e0bb904d1b35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43381dcb6fcec281f3a080fdb5063c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d162cea1b09b3d048a43f0e240e3ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99dc0c7d09e64b6ace27085b1f33df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799872ab3aa32d0c57abd9fd74250a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d0ba3ffcced284c34902ffc98633e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b91764f01a9c1a84e261eedfe60d48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b6bee0a67a84ce5c0ba80e208fb7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea9af1955ed83abad9f7339c9764ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22c2a0cd8e5b7d7431911e22fc3a4c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e92925944fa97997b0d101ae8ea0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fcb8ead4786c731bb377f507773c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e68fc20370db57f19814c2f7fc974302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120e692c34aa1f0bc62b5258c074fb4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5570abaf940974e32a77dd453837d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25d77240c93f1fe695de8986082528305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567639d9e51bc67daadafa3fa41521d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffddec18945f808cd65deea12c9f97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30306968a24733e1dd89e447ffc86285308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fc4a7d7d4016484d56a6eb5ac6efa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8702e5060d251cfe1751a726814774e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d95e7f765458aaf6225d1c98f8910311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a4757aa03937d189b5a118669b540312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cd31756f2a356657c401746d922f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368923aaabf520cd10e575b72a9338f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d476b49b415e3a227c9d9ae94ea93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37741f539a0aa8b87bc1a104580e9394316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2533fb824e2d09a639c619c049518317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb7a463203a3257f3c7c7564589543318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88789d6479d12e1a393885693f9f75a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521149198f6d166aefe9f2d85d27313a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf50feefa011d5e4baf16e9239687b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d6a42eb4987ed0732b03dd648673b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4619633170307f36e0d61be9e8923b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30257f52cd8ee3c32c6ac20205d9911a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e122e433a9b8934bae09206a6974f85325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131de4a75626ff0c84bc279d7e5d5bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93675fb052b462f5dbabd572f2a8c2c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571863fc2c861e21aad8921ddc2e0b8c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17494e5be2f43c3ce43a4b812c76982329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c66fce77f5d60ccf207c434a5d3714330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4d829eae6f57ec32cef6ca88b90a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f19a7d344838c72b84402ff8bc0ecd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90999d0902b3d693297e9414e4d31c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c82711a152212f4772c16296b74e6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce27afa5f1b89876b66faa1fa30b26e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5607edee4288e9a9d6dc3f71a661486336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2356057c399c3ef27f45e1d85e9568b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d9594caa50a201a155aab0a821a7a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d4cedd2cb48903b89d2e4c5212d00339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d3868b7298b1dd740b43f3defd47b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974db2ddac4b86a196887efe655e264341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b9536d20bf0da7c40779e01f7d53c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7908efc3746d09015980ab39b9cd134343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ea472b7d42befdb2851be97920c16344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0754a4727c90840a97967b1e1db3f25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d11398d7cccb854f9d0b8dfc26260346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6268728be3217ee590db7b65bbdeb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90743ae5453ded36ba058bb670e04f4c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a177ef6073c2f4db63b1882cf1843e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cbc95a30d9e86b6aa68f9872b3545350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05218e68bccbe2d919fd1673036b08ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c9d291e7aa6989cacca14fa34640a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc6c8929d3db51de5ad85cc4630299353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90adf6f9d4aa868dd1711d6d99503f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cfca157f109db73dd0778d6c6aa76355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78f9ecdcd7ba937b81dbdd61203498356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85951dec7d06296b9dfa51305b513435357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd063bf196502f1b58566aaf92c94f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7a664fd1821f629aeae2c68c19e38359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ad49f19c8e39431ab5924a0028ef7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa0a66c3d29c6990566c0fddacc6a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290aa6211befbe0ba048898ee1927cec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab22206b3d03c98b9695a0ba3e9c9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c13c5afba59f993b51071209f3f0c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73129cf42bf37455308ec61b2755ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15c993781469173445a942e58c814b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cb7f03a673dfa4a3f432567ad8d4c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b7b928d44ca4d601a967872198cb8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0958339e499704cca9071bb9aa6243d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d8f77adfa30d017c28bd630a26a6c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04b1785c775207f86d5f2f84ed891c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bb2cd5d4ea32ffc2169d366fdd304372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f4d3169c9c835da53193faf64d18e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718a843ae0c4667d3f9f8e63379232e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf938890423d9138402cb8b982dc49375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e629d1b7ee9da31007bbca3f9487f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940d6b31dc2f7437dbb967429e5f3c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4aa5b634e64d74d3a60f19426c16f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099fc1804c27d52444af85c130c5e0d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce773eeecfeaa110892ca6d24cbc3c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22dc3a9783bcef41dab1a4f3c2c04e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2029013cd6e17532b5ecd9df063184382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bed64ddbcf355a6a0b9f4b8d2c474383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb74bff0eddbc8897ea4df291f6373384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6281a08cb484fc5400b928f2ef070d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f55c9c9df385c81878bf298e59f706386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201979ab8a2154ff513023c59a529565387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a38a28c412ff4e738b2cb5ffc25c18388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb9b771b0e2b157d932f661d7ed0fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f28b560f4d8facb4b387b47fc27f06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f6e5279f9634a9944e6e7914e63b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36142970cdcd1e9502cf9ae60008511e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee61020cbebeb1344be8550664e4455393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d98c48110a98369fabead653e5e9d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906fce2e5caf76029993f79b32da6d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c55b3670cccac5a5493412f3dea35b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c2d1d7e508dd57753cdef4db7e90d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91902243587479c8ff6c88759f2bfde0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798bdc3b2d104c0bdb7e34f5c13d6e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43abacbba2512a692a198bacd29e58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95731a254e2aba03c1f7f4f06a5408401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cb834e6ef52396327063cfa2db946402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddb13fa8bc6fa95b9d32f76f782960403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cc1d90fc391e2f860ca9dff979970404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0eafb8c6ceff9a99767ff7dfb7741405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a261eda985613853bd8a862b88818406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60600873aab4b1ff907355767cd055407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74be96a03b4f7b18dbc8fab1c376098408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce36a35210e9fc4e2e08ea12412f11a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d8bb3ee6547770d81fb0fd3d3aa59410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee938af92c9eed805e88cdf68c2b1e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674450e1c4d0ed95592bb89c531ec56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab779086131e9f6689853272de53aa9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e24078c512034b148a143e7611eb78414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacc800c82fe729cb7316f87c737c79415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67607e51e59693a96ce24cc8fb8612416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f81ce8ac16d9bae5d26f79c6bba8fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089eea2682bbcde2b39d6fb295780766418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ccabda352fa6bec1783830ef6b37a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2c9d24412c5c4aa684d0b285c976f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c60d7a41d4e89fffce78e7979e177421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828b963f46b15db7f15ffa9f949d458422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd22c03df5a570f92ffc7f39f5920ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e44af80dc4cd1718c03c88ef727e4b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e275fac6346d909f2936541f852e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f4c987d651a030e3251d8120ac0c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470f840af2fe4af1f8c0e419c84bd21427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b954c1b3e3dbbcef7cfdf71c6b383428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8a7b26be40a5186f800a4deb2c305429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3bb3f535cadf58ad97b45d4b9acf1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4e34e3837b72a44b38d403291ffe1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40f98925d512b731af41e23e85169c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3e4f3bcf686ba8fb35f926b1f99c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1add14e77d20157a87ef77620a8183434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a91f4d7c844a73e0747a0a3f32b58d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f760863cf99867fdba4b804371ad1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7af14a3ddfb5414daa627caf5b9093437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1a61bb5fdbfabc2785f81912f2424438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dae1a7ed0da43f5fb38232dc481832439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd23de9b2da4d1be27ed0a4dce2fe3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769ee77f97f73546df00830820e48f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7cf07b1522f6f2aaac51b6209842f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216f8c80dcd173650f02ad1be5dffe5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a064b6397a55b8547c6f85444ddd7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebde1090b159f7c6d2c863db313626445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b099acb3f5b08c40b6cf4eccdae69e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524a08a3a982493ba0971e4525d22e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bfba2505b237d4bc82c4b973fd889448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dae70da88a67c666c558018029259449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57df2ed38b6ebb9a0c7491faf7b5cb2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ca8048113ba732f1dac8766f7b8ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a8c3f519eb2d1d893c32b7b5500a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816afd002e6aeee8bf77cf5526046d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6153d6fa8e36880cdb86c20ac6429454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df8aea6a9356f14967b1d3a3434031455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03368d53aec1d4063c75fcc085e214e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3228776a7ef5b441caddacb74e7898457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b87a19cf3719ae9bdcf1f4251ad3b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090af0c1043cb413120d614491885c37459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99ffc90c99fb214b9774097e015419460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6f38b960625bf5b1710ed71860f4a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230f83bb6512a6b091ffb932d228c2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a42c7501611140391d79b1cc7ac83c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d1f30ca6d77dd8e2e1a2b7573dc37464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf764a5a8776acdc77ebde33d7628b7b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a68faeba443ecba47e527b475a764f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191880cea567896994ae66570d1172ad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79383b483b81f6cfb41680dc029cf93b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9c91a4fb4cc4362c624fa8f230ad6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1392b30b1cf6af4946adf3c986bcd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ad814fca96987b0636fbdd1f57288471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188eb8edc64ec5dedf810db2f408cfd8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663752b078c11f341523d78272388c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9c643cc06f6b1dce6bcba99fd2baa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b8f2b3e371097d2834e4c8ab3c8ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b7c1e463df281eed992f00b7991f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb059bea8255ea73d37db00c1ec43f35477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ce629c7bb3a62cda24ece80cf47e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde43f3d697538713a2c8b602f7862b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bc060217296363cbba246dc27b028480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfad5d803357fd5b6aa134a05471b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b37078fd21d3d649b57bc4729aa0be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ca88a6ecd0437436d3ffe727ec4cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51265d1cd6b46208d84f938ce8ddb16484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486d92a1982754dc5b633afc5c7b046485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71433a88a8a7960181a8cc49dd5395486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c90d9516f279f3a2f1f4fcf7f986ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c98e7214c68a7c1f3e1bc56a5b8b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae86bc3a173b1daa7984dbea361766c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafdf94a9a1b278c01e9d30eb818789490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7caf44bd375c2caaa5b49368457645491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9cd190be5ab7490efcf792febe344492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a5a5bfc4ef7f037bce0c557236f69493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556c0ac411648cbfc5c302939b97547494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726106e938dcff368f37171756ff0066495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f185fa8fa0a32022ecdbef6fd796ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b72112a1cf50aa743aa3582d5549f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bfb867f64da80734505e5a96423d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f04f82c5a01ca2256cdb69e0ee5f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c37fda20eca72eb0b6cf3f45ea7d52500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee97665fc67121622d64405f312b079501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160566ec16f977ac81568a5b52c81ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f42215e4682b47eec49ce2370c54c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258715469e5443c0b9690a4fabdf1937504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4aa6f77b5cf5f4afa0ed3555ef35e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc50b66841611de7a782b66bfcdc71506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47895c28e1bfc70700719d39c64061f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc07068e43e4f3e224854f0b5ecb62508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981da88223d187d87f0642179503fd1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f25d5450769c9291bd02bd6c53623510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3f03c5648aa1e4ad7ecaad98457ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191ac4121386b0632d4a6646b7b9287512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72610ffa1fa831ae3ea84094b560d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c22d08c790725b3bf1ff0702743539514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539fe58141e444616ea9f1aed357795515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e711454f4958785e6e78cb02f2646c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fa7d3b12878ffd661523063d26b5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153603bd37cfd7da24c7e35a15fc3e92518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c885f61f1336a9b64b8206a0dd2d048519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4cf42c080660302dcda616bb65a5b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92d9683a9449ad5ad0b7757f76c07a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa142f6cc299a011a2e312fcd87d66522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cf9a1e73242506b1e973774bfbe74523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff60b0971584cff7db957dacbe32266524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf689fe9ed84f765319753aed55d206525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2f5df31068ddc1cbacd3deedf0673526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0b966a296efd6a4fc867e88a352aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040953def7230bee54137e38f46beaa5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea406d49c263c86948b88756a21b0b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0a6dfbf6a4cf1aa268c610de271c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf55a5d2a343f34ff3a5601a8761fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b4b56bb02ae6da9e22bf29ad019a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b383edd65c7a87bd694e165fb5bc35533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2fd8205b5ad08ef7b1490408c906d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cbd8addd3dccd9a911617d4bfbba3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f1353f759cc3bcc72dc4c940478d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10b11741841f30efb40d6eb4bc09f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cb5ca9f068e197ac830d22a48e0e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bca6f4380058f82a9faacdb9196a9e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad675b2484197f6a8cac759bcf268469540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab8b9b6184b0de76191627c1e25727541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63c973f81bba01173ac1dca92a28ee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975564d5cbf9eb12cdff2aabd1c1ee9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cf21062fe244e662ce89268bd7200544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2380b3945892085b87685423bab3c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d18a11fc22105f0c58e7174970f6a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42c51b4eea8e0da3c70e60a0fe53d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826271ab6bd6b52aec14746147c17cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b46cff7d49e2efe690cb669b20562549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fea22a78e76b40ff51bc6e537b5bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048c5f0da7df87a5cbff793fa2c7342551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3da6ab64991f267ba79dbc66804ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e64664893afca8b1c1dd678294d54553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0199edb83fd18af5ea93c4299ae684554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0390c7b0b12d01f1d4737ff5e319b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b00480c9395b2da76469e93354959556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefe8322b47d89d5f58818bb79b71b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b20d84fcca059483716c79dd3ed41558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ae18d5d3b7513806916164e7203bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c04f5ae580bd06d93f3476af93018560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb15df978f6415aea563e08e1ade3f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99c2311e5ba31274e9825e113b84f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328183a6d65d2fc9ed4ce871aed504f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdfab00e6989bc85ec55f55adf2a36564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca22ed1b51f2db9e634558a362ad7a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3e1ac9de38e98aa061c05db02a099566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae8a46eb592965f4e41ed7ca485fa1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dc6ed995ab18d52751fa3b8378fb6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0c52996d1706c97e7b01908efaf22569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1aa1abf516bd0ec291a13c820842f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6afe134502519a2ff095223dd1071571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b074aaca35364845e1c7b190968c9e572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>