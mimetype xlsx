--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166aa97971304c71ed5be44983af8f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb44471a03d7028248c918c9d65acf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dff72eef1fcd827af747ac18ac69f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3f8bbed49d445c9734a2b4afe43554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688b8a43cbc18eed7bfbf9d628d03235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f7dd023928ba2f3105c44af3989166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79fdc9f287b8472964aa3c85ef56707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e8f34a4798bafbe21b72e53d075078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5325be491b71e243d930311d228c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bd3fa6c1db87d2edd5136be10a63a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002b4ad951dcb460b8aed9a5d9d089d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28212e2d8302fc620895f1548007f54d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225da7a518c9c4969bef0719b931bf513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec20639a3565e6bb19ace56bec2d89214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4313f3050948afd0b6c2f066353aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1a47c9d286edfc605591b2e40401216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938855e828ea6721aadaa4df2432b94617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265ab8cc6851e590b586db8a4d575f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b1dee139d680186ad6bc5d0754eec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ebd3672f35d2232a1d90e67638bed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a38aa0855955765dd510210d4437d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751a4395e9d7b92cd2f48f77648355322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5329f52adc0d699bfadd154feb60c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cee4c021fc8094d440f07f2a2275924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb853222d77035534db9f7aaf3a1947325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092b8cd582eb5c13837a5eb6243ff8c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e366c820cde9abc1567c6aff19a89a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b51fa19584d341e0be308d5404cfac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2b2eb8dc040d085ca8c7c51fb2c8929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861c9df60bf583961c834da5276f49830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab6bf6c51f9220f1f7d5a4651442be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6723ab5e6b4131fc473f27ba2f18132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe3ee87d2ce4c94653d1e8464b5ec033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55a283ff6461dff3f947c182cb657b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562b97376a729c86ea593759aac9c3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb3f2bb74b14d22d49ac7cf1cc5cee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7ceaa10ccaa8d566a60849359538d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664caa77a8e7eac669bad75af4b8d7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1bf469740ae39ca81c164a7540d5639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fec2d1d46995f0c34b17470d8acd740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1823e2711e32641d799f736e57e2f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bd9920c6b61c9e9962c4f478841b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949db360c79f9cef852d3480c551c2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14829559e4dbd9660e4cad3b53f788944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fef06597a216ce9aeab92aeb574a6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93255e484a194bcf0b747dad743589346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1854c046b5606cdc075d16fafb683a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2a1acf1d93f41eb5a417c5b30127f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e63d62b1f6c6b79c518b93ffb631549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700b1bd9f97766c1dd50472ae33134750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2fb36386da452415da8c0dc1416a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98a84aad9fd257aa13cf6dea2bdebd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512aa45c50631e0bc3b323c32781011b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cef7402e1ab3a05edc94da541277e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39067ab9514d8aaf57db16d2154d2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab1097c6ebb27850ab0c19208af68a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f150e983d66655b3f164683f8f1e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e790b4642ddc7506ba4289e470750d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94ab09168e6ff75512631b61a3d02d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39d65d1e6bad25a26b145f6111aedd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b25397b75b282d58d1c8638f62605361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f2f3efc335baf8b3979f06095551d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8322f177289c4cf8e006f70f27670f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070f39a814dfefa399a9ebab77c950664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6871d411527270898b8d18f1ff926765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23e19982e7e1ffefc709652da5348066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b5ac88d97973c510af94c237427ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37021415aeb50a5e7f54e4b1f309277d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824acdb7996b178f3048fb805d26de469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a6fbae6605a62497281159dca643d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a230a56371a8c616d83b6b33f47bad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7879a3471bef17c1f65bb7617616b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53a580688aa65c49cfb751f4d7fcf273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8152ef659877451f790bedc3fce336a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcce5b1bcfc95b14b3145c68b9c6c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd122550497126ada86537c8f8f6090d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e6b97a658a3e1fdeafb80dcd7189a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30ed73ba096c5e4cbe2fe98032928978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc161b45af1b7640c2230106f792b8b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3004de94b15f8e3206a809c68964ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6c73be8d9bc3e70a107ffd89386e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116bfa073e306d2070dec917734499282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7f340079c2f7630dda416d9c7643683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401eb279c8a7964466eebfc4b1f5745084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d75286e7021b3364ea65c9478322785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdd32d2feec882db824e206c36d15286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e7d09b29e64a249cc1f59f9e0d7bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8c6b6cff4bb4b0bcae1d4d388091988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504fe9a0fa16e39b4d906b3f010ca4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfe66701ee38a40b42ac1ca159e39c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1586cc9bb1fd4ca9a9ff93afd8c3ed691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62491edb4a45198c7a60476942b7b9d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c42626bfc6ca10947af44b12fd2d7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bd84c03aac66a0416f6b9c409491094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b179c4e915052dad1286634dc54cc095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a33006d674fe435fcfed4bf7c7d44096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2b625e583175d2303c82913bf4b2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d60a8509f0024cb533aeb80bc5b6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e3e471611108f48e5f97f27942eaf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341388762a9033de8c98eafda7ba1df8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558dcd49414c07b3f80e7e1b6e3b16a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78420e846d829e1630ca51aeaaa777102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f7547905f0cef65d5e796529c1f4b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b84d3eec8fdf2c6e0391d130fc5dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51fe695e50893006ff03f4d9ea1eea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b58829688370453fa307aa30af7d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a662f84dcc6bdd49a9ee4752dc6749107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc343a34f1e3308f19e0b9f4ebb8f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8686535fa518c1d048eec41feeea7d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e255c83308906932d399b902fd6f333110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8fdbf6752f1c239cdda6f766ce859111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1779b45c990ec2f7b3407fa0a4d95a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1f4c8e50ea4da6f27c9b38b87044a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7839d12af8b39a293aa7034ca8df6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc087ed6a846c63c7eeebf0d086d810a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253d4043564df2fa2d631d5df81a094116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bc754bf6c359fa536d0517747352d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95127fd45af998eab650c4c24f57188a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4036d41192df66457b90a78a76c2244119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5528d51d821235e2f4c865a0ae205120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53756eab54382e546de3488302bf35ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadba770c9f66fc75e1712626877101122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb56d46d8b0f4b600e38cf776468602123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12d3fa4f6781640dbf86c268dfee78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c5cfb6d87235625dd88129e2751af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf28265ef8601f982ed461a831c799126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd38a65d8e8f8b537194fb83fea1b9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf764db3099e99b7bb5e824b39fd3b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d835355663911d6789feed1159e399f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24b07889282a367ab21b1ff58bb26d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ee7f389ad7ed44eba81b4166cb65e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256e1590856fdea4e518e0b13b34ea0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bb439a53f8fc8e0f4116d5875c413133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9de7c73c15cec75dcc884ac409b69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9f91d247b9c60bec50d8aac6eaca2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54e5f685f51d61a25f8f6153cebd80136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab76614e485a04f89fc072ebb2b1dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2208a8aa08610704bf6c824d8d8082138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a957873ea98dea803d209a912b4b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd379fe2090c5ee24738d350a5052f77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acb9d8e0c131ba182f461b62a5c506141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4955f5e65192990ac4dc4bf79d86d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9e650c1d709156ecf351cb4ee367f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add058734249db570b6778158b31658144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d05215b168c363e922bbc77e503982145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d1626630e7596a226ffc3cfdfc941146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a31a8beadcebb7f0f8e9ac2506856147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd45a52b43b6bdd61bcb3ae7cb8f05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1787ae5fdee8630ca5e771ee2fdab22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c499e174bd2b59afed60928c926a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ad68ba4e3449d1869f34c63193071151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b70f1c5c8f01abac5a2d291899482152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d185a30506e092a47c3a50c009b5ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee4ff30eb48597b331f0c481e03253154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1668f99033d5e9477b1af1c3e2a35b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa066762703a7b430b12dbd68f1709ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930f96199b1f3a3ff3b529e11081d3f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6cfcd4340443048207f80b306d3fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08ca7cb5934a0967cc897214e62064159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3f3440e3b9e54dab04fa978b516ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d110a9f2f62a3c7fc58ceeb0fee6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68655e7f93f05954dc6cad4463272cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fe966a4a94c34e11778e088fe1f50163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ecf2e125ea2add9554463dc5e087f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e2c6e1b5a26c0cf6a91ba37acd30e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c94fb9a5a1cd7a388a75ac0b94c45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b5afe04feb82835490c28466ae7ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa75fec8006d58152e31f0b099e0a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bf66dfbe4fb4c45e353e0bf9e2b62169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682c8587056bf7454bb29768d6de80a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db2d61199adb3fdced52650fa736f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfea3561ff6ea11e871df31975699f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b4dbded82db6074318f2ba882bf1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c931ef7eb8aff2ae39f7d1964a3248b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfa9d53fea0be0557369848cc78a02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8873555c2945b16a4cb5251a3c4a6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de467e7e3da498581629044decc3ea7f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c11b46650d35e03d86f920b52d7e01178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e6e4637a8abc1b1857682e7753515179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05d4b0e6d68b723ba76e569fc081c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce983d29526550c215f47d1f94bf79ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29bae5c1ab39516edea88a64ec1624182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152afe967250e286cce4c001be51dc7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d840ad1fe4e5214cef759f7866aa7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5c9b6f3698e5d5b5fd75d33c58a25185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7eaea41a73117380154de0c253edd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6b1ef7e7c999fedc7762fc580ca51187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ede2504a5e77627c850726a8a0baa6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c224c1ddbaab680cc81549b9a4860189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da255926f32e05c331a70642199c8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75234c9f78f76f0ad07eda7edbc8f47b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a67eba402e3ec6669177df85020f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f551065cd66e331f0064f907645664193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d54e316b7a5bf20cae4e7509892bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffaa4d304f7e4051cf78a22a32389c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40f01ee2fac1a85eaaf1e2ac280006196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a59aca052492ee276769c4074022b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72840b2abbd1a5d53c566731513c5ea4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096150135b4a88da997d754db9b2eaf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cafecdeea790449c3a4a6274289c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3168cc4119a30785a4cfe441deb99a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00eb1d5ad84ae88dd88202ed8f83314202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52ef82e49e27be70e05efd24b83be9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59859f35bdbc7e96af6d66d280b0999204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d75ee0b859c768d2eb65e2d0699d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac24a21a7dc8913e19d1296c25d1bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19656503f3a0ca287a2d0e6bb53ce978207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ee5bc4005d80b168a842e681cc9c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a24bd58c364ad953303a3b7b85aedf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c6df31e98220548e5149e69c67ab5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ce907d1b250b44d4ea775a88cac9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690374b6cf74ca518b8d1993cffc6cc3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed0d08d092487b915c5dfd79dc904b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f606d16f65ee63c989d964b2ca9889a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56312dea5ccf27668ea02518da73dbbf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d12cabdc85a60d74f4f58908d2f5d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb86d1238e71e8dc4f7a8077c249d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7e8de66355fe916e314af72755bd7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ce30de593003e965a8627d8e3341f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f9b876a3384b7ca8c5bbc68cf32c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82749a726138fb0b41f2f8af7af1036b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7615da9160288b3a09f24fa1843534222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb3b771fe79b397c0176df264d5219223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995d29cf70656ce367c2fa1ed019086224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cd1c9351a6141d8c36feba0df585e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b63e928478d1f5b261d730f81b004b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bdda78c24d076ac4ed074f3726303227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbff613aaeb04d932460ad680e18e3b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415bd5893f89dcdc66cf508b5a4af58229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a8e1681b1b61fc5533dd981e0a117230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29452062d95158559685eb7408ad193231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271da2ea5a69c0d19f4b4647e0f4f63d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a9965990c7d0d0d4cf6a31ca2c058233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558966cde411e4b5b4c50d4366b290b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073670a5b9c71033f00389786cdf08a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827eb524fff64f4f2881a362d32f5c63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c4252c0a06020d10f4798f625b98b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d534ed139f58d6f0585a44e43cf60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658daa1f108411eb799a818a3dc61b85239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9cbd9f5111e727d0cc1a41bbd1a51240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dce2de6a2e6522ae5180356a6242e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbedca15258a84833486a571f8d5a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff4a568e8be738454385065fa509e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f7ed0378c6fb7dbcb9a07c4308def244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21da90cf205f55bf72b062420f23e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f5f3544c9fbde0bc3ea866c740b5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76a36360af736a4c85c8fec33a8be4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166601e189b1cdbed4701d767bff32ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643cc6eade714f8dd449bbb219aa2fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257f0dc89e1ac756d75a257efc47f6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95ece0a340dff9e28476b01a5920a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8b2785099aa7d4a4ae58b9eb7e798252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba49737fbeab8b835d68673608bf99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844047009410cb14167d567f71d7d1c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0670e71b55d7b94ac461a63a960ab7e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151822b122683e3bc6b8eedf92892ee0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f849d2061105e75ae4f78238562e8d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d4143862dfad9bca0955200584269258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc9f582a06a54dfe0b84645f683d6d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e73a61ebff526c4278d12b12efc15f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc70a54b686e5acf8efabda45d67127261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ec97f27771c078d02cb1f731b29c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e813d8ad92fc3f2a759677a011e33f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2469aebda6f5541cb3e4d05c9ce19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc10a6a6f0a2fa9cc74555b911b232265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11478290b4eb524c4d84822e9f22a55b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20eaeb1ca943d125172a11b5f0d69a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b767432d0f4ae68445b70ea183b2652268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12c675794a6ee3d95fdd301f35616f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4675e0275532a7840d8a8190006365270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ecb49de5ba45e1f94c1e68d7c3cd5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07e1a5694221694bde6300af7ededf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c389be7539d5e83014004d095ed17273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572d3e599b0136831a09f66d07e0a21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9e4caee2d070c82995f760ac567bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3baa129479251e4f567388f92f9154276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45eae2a4d9a86a5c8c9016689a72622277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5799ca2437d0fbb4537c05e04046772278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91095733bb59a905c5893b63c6d5f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c381d370def13d51fee3e6eb2815514280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46728b5044e014ce58757efb9575dad5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bba47601a073c301378132481f73d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9360fd401ad07120d34507b81fc7f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903f718fbf3b2d68ee2972496d453b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262ab84e1aa0a1a78419c05d3b8b47a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d13dbad898cda5cc00f5e59eab74a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcf6c7ac57d215a78e44fa76e6ca0f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcae1cb4bad515cc8891e54cf5caec4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d15b6cb615b88d89104377f30b7e8e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bde96c51a215eb8845f2f39e0bf6a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a974d288d1d052a4068251c96a801c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccea0f9d8cb20c6817daf7310bc8941292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091110fa16235ff450777f03670b3d1a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8222ade3ffc3e281ad8b1f39f4f4446294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b9ee46eea8edeb83c3a917d353d1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c66aeec6a6612e253607890d84385296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f7762998005e62ee5d52a45450533297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70f56cf5b33ec465d06a36d3486326298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06e2193539f7449851443ab774b5bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d2f1e5c138a40ed11c5d61f10ffc4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f454c11b053294de922cfd7f5a8e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef42d418740b002d8e17fa00b91b32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba57c38176684f0a95998a7368e6c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d953a8162977865c782ac13d055cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401493ee67794767bbb46f4745f71478305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f335aa58fae0b79e3d72a7594c0bdd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a24a9de9ae9af236cefba01902a793307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be89ba1250fa205ce7e15661ca2e44308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2658a33e211c5fad651f0c6239a421309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f486d5be8657a53756efec4a5dedac0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa9ea90e627fff6f7dbe4e12363a90311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e957de7d5b437f03f691e82419af4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc358e58caccdb553945d1f5d2643d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8ad34da73752bcedf94730a74c811314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8481dafe190777ef0e73d129bb2e6c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f268b8eb3a6baed18ff0a5a9b2325d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9ccf3f55b685bb441ca32550561e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e9e24a302cde6c94a0b8b0ae3bc28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194e820aedea02f391801ca0e49c3d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a76aae4fb2b04fe75a07173521ea5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac11985edc6b265949bdd2fd5439b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84728add2691a0e070f4f59beb5beedd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8d42bf9152f1ccbfc277f006e4789323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a415368cd39e7b733916ceb84f814324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881fbbd0994d7be8c6b0fe9c69536c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db01e2d8735746e08624d954246016a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982b3afec09ae3e63be7a8938aa8ea5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b02e0e2d1538f5a82c1d7bc88a4e9d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af897f5b82f2ac103c8eb9e2009312329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ff666c3304da8861e4aa8a15087c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04f3feebd2de385eb8a36a0dddc049331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17332b5105918948df18e78e9f8e639332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661a915ace92d3f1df9c289c52b7639333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee035b4beb585fc0d1f11d344567d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bfbb3cfbbe75767a0388099f486c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ac3813246d7cdf9195f48f87f0e20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07c1d69b582a61668f0e0acd5ae527337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f1c9e72c443a1a740378d1f528225338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0576dfe08cdcf48cb5a0e49d82ea8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac56d8c1ad0107ea57d8d68b9f4cd6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f7b524ffbbefdd4f1ce4ea4a75591341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10238c96a25e064cb751f597d34c5e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5cdd679cd62c9731002caf1c2c5ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4ae77b27a98e7556745a635f59af6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a0ced679b4d103e5372ba6c41b3ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a47b5c38bce82c23e9f83f65ab3cfa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ca6a62a3bc76fc4edb5d5134bf3fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24690b561b83d4a621709aae9862178348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4628ed1ef54111479cb0f7d1a56d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e548c6869cdbde073d564cc5bccc0bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9851a56cff29eeac143c70521fcf90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf54b44dc497427df108fd5714fc248352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0756e388ded7f6abfa0d78cdb4979f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3892b00a9d898f9672cafdc5d7c48354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6538299653d725248325d85609b0699355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5e2d80920376a51e3ba9c96badc1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff38de236a86d45ca31de3537b1ba7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca59c7b5fb93cbf18a9c9fe716c451358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cec930c625f549f5dae7c0ca167bbd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639924befdf5c57719476e3a9640fb80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997298687ca8dc48139c826e0f4545c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a04c941c4281ca69ea705c1ca85bd7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4770491904f2c318f031fdc6d83489363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556528138c04c435d31eeb314f2df26364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d5107092e762d2e690154688d860b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc54e598fa083dc985a4ebd979328fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87123d7e718355b2d69a545a1b37ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeaa6e6ed2dc16e2f4439ebfbffcccc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d37c8efb2cf85764ed5ea6a96fa575369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad01a377f9ed0a9bc68545359e0c13370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54883e75b4e1eda1d3befbb9a6e3dc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138a5b8319e336065510e3df0cc77cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93fde16052e93500fe38a98092b821373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357d466a2c6bce5dab2ef25b6a3cb3e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bf6aad0e1af5c79de066adaa66e48375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac56567557624454532cbd66f11ceef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7f937dff55436212dc50e4696b654377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9383de934c9909c3e0ca5bfea8c92ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe5ef722f8d69861b75bd14ffa1b46379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01770b888f7faa43e4730ba449c82cc6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf911295ce5a93a4b486d038508a6a33381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4259c10126761f1b9e51411b0076f2a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0697fc67cc0d2043201dd8c009ed3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961f646b6bc034223d4a6bb782f0893384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9714541cbec3f3c9aa36aef0807393385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813df995b1b0062d93c3b16d94b8202f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815b9c434c22d5dc1c27f20fbd6f2bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f38cae31db88da8cd869cb7f15624388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af31b87e738a9843ec683117a4dc40389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ce31fc27a115f7af4c9b4247850c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156c65cfd5051b28f27eefc21dab1ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687d1140b859abdc017010eb604e8f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464c9829200a38f602126e81c12bd91393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844e197efafc850f4acc5f61ed567e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d873ac5e8cd828d2751b0ed2070f45e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bcf4762f14ae8fb0a7a96bf74a764396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e41e35fe598ffb0a9d2a6d1be5378397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f616ade63631d4d2552ca5f3dd6f91398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5157bbb2f9a88a25490a95a8970f4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cc581b586e5ba2eefe4dab46dd189400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7e532353cb54577c4c05472e15778401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99173d5c5b0801a923b9de403e104886402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a10294e696db1aada3dd60682ede96403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538562d80ebfb538bc3dc163943ba564404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad98260263509da67616ff734c13da405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e811c3db2b1413bfa3737499eca16406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1367880b682fdcd813f3ab0e74b94a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27ca89cc8a6e1887f28fd047c6b116408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77773a43ad7e6253b4ae463288cf642d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b22b17f5c4de04575a38820250f62410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83cf21f302b9928fee990f353ea677411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf8cbea64841bf2f3308d8b1984082412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81419ebe31f7f57801ac4938a2027a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acce3013deec3b216f049163489122f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd4346f7f4d44a5f3b26577ff9ece1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fb72df3cc41c50d729254d7f4a357416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32aa7279ba3a04d308455b06aaf74d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fd60b47f58e6d6336df5ccb32592d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f569b98e02cb817f6d6e863eaa12e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e56281e05ff7ac9c256c11e15d247420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6af9f0d3086c615bb3a2f520ffd76421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8842f30557aab64cf266034dcbbf3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3e55c286432d178747803c4a7e68e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c17ee35227ee746ed2c25d0d44687c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75abb9f96bc1e991fbeeb14cd86b6bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51763589165991c8bf28ff7ce8973315426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f4f6e858ae56857f806ec9b7b450c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ac1ae2515b8768e99739ae0cf223a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf5eb289ebf0bf46291828e90e9393429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c5af2230a3b22fd5239977db7b2ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cb16d1452e7c52748561729640093431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b33121f10e686196589f5a2ef40df5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d999ca6ac7bd34df6c57b78e3069be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65127deb26d71fa399ab737255e6757f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0563227df6c9a907aba73a9bc05177f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace888bfee9e78f750abd2d21c41d02436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec2057379cd33f1feea52cccf3fd34437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d579d8f723ee510d9ba0c9e5e88dc37438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e96d382357a57eb9008777299bd730439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca431672d9d26642f6cf2a6a05597f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d81b12c8df777c4fa2204165dfe9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4ec3a306f3fc0c66d3e9f58e98812442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2d5cfa04e22a64da6cdf06d735e51443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277b6ce91ce8fb7dd870e73fef550d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51964da4954e830110fec1d64923f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c3072437f4413353f162e1764b306446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa779400d6fc7bec103a78efa880765447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01924884e335fd1cce030a6ac2f5f5a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a491fe0d9f11b150ed56df37d3835449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8a414606696cfed540644488c64d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028e1fcedb748d84566f2393a1d3b43451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e854aefcceec72d04d0fd85c6a539de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17f03fd09a3f7abf7a71d2f39703e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323d70b309f78abdd0a485f21ff2f57454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5766ebb7706f87659d1fa3a51237b95455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908974a3b232ea826fb8b35b09b1ad73456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841b2b77c6f88357887cb64afe04ba4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3031d530fee6883ee0412281c99f8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9684cf128277d7218c2b3e7b014b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11573c76848efb076c86c8d4503b76a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd241ab44c016e341cc9e7e9fa35afae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519b0044dbd1db4e517f029e0529d39462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f687b2143312a8f91f1149e5c84a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aca2f177ce10c2b7a12e033e08d70d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0def9e78eca10201dac5f6bc7c27387465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317b1254c7299c0d382e74fe85a3597466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68f30f18532f467802c104f7eddbdf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2619798eba6976dd7138480312cf22b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d5f3dcd45a4b5f352a468cf52a640469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6490fc066cf9b64b93985b8fc8cac72470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980b06712b7adbd3df73ef6796cc3fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bf13190bc753861652f195af77585472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125150005ece66a235bc2a5be1ccdf0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adccb98814eb23b5df6b0fb3a658a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03795bb8ccc03685155d4868145bd1f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f4d9ff29fab05feda1f31437e6687476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd75225f8a5782cf47b497d60ba0001477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716ffb2afecf757221d17550fbc647b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b0df0c1efc365e0d94bf1d8bd0f0e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bb9b30cb4c4077961d94491600857480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43793beaee813ee58103bf5ee2cb1e78481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9530f5a79c9df15d48606a3c362675482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51215ffd411ebf51fdaa8f5b3f2b2bf6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe036c1cb19e523924b7c6a4e5543d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875333c2a6cfa38048ac6d18658bb5c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260ecba9b64091d2026939bcbf3229a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825cabca9e0310d944e42d6dd36bb8f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680671a571903352a209bc898b9c9e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906f777dc82fd74f119f77c1fcde5bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0d6f2ceb4afceca4e8116af7b3c59490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96dfd7db541394bb3b9ec2b22f2573491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2720c181dfcb8eba71c1a81710679492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71090dfd198aec771a4a477de27e46493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9ba1b813f9d0afc31633e6e134c0a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e5e7f7d73d785380c68f22a5f51e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60579e824543047e610bd120b4a10d9d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2128df479165c635b2c01687cebc96a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ad054ecff05554c0289750b43cd42498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a755d62ec97641975fdc8372fd1edc4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21b5bd1f5d53fd7e947a4ee2e6a672500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce177a0738d57fd6a844263af92176501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb888df3d27f853aa1a9f5b736d32b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da338556a04a066e7aa2f5bbadbb4876503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f57a093fc09295d1c77f58342c7a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2eec36fa3a670d0cef16852bac9f16505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c05714be40b74abf5e8087f982862506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f923854bf77480e4094dd81f668d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5eb4fc83dd0402f0a08325b9710b7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b522beaf32864b300eae0939d35b412509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae140c05ee7b9e289e08d2019ea4c10510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb9b6fbca20512eea7ee2c50842ec0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63ed1983e710464a1f912194aee2da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47514e10fa13c95c5148d95d6b3ac2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9df0256b414ed2d1ebb663d3a7b05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b9ccc5efe1402f74487e0d8473ddf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee5437b2214685c274b31767ca3eec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32ed6a6bc76bc109d66f51ecc9a1cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5babe0a92f3864db80ede3ddf5649de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79b01b741f484ebb9e55287ef7f8d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb643997e6279df5079e2a1306c316520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a15c751ea755683311423f90a5581521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34094e70d4c6946bda4585c1bb77e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d6c03ca8272b7d58b38d2d7ea2a67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320a00c19c820a8d89fb876d77649ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86c969bd6b3c31bf921d5eb134acf7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597c296124a4e9c01b92cf6a0fdc5be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a988a5948cde07808544c148b06331a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57281b54823dd580952481f4be8b74a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80588c683e69539689eabbc419f164eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252231ee8b1dfce64d3b575917c2269530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be55f30e4937c4145a394f7188a844531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469a5264ffa229c1d170f25b1d757e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27292abd81daf3d0f6af3ea7ffbbdf97533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08b8cd93f01304d892cfc1bc429cb9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c5a3d5a76067937c338690c5a722e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30644159a45b43b76604087d54919843536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a3be73ff980de2faa65c004cedd6a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c2c0f726d3c6c1c593727f32e11fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bf5d3bb07dec56bb42a49d3b10914539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e731fd032ef1e633332565e65a86e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d0962d7b548ffb767cc2950c3bea9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e4ead140e2b9cbd8cdd3a8fa76846542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de153d3bdb5f84ab278866b066536527543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442e0c3507cca6db8a43a3e9ff9ad07544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603f819241fbf81a6ea173476f9d11e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f218748e40bc3d59dcf7cb588c5252546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0a383aa5398846305af5ba36cedce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cfce1d3f18db073a6edcc4fbf7326548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f896d5f0c9fdfb6a9962318cc3c303549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac678939c80ac3906c40015660327800550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac482eac72edd01c0fc822c2f8c22e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c804630c34755d6d68c87f95627fa0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0172d48e849c54007f2809f065ebed7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db92da67b6ff914f524c2b42f108ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8facbd33625ecbb0588bb0be59e44555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab961df3c9e36ad73b2b5702ef3d52556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f878feb861749975caa5385ef2d4c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74abf3feafb2743255abc9853889676558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a78a172f69e310495657e1b72ffee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980c9c22be67ec51abbeee1aac19fc4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191a7aeeae24976c50673ddc928934c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1e771759ca3ad4405db39645e74fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b4c6124180c2be5546037a46ebb08563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcf05cb99b3d49fe642f206729bef6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b814dde82873bbfb3fca733ca5c0314565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48220f1389f89a1011f7c50b89974309566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9976b9fdd7adfc3e498147b99f7052567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aeb02c409c21efa487ffd22f73e91b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03faead36ebe547567c7ae09c211df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d73d83548d656ffecf1bdd4b54c0a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe01fb3468306295a117e825579981d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06191a0cbaf92c0f3c15d2d38123ab1572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92537130c178cfb45d8b3d7bebbbf31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc819d75aa8c482242107eb4992d5682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8a286cc46472952811040cae7d60a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a118b62bb87d2a1cfacc82c877f404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159efba83a0e6937decc1c76442042c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa3b85d78fa8484b10e939f9b0dc986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2629d9bcba97395ca8803a18a97ebf77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabafd948fc775cd32bbe238d3a2fc58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf239628d33219122971b772bc4bd39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ffbb0d331e91d143b398f88e09f0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbd8c970799547058c7e43a316afd711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66573bdbc175abafef137932f12867f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19928b19ca0422dd62ccd9c3da7580f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f4060d6e966e7a3123f854d5fbba114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef811030ab6a7a08b877d130260cdb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfb7264b644b0b9ae05295a6e01eda16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165aa18c95b9195ec6a61a1d6a7eb7217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8942c1f3e385857e26f4552966226e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279ef5a74ebdd296be15ff60546cf7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f77c5a0e0dffa1f97484ce1134f21220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18b0ca4cf3b9fd5abf5b9a5b0ae3fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675d8b5e3b29190ff23bf48bdb1013d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4436a44979d1be4742a5127e26ffd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6bd85bf035e9bdecd6c551af134ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35eac84ed2489f3287c8840e9aa07225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76722a356b88e04e2b209be56d0ce4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90625b7b8c00378418d628183bb836427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88764826690541a53da6d1b16dde2af828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865288ec09ddaf63d900fdac4408ca9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc52b7c3327ccce3c95f7cef29b19f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958b0188afe358ebab2fffe6a16718131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0bd47da8c099824c8991a77868c1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5706b997c75f776cea7c92b2b2c1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19923c42caac92c99a30fbc6f845d98f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933be4ca8ac649204a31ba0f486e96435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30516ae7e054be26214727682962859136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f664c7cd6d22713f3b2660338d41537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377f7505e09fdd90347c8309578066338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32d7921e6ce6192d6ba5540370dbae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d8cb23de162bf07ca2e40a4f06d9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b5c33beb487c83c8b403d222405d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb26d059c7b28039c498f41a7ee25c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937d746c359445fbb0d8fe5acafb23e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4901c7d96ee578ec853662038f7833d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524793c9c02ab8721b1d40746b8e4b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d4a05c8dc67410d21894bc47085d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bae89bb21bb9a10a1cd82c9dde8c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84800506a21ec35153b7068be0a8e0d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e657b4a7e8e5dc70a604003cb108149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a00e465dcec5b54a4805f5dd7204be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa4cef474a3318c8cf2e2fcc7008da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de115aee6c34512f7f91f196e5d82ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a654636728d9dd1f6aa4a480c1a5ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78f85bc2da3b60685e17fc12002b7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922fbbe4ab3bc01fd7195f480be604755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927153b9a742a50bb6e3dd0b23cba0e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3f9bc3b6017b4da53fe71e8c27dce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818238e8fd9815280612dbad618612c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494279a889489fa4159086f72835faa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a1582c40928a535c51835c33f295760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899f3680710faf621aac09d2eda397561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fa7b14c479106ba7574171d6755ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262e81d362857d1a26c9af77b35b17f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cbbee03e75c624b4ede151c5b419564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16176d3a3e4164faac38013ce22b667065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6610aa8841dc98d96aaf23e05782a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381ecf65bff04e97c94055e394170a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdde7761075d42177871319e4084a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737aa95e13ceea3b6d8493a41ffa69769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c2aedc3eab6689684a428e77af20370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c38e194bd1357beac99927b27029f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15c3d2272d38a504db27176b9793f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cc3c2cdc8d52062ed9c63f544e89173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2dafee575db697aa73ee60f0d1fee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6409dd2431c352fa764cb4b13aeef0e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f104798fd864ba01933daabf49a8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202cad4257913ae0c3afd692a1a568a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fb1cd9a6b08e1e56a13e0571a0c5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129b3aff2d63437fa90dec2cd6eae1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfd1c1aff799114568fe6e624af00c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73aec0884169430a22d8e70b974149281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257cb14330beaa40b8543c3d55a197082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e082f3d4c44793078b6df0a79728983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80617da5596be6a87c1adf3252e8f1184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197e52c2e2ccdc1b0a28089237333a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb263eab57254c40d32cbe1ce428844386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f5c47b943e945d98ef03dbd7805cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd3c9c92befb0363e0395bb3f1dc9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed08b3b8eaf541edc09a0acb046a6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e321fc48f1ee93c8b5ce92f0a2f53c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c73df2b8baf2ce73331ee09500a4e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2d0ee9f93da75aab19cbf80a2d9e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63506f4da860902c74b9fc3f60ac672f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aefe27473308c2a5b05643e9a0caf594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c4e11a3d1265a3775ac18174a0cc195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f34dfee8f87f6bd921eae8a42a454696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a425262d3b60919d81b2966b47065197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eab7a149b4608b17b7e261a52588aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fe239e924902f2206ae1e47affc5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b00e83bcc1bfe42bf5bf5601f3422100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea2460c450b7cc68faa43aaaf11e3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b532d9441fa90e7c16b69bd877f75f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa60f62ffbf3b889fb512559e1ef430103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248f2f979f456e3078a8ec7046739d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc504531692552be788634d8d1c1ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab87038b8d2a0d3f41f37de706fc338106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb35e78dc7bf2ecd72de88fa67686f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c69282c847d2e3a3aa12ca6cc2983108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a4846898690acfa67c3563b1e646b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd425347768ef829ad6c9efca531aa1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1f2322c1d740a999f13afc5dc8478111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567adad9f7a220be32c53ef98e92d9c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab3750886f788e426042c196af8128113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be287670b1a884f758b1f2aa2f5560114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe3121ac2591fa750a48a33f147990115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee34baefbab590e456c60a8d62b69fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c162a9e5e7738f6d32db520f2f6f5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c8431f3326dc08f695558904563a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4c6198c3885045b149dc39c63fff5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca908a246ffd4a06e4cb87e047c668120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631f18ad167db5b4cdc7f7a1c8a347a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296d29c4c0390dbde6aceb6518ef855122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faae8744fcbf302c7ce5e0e827b01f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690694932a7731168d76f75c55cd49d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4113c1865937aa34f9a255205bab5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44967ffd1bf6c9672787799d17ebbe1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0c5dcd41f301912feb6cfb661461a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a398cef0224d7d5029248a1cc6412128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e34fd414f44d7fd7e4bb63a3a25d60129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bc8ab6aa16ba6b42bd7b8c6327e36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed584d900a6146decd1fb5271f23a46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b133bf0636910992104ced16191bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437f2649c27e50ce74ca449ffe1075f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9d6e2667041541547b8b72af875d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593c7944c79dfc88f3410ffba0c9c96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1c521451b7885cb4fa18a1d53ba14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e85f865b8ea02721ea3b68e8ed5835137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774930e81a37f54b5b1a884c61feea71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d875a3c2868874330ac2c85c7b3aa8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c05a86ba1c32f8437b454629791e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257c8511a4b7ecd6c2d3fa4bb6c60f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49717269e1b228c130b31cc8e5a0319c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052e54db49c78172ff6b638734cafd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bb3b9271ce2e2f899e345199eb758144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507754c58862bae8d6c69b8c5407461c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d141613476c7a5bf065732c84018ecb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660a965387dbdb1d37cf2dd50cb70c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8c3fe1263d9f2b5aae22cce32d41b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbc9689a09e3c87d61641bc6a89b86149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc50f941ba14e56906a2dd7fd799889150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5116e2f53ec53cb94e2dbb6c3fc3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536340c4dc0f00779f911704c31eb6da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891a328e6e69734a799494b8d3f2879153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2e902c0aef7f37a70e3395461dd24154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23132e72b539fd80e4810f1bdae7bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2a473f769ad04a5ad3d1f5cf46ebb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223ebfc144c9ae4c745c4be3b88bdfe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768169e6efc8fb63b4171960015ce663158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ff0cb1c2cd462ee5cf9762e59f09f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07063d7f58b3d911436256ce8707e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbb9b509fe9edce0129433c0e7c54b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e6f21b379fc2340afee4e45ce4e3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db5223e4b7a71de0b516cd720c4449163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab35db9ee2fd4b37ea5b0b9489b0102164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcfa3e3814524958799edb9475970d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839512bad994f8f4694c651674b4594166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0830aefc30b501063a3daee0435672c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492c49132e0008e16824e90c2284a8a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038d92678556f382a577bc978a5862d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e6404fc918030f22ebc466a6fbe12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603043d845e1bc476c326a0f48ca2f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cefc2b19b52a769116411a9d0740f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa9378d2f9b8f6d57fb4797a728356173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c9b3d537a5d1c97315ec6af4d74cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48311c7d65b674eaea36d304b659f262175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2381c93c90e7fdc8ccc19c322ff9646176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e78754316b42c0a704c40ebbda8320177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce551d77da5bffd05f1abf9439a8da5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e4cd68aa9b4ed0e34044d879099f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ece9a3ea720bf0d8f5d5bd6896cdd4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449eb536a9edea0a3227d6545e079e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7802b0195292804a32b7eb602dc2b56182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a62cb253dfc305f113420f92ffc966183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed98bb4f7aa4ddaefbed3135708d98184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3a9d5c1ecb11b0d011f2ddefc35b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1164231bd2331ccd445b57d3c594b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7148f29753e1fe6a39ea467dcefc1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fbe8456c238a86c305d750cae26dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621bf74535a7bd4dbc8a1529330149e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763a6d7fe685e03d1187b6124ac4382190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7688a7ba3a980311bcd6f53f851ac3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb96672a7d99ed49d8bc84347716e66192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dd02c9fe17effdfa3443fb95c5c7e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173e0c1c1978bd94502933cdc514c96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e68b4e79ec702c4ccecf1b1f6a0a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dbb586320a0e26cb7e90cc692b863196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd412e5e5e29076e1dec73bffbb1bc9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994da1949b279ce40f02698af8fbb8ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402550c8a39f25ab53b135c59ad4e14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953a65f48de03796bb3202cd02a326f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7830925d45d62b2af386fa83791c48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429c1fff04e12eb5bc53a4638f9d969202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a593e2da8af6e465cd920967dfbae0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea3c955ff89532900449a43d9e5d2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485b815a6b6d38f59a5b608c5185f88205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a59f15148cdada920921f5a60fc99a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1568c1a438b9ea98b5e0a01f3704a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bed54a8154541a4a80811d268df4e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8427c1141bb2472246b1b3c0c23fff5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed514864ab9c4ac4844a70ec1fd14d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b240a6243c54af2d997b0f51a2444cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be030e883a5eb43efb342995ff29b579212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf875f5ac3f6a916e778a6fae3be137f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4549ae46b439ecf70f0d86537d7dd73214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34afc3885fd40895e818e682640c5b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07e7a96796a10d87719acf9060b85a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5da73b674e40dfeed3baac7da31ab5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fa727917f24e48cf43883e3955f8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8635ca60589e748c9ddc6d9362f712219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e54d892e308bee1237fd131ff7c984220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb867440142f7dd9c7e9b602cc0e0e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aae7eca1dac53afe494d3bca0cf8fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0ad9775ec7a516d5f3d743d4bbc08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21482b204a37f31a89e4cb2ff408d4e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50061f7c99ed0c73f56cbad602f0949e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f248a8de6bee854b781d08e936439b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24bb026ed0b9cc27b26cb6507235fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8562d1890dbd8a33a53d1672133ea9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14c1f2f096c54e78def364f81e5ada229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d8fd03edc2a70e2e665d4f40f71d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502851e98c59984d640318f277254359231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f3930ce27cec07fa3696f36867b74232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd84df160047cb67fec7fa3b50615a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8cf39a2736918f4cb8d78bc398071234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc302dd34d128e214c0e119ab517a96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2f67a07e1ff175f15239c60c735b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a80de4a8e761364c0953634d0dec6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb19280c6a44ddd493482371cdc3444238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204d4ce56b7df82eb66b248ce281ae9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4e5c159d2d88a4fdbc4fd902621f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1e4014af22d01eeae0e9c31c0dee3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4719a3f02ad9255c407930c673837242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92333761887db255322f8759dd626886243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b2dd59f2f060a8861af6a122a5a6a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cecaf7f7232f087a9ebd3d184087c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35ab5d8f653e50be9c8c40a3a94901246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6169306e6448779c4a9877e9899ec7c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217296e161a2acbb809573be58639c4c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621739c21a94822b71c0a5a48add3251249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160e56090340ebc40ca5d5b9ee574f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef619dede30c8953357dda0dc503de11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf35d596cdba49531106388c1106c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba946d465ae12c7d17b8bef9fc2328c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97afd3ff73452d7d4b15e3e81972fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98684f94937acaebd156728ee7b83a87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201e3c20bbc4b76e4d5affebc628456256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c0486f68d0dd28c7b3a8679a4e56f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2a7c9ad057c149c447c2f8e405a91258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3921771abee46fab932220bf0a6dd82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0016322aa545f77f8795dd87ed8d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99151e2da107033b8202ce419782d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009176aff9704a2ebc8a4e5a8bb45860262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e8c5f4422a5e6ed90727b8abf796b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2306db1daf97bffa218b7f3c08b08d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7828f8800260af9baceb038eb40e11e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc855a31e2007d73bdbe756de284d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd948466edc16c958bddba0b58b6cbed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de9bd06207348e32c6a235beb352ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf74ab92e04e0b451b654bc2c15bf4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c957c6a9f219c38812d8c0170b334bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c294b54f6ccddab2bb2877839d7f438271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10dd6522b56be6ad816e647a77346f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cd71ae3609b0ede05a5d640e98c6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f557ad3a9c025e2ba30ebe41b6e7439274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152204d223c304982cd04b783574576275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246001dfcf2a23b7755897b4df1551b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204778c585245254cea3a2f23130f1e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5575d8ad37b1093f9432f7c0168510278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6cbbd5345da3b3e61c347941a716f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec424547a21f56f597076c8f158d3542280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4da0bccb92dd371e693267ea4f88e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6152a765dd1315d358ead72a73b10a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c64725214ee71c4dd0be4f7bc587a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451e15e8fa1e4ea96ae6f3b39b10f16284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48bc1967b278be6d99442e58b31da1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d0b55fb4cf049c210a0808732478d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a349a48dd474b829a3e7a4ef8dac65287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171220349f651a27f14805b10b2926c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e739fa89a36cdfe6dbf982c4648ab5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f253cfbb1ee1b0c43b0cb529be2508f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569fd15261d31957a416fdc36239aaf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f38c5171d8cf959d1843c058eeb7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489af12143ab7842353d14b1f6daec0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9019395e5bd30becf1b827cd0cd3b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584335ea79a3c028351f61ec3dd279d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01107be6d107e8b722e916c2d2201600296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9189201c5074a8801e9b03345a82d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc77779e0c69cd82eccc40c2b1818d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e61361d0265aaaf4952bf61d480c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02b61de2a6c5ac02bb02a90c90d186300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d450169bec207af064a1c7933c5d82e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6015eb2db6f10de2c6b823caaee176d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d713cd9e784ff7371928458595460303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ec6188ec6324a762f96b86bf10c43304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2581a4c06ceeaf0f4361d942f006a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dac68e5d0de7e70d8db534adc7e35306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52209cb6fef88591dfc0a5eebb01b032307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2823d1a550c297ebfc8bed6b7acbcd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc57d01550b4628edb098e13ef052c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee2711549f2c9d1fda6f87ba3d7ba9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038de0f40bb8fee094f9b1bbe051f64311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489458e198c0dfe4848ddb659ba41a74312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd507c4188d6af6aa4c662c1bb948c6c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec38fe7919351c1da898ad8d569123314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d0a8fc54c3ec656c66c5cbe223c04315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed906869bed5d984482ec827a200d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ab0b8ec9a86b9a65ef8f79d504088317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038716eed81edd97013fb5cd37dd12de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a983e83c9f0523b92c9aa6a94ce9b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27d06479cb60eb0f5339ebf8997f71320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9832a5b15718302403a65ff2be7710321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542694449c619e985e006cd803294d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557463aac0d6090edfc1904b218b56a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a359bd9466492ed08a8b70d5a2fa583324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f607b3d33aff5caf72dfd30d76180f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fec90bed738468ba04685a6e8f6f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca850d649cb2200ab13bf930a7f2a9d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914a7e53f584f8d21c5ed00d696db9b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87146cc898fbd52c2d7782e84ee061e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb97a8f0f0cec5c81f84207ab9d1d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2587124145f230d2a8259011fae4d92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c336b2b99a20be9060b3043f2ada869332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde7c73125dc9f9101c57544ee04318333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15ec4f8b4bc6f91b4ab9a39ef543d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa3492890cc4c138fea02bc2bd367d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f95b804b4c1ff1abde4392aed9d26336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12cacc37df72da30ab575b1ea4a8d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb6f4a55ed909d532c380263376814338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457de9146e967db644830f336dedc662339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789059cc462523d38fbb10165cbd821340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f283260624a86c42d59922d31090e4f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8099f6d579a647e4b25f23d0e5d7a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7811a7c412985bd26fc301603fc504343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e5dae7983978f3419e847e20c9e75344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7e6cb1c2860863dbebae91f11ecb6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28302bded23a047b483d9a0f4d2a6c00346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cb0652332e9284eac8d157b719677347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967c5fa410dc7989f8e07e1bb4a9108348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e007a77d0ba5c5676248abb23bbd8d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316309163cf8de0d35848e1357b3b43350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2df8ca97d9c929d3fc07201ae92392351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210056a1acab87cdbf214711daaf4e67352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cb2623f1109971b5f28446141d682353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5de365509036f84442e00da02ae94354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0cd0c2d66d629216b916a89c3e871355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc547aba3b7ec425cd9a38aad26dd2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e07eeb0f6362b9c1b5cce8e0fc534357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da60094681acd80a7b3f3bf870b68d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8278d6283ad20273eee786a6f0959359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0451fb9ec05eadecb90e984ab9a02f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454e8e4401cf9af4e35d8aac5d239e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a634fd6588b7dd055507b50d7184c81362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc12390a8c1f9ca54c9be9ff5ae367363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eaf7a28afc97b4042b5cda89ee36b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04a2ae35530d3d1ff1cdb862bb88b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bd502276fbc7f93f0dec2f743661b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357c74ed24b3647fc298bea7a340925367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b201928eb4ec686ae89cbf28d404a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f97658c26a3894935c436a198dae0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7412023fb2ba48383b877a0bb73a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a8ee76ae942b3e8dc1bf75822c599371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4a0690a79e806e6bcb44739ab50fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3feea930bf68a86fff4253d64237470373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f171c9b9916037b55b9f6afd9268236374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87438a0b6cacf928dde500db2eafd4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f5a131324a2af35e7b0748f2c5ea1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466bc126c0f93df1ad913f624e2299e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cfe644c402609b2124f9e2600c6f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93bf0fed2f81fb0ae679b99284c64b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bc0af9bedb30219f0352aa85fd7fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b3e9e05cb782c64bd71eba02d36ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b26f538694c9e3a3fd3d50c67f6a05382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29749f026ffabd2c4301e606586cc687383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186eef0cf47097488f53e1bd9d1714c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5c3024fc27827031221e2822d728c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d1e5c910a7abc021b13a29e7372a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30038ed6915c6863ef6ef8b1e6edd4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669437e0b28e52a0cb28fe3b68e6cb63388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cbb90ad64333cb33b9b22ad2913b1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ba9f5435900d23f124cd6a66be085390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec0e7f1e6bade11a92207819773619391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d412c5ea597eead287851c2193c8ce3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef574271e540517228584d6e05efcc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349fe685bddfc43eddcaf086a3db45b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b4421ac5406d4657a16bc132450a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9771c957d91f6e911f3dc2cf67697396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377bf5e742358cb12dbcfa8763b0097397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede475972844d5f00c0c35c7e7c2bc3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27100bba38c1ff90498e705a78fbeeba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549d9d3025044578357ee1e54b697d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8420eff735fe85571953de2fef85a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d654c584622a7110658aff51b4dc1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02994e580a5408672efd6327715cf84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43bd23a1c6da3398bf2f1debde308e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae6627d42ae6acc0571b84acba5016405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4551a6d2025b088b32e27efb8ca97406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10579651ef5920457c2e396594391fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdfb33dc9468451f367cdb1f2a7daa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f738c510192f8f79c52f9b8626c61b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76972420900d5f40ca390a545b982b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b874d2c25c1aea0418689c8fd77d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ab956b9b1b665faa54ef01557764d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29aa34c1b81ae5c1f969df2b39d3495413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43004374b64c65b568dbcede0a0f993414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682982c37d8710e0a36461377ad78070415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e2f8e0b7b601c880b56801e4b6f08416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27f9e5381e3941c59013a526103611417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a231b899ab8196d37175ca8223ac15f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76170187d40dcb1436c1078ab1d1e9d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab25a68dccdb99fa69c82e67b8b2f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051903b09fcdbd3baf8d6f20a27e404a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c03e8735c2e3c0317a38a3a4e3e64422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e67edabb46da94b54d9aed6cdf2ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75184caa012b3c385869814bb7de32ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e8cd0dd1e4ecdf22fd8e9144a25a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7d1a08b9fecc005021e60e6e513d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c13c0174781659361a3bc9a75155b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d441904edddcb95935bcbc6fc6853fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bf652fa8750898f7d72471ebec8a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4861b86fe188a8624d2ca8bd6d751f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ed2cf4685ec74521948d2c9d3f83d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67434086660d65b4125d7f2c66589424432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cdf559694b49f3f93409ec64d1593433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff0e348d677feba3762e2a65e045ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d0bbb14395fc48d13e1bab7cd60a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30919b32b06c7afdecd6eddbb92e3849436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31417413e29456391ee5880eb60abb8b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ba59464911c31b5d8036fafdc6156438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c92490c1f3278e84f7b8a56ded8ca8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc2335737f25956ac74cd4ac3ee0fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1459358a1d6f33e122ae6d94d8439441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897ad5357769cb10f559b1384354c0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e7827654e3d8d02299dea10bd2b8c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df40672c8ab2a62d6cda220ed445e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02987db711bfeb1a0d0014a1b7685c5f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044147221771373affcb4eddb90bfef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e73549b9241360245cf10696a962e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b4a671c3b9d3494627ee44502953e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05365319b5e9aedafba05689acf0fd9e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38575c9bf36e33bb322d00f6edc156e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0235ff98bf7aed22efe039cfcefaa0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96296f39fa7feb31e279d3d45427a9fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e829e172c42d38a55dd1135bad9de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550755d942ddea74916b111df2c9f7f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45c8988dd9bc67132797bc540a8050455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7d50ed1af712681732a91c09bace5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb2c96eda5ca57cf2d373850c140c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da46540e1d398c83f58d079c9b4d279458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1f540ff2027c1b198ae16b31a4740459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e24b321e203da6b0ebaed0e9551a09460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fd11b8cf44858b4ace18bd72d6d58461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108edc8fc40a383e197fd561c5e1747b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86146219c24d35c7ef97a6cad6c7b3dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e784f12c7ecf42b12f0aafdd884b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce520cb1ac67148eda3e5be9b3ad59465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620b39d593d61bb38c5540ae74ea3a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3b039f0a63afa4f358ebb7bff8e68467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdff93d908f11e0f4e8c7b5a67bc14468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfe6cfb9a8f675d3903951ec401cdd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33016c831167e0118f44e6d3576c2799470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d4db9a30bad5b76066eb9589f9d57471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1a9827b3c62405afeaa92e29d6d25472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa38d15f8eadf2278ea4608091c0a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44954c8e3052d264291039c0937f0ddb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f6f5541da007d5406a5228344ee36475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41c0d235dfc1ce1a8242f573f8f199476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a44fc5535af1a118a98a58fa3f58e8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a9b59202b3a15ea01692e116257a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378996853b633e99c53c6c47ee36a244479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0f1c094056bfafece7b2437c480b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b3ae729a24fb2cddf91742a085b17481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b2635e7bab6a521a531e304132910482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1203d8a29e42bdf6ca339a99d3c512483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdfdb828c0b1666cf00be9e665dd42484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8609b75ec0bb827079d7f196155f1f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923cf09dff38318e72f48a848820d47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf05f0d29387a2be861cbc9a6dbee2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4eefed030de04ae1ce92ab12d1e23488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadde30582050d226b85c74b55cf8ff1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d688c0840e5a657d8b4f34c276d1c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015eadfe8bd661d2b358eb528101de2b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64111245f50d70a877329620354621b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767b9f64c3c1b157335215e248faa46493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc6c0d2d0e639e3052c819716650ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d4967f83b202d4ae47695f0ac2dd5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fca5677c626103f22ed5b8e113d28c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd709f6eebd88f3835b9996b7c9ab8cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ab79e7145406d88aa31def361039f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218f5c281299d333dbd9424822be0bc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62fea0e31326b746a68390c082a1c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3ee644580de3f9353e79d367c8513501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dfd94b25044f0b04aea67bf986321502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18645001200fd29a50dcd4dacf81a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f98e8c67087a06d1d91be41416864504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e76f895a2f3fd3d01795789aa44cd4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9976335ffac6818fde06034b7a16358506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc4899e7cbe0edc1713869beb6a240507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dc09914a4a55810e38d29114c6d77508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51302002585686fcd6ebf856d04f1482509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875f851cc65eba512796d26d5fb3938510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60fbe48fc9abd0c81a31039785ef44511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e8c1b3d763b16fe2f17e1b53f4fbe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1538eee4b1b37aa90a1a67888545aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4f2c7e609d4c39690b8a713c02841514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b4581412028ad41402af94b430a7e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b546820c74b545b982081f6b550da6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4df11b83d01b7009d71425b271236517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131d7c6f5982bfdc91577191383884f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d1f38146fc660553e8f7eeb20eea8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e495252609d3c99dd909680ee5c3a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548d5b1c228cbfe137033141807a12a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257224defd015b68a58a419ad305e8ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6b7ecdb2eac9fbbcf7543d9a3f126523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cc98c771cc59c094bab5648a30ddb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05d704c8d155b09bbe5bc496fb5887525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aef09a314533b5081aad8060ab0bc1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91ad45595e0d6c7b40a6de56db51ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe60dd709572220d543bde1ff244631528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708aca81b8dc50b2d7a52b137d66da5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bff53fa66dd0be3706ac589c32e9ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942a31451e0e523a7c3ee0fca361e7c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012727f95723cca1fdf2018026e25b0d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98143d7f3440bfb5604a9ec94f441c58533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664bdccebc7a3612595ab5e398a25ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe135cc86c0629f2751875196f25867535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659054af1876037260ffebfc3856b928536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa72dd2a36ad07f7e5a070d06c58597537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2828330a98eb21595affe7d2615fbca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef1db1e0e8382bd9af786133be0614539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c3941b528767ae13676782b84f597540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017da90fdd042d78da17b86e1f1b250541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37a68d174e3639f45027d1d45fc66d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afc787b22230f5ee0e59272f9cf19e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cd77727a9863bcfb36509385d87b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db8e85c4f981b88340c69a5b7ddac3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bc2ffe407413cd97e99ed58c86a80546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913c35cbed83aaff7393724867f2579547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a48386a7d1daee0d5c427e83cd2c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b64af0e93b0307730d55f025129ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852bb7ad16ca3753323b67d71d643c1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248d4ac08d9b84e5dcafb76afe978a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5be092474ba2036afaa735e229f1b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acea87a346405cf63aa252b1fe1b1a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aedbbe0a013b822de13359cb1dfd08554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7f249db16bb963319678a5a8ae6b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dd3371e72654c6a98a197f142fe9f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7cf4b751dff0be2cf2b4c2c7a5741557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42165e74cc9ba49c3bda557639c1b73f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3765306f8c4e9627c4f3b0302f63e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd802ab77f7225054de82baf0bef7e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94218754519d8efe0b682733e71197dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fac25968cdaad875ad78fde33835bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae972664605e1aaafa1e2109bb5088563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35796d66f705d23989cf5cae2b3be897564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613630163107add0df6e4f7292957b7c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b5cba226436c18459db11cd6984b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a51f008829501cd23ae72901c730fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899b4115621d6782e96ba77e807ad44568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd89531b18fe2a824782ccfe14d3cdd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59063431b9c726623a3e2db2cf134215570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef93556ca68df8e8fa4e49efb7f8e99571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5eeaf0c9b411fe895ba50162cf2cb2572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>