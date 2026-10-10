--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edeaa00ddeaada098cd8e6469bce6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf38121b87e0d269ba4116210bec692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd702b6121dbd36d3a9f2efb764ab03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baac80826e8ef7fc0407e90d24dbb2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472181685a83869d811f97f4fb2497975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcd8f30337076e9da7ee887be11adc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfe5af9dd057755bd5efc6127abb337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c5e979893125476da7fe63d2a4c658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5d7ce7b228122645bbd1e4e80911b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c7a3bba4c9304147875e20cd45bd310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475627bbe09503149c91e6da4ed6f2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389c2df2e01eae0995fd3bff563032612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca89f0b033f2e0de7460b83be5e7f8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743872daf51d4399b3675d5a6244598214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236d7356b4547916df68962ebe57c6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfc131623dd011779be093838344e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea55bd7b8b6e0251934a0bfad1f082a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb1e9aa2a6b9038c7813535de5eeb618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a6fa570cb91256b2775e65556add119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c501881c0f6bd9006a0b051cc084bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bfab2ee3e4fd85b8b39f9bfb3d9c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779b0bde349383cc08cc8a8b92da4cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d581179e60f0d7b60401583ca221efe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86291c4fa803ef2460e1a5d8405457324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb72616cad9c290a57f8acc374430525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ebb605ddfd4e88a79162f9493537826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49481142dd2a4e16941358dd6c786bbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdce72c7bf18ab93dbd96a53566b6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743dfbbaecc58b45d05470170fafa1d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f59d2a49fe42b91efed41b901a9c2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875c15d658575764ef9991080cabe7331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bd9037418819cab07c0194f2d1c6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3892739ab04fc61ab91f9a006a1ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be44cdcc4cd663012de6ce270a9872b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32431344187dfa10ff50a7f0be3c2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9abaa3b24443896baf0f4a6625c4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f5983b2945527eb0b7531722463f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c510a75545e267b36ff81acb20ddb038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61466add7355c2f3e55f13c118b427a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19790074286aebf572533337889ee540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20861db880e67076ae42f051d8cf4e0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9327b1b81a58c12c78cf90dbad5ef042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd1d5aa33de0ca2d0b9cc8ecc4018d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e99ef9daa31848b5a0b6343536e9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84e0d9acc757b3e2ed1bb827b3f8ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053a788625e4ea59bf84911338147a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe200beb19875f6f3e73192680ac4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751dc75abfa08738e55598854a2fdd548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd9de000eda36bf8c82b9f4ddf80ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65708f407ab5d8d47cc26183935e411150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a57b54f72cca02f0c86f08131de2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87dd91bd2bac0794a3c6c95a950ba052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e68f19730bb2d7a8a863bd0595850f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0df8c6343f29b1b022d71459e1dcff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244460bf35d1eb0603c4f158c0b544c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023f3bbcd45880ba735c28bad37336656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79caf75c83025816dd0116dbf5358c5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd89f75f30ec640d348b4186ed751bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bd2ca7109bf722d3fbd9acd731def59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbae2858808f50e821bbfeb4200b9f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e64b62bdb34c55fa56e1d13e2330161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db743ce57709837a17e0f6f2f12fec762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621100b3392611d29e8c363148aaf5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee989da3308175e7fd5c5b163d902c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008ace7f9c815e19a2d49828ece145865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4869092d970a211015aaf5f91aec78a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076209d2c44fe6d0008e97a4040157567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d133201217233c6654101de44377d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c24b616f50cb2531bd7e7d138575a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac3fcf88810caf1a3b78ef92c7612870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91301964af5c286ac54f60a5732ade3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0ecccb6eba349a6171478582d033472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b121bc1b6fb2e7c47d0a6fbd47c9fe073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414931ebee1a2c6b36d93bb4d2ada2f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f1d6ac7814f24deae303aaa48aa3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf06a3f723b676a457fed8d2b8f23b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1a2223e6d43960657ce537924b4f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f0f216d86a809bf919ee149d73a6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc07c4bbc15f2caca4f84cdbb3710179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4ed2a9a8fde8b9f30fb10f1c12a8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed08ce3f36e59a587bda06237ed8b5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2c10408026b55b880965d04d8fdcc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e54ee4e9b6135efc066b7f9d7045b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b05eed9d45e3ec4b633df87ebe9ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321525554ed9290fed143530721144f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062bea2cbded0ea0b61680d4761e12386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dfced340c77e2b70b3d3a0c57caea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01da007aec8f0f06da04776c3104b1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc22fcd0bb9b5e0f0c68c611fa198189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db544b9d5d4e2c3920fc282e76a374990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873753336f26f69e2e607484d603f4c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae69e84bb26d4175539fa4433f893c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f09a347f3d45efa92ff9f2d4da44493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83691707182cb6685cc34963d82e4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825098915a86cb999735c333ddbd546795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77346513ded3dc58492edabed7150c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c47e567bb39bcfbe75a81c72caea797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa620295d80a0cd009cec0365381057a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b699d3f0ba26df6b06e444821cc2799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b6779f64d7a2ed1c5c80cbdd7537d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302725baa2cfb7189024b0fc8860500101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbfe5e000a5ecfea58336971ad82e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f507adb7f29f55b888c08f02694a8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bf50297dfd98aa6fc4dedd19074bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e70ddd9805df163eabc1f5282e4e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe8fb3cb5061885fcbed87c8a0a5b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c857ce257b012bd6dfcaaba90bdedba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f9f5db16bef112dc1b2019575a1b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fe2c5e270adb67375433b6f13c289109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d54970b18e4ed4a0d1aa35415f129110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e546b6b91f849660ccba99b789e723111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda909f5d34c586993259e5859b33e47112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb14fade2f0df347996d64f613c96c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b482a714bb1aa4c58bc7e923b5bee00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d6e66affe575117a9d465891c704b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ba64859b479100a2d2abc48559790116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f848c5433b78a4e979845c069f227ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cca9e5878173da39a129c4d8cae095118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935869dca5262fc02ea6ba798de979d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34eab5fa88709016bf7ac33473e580120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30234b75a7c6b24773d2f8ef1a8c65b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02902333f2e88bc17a43e64e089b266a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070de6fe7df35a8401eca9d5da6ffeb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd262efecd02fc87671462b9db868eff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038fe04d46f3ea02b06b879f1c36bc6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8782196c16cd5832428832240c50b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39407368203265ceb3e42c4af6b44281127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d680055703b6377bf08121c8d1f21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bcf46ba1004342a7d0b9ef6fece54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2c77a0262183d16ff2501d89e7add130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fbcd661e19b612e2f59f52dfc2dd2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23df37e72f565eac30cea5cc0435b89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b30d86345f47480d2a40e65d11fd80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc62e4d7d87f9e73e652da388cb495134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bedad7317856f0aa50f30517d967c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77024df2f99af054bca95b5bb2ef85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a5f08c8d4b0b73efbb6e2456b96b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0997552cf47d28f9add9fb42e0f087138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ab78e91f40747b144be06ba8bb52e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a9faf95360f371327a81ff42390b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba41ee45e2b646cd2cd25a385fe7da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cd213c4cb8f88ef7025a5517c974a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0da1e42399a3e32a1724e2e196cff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65046fc2c97f5e87aa73cbf4c4d53838144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33856d0bd50b19878e072c400d186dce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985bfe8eb5104ee1b70be1dfd246bbe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73fea4e8ea9143c73cd6b78fca2b89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a8ec9cc29a55ab2c379f5da57a7fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047217210c7f15f14b1345ee8b2b185a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765dd56c29d475f62b1e0e123806c22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4da63a61c74ec50fefc83f1aa91404151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284f61b8b6050d8cdd0f3c944c904f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdae027d9e8232093b2e5f205a28da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c018682bb76e449baa52b786cd955154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f0d2df4f76f5056b7618963ac8df1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b579378ce437efd23e623525159e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a23669ab5dca0fa072c892c0241bc4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151148f05cc1ccb4deab6b7aa417b14b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375f5c21886d05990cfb2c42201c621159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a5a3ed2b20dbb438269df19d08f4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5497d011329af3b2b75844460eaa08b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08221ed3063bcb3097feea2f53e717d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7dc656fa843d9996a935c7cc09c3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1faa73ba6f72c92cb6e4b2ba52f1531164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287d8e7acd4367e0aeb249823ee8a14165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46d5338df7d37c6e0dd72ce72e577c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9ef1ed37a89de34cfa4ec9ae724a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fc8b71b82afdd4bff930c01b60d58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217da6de7a5f7459cf4da0cdc3622d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2a470d70f26b65fd9527dd590fb77170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5211d99c1957184a4aa9f6fe18f320171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414baa73beefbc44815d3a5951b64eb9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c37c3c773373580fef4c9d6e048d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e4d4214f3b97a11891bd015eb943c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431baba49af488ce962b64345548d60175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7eafe240c65d2e198688a8699ea2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19bc6e52b27d119dcaeae9bb3a2c3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3641fecea0769c356d79f9cf1abc2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441bdea458e0e8eb54f6a49facb67fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de808cf6d4f0f7b6c9f17d396b777dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fc4b0f8c43d3bf20bfdd90a8d1164181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5008774bfade65aeea879d15cafa07182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d11e824f7dd4572341340364a03e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe99728e7c6a29453db5d4bfa6dc341184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01266e37f94e41aa8a2d1d86b55349185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1fa67a87c4ba9bab7c015d73e8f8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55fed8a5691ba319a22bf93b2194b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af5af767b5386c91229c39cabb009f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d70691578a83699525ab1dde72f893189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce89c2cc0a7474a6ad27fa625a31e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2e3d6f263309ecafa903b4844e6fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee71a1d719f0923952d25f1cff9bb7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aff71451eea48b53551cd8083c723e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe0b55dcdb961523cc38e49cf6af1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586634266ca4c7ae3f541003b979173d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b5886fa97c7cfff6d64e0d260aeb7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0aa3ec3f511fc9dedb643d9c40fd9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf3c7d629efc9911760881a04b0323198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b8099d313009d757414647dec8c18199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abfce133320bb0a38dbbe91db09b98200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94524f54de42c4121d657b8a9c4640201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dc771fe83ab1dc26ed3553ed0751c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf835442e9e3f2cbce560cb0d88752203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b5d023ef8a47c2d5fdc5bc9601eba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b49e2442f0e759743ebf2e25e2660205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521087ca3bb4b6e263c438807f55e74e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67383fe6f4b3e3824e0c9526b471d63207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18af6e863771ffd8072f1049b959776208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abecad2f65f0a133138be28405a9f75209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245de24bb218b41894f67770f52ee6d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90306304359bf1e56841e51d3c7203a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d773e1a03fcea80da85315ca8f4b254212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0e1b5390ec5a431428f2b1de89f3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb18712c563605356b26817f6ff2bbf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1425428884783422df1b569384c6d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4ef64defe23dd382499c3b5856207216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5cf2cbf893a8cc309bc1a36f02fbb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1c9fd221b2ea62ee6f2d62f597a9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c520229f5c34e585934c1204f9aed4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053003d90bd6d280659731a04caf3a58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcb6c28f74e06ba6f76f33da491aa9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9326d38d6e9090fbd32df45a69dff3d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886879247de513b644d3ec507c5fcc1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7115e803043d4f88a37086495d71d5e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a110d2274e27137c612ba8b4b9aea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ba1d711d1a3cffa2507bc2315329f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bfbca871ec598d919cb436333f5a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af799330ad6dde92f0678fda311c486228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae969cee16f603a6607d0e0309327a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8586499174e46df071a3164f8e554230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e5f4340393ed32749ac927f84115b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0042ee9632c261b5ef652930a1864c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d29211e8a92e0f542486f99740d4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8419365aef2413c852bce38bc18d6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051ff550a0f6cfc15ba615e882b7ad8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ea38e5db6c80d0ca9bf05545102ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34053b89c4bc68e45d15b384718be5a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb788598238a0b5d040fe7e86336f0e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a690b9a69c0e4360e839eda8fdc1bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d11608256a8477018e36234bb6e9b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a54fc02d1c7b1ee5ec7d0e8783429241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ede2384a9e30f6b9889686cb604ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3061f0dcff93ba6d0fbb1bd7b671d6d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870442e3d0ea2c457fe4ab6d4648e798244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7910310bda35a3dfffb1f5115244b1e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f001b96f81316651969503c24f71a6a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae077bed79d23a13e8d2d7f54f2c7538247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b931d3c310a4b477350c488941ed29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa42f9117f2399287f1c524078fd328249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796024726d1db0d42b108992f421ad7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2374dbc619cb96022a6903d754b82b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2aacde00e81c8c0dd390a2a648c61e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3b445a34847053b2963e5387d9d09253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3b0f338b9ebad018251cc13084ff1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a250d8a6b4438a5a21a5a1699b728a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977ad179b83b1f519fbd5f121a68ba2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0403273b3092f5900b5c57ef8d85d0e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82cf109d5d954cb3a587ea3bae5628258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfeb3ac9bf5259c75564aa9eae0709259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559dd21b859ed9f04019050d0030655260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe994b081bb4174846c7fda004c7b69261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba20502faa5f4cb5951eb4ee814f39262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb87bfc997a1b519e78c5309eb17ceb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fb64cbeb5f99f77e8f7e9bad280c4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b59859633ea8d1bf6c1e866405dc2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47e8d5a6af2f674c3a159549a49e1f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea1f53a19556a114f3ab7aeb46d086267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdf984787d79b70a3e40c9d78202eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbce4099688cd4b6f4f384962eec13269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98a09f86474fe688cdffd0ceb51420270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3bacf19cce89eebb5ed694ce539e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58399c6b9763c11edbbc54eb7c3833272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e20b87878b4f5743ef5b18fb2290f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64893be0299bbdd780031f53f8582e6e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d33110f3c440022eee7a6725951865275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1ee520f3f7b18036ae0bd58a3b255276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce89626944c57cd06f7e26ba7678381277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2add7a562ea26daaefbdbb238f97f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9ec9cfa8501c8dbfe399416ddbef8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d8accf35946dd0ea861224c1b47dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccb3778ceda1d17b93bf5b25ff7dfa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5305d89d41a92377bb5d1dd1698453282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386de86c7d7da5a825b76e105f846f2b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ddf75632aeedd64193580d79b2e00284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8166d57ae9f8af48cec05366576ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ba078ebfd344073e59cff2c549b1f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc7dd59400e37fc355a861d93a1eff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df575fc611c5e19184df895f6dcbe1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2832fd7e117a83185688c78a490903e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c9ca5aa81201b600503e7b931841c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fc53dbdee95d8453c9526d780d351291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadc14f95648315ca0f5f8d7f01c9b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ea149c94b8529b20eca31eff0f904293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cf7901eb0a7de9bf1e5e6905f2529294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fadea4a3b1f7ab1868f5c0981d407295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52b3f47899731728e5ea4cd10bd9cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995260b899c0a454738a6e3dfb3fb30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e344ad56e82348c93fb42744da1ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066ce442d01a6774125726d5bda2065299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08baaf887458051ea6e9c35c3641dec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb0b62a87fdb399b8c07429ea29c24301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16954eccf11c10835413d88c7fe38130302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e526b03157f8dc6c1f6d1af8b62e58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fadb9669ce0e076dfd2a07707213dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c0c04ee2e44487cccf535f57ae608305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077edad0e3a4b99ee837635f7440a2ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ee7a3ad114610b5abab4de340d904307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421f2e2c499c958fad26ef090e7cb82308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac761641d1ed91ab60c9c518f86bc71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3c647326e445f92f63afa498d5278310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0f09937831e9c12f5b710139fe1cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577715ab15b030846bf89d6d289d47a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f9c639c0d62a625a55db7242054c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe1bb698199980ab8ddaf7cfc3ee8e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04aab0855724fb177f99a10cffb3114315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da988e3c64c2630bb58f914eb29d48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0918cccef183bd19a2d515abdf69fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3993721e1b191294fe5818d14ec4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2749757cb8722cd3b055e130dfc62c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9813490053e0c54bcbf807a280d92320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43114f7a527f653e86a64b53691923fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1600fb540c09ba77d4ef2f72059c3b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1c10b51af0a66df3ae46f3e1cd754323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870c1782063e0495e4a5682d6c7f87d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f1bf2bd7653ccfef2f3e5bd8308b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02090c881b5ff7b8f4e6fa2b479961326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcce1257e83ef4e4c4c1711026e78d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef4b16057b05996940679f33abfdff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319b6228013d2143469720d9a3bb869329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7c89def4e743f5fe0eb8d7b297058330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63d5ab3c5b433b033b5f801df424a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92757fdeb71bec1128a7da3b6c927dd5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c24eee140d8a5cccea3b4388cd392d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b07569be0a301b02cc5c40774ed53f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8022a6b6aeab55143eb6989ea70ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa01b08d42a9b298177abf0ce45acb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edfdcfc738efafef4e8eec81e08c68337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfd9e6ccfe54856ea2c67635962a46338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e698753101e5ee9ee7e2c5b9836fb78339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e46166614adde94631d64fabf97dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e45c20fededc5e738ed157de9ebe57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287a3999ca2d5e111fedcee748abab7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbda604fb18e4c3ef5e27f0c57baaf7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdc3710b51fc4ebc22ee18768ccd62344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d93df24d2f191a30c6c3644b9599f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271518c5737988fd3b6c81bd5c24b19a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ef9f5b58775696b4d8ec389497729347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c84bc7ab73f390103fef1ff2bb2b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c0a3837a2af555931959fe0a711e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11015b77b213cc1c97a5a58122d6eaab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205aa974d488f3027301dcd576bd6b5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577de5cc785800f8166f7027200470c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb26fc4ffe62ed438719314cbe475c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b1da9283ee3f000d07eadc92c3db0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8112c94b607947acb57ab5f5209d92c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655af38340a5098d7d72afcf1b0511ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1823f1b6f55f3a7d5bacc0805611b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748153f8e94f01db592b09380b6db9a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea53f0c0084f5dc7fe08ad1a7d05d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed1d02d336949548cf1165a6495aa7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64738e83bc7f3fc45b88c19cb71e43f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83773aaac6a3f78eb900f99be686508362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d253f98f68f9ed374adb99b3892953363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5824db61ad572f56a0c4f934d8b5717364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffed9ae212ec68de667468d1320ca4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9acf48463297c34d5cf3086e7f3288366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898193010d60a9daed1ac31b533d356367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c34a06f184ab287c2422f229145f03368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dee890befa68c6e99bbdd1e8708b5c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776656b7dcae6cc7ab5a22354c2117f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598269d9e93629535752dcf6736397d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a2eada71be868c7a63c5f68ddc2d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6addf30e11e897863e2e6eb7053cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61eedfde3a7033060c70de1191b81a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fbabf8c8d21c1215d1ec4ac2a4ed1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356198aeb9a0eab81b8bb1e41a85407376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91b200a22f278069a3291ef5ca6eda377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb9e3e76c703c95fa536309e58c667378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99c9772ab267acc8ef4b19e364016d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23ccec0f23489378b56f593c1180a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6526170da362e2dcbc66dc409736e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb9f926f0d0f1ca3d518230463bf5c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bd83fc19f16dd14658a9e084ab284383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f28d0ec86264157874984ccf29fb1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaf3fc1ed5688b52f01a1cc469dc50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e802e7d793699cb1f79e9a589b815e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843ef9963daed7f0d9abb881e94ef90387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d695361a69c388ad0e53853373c06388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bc16680ebeddc0b4657f9b0346cb1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6be76ca8413e3d047cea53c6976f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33b53198394c4af9fd965adf7ba6de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad954efafd3707b33bcef9e56e21270d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7d583c1b3caa602391f0d8e334951393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79895e2561181fcda4c69e8ce7fc54394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a588e7a2017a313aaec40aaab15b605395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799be95c19cd5231e4f15c2da8d9099396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b45a42081b73df083075e72f43a139397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c131505355947fb88cdc0271f50eca7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffa22018c5b707f81f0e0e0c67fead399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb96bd986dae1d99d0550a192e7fb65400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efca27b143ad1b3aae3c197a1d187b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a848898ddf8afea4a7c04a33d9e92b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5427b1d65686d4c40ce899b45eef3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969a3306c4b4b06ae4f1e5a7c608389404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4ee486441a04b722c6124825627a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc1eb6286cb6f5db0ef8d7e4e3b58f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bb0c7c49d7c859a7d31865e9c1408407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0eab48a2bce71aa73c0d5300852e59408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4994707595aa57e1e372a00cd82a10409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391fb0f3b8f5bf1e867212673be696b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffd6cc81162450ae4b649a94281bc3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee367abe632a655d595b5855ec3848c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6667df69b9f6ffe4162831ce4fe05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86356aa9428ccfae556eb4980f87e18b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89e2b8c48575cd9be819ed6cf08794415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae98559e8674125174783ac72794edc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116c56d25d4cc24d4052f5108bf9a43417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d42ead8b87c398bee4a25afcbffb3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586ce404ba18719ffc60f6a23cd9a71419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714ed5b3b87c7330ef41d70fcbc269e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54064ef0a2fed405f4a3ada6a6b8b7d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ca943e805339218589d57495c3417422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d0102e4c2bc7523f17123d600e086423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3913508fdd705344b63b4a230bb69da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90818ed1baa0a2124a7c1db292ffcf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcf859dcf9caea73a60fee7a100886426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2489a0af6aaa2c3efc89b9b2c3b2c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18af701c74f7cc4cc1f0bc995110ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b59b9e28af1c8bb151732c5ac203ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a778866d6295d7aedb01a2104a56439430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3acdf37a7de590905f4a5bdb4ebadb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96999b412901a006b2905fec4b36ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb12201598e8083a6f46865cc28905433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22398b413f6c600facb24165a615ecfe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e2d01fa1c739dfccc4b89925c321a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa907fc1ee25d8b6b8c253f23a8441436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534af2bcc7019ca287aae8a802b1d20f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db7e1bdd7863bf260d680e30fc4b55438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c5286c95d3809e12aa727662a9257439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49a176d1d6094138fac7dc0857c3cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29369d98ac1484126f87bfd96a5f0b3d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b25f8fab262e17de63a8a96834935442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850ab5c0f49b4a5a566cfe95a54c9bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5bc36f759bed56c99b9af8724d88e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7979ac0757fc7d2919bb77fedbff15445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fc5f9e52719e3d5f3c24ad4888618446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fd5b695fff892ee8e5cb1ef2aab77447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d4b36806999c123dd080a2e93e8c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52737dcb57a84c6114fd2bf6738605cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62683d016d298dce54d1b303287bd9f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393bd632ea857fb4bc4046bd7668400451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ffc0a0944de1f3cac8213d9c9e9fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4b5de68d5b3e8b8b2abf10f1d74d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1a65d556c4941e29f3fc8b6ba7366454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27992aa7256eb53f3fda7cec68c92e69455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ccf6a08e439ee8acf4321cc2836c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a66eb469ed9ebe2dab492ddcea25a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08734995f3b3ec79a38613353b5924458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b7afcb7852e1fd45c9e8425a59f34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860a4246a464bc67a091fdb4f428e79460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618e5817697a4fe181c4ea6aa719d5c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34400a03fddfd9b1259a8451087a4e6f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535520669c1a5c31b9426d73919e7864463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f405a2fa79a60107af5dde59600035464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3baa2a0cba754bfa3a9018384679b74465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff6e91ce00e72cb9e9f4521e8496d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4016ab555d1a014aeb3e1716051ad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419dd95d8ac52e264b2915f1b458830468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b6dfeff198b1238d7675d44191f3a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55678a4fc6c7259ae435d05265b79668470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b67fa1073dcd6b83a4292a57d5f41471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c46beb0d2b870f41a12fd64a756bf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761c1f93b356cc6b4bfd2c77108a800473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6c52f1adb193c3d314d36aa91fa4c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c1ec3332361de2e36dabfff59457c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288eae7b7890f096d2c1ee60a4e100f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baffb5c8b2e59f63fca59ba82404893477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa224dc4e9620ed6e2f7249a732c5d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf0bdf9422bcfbfc8f8ffb537a1223479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14820ddd070af9c753189c944993e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1162166402706a2ea794e4bcbb2349481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee0e0b52aa235dac565b5480052b8b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1edfec88e4a35de2efac8d7dc2052483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901085396d1f35a411b492c856748c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f66e776d7e169800efcfaabcacacb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704e049712a9a52e05eb8fd727b1f5d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e57b88fd66a1f809d36119f224ea12487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3d1ed0bcaa0f44af5430e86668cb5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b6821302b9f6d82e301523949d6e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383b0c34ed779302682bef39b4b75f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b662ed3bafc83af12d106cc8825c6e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f262d736e8b13324f9cb61542a8e281492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822bd568200d35e201f04a7eb6bd7bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ca45e0bec563446b553a4fcbad349494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b218116dafc421704852dafe27d3d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19534b8b5b8e18ee6a251285ae0c9a76496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fded4d4c0e28abe221c926bc18d9c07497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb72b2ac8ecfd84ae28ce36d2dd6e88498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ef5e7281594532e7dab881f4ad186499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa1856f7d92ef142b0256716e59136500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdf9bf034256d685eddd95c83dd35f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dba864480973a99ef598496b569e2f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f5fe6ed4769968a3b0050456664b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803746904fb87c802a9db2bc5d8d51b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a36d753a502d517188bd5e88c9a6e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b4cf6a5829710ddba964203b6aaba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9aeba066d01ddef0faf16d04e74e53507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852be34e01a31a50f290824111b34764508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c79c70eaf973f55007626c5fb2738509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420b4ff0b353284963c7b8efaab5a5e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab9551189495b4578836ba45bbbd11511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889803b88c9885147a8a603139c8d76512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37d836a9438c4039108d50ddfecfb1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb89493e39760b48b22be96f26d464514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f878ac1a537ca1ff5b5ab4dafdfd7d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b3740015b4ef635e4503501f76513516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eea360beed556d00349f59ecaacc86517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f407ea45aad1346618733840ab436518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dadf0f335055830c129536b48a9261519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04badfefa3cc53039bf31495fe7e655520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2ff05e9e815910b16b8ae92f9f602521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a8a63a3ef9451827ed70f12d90a17522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65fc1804b8e35123f36dbe0d79f485523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c717af847117680dd4b3aad5b7728524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec4cbe95dc09cc77ee574a4a8d31dd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f59b238bab1c9ee850f1dc28ccfd06526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53212ed13a89045f25bb8ff80f757e98527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b196774bf9331bc941ad3e1d051b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6135ec0086ee832b130206db409f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034dfb5d13ede896c8b761870ba3d43530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af9dee0a11f95c76e75e316342c0e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1b6446a5ec8b8c0211ba39e21787a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172493294a91676382deec1b5e9f09de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb44bbb2c9c352b66f615a8d97fc0fc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8909572075a36996578e8910b8fdc4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8d3252d666bc18f57c01b37d67a7e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a928fb15026311bb3a8aa5c88aff7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064a57055890f7e550e3b0b77d6aceb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f86c77a39dfd7aaf2621707e16537539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368634f52764fc45d1fbb0ee3446535540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e313b235c8be30fc55248a99bcfbb6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafdab91dda5f978633d4368b5e5deb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25247445a20fcb3a5757d60a4801dd10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a271b8e47a72ec24007bfed249aabb6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43588bbba76e697248712fffd31ccd5b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bfdeb7ad046071ff3702f125879e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96175b7282a73ec97cdc2dc1523552f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94095110a259e5631fccd5a8f141d826548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d471072c7423112bab9a669f288a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9249c98cee641a4f083b158bfc54d2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba8c27870b6fcb43df604f761f0c76551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6dcda187f823f3a0317b39ad772f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0f1db7ef700ca136a3c7e19c060ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aab8e77511515be75a7983ea3b1d9a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6d112a8d8ea0d4dd53f487961e736555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346b09582a1ddba6dd5a57274adde51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797b21cc7234692a1b692a2b563795d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8807283970ace3ad7ef2599d25150558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af2aca7f528031c05eb6d5fd31ff03559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1c4a1a159a50481386fda5b9ee2bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b278cbdff9d89088e8addaa145074561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecf90b35ad1cf7bee8c5e2fca43dda562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587b3a277b821e091395ca2291e9a01563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c5cad77978ed067d5c78f69376f02564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bb1467a0187cc4ced4233ae33ce0f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6c6361e52e6cca20a5ccf1cce1852566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b80050cdae116cf93b604fabc79f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b190997ee599723583971515f4c01b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418518971df14707eea529b4b496d742569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d3701aa791cc926125373c242d12d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7acf443391096824600df886388ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98317c5097c273d01968a783ce2b0b572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ca83f4d62e2c06f10bc37ec84560d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e28dc26cad535cc950a929b0f42c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4b37e73d9cb9801db3f6ca0cd1deb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cb89effdbbd5699e4f227edbf901c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069026f8f45242a76d43aa401bcc9c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edcd2ce69ad5a311ee5c4b4f2e3ecc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b236d77f845bc363d175ace50638867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325631e669ec7bda1e64aa52b6d6bad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fdfb9604b9a1473c3bd58935831309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd186ebd026b3f5f9522d1307080f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ae1e00848cb51893a8f7a4d986c4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6312c5a0294bde565ad2cd146d76d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1c7cd6045de686ba22d50c6b04c0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aad8f93ec7739f157992616b85f3f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafb7259d8e19ff0e0967cb773edc5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5d3e0cca7f7335ec109d5c6e8ebeb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784ea6c2fed30da922b6ccabfef1ece17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec564fd7984ff5b401d63d0a1a4d8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29253993caba2c5e2b13e4dc0456ca719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ce2b3e91043056899a9a127c9f45920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2997a8cd94377a82187d991f04eb921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0177a0697eedd114b8da3e2f755f6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49778ea919cb6467d60407f46aa5be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ee704e03785a4f834984ba1ffc0e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fa67aff6768ce809c3e00f529148825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa9f1becf859a2fc118236280d861126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9c129954e84195dccfbdf49c7356727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6aa08de0b49960da9d63738367f1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c49f7d8b76bbf1cfffe4ec78624d2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462657bb7fbeb117ac151dfa20d2db6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c156d4a138d794c778f147766893c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acb9b29d6afff07f2f7976e6fd6f8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66997ef6ebe43263c2222745805360fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91746e1dc1128895e00fcc76dc38481634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefec5dd58302ee1bb1b2df87f299e4835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b68bfd19eec1a9db0b922d29a196136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ff5315e4c2f43b519a03fa78c1a6237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851f3f3a7e177ade4b51c8eb683bff738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c157e8d034076e177b09fb1fb5dbff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78e53520cf5884909d98a2bedc034940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c87da717403c06fe21ae849922c7a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d7308f023680a3908b257ef913b5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9be9a7736a081132e47904d4d6a5a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160dd938608162e072969cc46691eff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca99fef1434645305c3fc5f4ab77c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3665c75f499bc9cbe9f7931c644e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b49523fd1c4205cb29d6cf7bd91f6447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072eb9583123d8d2d50656b0a12aab248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f777525283b29a68bcd5fee4c92d7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a1e358cadfb725e192e153ecc030e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce7480dcdb7a58e193606ebedd789351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1f4920c9799638b7eb637fe5cdf7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d18c740cacc6b188bf9f469f2984f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec44a5646280241dabc378ccd39890754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb0dc98df3665274124aa88ee29d2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df51d1fb041b8985b111e25760b02f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f97c34d3ba2c2d536833e9d814c04b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1478c0c7b4f81c34a69de0f0139fba258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a888e2c0c3b1ba37f5a90fa6c16720f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e264b81924f5f00f402a6131137b13460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d751e00a794b0b0978147127317f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af247b14a1014918e64691d048c8dc8862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd42a7836ea9c37569d3e4acc3098e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5bdfa74b09b60ffdf99e0a701028864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f8fedcac3b355b439d0d94325312565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30495eb0b06f71fc8abcab9a5fc3eb7566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263253ebdd17a522174391bf5fc1c4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fc0d6552cbd326dd371e48d601ae968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0277b0355518a91179bdd83674f28c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c04fac7c1c41a90c3d6e9059a876b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3013e9c2d101e7a6c3a338a9ef46c2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f42f892ba90cdb6175dd3a3095bd472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32e0bd1d29d2b191cf109111eba86473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c02f5eafd2e19d06c02fdea6edf9ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860744cdc51c55c9cbdeb3a92c8a5f4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37086ebc2e367da47ce7f3f52586dcb476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b9844cba2c3c3395e1151e58a4dad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c21cdc6fb6744abac5ac544de668078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986c5f04b12ed77ecb30c8d879b866079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db5f0809c170be82a30c61af7b228680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214834be81297c36a0e85755c9cafd7981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746d21778087af7fedc7ac744080b1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff39f580fb4c94f47339068623363683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9db8834255ec539dffa07c508e92684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbf75540b8ac9397e0df96880e5eb085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e57de97cd87747386338c94d2888586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a7ed0d50fcf0e0057d7ee3ae09ca187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a7ba2a02b306730a86b7d108580ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fd7bf2812c187d7028325194063c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208528589de05c10dde616f68f2107d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b4c811c080ab8afb9a1cac79625af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16db42d031e2255f1c29c99c6f4ef592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29b6e19fa9a3509f8e4ccd812a4fab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dfcb0b0e8eba035a7d54be171c2b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f855781f75ab7f917c4120bc4d00f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14084fdc130f004881fbb59942d94396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbde1733e89649d006aaab9e3c1f83a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166dd8bc37b67911da8de41ff1e654998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bc1c58e0bd4166516b8d19ccfed0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9a19d763a1523369533e3fc8ac333100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a3b5f76dd2b3c2d4491f70f402a6c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a448d532207659682e56a0bb5fdb29102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7079adfa92185e1b0f0c6aa5af307a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa840e47935dbd42eff20f322a3e8bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d19a49cbb3b31eda810c844bf19e02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3a762ffc367fa725d5e3c4add4ca6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0ae007a6e8ed84014c846f80bcfd7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0538292dc23a0072e5a6a747a05f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e8f54b6f8c250021d8bbfe99b6a9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec388dc4f65035ffb8e28901ebacdc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6649574b440fcfce4c2b5b3332ee929111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732aa77a42bc06d6035b5645183e836112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4b51d3c7934e875cda6185546e968113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582f424158588439513fbd48b9ba737114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bc9854c228d8009cf521b3fd8b747115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d80887798460795f4ba03b4216540116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d13ddf1f7efffb0d8c1c888ffd3bcb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787349cc0f7207436e89088ed7bfc67118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595fb0b765ffe6701cd38c74af1b367119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219376126bfebd88c0820fba14a6db2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f987ab6f878ff806f53e75a5354002121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511185b328f71335acf183aae6e73f0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979c93df4bf3457b4963d60f5e6cc91123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82311be5f4a612af3654c04d4085cb4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fcb6b79bc5de471a6637a03be2ef4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad604196ede800527a330143b8f84d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de29df37d2cbe60883cde84617e7bc9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410015b959d5dafad537e4e190f13cf0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93568bd146f7a8e59cb9d3c06ad9f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3d61128faefd7264a6312c604088d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d10340e1b70f3768ef95bc7ef9b29e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b53c9ceea2ee4b293a9a47c4c6f981132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb3ef55c0c4b788fdf2e0d5467ef5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ba577f35b384a9b97a704173e7e1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597b805265fc0f33ad14299bd98a2a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06016ea49b169f6810e34f329c286d1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23404afa11ccefb75c6b7e46118f8d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495e861af0483107e30e69d42bed53e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa7c0673477977c0d30a0bef9e26d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef803e459ca4c45c87cb4d79903ea87f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140d5f1d670da0d42799001816ccab1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194400292bcfa805ffe5570231f9369142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d63ab919b2407b65f13409eac0c448143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081d00ccf8d4c6d8ffa9204131ac177144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1618fd92f84d45354fcb84e2b0d9848145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52327f5198a46c6932accf7306cc30c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1702c744129b1443b1cd6382e1a4a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f836946c5af98be1b516680420803a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26beb090909f7575c661fd31eed373149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c028d4fb4c53f07400b1e7ba98bb149150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00077ef1aaa4c671a34602f33818d409151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7f82b6268c147fd1be114c6eaaa96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c6003ad585b92f75378ad4c7b843a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc276d52bb25fb2ee5e819862ac23308154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee648c8513da3fe3304061f2bec366155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e512fd896550ebcbd829d68cb2639156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e35d633a5a1f5c61702caaf3fc84c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e37626f3fac1f8c26830669ea6603158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9502350ce3846b5342f03c8d532fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5790d66945a965e866a55bb9b34cff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e91237869de5218ad2719404f376d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07540a8d4c5c6ea17a6754a4e523bca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f62d150858a99a1efa90be8a539bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b563c29ca858467a067d70de6d0030d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf08f14aa3b83de80dc381eb4527222165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832aa54511da2a2135fb755b93011e02166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8690b78e9d3a9fbb1e51d86ff047672167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eff2c20d4e72add1aa014f05b5a8ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b738ab3294a20e4a7e3b6b039e50a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d32cf46b204593f80247fb71d7f5c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51c1a0a5aac133be3b71472b4bd1b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce2e64655fa5a1f4cdd0e177ceb6f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c955051a2ce18b2c4a34817ffc047173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae29a9f2e87f6bfdcbc8e9d3de1b84a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850690c4b965a8bc383c7bf0a8f1e3ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca4be3cf1476bc99804d5a2429dd3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e001aa8c8db818cfd5c291e998453177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc90adeaa8c1a923391e31bd72e9701178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7c637c9889888d8de90fac0868cf5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa4d554d154c378f90852d3894fd25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a03d75d15b4028dd8459697997b41f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62125d0e43e425b4dd02b1e5c0211dec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b233b2a2e91ed8fdfc0f17e655adc8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc212b81a063d24fe087fec15cfc8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8525b0a3f2b6d934dd4e29e645ff8dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a022504387bc0cb1ad1922ed423870186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dacd8390798d1621d713639faa953187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8723c6fa83ac5a11dfdcdc7ae06f60188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908da4b5eb998e85bd761e2cd8d8ffd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557e79e5c516683640222ebed2b0221190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6533621aac18ce00a8fdc14effcce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b66da8ddfaf374e1f3470b6b91c6ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcce31ca07b920c0ae1644fa08c9238193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb08dab837f31b991718b1d7a8a02e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3031c9fa18095c7d51733606f1411195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b747e0e2f7454e7b095f6dd5bdaf5da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad6cf4283490d3331ea306b3aa6cf6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc56539e21e43fc95926821077ce1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce3745d78f73331ab708ca4f6d455e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4069c398041b51f9049281df1cc4745200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8b5990cda0390abf5bf65d64e1473201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769d61afc277ae8632e6c782d566906202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25e1d0d9e0eb0d085f05011a7337b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b85b1d29ab61a367eb60afb85b2db5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0300d0ac2bbe473abb3e1aa0c0bd33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fef4524724c839f3c4b23a3ba97402206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb073f2299e298bf6ee0c22f18f1bba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edaefcdb39be2e5e51f826b1588ef1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f00615b5a315ce6f4b84cab7ec2bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d627ac945e532458bb19086ba0e17210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ade3022ce0dd2b4455b365cc70e619211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589cbaee766017f04d4a2773b040de9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e81b56e642d1d1648bae8dc49fe872213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4bad0a737eb439612524afd3b7954214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a43f26e716f7fafbeec6a089dccc2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48980df6bc6decb38cb94d3694ea5a37216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44c6d3545f07c5205e852d63dd262b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613977ffdc7b7e64929f998fef90e824218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11771c162853a960328cac3f4987da6f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc204a4108cb95d8a878fad30827398b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72c97620e764e4220932bbf39e4149221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1df874461ed6ea732b7885605ce6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79be7c993ad642423b7cd2bbdff00f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36937d6c4929082f0524aee701b18248224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e428df6043d6ae4811cfaa4b9b4f2f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0a5f9b708225d6bb1b2f10eb859b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b81fabcbc0cc917022a9c75b29289227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec38db64acfe692a660db3bcf9732f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a88bbf7c5bda3e595d3a39074a0f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8178bddf4a2ecaa5605f37d88a83c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77d949162ce9206dba6245cc2f73be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b78a0e2a259863add0fd6eeeaac05232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d19795e6697a2d043c69648e14b2a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bf927e546f76c63afd8f4a251341c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057924795d9c645f5fa36c777904c99235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92702e37cb7e544d49133e7b04251428236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc155a542c4d657d997f4792e117bcf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0308f2215815759525f5690e9f0639238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eda049845dec78cde52a27de4f8192239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b07bc0162a9748fda5080dd37b1f88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb7e1a7cb50f311115bc0d1d33c49f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5f181ffe909ecc356503c0e65733d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4e8ed538198babad11c953c74b6a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34717c0e9f461e802da78f445d2b57d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29163ac1a0431d2059de5daf3d25604245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f663f6c47fb53e2e1e777ac187ad05d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be93a53809e8ec2a679272390a2aa78247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d1a812c74bcdabc2b25d0a66556e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b508b5be3dce52a8ebb850f570a822249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f13ed697b2752b203769c1b61d371f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa0e3fca1d7fc1db1b31ead2649b52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e1d727c56ab4cd77413ba83b99017252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de6451565efd579b6cc04418307be6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b82da4c48324810da665a02cc40aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34c3b87853cd5c093a380ff86708ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1782600b996c893e07e66d1eee0e91256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ad325ee06ec68379d028f7801ec8d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a5d07271bbb338b3392cd070bee3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da000fd509f509c98c44091fb2e792a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7422a904204693556dc3f99b147295260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd5141212b53740668165e9b5d18b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07217295b1475ac9abb95f9549a7896262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49678e3855adf9cf36eccbf5be9cbb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6489a8eb7654a3a606d9da0c9bf43f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1deae81abe230d0f58765e87e58269265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016569aea2d79dd36bdbf6e90fc364aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318fdb1df19c746648650f0fb705602267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa686254891e05c6b50849cbb255d2a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b0edfd1ad5d28dead3c7edd253983269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2373a1d7e9933f56c35055ba13ea4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12321be82fa112a4d4222405857da964271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974a8de56806055045ef1d87cbfd5ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9d5897c9d194bf3d0d810af8e57dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad35da8b32ad41d190295d7ef526f9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3f9057acca14f86ddd81b6dd0825b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b1e4f86037eab83df30e9e016f206276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e7b0decc288ba8f0f52b3b265e714277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a087f170ba79e77e63faeb35b1eab3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a23b7336abb7ccea3fea80071fb5c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a52ac5c3fea1a6f5f4ac1890375a64280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb201a950d58a482addef360ca55b12281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce967530a8bd31a1db20e7b6d732294d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd11deae726f6d805e8bd6635a82da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d96913546ea7091ba12b40b5a40fbe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ff08179b37a9c1992929d6ef2bcd6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e8a9a959b753b45be3ae0dad697ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8d31821f4436087e9c9b83f0e5241287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa821f39dddf522e351b67876d160383288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac892df3ad6c6c3c3073c880c34224c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be93f1c7c6c10f3f3b1082d8182cf4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4db5f3aa5945e3e5b2f79075c1116291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554a7d3e338cf8754fe405e438ff715292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13be29d74e043d7e01734eb62b29282293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0b2daa9f2fa261ae24f688f5f5ea5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18712cb51ecee5cdb69705dc73b80caf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb111fa0022fb44ef8a247cafd8fbb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76726528ddc5df961f5d37d06b67c317297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5f59e7ce7238687c2c0852d6a6d03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082a5009ea2bf3876587a194af73c75299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f4fd4bbe0648616ea4afbd89005be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cae040d2a0b375e80e7433c377b2a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c1b665dd851f9a26eb9366006d2a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5362d296ddf1b8bc7b40b8dfaf2d35303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6833d9456c00db9c1ca20c4c66218de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be825de6e80d09f1a48ba2795737e67305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e0216d66ad8a3df81d2ccd447a9bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcb4806664b4f78094cef9a3409bf0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571a50fe9a91bae616a941725641e29308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230d5799d078a023a95e95c08de4a6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4617635e4a5c29162cb24817bbea3e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2376ca24a9e835e21a7b7a4e9948b77311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced189379a9045cadf7481ee75a58091312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d973464fab092ecaac88ccfc998cb6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a5d9698e1023ea329338bc3ac76ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22685883fdba09fa806f931a8c7ed9f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038970beb9d24cf4ecf9a94a4595149316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bfb26fc058ec338cce620cb2e0bfd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d60c59f44a69d19cc18aa9394f754e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b557f848a597d4510b548ca5128c3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784db234ac16d3a8c4a2909038f8744320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac129fac1e7fa6e4801202cbf2e6b81321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceda7c1380c8c4b1a9f732dadde762b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3ee87020071b487eea432fe76ccb7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa8455fad6e219ddbc73eecff3a581324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ecb061afb552f5494526c175c8aab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bd5431b4cbf05fe487a41b5b8c73f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dd21deb0dc051448d5f95930c6f88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d8f61343c0977303b784997967104328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b336518bcc094e56b96a29394ef424329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382f8044768ae441aa87d6ece2ef29e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09699693d269ca5d752c4456bc3a94fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10138b873a207f1dc62041981a795d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62270e435b578728c781ca64320e2f0a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250fb03dea647941f40c0d9e1e80d15334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03cbadf1f2cc66d4b6c204208a102c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bb629b419a2d8f0e9b4610c0ee386336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509a841d51c66d70aaf39e0c0d30f34337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e28edcc551efc068bdd2f45401d56338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d38a3e68b3fa97135ad59dc7a42953339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012903af32ea6a758c8a329f1170387340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e684e9eeb534fd0bcd895d8ccf215b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b85debbd9df1166e6addd7f9e6f374342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a9570e72b1a4cf494c02d0199dd10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70405265b20bc39c3ef7422a2c6de0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42537bd861c0ceff137ec83451a8c54345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea93eb7e26ca5a04b3abdaae560abb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4401c0bad33a403528adbdc1fa0533347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13048de51b0e887d0a6f6a54d5b4225348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9af3227e9cf37024f854ecc531829349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36ca0613d71616ede712e2c392ca6d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1cbcb60be5a436c5a36aa33ce8788351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6ab3998c301c25487502439228c9f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d1bdf8dfb0ccf609293f18fe74499353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c36d95c432159bee57e1742c6142e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb78f528b2b016312ae335f06ab10ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7802195637ca4afcaadf5b0ec3cf3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e093a9e650f74d26a92811ff0af84357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df10f0d96c1e0943703c65eaa539e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db911650479faf3e9f22670fb3af4b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db59aefa5aa14e06a145b0b27bb68e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b4d10d87e47aa68e5658da7838944361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8602ac8baddededa15dd9df2d4b62c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c77e18a9f03ec3b131a68be700ed4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3d175ca5bc549698fd2713da71c2b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3b7fa72cc040aaa6d2d41c3501a6c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b03266ac9a108699e72d9555ffe207366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674f1185db56101ad89a76516b7f09b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614011e1dd7f20782e61e4a2f423d530368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968d5d5028ea3c3e762e83e73f81389369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fe00d2d68f6c755d5099b7e663158370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ad6aa98c4841b264c913edcae91a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a65200a25095cef8e2b20b0c9250c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f07661905097c53a5976a96b1509d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41136038c5de4d35444b6e1129caa6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24c50b3ee847cd452d0f796b318a8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c8d32d50fc47b20ac38d7ad7a87a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26edca704830588f2422172a8f07ae4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9fba30a0c30ff3225de529b630216378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfe6bc1cf1791a7696d4a09227721b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af973fc771edfcf98cc29d1c2b2d5aed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dde13248a7974b9c6afc12fbe89ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da47d545135a644a07b0ae41fbe8a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3feaf0890fb4c342260f369d940737383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd659524efb91d5437408539c49125ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8023fb65b3b243ca0d3f277416f0b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ce7bf9adf6ccf9e625c1320b0d1af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6680d7f6c89a7844ede28eb339fed8f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b6577c4df89cf9fa855b1fbe2245a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b694f0addf4f6395537c58b0732757c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8832fd7f8f3a358c9d73ece6c0e83390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710f814ed2abbdfbecd19b93b2ef661391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2426b5cd1f5dd81594450816e56daa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ff2d5f896cdb33a647dc7a9babca2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3c78f7f347273a48c9e235042ffa5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9d2ddcf969ccf8a9607285cc886ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9ad33e999d1620652340400f59410396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff287a77b87aec1c5921d8fe0a130ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f9650c8817f494881ffcf67c7b6ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847183c68fd00b63473775ec0b2fe6db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbe06572bbf3442103ee930c689754400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55770bedb115ce8b0cb5820ad1392df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a610d612b9014877897552e82079ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722cfd546fef8bbc00b24d8acba8140403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22b6a0df1e47ad87b6f5c4c5026392404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f287012f9a5ef452340c74b7042fdd5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986e10e5acf0b71d031ec76c8394ac4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaf06ef34b513ac367947f5839dfb2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec7b1c8f29ff73a4b4608afd41581a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9c35d3e9adb107a454ed62401b99b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264468c21f85c9f0067f4775b8d4377a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19c1928756acf4cf8856deba69aff7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eea7f0c7d61a5ef3f090d81887efb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46502b2e6f16e03ea67a730427db553c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d43a0d5fa8bc9c9e3bbb54a1d2ac5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb0e2c5dc7468efa4d29eb0639bcc1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dea786a73c7b3ed07787f964bd9c6e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd5c0af66705ca349ebd5e4a316f5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa680aef2e6e2e51b1537c1164613d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e25d28467269b36862178555efc4e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d96a626314b41f7a691237baecdee2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64adda15068a4bc87341e139d99a15421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e63ecacfd301b952653c9a33c7b452422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b304b6336c2a391b0e73d2ef132f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9d49cb8d6affa54acd73220e11589424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a21843ca48bcc09016dac39657678425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f074ae5ead6ab0aea4b66b5a0d1d13a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d4c5c041c3995fd612c195627d9c9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a34cb7e44b7b8c03cbcce50dbd247428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba38a23cff70f3dc2ccac891ec35b8f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf5fad5b4c6bdb4502ecda8c30b648430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0bda59511243685250b0caec662be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4e08b505946a6e1f0eba5cef2ba1b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75183500f1fe7b1dc254f1af1ea66c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea971ff40327024d17f716b1781e62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30111ca2d8d3f8c9e918891421c6579435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3a0217b42986af07306a1a3f7a3a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb333fa8f21ec4c5d917d61bd6559c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63d6d7ac24d7843b31274afb215544438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14851c12e04cb65d0d38c82b86c40e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4fee4c49b1f21707379c02c8b0ab7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e6881692774c6d93decaf2ceb3b6d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79113a5c664192615a4ec8b5595890e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271d7b889f407b81bd4409f58367586443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879d7387cf9cd5763907c08d262ab48444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549641185169a65d08133a8465aa945445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2182a8a486fad1ecc6b1967713e0b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50dc41c56e2acda7160f4d7422656d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a63836d9eba97a09e4040440ee8f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23671149e035d0aa51d07363d43ff4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ded326669c1146bbe5f148670ad534450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc377837817c6c4d84f5b79754115dfc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc9abb2ad0e193d8fbbdbe5d5fcd46452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaba463c2e01077a9bd366803a7ab8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284390db4c9fb30c1ad3cbb2a6b09e86454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97df26a8064478587a1cf87d9fdb249455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2634225733e4566a81c159a15a3b95456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39663aa920c1486814e8d08aa2415bf4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff93d1ee3b100bbabfb1ff7bd987ce5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248684d096ddcdb0786f4a37b6cc6b2b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808039f28127b6e1454572a2ba8a4f35460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b052d8d899dafba2ff8aab0248a1b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e24f21216984c4f17f8b5c429e2df1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4316b3f1df4419525e9ac678323dce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc359384d678640486f38a8d7e372bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014c4396d28bd1f842b5433065323ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d5eb0f54ac03b02fa2f3e69677fd2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33729d27baa8f51ecd4c2c81c7360818467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c563a680ef50e40275bde06ebc399c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2141b59845056afb682e61603c8c0f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f851083254ff5a71078d39c2419a13470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ab0507ca6ddd2f052c149033aaefe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078a4afa6b35291f52e0cd868e6f5a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdf2361161a221d801e6ec1f792b0a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59d04dfade4767d39794de9fcec465474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f028a5f0ae30bee9d2f03a52e992a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b43156150aabdce6baf85fc56a8f65476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97d107d0de41bb4f083b038f38016e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfb8b8f18b8b95390cd16c8c768e92478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01978ca88f3649333c3dc4458b2b2a5f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727336b9091f2f1a265a31814d4eeb8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da454286ced2c1b1b3f9919f14d721481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a7925a9452c3e2c913ac9d2c5ec4c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e2bd4bfc5957f66e71bb6ac3ce6bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa4c81afd3333ee81e111d14caf729484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf1101d4484f6eeb0cb0265558704f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df34648b3015534ffc2b1ce6e642c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093fe7d3914d6966fcb8a19dbb6c460487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d6c1eecc91fd4cbd3c0cf5a0ffe51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b470a01c0736c6e0b2cd6a57e5af82489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6ebc3570c87fff15b64fe441ec12d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2281ec15a19b38183522d1fd37c96e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2508daff10c2699085b51fb4125105f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6219806a38e26cba5192e5cb16b6d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6e15b15086347d6359f6335eae056494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f46bb14b54a4e0e2c6db16e5842bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6260ec4e55e29d8bb6a237c7908cba5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b314a03397f9934b95160d0116e09e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4b929a759f74840ecaf44b94b60c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbdb393656ea3a394f8b6916439ec8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be7143fa38356bda3aa6e07d92edc0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962c6b0dd0e99fa07730e29cbf7148b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c54c95ee0d45bcc4ce4bbd8038dc4f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c578465a80d04770dd52d202a2e863503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09daa928b94ab2f71ff39f2b5d7640b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdefcdd9be33ecb2d1bdcbfbb722aee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979a2022ab9999b239c2b270c640edf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe4d3fe3a34692341f5087facf0691507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf95a18a080a1775729d054fda0718508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fb32c28fe25541483d6ff2e210cca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d0a7bafa28ed1437db5ba8bb78d1c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928865bc93465545d83e6b16eae06cb0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dc6380b2afeb77b771715ca7b45a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5d9ea0fc3c58db36251b9e96e8c67513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93021a4bfef86abef9347e8a33dfacf5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54eac5bffbfa59004427fc26027e0e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabf8954f58167ba245209de623136c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d8cffd41a573ea8bab4369f90a9ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6397779b103e12330029a3bf99eb9a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce5ce56dc2d24987af7ceb2729dc9e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6677bfb81f3c75e45ce0986be793092520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf2920232630a3bde723d8bbf0f943521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800933384244d4f48dde6071967a9cf3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96b08edfbf31faee3be6066b74c3ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725febbdb065d69562ec4fdd3b90a107524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b864b2dbee1306ee105f5f0007413b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c263b09eba497abf25fcbbd91c52a43526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31d06c5ff59935894eedd086d96d8d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db693931409b2845dc9c0a103c6903528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae18aaf47e8c8df2624ea20ed5b6f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca2006e69a9119527883e002343dc7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786eee0430cbed4607a3895dd1d032e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f5cdce5196dd7c0cb0c1b078b859f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307988eab5bb8da1c7dd416c537b1b31533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26213382c5345892d101a6046b975ddd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082d0f286dfe319c11827d331ece03b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f5edfa119907e68451cf82ef441dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bab80a134243acc2dbd8ab8442d10a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b62e26aa294de32e44e0343a52790538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff361ae7d189e4ace48c0f94c7754c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0c2bc34496b9a3041b4fe4f248c87540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc1a350532d40daef6d7df358248b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14742bb93d643edd3ea2dbe521fb1d9a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fea3aad54b0e2e89695c5c4d52797a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ac979d704007503ee3c420690ebe5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3bdbe35c557b2ab1a3c19359e83fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd50a98409a60873120f870585eefde546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16de092d3be4ad9af17faa50ca4c013547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67279a631368643d93700f4288845c56548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e4cb1534da845ac9f3a6316d61736549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176eae83e0427a34468eaa717928cfb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67afe4bda1c6a06b6bea146707b2a8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90948853c6bbcf08e1bdae31da6a01f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e378846625c39b0e30168e099614b48553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b55fe99423e8d2a5390781a132b7f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944262b523837bae4e67efa1b55d43a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463529f507ca0e7b585dd36fa3adb3d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb456775e23cd728f64bf3359cfd0e5b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03184e506694cf52d43f884ffee6edd4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad24420e960f138dd1fb267f490c38a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207a573ef9ce6cf3ff14ec2f67a91b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7066bc0cfd9c1c852af7977f089ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c573616f62913736eff5e7a2bc99567562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97c610424612d186f89f6a76bc30e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1ae4d168e232e4957561b84108a43564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01063d63ee20ee838e8bf24f7aa33f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68be8caa62a48981660e9c04ea55157566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0bfbd399656581da0950e7200cbbf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69566c306cefbf9e6d0e45784f30c86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853fcb2ca04ec10fa3ad0156f3749e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e18220df5e67f718d7ab586035d6e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057bec737420ecc9536ce03bdce3a70571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff861eb1fe9ad4a4b8b8ca5680a43d72572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>