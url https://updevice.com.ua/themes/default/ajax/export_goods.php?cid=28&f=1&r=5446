--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d462cd955f11a04b9134a42a6159ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c53649d727e8042df6cc5e1640aef42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff28c1d7f9722b6afcbc49efb316923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fadfd809aaa5123ea962db9063dba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6cdb9c4c473bfe042b141727a7d365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b489bc49d490cf235511243b2fd1196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1983cc3bf6bf0c6444835eeb523f3c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad351ac0fb0aba9f4232f163e724edae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6b2722e2e12afe8b6d0bad0165ed99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03939826de24fc63b2251bd390bddc7410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb37c953bd71b2ff54f410abfaa99311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58377891908ccae5c12d5e7a33533af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd4d184cd1a74aae7aa15c46f6dfc313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1a8d0b47dc8c09430e6de5c28860714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2a56f1ada0b246a6942ec99a2da3115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fd7b8ad683c5a06f57a5d00e12cfe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef32a26a07fe967055434e1a6d5ce8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0e9f2fdaddaea6d00d84e398948da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35110079514a39d3f8a2b0c7d7658a4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4796b5f8dcdaa1f0739ffd0a536d7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9991fc2301df2b6749e7b5c01196421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bfa84a098216d2ff61ef86f19b7a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a742de6d78d9df5cbca6f9dedb682f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d851e1f6c76868f60f96d4488928d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57374cdd02ec5359eb806e7e19a4f6a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f046e37d4b4a1434018c8072f295ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000d3dcc99ad21269ba721c2e5a17b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba664cc26f7775e42ca6c9f91ca09e7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f399ceb297453fdf4d56e56b5869229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b254d63438c1900b874e2002d64ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce849d4ad851e3fe47b5679b5a4e134731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c3a744391000d9285be440574c0e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141b8d2f76aec81088969d5d5bee5b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e9dcdc56ebd9f5afd11566c42ebac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6263b5ce01e213303e9e448bfdb15535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a671a636ba6fbc75d45ba128156c9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e7e59b48776c42dd7d7eb519cb75c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aef27507f2c1fe50fb8a83468f56e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2e6ac19f16b0131664ffe718651fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe7ce354c59e7544a5cbf535bc14c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7796f1b552572fb9ed629b67b522741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f799393ef1e9fa9502d230838413b9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317406fc7723db2e41759a59569905743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c59a44b9217ee6703a5fe4d6b0a86f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83b43ec2d1a44930d22e0b61d8afbb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafde17dda6cb1c6506347536905a40d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924b0bdc17bef13b2c41a543fe9e3fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911229aed92a1b8d381c0ab3c9f7293048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38a65cbf3442268954580fe9d80a6c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861586eda791464feb31b1182a5089450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32dc39c8dd3f661d71c01708a539de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02718654d9087103f0eacb849cc2efa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8771ada1d1fa9318c1fd7aa9143eae853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d5f7bfab7f1d12f54a5ca53fdd43a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39330fd35a27ef6e7421a49449ea9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09919f546f1c178b1310d50ce56976fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99f76affe6cc5f81476fc49bdc1afa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd30e4e7038e7d9f35d56067d4e2d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97a9a6214f884041206afd4a544fe559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f971043279fe10df6348412ff996e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d2e6070e2b7049bfddb994773e27b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2c0a2e9ce93f5e35b3345e5c6e40962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9d6e305400cdcffcf1b11fbbe315763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b22fa4688ef4b115fe97f77fa43ae564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f28f4820f10ab3585dd8995334d44965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eff70a7a3a673ffb80993a943d8be866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b9bd4b499628c277b578214ec5e3867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9d42e56dd82ca51fe5f10958009fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4735b793d5800bad01261a9ad70b6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee9643ebf0641d9e7641639bd5524970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adfd491a135b42d057bcc90251205f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd0055e1f276ca988edcd20b9776b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20293df79c70bc7b8e50f530438693c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3c88017b69589990425bc1683a3cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b0c5928a654b07b9e254a6aa46d9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa15026501d335fdab5bc20e3d0c8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cb4d0dd784d87b1d9205b896710be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdd49dc11bfc81a4919816b95071c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba5c309dee430926146e5b1a66c3f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966686bdad531fc97c6305d234bd55d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cfc75e84ab5f898085cb6c709e93681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96103fa12a723724470c7f0517da5c3582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a69cbef1c6e9862826b1a59c68079a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60661725a9687a91dcaae121d017b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fddcc2fbc8a4fca551deabdb87c0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bda556f8aa0dc2565a26ac5f48680a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da813a6a5606a7362b4d355da4989fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad865c71cb572dfed3ef816e5aa7987688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24ffde932b34566e89b62b5e1291aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75568708aa1ac7c0b9d873823b3f53c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fba804b587eb029d5ba57c488a49d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe4c83533876de2e293866bdce06a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac609a452d519c5922431a8794de6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d06b861187ae294dabce8fd0589be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d205a1b088f6a294d7fc9baf58dd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109837281d3b303a450bdb508502ff6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c45d91274a39b4c3c02a2d4b10118597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8b95456f2c84d45e2b41337f721b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bd95ff22719f0efa1bb0189652c1999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d11572820b3e1a8296279520bed66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963778dc2236448cb8cc5502ebf03799101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe7bc34e22f102a1e654a080a487d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414268cb6d725eb07a3124bdcae7558103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe64744778346711b88077bc61302b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3902deaea30377dd44053f897f81df8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691fbe5c5ee750b4eb8065b4b900655106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbbc708927d6dab0d83c9eb6484c58107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7ee34218cc310017afd46d2c42549108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870309a0235715541551528e0928e504109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ceced7dca634d59fcf04513e2d0537110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc51675534ddee8ec47e3398c1bb0d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb680c345dddeb3cc9a10b51dad67b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bf76129cdac5a2fdd9c93bb3ad17e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34173d7ff8da50eee46547ecca679707114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3855c607e19e2d4ec44f4b69917f25d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45058263bd1b1c46f1e35a5e88ec6b51116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e24962584bd0f304821573b1340e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc975fb9b272e22b3702bce6da3135118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f236ef0e59d9189b4cb541f823e19f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67a9e914166d1ecc31cea2860d0912120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a0fe1ea910214a92c173c561aaefc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3e60782616054b033584577c8869c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7f3204a72a5e3d3101c94ac1d87e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dc12d44e23a61c4e95332f34c2587124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b3aac08e2b99a1f6c2d135cd4946a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b63fbaf37ed66328904821a8fb590126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffb7cfdf0e6bb22e344f21dcc9a017127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141628a03b17c3d676ead0b5c481e0a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729d4ff2ea0648f3c3b25cd17e4bd28129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df82280bbc3bc37cdbcf3fd10409eab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcf99823871ffd0a44ed61d4556b7d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d1361750cd13eb8ced64d1ca5adc3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44d6a9bbe274be81c0435f531f48de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b2ae13674a2dc9b3bb284de358b74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db859017260a78d009ac82608ffad81a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc236895b7c9d02c42e9d41a1816b25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fba15e92049fe400505c8797d4aae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e89dc74d319da2c5273cba788d9fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c51ec169c92b13024d49b7937aae29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0447dcab2fb272d076facfb872939d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a6630ce808098720f56401d861dae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170e0ee23cfc7574f463c2ffb5539ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e754caebf3d603793f1f017f1bd74ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138f2d43a25447f3a67f0359f5c8735144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde5c4668f25c27ed9bbe18f4289126145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9add0341072aa0df6e48f99c6ebc384146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fcf836809a7c53a83fb1e805c5615147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48d5bbe03391591cd5cf11c0b88223148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277d59009bb0db3d460da210bbc9705149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717c689dc86f5c4452fa1675081de55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb276aa3f71377ebbed6567d5a6927151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ca7ea2ba05187fed63be14e508ee7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322daefd4c94d8df3ca81125c88d372153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e82b799bcc7cd5470a0d439204f9e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291b6167803bc0f5a24416e050d9c0f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0acb5898c18498340ed8cadea16b6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc24bb2eb982a7ed5affdf5372c599f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959b686714c9e3f5f951c40d5ab7539158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09079db920b5a2c62591ea9fac40198a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f535adee4f1f66abae5347a839852a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc99510a89258ce0f0178dc60e6b18161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabab552b3910b40fee6d5c1c47b502162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6765524636089a5c8073dc7d09412163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5d2c78d03ac7db466d690e36bce86164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8968dc31689178296a31a87b2c908165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189fcff9d208133185e068a2c223ca9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d801d2ccb1b4f4a8bc2fefb2c6de2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bbfb9084389e895ccfd269c1497fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ee23b75451418e4a0302b274455b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a91dd36cf40887803fcc461bd93267170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b611d4856a8dfa45c49a8ab3c2db6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c787ed2430ae98ed2bc0a79d1c82142172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49beab7060920647cf60d622fc4b861c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ba83f8d36fc248a40c3f7e0c8ff89174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09dab9ebcefed8e880c8a10880ef58175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfac4d340833f01ba2f3a613bf31cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db51e83e951ca4cc9d30cb3ea69ad9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b5fd97c580fe30d20bb67309fa2c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027b0b4c9d6b2826c9392a72000c3ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5d8f31fd81a2f80c6df97a17bd0ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326253f5223f5c27b4b2c9039bb08969181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e0d03dc891823b59e05c99ce4dc0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb6af0dcf4cc755fb523096ab41887183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30daf37b639f1369d21ea29bc3f5ca0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e87b2a72624383e59704825d4bef8e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddbda47e7fe8133fe83b7e09194a1a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecea5984ef3a9d888ca55f157453ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f69a772ec2f0e7613b6053480b17c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167bfc898f8fa05ac3251c73242ddbc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440b3ab032f4cfd700ab641d614918b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c95f2108bb790a4c847970781152d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737dac9c9a0674d9e72548c41f95248192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287cd598e3b8346b44562d3ec0858ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611444753c5783a7f4fc021279e14c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36045c94ffdd35ee5d111fe0f23675195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0cb35276058730861fbd72d528382196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba55476ec82c07b26f35497db477913197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81960aa9ba0bffed4898b87811ae2455198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ea783b518e5c18453451cc681d310199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515d8ca962ba3a3efeaa859c40ea94e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00872d7c82501e8aea220fd731d328dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78961c5adede9476b7d2bfacda7331202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e28e438dff61e49c5a197dc02299b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9705a5990aff47328a37be0118652a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448fadce1382691b12e66a0e8e1e69f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4543a1a463b92e6d70178640cfafeb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63e6c15232792eea5d2e525432aa36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd2befee83c8c8dce7a4dba6ae9de4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3613b2ef14ac102b698eacd61b035209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d98dc631c057f07a8875be3d9108b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec021bf04ff2c2149252d70c70884281211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc1a12b1053d181909ca9441398073212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96719ca813927aab451f8696538720d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d2619b6dc52ce76536ddcc7deb8ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cbcc8b75d833011bd60268f1acd2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87d4bb7155ae49a07e6a621b1239fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023f83d2876d53e1fddd159405c4af7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d43deeae71291428465054bc9524a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03002131946330d413a36f915f7d6e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce24cded9d327bd49f48882a1638bc3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b497409cfb95145205290399a65a595221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e85114e8e48503e17e1e64cbe6c41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79157b911f0469a8bb413656e0ba8b1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dfc94888e74502db482e2f6c36083224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e741ca0534f42dad9f61f7847d3e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51862589dc69820abbc1a41492c370f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8a47de3c237a1aa87ff6467c88b97227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5350371e7d715d0778ab536d19791c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8caddc98b6d79b7b985d5beb1a45922229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce273d44fbe1c3a7ee9d34761f0c1bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcf2f314458980a2274dd966a925fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06337918ead1b2eaa7fd1719b8ebed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a0fc0f61542afe0471c7dad329f37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bd5f4691d56de2cebe1e25e75240b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fa091162d93362e485ddc650f568b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c03f37a38144da6cda81cdb882880236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24c29d7c6f6cb75587cde64cb82479237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c09fe6b96a5b081cf738d0d52590a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe909a9fa32b4222775230c2d3e608d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8021e1c18c7d49bdea60c12ddd90e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3399e93b21bb8ece0933bdfb68f0204241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677166bfb610d2a1e41792023311221242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec0fb09916415432255e225c4acaeb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3fbd5de34b6eaff12b07ea825025a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3747ebcd1cf9c2bcc4b224a204d0ac2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd96452908e5744ea1c78d608073bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816eb995dec4cb2c06b2c1fdb0a4ef60247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723304667c1d909b74b14a2e3bbedd9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a36b89fc10fdf8e0ce5809d0f8d28249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6362bc1f79e5041efa45ca94d78282250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf861a8bc8a73908f524264c86187655251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0746e967e8aa33ae02947f08582996252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284d2967f51a9e15ef6fa289d6ac4a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1f9e34bcf1cfb2d4539a140f6455c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e6835a30d480377181bf4d9e0c925255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083066ef0ea4f0716c37ba91160bd437256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58824c3190adcc5758695e108a701e6a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2ef9dc2637542eb748418499a0d7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e77c8d4639951d2e4a146fbeabad29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccd443bddf63459188fa74ae3b47ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9424802837a36997273b5de45bcebc0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317af62cec9dd7774cb673e5d8f784d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8038ed175271adcf3eb76430e0252b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cb1cdc80773867528516ba86fa0d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2823e5e09963f66b623c80781430420265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8deae1d093cc34273e0d47ea74b173266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8179b0b9b8f1e25e7dd2ee7e8790d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfbcfa517e68c0a46e33acd116c0ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54de91c5abb1d73d4b153558a11dae3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f64b3aea3189597807a49b509a5a47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a0255c134b4ef3d63442c4626c428271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4e0d50e8e6f7e758f9a0f8191e5f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3db5ff13a2e32eaf7fc18f7e70a15273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8aad436c12ad5c8910f3e4d833433274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec396eea296b455ab8c341bd3df8bffe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676950cfb5e577786e2667a0e41e303276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67601f842e36f9bf368567fdbae645e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a665d5d13177f505d44d83fd9b52b48278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f00fb9da41e7f55fbc626af8b40327279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785c616f9fc3dd32ed48a8e71cbfea3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fb637697c2842231516bc4bbb8d97281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2a95fd2a690b5708e3bf317a88239282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1ed4b711426788d211a589f140f62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ebee51345b95edb4e6b23ef04d577284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76079d6c3342dc0e7efce33d095cc300285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce96fca9a7a240d0bcf077c1dc45ea6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ca9201d0eaed643d4bd2e1bcb1d0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a1f27e10005d7fbc45f45bc898dc2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12679869631725a5cd6b5c92f168f930289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d50817358783518af6ce6e8c8a88c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf331557bcb4b5eb8e38bc452716865291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3cf1f8a85b9f13e8e3d786a7282b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fd96503f11658c0d6e09afc410fb5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d22a4c79dfa3b001ab64fc7029552294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc700b0d4058ca88f66dc6c0edc8a639295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62528db5a53461b9b4d50bcd99649302296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca0f1dd4d247444a66115e48e8d5fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8691de5a2e14079e2178da3148af52298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933b0659be375195b293f39e0bfef10299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fb019376e052bf53dd7feeefcb29c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4efe9b3a09c59ce18fe174c2afc94301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555af8531e741ab6aa976b082763dbd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac87c166bd8f0791be962b998c4842303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7beb5b7dbdbeb6c330ed453cc86fff0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8972f3a958ee13dc23c55c9579510305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1f0ddec40113c0cf56be57bc828a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863329f80b2768ca97401567aa602df3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f89176e1b44e0b17e2d532b6aa3f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e9866bbf712bd02450ec60f424e0f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b216c5bd31df57d350e3d927d32381310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29795e09838a3c6a807c7b864cb07792311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01289656495471ff637a2bf927dca2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91919bbef590acafde6b0844828e136313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a996c846ffa9d016a94bf5045c72fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ee19b4e02b0287e7ab11310699b66315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613eac9accea736696d4d5e5b76e50a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52fc51f3fbdd230a2855212c81f257317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de8e2f04e08ef148fbf9ec52dd690e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d61e1d4aa062444004ae956013abe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149906ec6640a3d7b28aeae5becf34d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad69b7609d1bb48cab80700fbe3790321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e37224acd18b44064d70092787e81d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a65ab59fc67dd47f7f966bcb9f729323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767ba9046d5d6ed85b77266e8b87a39324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3b96f60130b604d7382206ccb1ba4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef931f403fd76bf88a835d4ac4d0f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28094a561ac18dad0140344aa16caae5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd231144813021f825e08b42671a0a9a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b5168de402e6780dd47b8c7a44004329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe2c593f5efd7339385ab72032f4e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ff278ac61734121625e1c8eb81240331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be8d3c36b82ffb1dffdfe27b72bebe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cebd4fb862665ce3ef947a4d159c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596340a276cf1ee65ed86d037ccd50e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1263dc28238124fb05f17f5890aa658335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ba501ee5e200f653d63377f7053df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff961f983bd1a49f730d72fd84b3bde337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212ce7978a52e8a757b19714b805753338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e814fe34d1e712cc330f1c001cb1137339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7ba078b8cfed2e8387545ebbde6f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde490dbefc473824a780097653d5fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd74d65a2b34bb796eadbcb3bc64b06342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b36b0a3c2a8c4f7f12bc997ca3cddf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46e11e661e4f0ef75bd98cf8fb1ec8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31e58f2fcda8a90e78ba9fc478695c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d0951134c176cc194cf3483aa5451346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662fedd1b14c7a48d7df791ff7b3d5b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330e9e5ab17c0c687b2f5890975465f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09be84b82c6185ccb939636add2722349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853321aa5180f9e4993ecd7dc44d74be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05008f13a264536c17d5af6410c184f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36031e859e9db9786874f66c326224352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdad4ae6caebdca0f6bb4dcd0a6955353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bfc38700c596469cdf256a75b0389354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43758a48bec15f48c7d9eacaed525bcc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8bedc7ae8a908aad89f04a268eb3a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd192dadda60a67087fd4c015dfa62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e31ba8371d7b87bf1e6f6c70bb9c1a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03605671b37fe85c57ea21949d60bc8b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcc0a3d4cca3f3dbfe356229c96a3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07309d8d5fe3572622d18fbcaf072688361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154c9450a77f0d2f907ea7d0aeae98e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b34254451680cdf22e633f96e3351363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbf03bb71e30d1968a239479673819364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07797624d72a6a0be55a21b95fd3ab6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48390145c07ca59872316dab727ea0b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f110eb2805e25db71845184d2aa9f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fe226b78b18661ffb0d7635878890368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df533f0c0b8e6d6fc57f409ab54616369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cc81bd7a0b449c18dee1af7eb0f15370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c72483199c3a20626b5672ff6fb2c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e7056363f2b9a624c87ce39b9e261372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b47b9ae793c762b9aac834abc6b41373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfad711db33f694ebceff57934ef955374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c14407bfcb77935d76e958f4b9ab96375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ae74a4af6fcafb74457b90849eb74376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac81d81a517e0d07f9905c6d79a723a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de45fcc0358043932024d736c016c69378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124ecf08832dc90c43f3700183cfe29379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53a04da48f1d9b2602056acd89a1dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6320777685b3144eeca8cb8eaf261381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a048dd0bcd04520a76c44e02ad1e20382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a03dd065e71f890a6f7bc5eadc256383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3d70707c0c2bb206685bfe16b6f77384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6770e8fd99eeb04bd3c764ccbd10c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3fd9224aab96cd3ee802dc1037348386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e375cba7cfb441b8f5738578e938144387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50100dc09fc23ff5dc9575250d39cc1f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b62b2b44d5ed3fd779c828097e741389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd1f3f5c042a823b629855f9082474390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec567202d2f73435eac7c3335b4f868391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dc7ae50357f277c4c27ee0fb7fc1d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4613ed4cea84cc138e4a9d880310e99393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53fddaba794c4e880e504ee8b8f8d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3e69965bebfeee5427825d0777441395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656091cf708eb8684df9dfa0376dba21396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa2b4b55ffecb1b55bb2a5be0f7dce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbafa74fd3512c2b25b9a4167409f9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fc79ab298008525587480eb9bb1c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294b70a6ad7c62e974409791ee662e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7b7efddd1fb1682cd9881a20e33ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1e87a7112f4db26a68b0583a3680f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6268409dbe84cae2f2d14dfe419228403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3fb49b34a4c200e7196a745e178d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a7c3d587080892c11fd81d1d05c16405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1597d03bf151afeca33629d84874c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e2cfffd8b546c39949b03de8630cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757b5460571755221fa0f633d6f16c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f724fd73f6a7960fdd97835d78ae40409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439450d47c45f8509fc161ee9268f9e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba721fe2b3d910429f57a4d9672952d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9a982d52898e04d8ac97a40e9358d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1106a64d0360eb8597aa05aeba39e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba02c328a1a36e821331fd73a0075b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e99cc1b4248918624d0b517f9f65f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895c663b8ed2ce361ec4c3df8d64680416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9c69f80003d937bf391f586c93cf2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f966bc57967d07c005c7669e570bba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79af91b4a9e6db691b008508884f6e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e73493654b75b0aeb4f390b801e48420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820f9b6919439434fdbd2643e193840421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14babf4e8212a4b4b27c5c9d174602422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab90565171a6d9196efac2afa42caa5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaba2ed01bdc7b9784beb5dccb10897424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc14513f5f524d26c70bb472d6ef834425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb09065e92ba96c98eb2a8e8041736e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd279eabfa7737bc81ff5df826003e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bcb50680639e7a7600d25e217928f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21440e6f35c8028c21a3b458673bb187429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b403cb8f2fe9dd581eb7f588193b1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34532b5b3e74a73f9288e78ce0a2f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19567d795936f97bcf30afd06dfba8db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a548975938bc16438ba5999b7ba5dc8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5424f2efdd5eeba2d203f9faf415d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f37cc806c406090bcb1e748e6b29e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623e469bed0d921073761f7e4e53f49436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e05793e5c6ad7287b1a7512f34e351437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3047bcc684e151aba8b8bbfe3d0ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff4a53a9b1cc8976059ac61fc94917439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383bddb62650f02155e285b2684b827440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4766a4da78c7e17f3db13eac15d9c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42adc66993f471964cff97dd5b65330442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8a040aaef0c5cf0604781ba8ab57d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728ec42ff678430ee60c0827b44ae7a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5c571e4c0ebb4016ba0f42008263f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed714ea1e4c9494ea53c2052886e06446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1d23c07c814af830c910f2bfa6e50447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763ae104c78aeb6a97a8e40e1b9d0e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e766a980129642ff8ef44db5e0b5298449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94b3e537b464c1c5e9c82a11df15cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c4ed5fcd91cc467a2c15437f400d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591553cbcfd5815c92aa59609dae268c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039768fef0a2d46af54baac4bff4bfba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ccae9178d504240e2b28a1d414921454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13198976be090621dd1b77595f005a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116564fa2219f1b9c5d749e0a8262fc6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917007ca7791da274529b5e3e300d9a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353c91a938100ad9c7fc1ec93793834458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e841941298e06cad7e22827b8293f92459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b241c926a258e8fcb2943c20423dd76460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd03893df76d0feb349ba2cf1c04b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb02a203b602ff3c0bc3b4f317edf1d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318c560d22c64dbc8e551ddd3e7bb2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6aa0198c807253d4239ea098368b10464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399d391c472eac02982d8b61cf78488465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930fc3d9e33d6da31a150432e235183466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078d4ad5341a879c81f8c4a35d9276e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165e278d28beaab4e3a81aec43ab012468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53178c9c999f86b2013cfc8fc1465e44469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea749a7540cb12ea21f0007673d6030470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfde0a49c1beaf34a10139450de6918471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1442f2ea26d36b8b8f7348c5eb430472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362323de6532c5c728f4426f911996d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb3f3ab3a1213785112d5cf17796e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db2e19c364f6f66693184063e5cd01475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be79bbda721e0f1630c7832596374c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84b0ccfacf2af233ccd0f6faff88e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726e4bcda53516fd315c81a72d6eadc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbf004c3cd9b4b262a61832ac6827f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a981541308740e04293e371fd52a3b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d3a319896a2c1a667bf7531abc140481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ee877ab18e3655745bfc5f4c2cfd9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d9eb3858c5c35922fbc2656b9d4b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacf273d62a5f3f4dc20b136c0135fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf766d39c90f097ed05aef42281f9a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfe21a3415f85cf107d2b461e0f4be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67619af7dc90cc2a3dc4dcece939c14487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11736db5df217e27c2b22dc5ea752b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ed41d4783f066ddeada5393f564a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083eb205e619cc9046d5654728d5802490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772440ee2e8067fe7ce9e341bce8052491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb2da61ce0b29fe25b2095944db4e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff649dc8a0aaac2e33bad103ab69cbd9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db004c06f6ac5f2c48b5982b37e379494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28355d6ea15673fbff0e6b0c0cc1840a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58ad127c9f5ac4d5b7b290ea68c759496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64594685cb029524322a189aa90c1472497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da699cfa5b96b7ed785e6115e962fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cff5c7c7085a50a3b58b40547ba1c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f425505143ee7f1d3404682cefa52500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b286ab2811d1135c9526023ff1ec8e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09d8fe2b5cebab13eae58ec144ee17502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2b7d26fd1d8a6e9638495bfb3453e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d26adde9fab87eb19dccb99efd7b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d158088e692d87c95e5f647b466a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46388a19ddc02b959a45e46a0e025f3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630be46e4e6d5d23d3afc6c763b0694507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de74f28a2f796d611a0af931071177508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dbb8043056b0db64b70d0c4f5f1a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d2c2e0588006a1598c5ec2959e560510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1accaadac54482fb1829d101daea7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f7b7b56f26fcc5aa8b2ee22385e1a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9768b33e32f26d7404536f850acd4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf14d281611ed94c2ae3b15d71705b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527f791e14a86a957402cb5ca6a5935515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d7941416af9657065262b5bda3429516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45eeb1b6d096b09ca3fc70b80b7024517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f27ac9721447afd8c5419283c332a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b082c2387f5d261340b393ab40e344d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eca904e7a1200b3c7b9cc42d72c048520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694c442ed26c658ccfb2fe99ea9c3c6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c546f449d5d173c6d2b6611fb4c3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012fcaf9cd6f5c6d662ef9fd2ae9461523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12301223de2aec92aa81ed311997463524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a609f5a2fe5d71fcdf7b77ee2af83525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f6522aeae27171885ac5240041036526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e41e6a85b9d510d3e5dee726869da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621ce285bc63807a28d0d4cdbd6fa6f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4d2ea347f65d29636df378715ca06529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eacab10ca8258c03221d7eb5192fdd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ecc12b8443eeca69ce7db1831ac72531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfcbfa513c56bfa9286d55ec6d3c4d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda078f82eb96b0baedbcaf24ae3b0ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353b0bb9198e060c519789227b544f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a603f29493fc5d77ea21f83537613535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bdda88c839964fec29fd8542a85d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8b9f14172af6883774a3952c5b2fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab857464dc15d19d9fc22a3f3a2c9b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755f07ac6df0b152c612ed4407b2b27539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851387ff3dc835027dabead26368314b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e40ad9c4f5eba3e2c9d5eb73ec2b27541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3c40543fe73704bbe91bcd4129698542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ae1367b273ee09bdb5110e6588279543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c49482026fe7dc6dc54f07ea44f59544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73a061ce215485de4b1f917ac2f40a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec8ca782fb1863a908e76dc7bcc635546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bec791635e329b61a5399152acf0b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75beff379f0cf48b86bdc93377bd9db2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611c0915c723f94c438ed49d2df4eb9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283457561bbb53e9f746029e8e8cea64550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a2f2b91f339c0eb871ec77eaa3e37551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a75e7c4d6b0f88e56297306faf8d7a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389a16607719fffcf16b1c466e0e06a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e95ef7a9f27b0a5a4fe54869425d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62827b0b3e64b2a12dd1b47033ef822b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d160b1cc4c9123941013b252b3bd50556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb28777b1df116cb723eda3d7e608be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b32056c1ced2b1ee819625e4e14eac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5dd83068448041d3560e5422b4a44559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeb70c864507d2da18d56cb6af0673560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc8ec169e266ea11a1739cde15a621561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3ae57e38bde05d52d948c84786da0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed81d33dbe4943ab959e15a075c823563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859806d9eee2364eec2fb71624b8b6cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3e922000e55bdaf135b561729a412565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdcc1914824c612d150045ea17fb94566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50c98c5f8d3afb8c50099dc1780e6d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3475fea7d4f7494211bd833057f655568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac766a37196730e2cfc98a3e58cd55b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bebfb2dcd673b03a5fd242f2ce1fda570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058bb29f2c0cafc18092a9674e5c4c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7de4472530280c90ddd7b2a268b5f572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02967e3aff3672dc5aefe2a7b0e5a0b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595f60323f8486f0df357f2b43385bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374d5c18480ffcb61efdd1dc13178123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70766546660fd65d97ad12617aa91d7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb13c94a0acdee9fc97a2364df82c775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a2aac01ed150c7831d810aa88af336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b4ef65b0177fb5c5c44274e53c1c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa9cee2bdfe3a4f4685348a7e914308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83375d50f7bc4e53e9266e297f81ddb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38a42a798f28f7bc9f63d0d7e6b9c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1155b1f6592e765ee9033b823be5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9eaa9dff5a7d6c405c89b0ba989d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbd29718bbf17964250c8ae8489c6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a98e1ea650416a00151853af94bde14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859b454dcb5c48834ae8236950462ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07522732456e38b4964144f4d8e883416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493f3938792f3feba7a3ade10ea99e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa10795544f11c155cb492c376b4d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e29d06e1f98b4e512ca10372f80d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41660224dbfd4979bcd6f5b73a9d0d1620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04d0e734ef4e29f59f0777fd213adb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7d44f8521cbdb80ba00173cdbeb8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85b85c3c5ea5a9618fda63539ba1ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6cea4a78b49811a07b43b44161f7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e12c8dc5931eeb88c3b9ee386fec125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25ad80efdae4cf86511c3e4592bc0726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dc2c5c13e5023aa16de575e60dbc927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9cdc4332856cc6c1a2678d5c8811928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd35759986ed82b8e3e4fbb5c0d46a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997d5b1fc4cc9157db7dc76c3f8101330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0fdf22118b0b7a49981c8d8b6fc1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28c7957c3e6e0a46f2adec33e420c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251c8f34f04722a9ce764b390fdfeb433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440e25f3f493036d951d613eb6a324434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2583ec51b72d6afe5cf4d78c694edc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c3e50484797b1c84a0f6585fd8e8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf4af68b859c1526464fd14be9fbe537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278dcc03ccaa4e81888efd6aae9e39e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665177d191f4abad6eba1cad31dc5d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47031ac1456d68edc091611f402f992740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548e8e3693e5ce9fdcf8ff85d4971db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48443b3e57543129b5d0e29fe35fbb542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c609b259aafa0ee2b12de86e5538de343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eac25f5436e82135783910add69c1b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47042c6155d9472d363e70a5a02d73145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dd857da04a047bc72b87ad788677346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51973df3f69efed2a1fd2b045949983a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326abf5b441f089e5ad260805e56f7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f48c49ccbd398589482fee257a0db749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7767695f9608d6e8508c911c0f7330350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae8d5da15dc5beff2a944e44be148151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98381aab9885cc0c61e640565cbeea9252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e3168836ee11b0dbd019130251ffc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c2b3e4786cc3e7eff82fb4cd9fb9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c6a8b146317e20fdf09f2d22fb6b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49960f41fdc2b7ac07b88e8e9d59badb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f8ecfcae24cb87eac3dc49e7c9c0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4b771054df60d55ba86ebdab3d34f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d15e32cc821c743000b3d7f1e520559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c01e84078e531ebbb594e3c7b320060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b2e7d64b2015d936bf80f116dee3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b7a889489ee06bbc899ea33a097d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b6ac76d4ecc756d834aa45f26ce5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044e529b8135c3668844f74510c983164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759f4059c3b4bc8636359cb0af9f9e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76203b5e6c420bdbc9a0277269de8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f25302f582ab9f993ea730eda79d5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1138a3c7a1f2260bc43b4a277c15e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef7050a51b1c99fc14bb43d4535f9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6d32817099d4f7c72ae4973e3d16e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66815115c9e6e4b673e8ad0dd461e54971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc55a4a56472972349c6650b53d93572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e6f113366fea613960941778bc8ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4041482ca515e54ed1ecd07bd7b82274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b156997faf26ad70aa491b1f6c55e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415edbe36eb35d2c64fc954feb40ca976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e448029558908d07025caf6e8d3388777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9f336fac40e7b6e3b0af39141798878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712c8f45584dc3d3a9fbd06ba00b6d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54777fc783b1631f1b4fd378516026e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4aba8a9f98bda9de5de7003dd82bfd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112a6d957e88612ab75e5f0cf53105882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c273cf98b8e67b6153767292b27d5ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557b421442c9d48947fc8b76e18c7c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b649e56783879d1bda68d2af0716cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4044b7695b58b5a353e5a9475a65d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c76ef6d1fc4a2addf78b9070afd1db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ba6c397b1d8dea33721dae18e48cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b19fb91a06a25539dfe617c380cfe789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b57cb65d2e27b6a5274873160d15490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984de55562a2a4aeecba90ea16c68f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620a6a354db096953fc941faec4b8de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4adce0b07b4a8035353eff13772ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c0b375b95318cc7ff8a60135ecac294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a223118825daaa67e1177d5701a3e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8ed0d36f477006a0e2e2604ea49fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0258698f3083ab1ee0406e210699597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8194fdd52ffd825830ff551f5b4a5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364eaa2d4afefb098f6b6d7034a6bec499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e524ce2471b3e9f0e786cf15db189100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959174830c47aec3f9a81ec362a4f22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8154cd61c793846a64ed32a1665bc1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cce08cbf8aade7a21be7ae8a652f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ca50a7e72ddc25b2d633dc91531ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4545a3a4a99e10c754f514e9c5ad5e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777259fec758b256f9276a8097933925106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e8788c57711044bf530bbe84bcbcb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee6304e51e455418d0ba2fc57a2443108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc11475b5816f8efc8bd65d906c3d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a532d19f1db157cf070b3faa61bac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16faa177146978e9bd6ed7cd807a56111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04056c29b2e53cba4e4df08923867116112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176d04453fb1076ac6de1b76dc77c9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726cf6b00b1bd7e105e42f807ddac5a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b249fdf0db8a011d497c9a560c04973115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92bf18deaeaf12ad94598cfb45414f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21169e2c67bef5a815bcaaafa4b68f2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511bfa40ff3668cdb2fafa5f80268c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729479be087540a78bd9abbfed11a35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa3b6d02584a4fc6a84ab36fd48a22120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f2c0bf26e5462202aa620210d3fc9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79582a45354270cbb0ae8296f7b4a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8759abb4d0d3d599b803a9f20f83db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d872f3be6e3c35edeb122fc39d21ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989f70320e6199ea0271baee26a0513125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bc68ff22a712a400c3eeb3c855b48126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171080ee832fc8c21d1d6babc238c70127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9dfb977a5a3361e401c465385ddf26128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb162db4c7c33158742b32485ddf262129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1741fa50c025dbccc20ade7bf4e8024130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59094449a9ec107770839ab71efc9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b998b8eda7f6456482bde320e3953b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06743bef48688153520ab4e6056b5a18133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab236edb066aade1325caedcee1ebd48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696e2c2bce9a17dace15527c5864100135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f742bc04979b805d854521c2effa18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4838d1602055a4e3ad932edcbd9862a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f617e3e84b21d3b0ba3bb744d49848138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7347392f507511974d73d88a42217b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb34677fcc8a3da66b01f0fd5693ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef513280d29434b22113877d4ad1a36c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f299bc040f74448f4556d50be54b431142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206cdf4d8913009d608bcee35067604143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd8da0899797df81561a911ab4ec7b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c13a8b927d75032f530fb36ad0a9ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea290e59a79b1042e114e8cc4f9e23b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34084a83a7113772efd4b6cb40dbe7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba729e67b0a10ad4133515c7756d5cb8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a2266c855af0b569051a24b74b28c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7df4017854bcc06c7a5a26f770c0b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb55bb672fd06db3d15b3122482207151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6bdd81a5804bcd145d442cd1e0fda152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fcce0c3de80622b2f140a19a57025153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8764ddbd64303968e3f6f57e84b3815154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab225b4e471775fa2e299b4839a2889155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbafea21600b1bae80cf0a03c24215d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683f4f5d048cde1e0cd881d48461472157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ce91ae8f972a900d04f6dc9d8ff87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896303f0d1866137cee3ddf8022b2053159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f5b882c6acdd0391bf45acf4419e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb978cf41f000f65da9c76681abec1b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d868bfcb1a1477ca69af591471479f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689da77500675ee2a5eaa6d456cf3a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc51a09beeb550f8f4a0fef74fa70b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b00e8c09f16153145faa7e287c6327165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6c5e534e3207321a2ebeb7548c2a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9abef8a9150bc65c9404bdca03ccca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef411c0809f00beb0d427d65c5eeeec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907f7e0d16a06354ab4824ad5be5f78169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00630b80d66e80a892e0f25c6d71eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0391e92431c69fbd33ce474c4ed4e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9700f967f64aeffed8e0f7482efd323172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de2ec7966be504b5aa928319a6725a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5735149618ec35535a0e3ccca98ea1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa810f4af3c1d8a7f200a9c294c243175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9d0801816fe8a32bf1c192a0587ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e364a1e1c2fc7996e5a2e583236087177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9d9b0ff2ac3b52d17556de64dd9ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eec2aedba43f8a9ec0955d588e60b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16290c9ba21937f72ad1d14c56a66022180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d9c106920439b44ed41bcf2821507181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540a19f260a5c9b7e89e3193a4e5334182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d31faf89544c9f7dd0a394e6a1d25183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24245583b777aee6393f6316dbebe3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1d1c760eb28e53f34320dc34148ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68df6cef7b0226aba0aed963a65ffd3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f5787f7944f8e924167592cfb1c09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9707c808f5056552e9a51b2039637b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375c0bfe185938bf6cc1b831de5adc4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d040b9903e785c9f47e74d5b98a96f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36342165bc48a53bbd1272518b99b046191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f774d6f525dab6b2cd9371be5ae9fd0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a2f481ccf9d4ae75f128921886d44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348e6562e1257c064ff272a0cdf01e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6af040ed4e903c85f7fb6cda42492195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391062f12f1a3bec9c3b030b06543056196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5eaa06f3807641d3678283a98a4cf2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84962299179a5e70c6142b1940ed974198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03161cd3ec532221002bc4696d2f2741199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213859feee816509b74f200db32fd2f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0c312282bad27a2a250cc3a504410201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f25ca512d5e774639885087a9953bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464d32eeb02f8d0c8f685e008788d00203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1e5784446e92fb2c838c27079148b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8d575a96157326e472724da163e5a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68636048db3a7ca9d328a476a53d4f71206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ad36e01062b2e5de31ad1d6cf75de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48215892d738ee4c622cc7afc3dfcb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047119674d649dc1bb705407d070c6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198b4c98a3594f9a6169194bcf129d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e76950207470d835f7c03aee8e9593211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a4817e7526415404aadbee02cec4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a906c7cea5fda07ab2cd55ac232f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ecf03437c46dd76f9fb4db20d590e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24998a20ccd7bc75fb8c47a6529140b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f63ec09ce97aeb40e5c95a90641d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beace00838c6646c24f678896e9edae3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32854ff8fa8ba563e55768cdee9c0cb7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0172fe5c81ca1fc93b7df719b5e0be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab2a7113ecb2f5aab45aa350b09921220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2d185254f84d05df82df4dbb76581221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06416b74cbe5ae1cd48c66d5cb675f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391dc1b758368608674dd5e56ab4efe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae95ba572737e574a415169970d8d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df74d7604bfe9c52a93aef214fdb390225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d00e562140786938ba2b41da758c29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a0bc342dc07a94e87f3c081ed0774227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452af61bf8b899b4f6e630186ee96ab5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f927ab66337da172a8c49b596542d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5155fc9d24d6b8cf5608ea8d1994e82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7739c8b4761c8d104b7da81d86058231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f16010d2794f842111522978d16050232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f515bd289a786050e55a37f71d47195233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368175c144fe291cdf14156d350519e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cdabde42a357ebe28e0b8ff94ae6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f751e6881385f14fb778e0a1b874dae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecdd22180472eccf23c8ac64e2ebe9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70ad11cd42f4f9d3d8d2174f8693b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737acf09f3201c969f2ee02e1e3f3b4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7a4c536ced74f6264c228f00d719b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b7b9164c0e1624dcd240ad3653e65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46f2796c310bcaa4ed5cca592b997c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c2e1601d234988bb78d5ccdfcd6d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a66af0d4c7d1a350bc8fec87972f1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321b3c1b04064115ad01a812daa47df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3a7c723351082e7226fa4d472642b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef882f5854ffce5bf5cd5a180724860b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed5e399a834119458b87acb208a0a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb6dffad04d35c5a056f5d57ae4833249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90e23312baa2c4914a649e0d7668a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1d11b1b44b87af4cedb2f36c159c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f911b88063f6ba2d15b4bce48a87f2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8510f7bc42ab78026b1a2b783b565253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0b6c29efef83a3caed9956890e803254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc70d7cf3c7ce90f32358d3469736c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e4a4c192d981ed4767315f0faa0e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35f77a89fa8affc814f1c7502f4ea6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd527bce6f0f8b3d6e93f9e9bc14a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838c6e568a1fd17895f9457661354b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864ca745a6515a5599ad9dd5188f4e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a388f476d22b42d8bb463e389ce24c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8f99fccd48cdd7abc7ff84aad6e8b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba7683ea95d1dd7590cb6b68b9052e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cb22cfa5b44f884e0adb8932e35cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049ba3427b57642980aca73b8ccd1f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37786deb4009de0834d551ae48e0dcc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aed231eabb89aafc1c764311b284b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d597e46ffdd1b789d51f1438997c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79b7d4f67a1da5a111518e4c600133269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562da270f92fc0a1c1f34f20a16bcfe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968ceaa86cf73cb0ac2d6563312e6f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f316ce32c03884f4506db8a9c90457c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90c515f7266ac002fa0436de03718d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dac3515bafa19c76d1dd5f3dca3dd9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6296bcedfc166a4f835ccd00dfcb4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ed61b7252d1506e076efb420b8894276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9558b7f0070a90443677e2bc099c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c98d883237a3e68aacfcb8567452af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eedf1f383d7c5ee88ac469c624cfdf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483d743bdabbf181c344b723c3c806f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde58d800f1046d9788519a08fa79597281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099acda02b35163138878a1de941b7f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab257e50d0c8983edb97f6d67e8f856283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf3da218a92f6c9c975083aca68d79284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac888bb1854849e2de45723afac140d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc5f6ede40a6334553763ba889bd4a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9322726c1a7e715775724db178a219287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38df7af29f0ce512b0debf0ded38b7c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7440de3f936fc09d11dd80da3809a78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29240c4c2f7797323e06c320fd67f91c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430521fb02f460ba212b0b7304415ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10708f3960816e010d0c8ecb515d0519292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2cf5cd314486da7e0cff79b91f320293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39d0426611e36de9bb42cd406e1576294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddea3e06a7720509a00fff0caefcd68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270b64caa5782dbbf5f3120bb90f90f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc420a3311a2c0217da68420c3246795297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08ee9f2f7fac98011f13a53874eb69298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642606fc9337959790aa9ccac0405b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd858c3d0d55e044eed44b4eb32afb0f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc44a43c4e16e97221dddc8b36bc69301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9ea9cc3bb81dec4535fa0028e7eba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b3e15f90bf172d81dd6d2fd0818f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b08556bda29cab0d6d11162e000c5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4797c9b8ac68210939968a7652098dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4727e02ebd3650d2187bc3c14e0f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae861b0234ff850ee77c9adc2657f8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc862e0af9a1053770593a5245b4ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56859e58e8b98264f6e9be32c36b25309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ceddb463f1158961324176e6ec420310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abee927ffc7824552dfa1f2e8ab670311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3e333c61e0f5912c9a1a8d110a0e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0e77fd2466365659c71f3eef59aab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20032c98c0ecf11297918c51bdb38c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b782cf872a3a26578bb7e95ba38a00f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c372fed858f981475673405f01f45b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64d8cee9ec98cbb172a03a67a64534317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a989520d43137cc28eaac16ab62029318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b457f50790c0c29ffe6da1c2788d86319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313b33ee9ddad866d4899c4df08e551320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be67aa809ca96930c8fee553f7a6dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efad7699b0f3f73a968a45f1ce4bfc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b58c572b662fbd830361c43ffdccfd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf7b545e957aab9ebf636c6abef0b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ee4b12cf47898471a851753b2620e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5b197a1a457cd1157dba16971e201326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82a0574175e4c446a2928c4e30fcf3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261bbaed5e9bf5ab6d804c551b5ef22328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624db59af4666aa690de94bb7e6488d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18cd4f11ca8d2b6ad5e286e9699b01330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6c9ac9450d1eeeb4f7b0d47644f51331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a28593b86c27404bddd9b95941cfc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1169282e779f430059c822db4dc924333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59658a80ed075996bc49670816bc7a7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c05f24e2c33f2e0946066f26a1027335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c352d11ccf87e4cdf9a3b772661e77f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb05a2d1ebe9cdae1f0e404f2b36aa3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248db04210c9aa989f2e124391724d0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513eda1315ceeb1f5fdb350a7c58090339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840353163a51d7e92cd1d9cde68f7da4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d86426eb241272e422d888838b4d1e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f46421d23dc1f030c3ce3569fcdc0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd580f1db9bb3ec74f969cde96a0ed3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193dbd6db38302ffe9d695b0368522d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13830fa96abd4af65aaa0e835731418345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59593876e5565ba0bf7fce3ac0b207346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92842ee12bc3e0d5c46e16ea1c2920be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473eb3128d688d8b8c878d5aacba264348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c565cb3ece5542672163e59036cc1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f641798c553c4793f7e53c0d35697350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223555a2e8c5d52ccc30cbdbc452618351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9221d3acffa66ba13687dafa27a9f5b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf41c25659bc6861a1247c1166302fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f536bf7ad381d5732d7e7ba9cdd38b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68aedaa434519e4860b8802a31e28ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd308db89df2ce6c8728a98b2009a203356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b257b3f73a33a8003871577d7669d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2980064fce0fe4651dbf4b041cb93358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b58c6420e4a3bc77c3b851ec29c5be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895aac1b4374774415ab7f70af7ffc3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80393644aa7fe45eed76a0ed6647379b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c3220d28416d0ec44038db669c85e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a84db61ab52f779b0beaa2edfd172e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6309e01538b868c8cb044cbca41e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c93c206963f875420ea4d7e853c75365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b862fb0bbff62c969a5097f398bd9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c2030778bcf8db53c20ea3d208743367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e792e8c1f00cf3019d83b0b749552c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089b0f3ed4215cdc6f171a5b8aab309369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43a35160f9d01f1aa695fd66ab902c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a9f7695dc27bdf78e774e105f8f44371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df93c7475f1e6bf7416c0b7cb7786a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e619dfd8d59a9a2fea74a914ae10144373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ff753d870397bded096ef5ff0f83f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9bc1499ecebaf2bf6c7aff884fffc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef053f412788ccade40ad5288b2a0b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f6a2df9686f108b5133cd7128e6c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5b322b0e0538a4ba3d39d35395538378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef962fa89db93c734cee7ca86ff387379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77276ee00cc9055dd091183ef1f128f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7887f78f1bcc3e6124f343cede9b19381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94b7776c8ed2150672ddde4121c15e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2f39f8ad6961b4284e95905412e29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8bb1502122a74970577d99e5e21a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4058a65ff5ae87cac9f44c6dbec4274385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6073dfdeb40e4a7af92957a2a326d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d2f76c7537601cc649e1adb556a8e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356549a982445f45d3f48112da6736c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c10529c090603f43e1441018a4ac8c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460aed24cef7c64b1212b37b7ac20cc2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b91b48b1db17fd9ccae60761c2bc4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbfad15e56af6320cdf26984774fcb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9aa170c925354a09bb01f0caf1182393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d3454fc8a3d8b41120297102de59a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23586337edeb2d0804fd93fe76f17ead395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1abb56eceeb2d96eeba223df5b07e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dbad24bdd00689813424cd3469133397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fcbce32670b8e607ecb6d5bb831f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f727ef776f1862b037825878057b2a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08e8aa571ee88e5094ad77f02c77c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb151be6e3b19030adb6504128933db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9730e303baebad7ae43ef3650928d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0efb5be9879390bad22bec426dbed6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94752e63d91d08d8dbd122b31a4021b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd952e7e80102ef56d111d682c30985405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d78ee2075b9a3beff20049c72bfc69406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff114c8c8edd17a9cfb48d49e4c627ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48c71c84bd7d47aa9cb26b58228e55408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88e513ec94ec68cd38f27799acc80e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebd26a3a0868ad9511ef6c2f8735b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc41577037ca731e778f0af91c1f76411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba449f4ced4db1f16bf22e6d6786e578412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d121178de5cb38548404e9f7057f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf6f6e3385b50a9a5776390272fa63414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85acaadd4dc3086db17b668d1b4f72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4ff75f7f73b5aa476d9a894a6e6bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00fe6c73faf540363cc7351c90e614417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12036387ff4dfeb5579a44673d0df256418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c844aea1778310bd001b32f9fb539419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edaff20d9a047d6ed72aed949badc2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87261a1d4c6337454fbfc2f25ba9e899421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8791c40124b3534ab794907524a57f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08d91741cc6aa28f2db6ee8c0723dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c0c8a470499f572485a2467d1da7d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a15c6f56876e909c93ab67135cdf3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abd1395285dd55bbbfaa0dc91dfb5d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788b2c55fc4d0ef768220a0f82b9d27427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a773b06f923562a415963d7c07da1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c43b99031f86a1a14ebf78cad6b421429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c769ddc4d62151c481b29f82bdefeb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364b625463ff3feacdddc5fbe1b7e8a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdbf8daa5a60fdf393c032b7599eeb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6e3a000ee41f31da45e79610e4910433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9722820c6291e502a6d975cd1445f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3230b91cc545e95bc17dc3ab0ebbf9a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055fec2f50d2b1ca7626a1bd560af5e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd8410de5cca3bef9cce9288cdb89d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809d1f189f768767fb7f388bbb65998438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b32b9903e5cd2ca8e3aa16f9158444439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7d33a6e25ff88aaf3f94aecc63fb9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b778521a96f002f9f1552b83b3d1842441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784a170dd90d5d1ca06155b0d5a3dff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1815cdd63a13af655c0815380e7ce2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aadd070ff59e0eb077f22c47f9db4b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e928e68357b5fa1bc73daf8878488445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f930fa88ab509b8dd734c6978dc9b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd41ffe4f405b827504960a39145d8e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a45cc9057a6d5f5564e16902cd217448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed549396f2d931d4996cb3037352e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e4a7a4414d229cf83c4e7c815d9e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d682ca5eb89104b7d696456697aaaf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8d7c9ce410b2c25a55fd260831ad1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e735ce6f974879ea41471fcbe35c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500605cdbc7da4ecc0379d5b59f687d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbfdd268fba2e61c4659b48d4743bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a264c1c3716f4b650c413b474b70b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c1f85b477187c4c2627850f4b124f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a9fcea0f48010d50922781c93a883458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f050f953c389732ffaa0e97b4b0dc88459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded05ef477c413e56a201a6cbc65b3da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a8292ef476de0e9e55c062f657e44461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81c356ca93c86e0c9be23eb5d313e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae397bf1c10bf2716b75f60fe3cb3a21463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643361a2593c26bc7b6b990afcf29908464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a38b03e25d32ad4cafa414c8834cb5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b503a6c4e7b18d93ad9bada5c8f542466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135596ffff5ae7ab0df7ef9b7c34088d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf2dfd8a8843781360178f02d6603a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9458efd9c575115d98b75b198bb9fa9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385a50e3fdc7f57dd51e4ada50cac10470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475007db660f7fe9272e866262dbf779471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21437f5f682375433862f3c3a643518e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255698e7334117151d88b14ec948b2e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58de3cd9c4b61ef04442ae15a424fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c83cdaf9b0014e59ea03c9ba7c92b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafcf3929a841419f135c4a059598c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36b3c5947281c298dda0b00260c0fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a78b8c2f72d30625ec5713687ebe5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9dfff18abd8daa57e6676ab816679479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beffe71d18deaf648ae8eec3f8fbabe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe76cae5b52d99ccbf7e412e7b4a14481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548699f4f7bc9805a5cf4e5f4d4cc28e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721074e3a682d0fc8936a2645ac5ad1b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6556e73d030e3ea105b6561111e27b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e754ea186f4c2d31f35415c8a80e584485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee192530170a1c9f190ee1be99a066486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a59149426cef3948007b213911add487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec8cf770f33c2d08131ca4f43db6e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83debf2c3cbfd9150105eca8e3a9041489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86ff9f73ed6b5222218ec7cd8bc4e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a6a6f3875c4db1603892e289a9acd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f510766a96b7cdcf6ea86352c253d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8bb0544662071027846384a7d8326493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ce15d11e215de56cca7f9c29bc47e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f17c2ef5ddb0ad2c3843ed46ca81b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb948db9ebd5668c08921ed380a442a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb961305dfc00de730fafa88830c675497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06e6cc4a05fc77f5297f225f0468af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8746f960ae7c728f4305926be896d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49a2c4fe464c1172c6e7dd3709c731500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b2288c995490cb41cf4d5895ab6ed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e870221e7fa30c40d5cdd1cc6b06cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ac83e50f1dcbd26c127c387984566503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4847c4ae14c7e31dbbf3932e2dba37504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcb55a130613f5580484acf3cf1472505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae68516ccb5a42c39b47b981fab2d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb25cda78e5ab7a4b07ae516293c18507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b710aa66c063ea6d337fdbf2e4c66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfd4e1097a52aff98588b36d9335d1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22d6fcb2b3c279f52b74f3045ad164510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbc999ad27030c92c30b4a064107a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de2f054880073a33fb2db0f051c9be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfddf8b53fe664fc735578c39a96059513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4654b55599d1bb252dec2186f53e59514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b056358d6c1b2d2d4f92f37f4a085515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f0dc7c39f56d6dfbfe657ea80f113516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab724274e216ac9f504cb456ca00a073517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328023f622b9e61114e44f70e7229e07518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f7d94d61e6f8e6d5fee69eb9556cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29c22ebaafd38b45dd544cbd2afa05520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724b7e4732fc5de6b3fd3438ad4031f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85e876157daa0bd71e1108281f753f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc118d530914c81b600e5c26111fedb8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872412c3ec2b88b2d54b69ed67da37dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b0c8fdc0630f1c3f519d20a237aae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729a450b53dcffd410d29b0dd74bc60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebe38b77d3077d7ad900e9fd096502527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe91bbb213ab3b5adee9474a8aad9a6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90a43b8602f248e738972f330c245d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf0a1c7f4fd006713e14edd39c1404530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbde440c95003230f3414440c17c60531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9cfb5770c54d1da568a8008e40417532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7cfaf401505f76dd96fb22b857b81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df093123bbe0a772bd46e8ceb90c324b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaf726532bff96170cb128c347a9b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04dfdbf19292f9b7c3a03987f50a4d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9165074cd04f7fa89089d4445ef8b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc3bcf1bd93318d95d378735476d2b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd31e185da3560c8fe5abd3d5910a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca3d7a0ebe4d15afcb30e3a171614b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029235e0011fda7085668190f44776e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7488ecca0df813fd29848c7c915b16542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec4581e8f51da49977ce1589054c6c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31616500c4100dae7489e6151ff6b37a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92725b7f7fd522a0ba4fa11d332ac6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c515fbe5b7fa71ed8df258cc89672546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62becc461c9b1ab1d507c7fdfe3d15a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aca9945ee4754591ea03340d8edf15548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae8174db2cf73114d676f7e6c67ed4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd5fe1fda174a256f18b8db031e66d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc5de7857a2fb73c0cc7af3b4c7c52551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664ea200e09170d5883a448533562f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281283fe60c87438e30d3d2119fecd7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf9f719e2c7d9ed7c1160a9b2fe074554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d051c248721c733287193cf9425d361555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25caeff83d398a412c8cb7be5b3ced3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa509067d4728f7944056b80c8f8b356557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f51768e2e7d602ce5f5ab6471e43e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2ac24b8be5ab2db33b56f694a549f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2b51968853e9f8160532a53665c0d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134fd4b7591bdae7d38f33d0596d5cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696e7faabdf867fb31685803a77c7de562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65479dfab005b3cba7febff6fe814c13563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c8c524812a9c7186dd846af17c2bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0377643769f3ecc6c1d69664a5df98565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699e1580bb959c06b6c06f2248682c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8bfb6cf0164aaae468a9dc46b50ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ece72e05147ed6e0cebf86c6ec634568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea79a2c4817cefe595f0e9eb5ef305d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef326c0efa31ba2eeea4e0d0bb691126570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e90d250ea6a74ef99c068867e5c939571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb17da3461866c67bc6a3f2d4f79fd4572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>