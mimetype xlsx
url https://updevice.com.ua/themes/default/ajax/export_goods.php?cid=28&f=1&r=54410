--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48c92549ce79509b60094d8bc90ec81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad21a89c60a3888cdcaf0528e3e52492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09acabba23ca4101a1bfe9f7d8734723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adaa6058edfb8a1ae1712143424cfe74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0c905ef72c6cb6d473aabc7ae08055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e9a365d310d54b996ab37a3fd91e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d86ca7efc137f0d85b4ec949c0e167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa286625a728e2dfde95291cf4cb4368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6593fc6281b8d5b1c16140a0c82cbe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a051ac7d0a12abb754aa95656057f8c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206be2c87e4efc23516e64269184e0611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac99085e65053a4ac83f6e55b63ce212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87c15d4642af2c8546a47f24f1d30213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36aeffcec6473843a4da09aedae591714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f3e7a17e9342466400371c073011e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084d4e3b0c2394a7adef9825593548d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132e87ca6dd0a73394c55d70247e5eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8c3b7e6c75c11267e4170cc539b4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0929f8a0b0b86d90bc938969f4f73a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cb8106a5d7b154094a36a0bda5db920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de64a7b5399e7b8b9b6dd103bdd15721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc7cefaa05080ef850884c6aa543e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8d812dea3fa25ac12e96e4f31e95c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b3ec718bf79bba2554e40646f965d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264421089bed3a6b4095879c2359f75325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31996cdef21f1076a78f0a6f1b6d2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7de5fc3d074e54df358ed7983bbe6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36241893e52dc7b8c3496a37cc57c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d481cc29c3f79359eb6e33147bd1c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0374143ee7f1c49371d1066270f070930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702fa3638b22848eb8d7265bb89102031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04eca1c952598fec69af1ca6c3ccfd132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96517f78832b1d712a843e733c873f1b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3aec9dc3d7499e21241bf2037dbbb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7020aa691c5d4f4539c173aceba3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c36a0dda4635caa63874143ae2ad736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77274b99b5c88754f784eeb515dd4aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3b6f6e149fbb1992bbe13e2d9e80838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fe1de325eedd1593cde06bb7a352539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f38a9705619e34b0ee4b17446617940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1186308c02e307283d338422e913041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a75954f0f1d41acddf049918d55de742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3fe5a74a6f0a3e72575419f4825ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4213c4bdb8bd124075d2274c50dd044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3de87f97b3e402e9cc5b43de301b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6088648f868d2bcd74bba4ade298ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddcb0b66f9e4fb21cbc971cb332f5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c938b3f43376839d8fbc00eab3402dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177c9afe642872f544417ea70b5aa9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035a61e7f3acc257a3a3fc992b695ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f31839e38cb2b956340ead24a228251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae719eda72edcbc84dadb59fca01cf6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4bdb7cf618c8efa92a4a203c5021f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0eff34f395f0070e0c6feae2b8825654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1522aa11bfb6a6860639434745e95655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f5526ce58efe0e262986d0019fa1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85061da2da2dcc09e4b1d5d912d4e2e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1442cb1e78920db6275ec51aea1b0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e56fc98cb5a7c543f278ffc2040cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a810668c6b7ee05a908908b459d20a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf767069ba7126176cd9983c9c793b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d342f4462a2c19bd475433bfb6fbc662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57548febff9314ef58d8c56e41744d1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c590230df170d2a978005ba04d22264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd983f6863bdd33bf3446cbccfb4c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12aa42fd0d8b9a61f39c54011f125e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820a89896627b3af846be54b5facb1b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c74e430d5eb89642eb2315516b5e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641d8fbed52117e17e5f2272a723df469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83323a2936107afcf5a149b49997a8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bef381c301c84839a5417fdd9ef1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fba6a18912d455345ac2c8094f027c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4956a7119b710772399b18099b01b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdfe065ebcda210deafa1cb4ef48bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99fb63cf59cc1a4646962f35b32e1775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c28f33e80ca0dc4e8ff5422c15b6af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64db5ec4a506017fab98c0c2294202f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a70697cfda251c208873456a85509278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef558d70c136eff922859a867eb8064f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdacd8998e824e13be31e4900f3582080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ada98b23c92170c11627d99cb3189481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695321fcac4794aa868b4810070dd4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20066bc801d7122bacbb25f94b2bb7e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051174a02d596f40c3b198945d4d71e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3ed8172a5cc9597946cddbd9984ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac0b3ebe52633e27535fc485608d9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb079cd801b4453c8eb28d9e705e237287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23a1efa26d5872f156197aea797e5288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4c03c0cabc4d9361dc5d1ed49f23d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541fcb4f4f7f32d507e59f002793c7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fb920905da7ed7f081f5cb33cc10a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87368f375052a50d6b64b77e6a112b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924c81122f9e29656d30899b6053a9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae316df9edc5a6125c437c91e6b061494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666623c9b6a4d16acadde62ce5668f0795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8f09caf7bcee5e6960b889a756c7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d7e23d13a1abe6d80c62efde5d0ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541fcef7930dd5ef6adda3b221cdbfa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ed43035da38a971008327d603abc599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339022a99827dc4c87cab2105528949100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495fb7dd9aebcf2afb745a87b6bee9f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d38e1cb400887b7ba0ee4e58cc3ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5494c77d291af68d41d7a61da885d6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5c2f00b72bd997bb24fb2ead6a476104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6eaedb9d2e6d7cb84c2cf8323c6874105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8853fb0a6c830ab0a8cc90ac7eac3a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978533c0929489f094a9d1a29f0b9805107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a49c487e0f17dd28ba5f8bcada2210108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247f3ca988991ade0638a1aebc3fdbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8d557b1959d04ac0f1503c99a9f81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d687ead4d87640ea2d1d1f3dd16b800111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4e3607e025a7ae9694692192cf7ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ea270209e2f675fe9fb38d4ff5889113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf33a4dc050e61e9bef9e4b184a3cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc647171d001adb4b60f4145b2f21618115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2244ff15dc5a4a15c0311df62b4f1db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1500c5e46c692703d5febd6a2852b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bab3466e7722ad312344dbc00c83d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be07efda532921fe4c617878e6c4f45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145f280d94bcde56513c94ed3f9a402120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250efa81f4e0ad2d5f830e263df130b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00724bde70e9914bb91062f6b6f237a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3350afad8d386192f2f604395d74309123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bba92d950c71cb3f1ac0baaa56512b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aea95535f406af8b4edfb7879ad1f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71d78afd8db433bbbe81b13ba1b588126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a0f7913dc3a54375f910d637fe885127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162671258f6cbf584a3d5d980f421a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ebc420d022a35fccc22ce4f7983ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e542a45dd117c868ee1e5fd32b408e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46c52070e8557a426a12791f471b83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac6fbed1c0437fdaa3396bb6a6dd3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a8eca60f3c7a0284df1cff5ed5fdc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b88ad85668c6fbec624bc767c9960134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f986e82cac59844bc1daa36ba03b12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988002abb9a85226b74e94a6f18eb305136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4509f6e4a7a3c551e9e8cfb699f76d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632ccbdc6260b21ba3802becb817f23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ff975300934736749f5141d1ddcaa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f5f66c5114811e7e2f7995a42e926140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2314a500b320bef01b3499a84c62945141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b191ae8df182260c7eed33ebc88b51142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6f723817de315a0dbf8fdcc74d49a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24c7fb1857b493471526dbfe067af2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18d31bbae3fa5b51ed1dc4930e7830145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e6d877df800446945222e53fab82d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe158b49da8bf33e28145fec982eb2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614825970e88dadea40f5c3841fa7177148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6d51ce446fce8b3423d73f068e0c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc629487702f0b1decfd0d33436f91e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d24b39b1a6174ba6f4da6adac78522151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976760953a6fba6719ecfb9f7d695cc0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2ff5b44e6cc18dbaf0e79ef4e958b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47a24200111a1354800e0f00667442154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a56fc74c2e1056a6342c4bd253e4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd32258094d97bac8dffaa55bd3eae6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756968ea1e0da4aec4cdb597e4f2323157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a39809eae4efcd5fa313fab8488287158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4c8ac7ce50cfd25f5e342242c2324159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f8ce5a68107777f9c3f170034c84c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6483ba5991c94dd70833e2d2a4cb9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07576414681447d454287229dd26ad3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4674e47180ad27f7ed6d74bccabc6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9e701d2aa350e85016807afe34791164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e7be1106d63c46fcf0d048a9a07ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7974b41a440e81f7343da35eaa583c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3123de79f4ed8ac24aae1f7849a34ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5eee097b4202086e8c634e42e02db4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283538d18d6aca96d9b93f452013c6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09197a6bfb3b987b63277cb755fa15dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88d5b41a5da2585cf13736339b358f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a996a934823d668e517e668a08e4c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f302c8060f495577ba461560b2c1e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad0554f1dcaadc0a044a1cfecf1d4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d16af096cafe43c11298302eed9e53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a66fff14847b4172c98b0bca8fabf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e87a1d9ed11d8a2c579cfe4c29f484177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a33f55d47ba058c57b7a6acc48a2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b98918f1e5e242580ab32864e1352179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2a3faa5197ca1ee441fbdade2774f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0baadd11b9df4f30d8793a9cfa1471181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835a60ffa63ec43245ab005dd38f411182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315be04d14c7d7a4420fca045a70090183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142506f86e5309cb8045e6a229ddc34a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f2ab79cd749535fa77e6272db21fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3095d39e59cd3f9d078b5dea692ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a1988b7678dc16b090c043e98ccdf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cde9a4fdd619fb8dab34648ecb05b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cd8875c4b6925bab61195b13b16de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23a7cc9be6c1ba6ae4ae632d3c3bc2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c035880b6511c39bb652df8cf1f8c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac79bb0b46ad190c3e5f0824a936da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0fcd7a961e4f517f75ebc52126c5a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a033ba67f85c574eb8bd702a8963f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edefc3ff3c429e81fb32fb2d8e3b9c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179feb603d68fae55553fb7be23c300c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5403065e17469488cfae9c0fafd3c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863c59bab6377d038235d62483da570198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401244c2be4e9a6b512ecd9af73d10c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e8b228b1988ab0fb227b073a41baa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98785c2c7b0c2b1b29c4f63962bcc30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83341bc0bb38431850186f672e50f496202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92350813cffb37606e25cebd60d8a52e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e67a8e9e70cd96be8e89f2eea0310204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14048890cbaea871c9c0d2126a8f66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54f4f957f0e00acc3173219ada838c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a5880398f73f1909cf8dcb9e00580207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306878fb40c2d1bb38b7a2f9531a00b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223bc05ed7f6a0fdea0fba9fbd6f329209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec51c01ba962b2c33e5a92f406d518c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6f3226adcde5274d09e47961c50b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80188ee7e392afca87de2dcf432863f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680e15c2371e9d87dddae74ba393a5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889beec197240fe1752e924b3c51dc38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ab834d8857b4580b7d3b4fc737569215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc00b27b941d4f1bf629f9ba83fc63b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39f4aeb0681a01193fe23b7df69238217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6fbf9058e7d9817e2ae6af9d643a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5264b8e01d685569322ba5b4167393219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a3c863632e200041be6ef9913cb7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1b7bbf0bf95a3e232f2f29852a41a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3a7933c100ce754ff8fc902fd46a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddaab6c03d0731361c4a2c5e8326428223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23424811cf825c5f32e8cfbe1f2bea4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dacd36bc11d2f99076cc83e57f70ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac03196ef174ed86306ad941ce99b1e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973f698b31e407961da5c41b2ca6e9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577e198507d2390a646ef0011065722228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fafc178b18460fa9d5f64acc0432b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630febf9e057443bc73c8b412ae8cf9e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7aefee7d6bff6bd430a1051fd85767231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348b46c605754bc76c3bab899bb707d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30863e9ccaefb03c5321ebbc68ea48e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0249e86b5b79f315fa5b4631083d79234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c58068f3412fa420aeabf2efb2f2a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76b5758740aaaa00b9fa67dba71394236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4715ebbfd5d3f983bb7ac82961582237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d31762be987ea4b35c22656f4a3d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da18360e9d97dde23dc20e05b810c34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff80cb938a34dadc86c16d2f2ab952240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6a22b617880fa0d19b31697c1db8c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073fc218381ffe71eb46237fc042aa2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07409f05308234e822733f6c1218ec4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241ba8eaa2acf682fdffa770ce92620244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1abee0e3abe837240cd8452a53e6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca7cd41bbeb012b7c20ad346e6f921246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442f0e2429984afa82abd0856425c10247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1b470c81b858fb79514437f335e21248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ec42becf8bb237a2df398c7b6e684249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eee1fb33c2e2009df1bd70fa11511b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc19c67d310cd46192b163da26e871251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bd5abc196847b66b3eae77563e604252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01078ae5c62d5d5720054106b11b0d15253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9862e13eb5c0078888612258090236d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2844defbc04c43d141216f3b023f95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308bee89cc5fb3f32fc869b88e34f1a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33dcacd1801161da5815e1629cfb5b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26aa0c3281969954f0255c34dc6d0f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fe6b01c606061bbb926247ca70214259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3784f091f3d3a8e5f121b7a60bbb70260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202b67b3d2d21d2a19861301d2e1690261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618223dc34cedd17d4eb45c96b223b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2916ca9399b9479ab6a1134469d60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c32b44b058ab87f5e647ec1c883d4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e3c2159b42bc274b4ae2423d85f4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eaab7c2937d111f20550c0da895490266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ed97b7dc9c3d6328d97ad2f39c70e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7961670d9daacfc9541b5a974e3a0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5518f54848bc35197f9a844c9f77b76269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4d223aa18d7968fdf18f858630bdd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8728f54a59fef6b40afa191cf64c07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a5337711795ba0df11eaeea619cce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c56388b8b4ae6f97082f0d087e425c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26f6161438f4e0ff13372ed69cb18b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6d412d0695877b0d9cdebb036ad9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcca74263d834b4ef378bac30241ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08bdf13e841b7ad17ccd8defcca148277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88fcade95f350f8f46bac825ae780d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbee00edac039017fa95c4da871dfa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0295fcc99a9f6b88b1d975749e8ff8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4984fe12b8a76de990b2ada20df7f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6a47a9a13fbd5d97bc0fcab382153282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790d542657c4a42f65c0c5420e78350283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb43b4bed954f654d280bf37a4a451284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3164408199f037d8e04e795d4395c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d37b445c504dfeeba9e8c73e7d1b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb06e0f3008feecafea18213b5071e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76975dde355aaa8410e7df80728b3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba982961e851005f872d01f2343253f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8264be19a44d8fd26f3090d428c8c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211bf49d7b0bea21ec6e1da258f0ecd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1133af8c977e39746eb1ec06174f3b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec8e6501a98532ea9b8721e253284e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2185096028a521892d6a188954fb596294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc753ce4efdedf188743fc6d349a80295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dae4e5793d395b23b043eccd64019296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba90ef0426082fc92647100c9ae470297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1aad2e5453a5c86136acf26c8cf9d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19bb6151183c06bb1df578795f2f40299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48597729bd0adc138990f4751e3744e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ed9670e5f667f143cc8715ca7270d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3c7d12929544b0f097152ab0f9b2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fb8db11cad22b39a288250e69a64f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36c36edf37499190256d79fdfaf903304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d140978cdc8ac8aebc0498eac0d06305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0ef536faa7e8fd8aef3e7bf2f9ec4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bf5cb8a57736a5c210a3e794c0c02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f597c01fa9cd65109122ec13c82cfa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fe18c7e305a09f7be0a4fe3474c2b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dafe51c21c697d614d1ac6784c7eb5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc349031ba8a195181a85a32ef812dbb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1aaf9aea7a2efde0cfce5f26e3681312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf366e0077c015ffb754c8ffbe0d333c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e48dc474237a16cad62adf6f52391c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df7474bf8d320677a2c75a9067a30f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230faf7b8172cc60971a8b06eaedd77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb4547e9e207af6424695f5d948c1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983ffd29861f6272a52dd9c1bac9013318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169c83210c1b4adebba13e18b631203319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b543177f0c7d3712c2fc1813c435f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d90fd4e9bceb8600d233b450466f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273ccfb534f07169a53c3f1db14a890322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c18d0ad7e4229edfe9c94720803f55323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a0b8567798abffb279aab18c15beb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477b3c083b7097fd998fc4e8b40b2ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12f14d82d3d55110a150221eda6113326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df468595ad062cc0f567e72b64356b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9d7a5c9fc299e15df0f5bbe9ace1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d053ba230a0807c61e24ba4e4dcda329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292781418d26100406688c387488dbc9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0a82eaf943fd02531110734ccaa3b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7a89520e87ab998e7ff3c8788eb04332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa5114ea0f14c371079a33fb7287df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3440014cbb3697bd800da4b83ad0ad8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007276d1146b05022d9087e79879d218335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dba2548daf5bd7870a252bb531104d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34487e24b437cde688b04ee5a28168d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cb654b0d0fabf2036ff59accea428338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94708acff227b6e136bc14f1b203180a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16844b68492280b77c764669e441d72340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76a9aea7dcd84041176f5df7a16d02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639722e3647b00fd89acbd55b4173fb0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd6d723b53f4929320e8f5a0eafc29343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042c3d6192aa37d5a734f5f44523fd2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db909f67d800c701ef536950bf90bf2d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7c94dcaa3e933492e73881f3b6f32346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789f9feb06b5ef7a0021c436129ffdf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3df9a1a3047436ac78f7457b0fd57d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9582f0ce9c1db2a3792e71d44d17b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fef5ecf1c8122801b6e2362255793d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2fdc765106d65f044b5f2fc090d0d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a340053c2f353457add7204af17b985352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e425f34dd2e1441fc76b8b08307387353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3fbe52fe06fa3cc5c6934bb3bbd6a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f2f08062827ce76c7cf1d7a40867c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d53b3298755b822590818c88122231356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bb8e6a1a1f838cffab254b6c00a90357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053415144947c15680c19fb3ce878bf8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd24e6394398b5e22b4f6fd75eb4413359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0875728e39e75ab70dfc83344055594360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ccb3de574511b04012f34e5aedb1a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429f6bb13853a1345b06c3e1733d25f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e2f474de6b39d185c675307035b7d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223aa662c1c2628a09ccd5e96a30af4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5becc8888ab18b9b1ff4521e8ce77d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db76a241c402d0c7f4684e3b5860cf9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72eba49309e555e07e76ef04aed148c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933da519875730f48a1b9a5c88a2963368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d099055dfbb733f2c94bba3120ac0ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8982a6b42a88f438c7f8cbec57b542370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b3b44cede11fb2dc919ae9baa9400371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507425563b039592fd633f41baa00464372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd420613ca83406fed31829d77db2b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacac7669a39fc5fa5eb3d5df5f7f901374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12dbdbe9dee4989b9dfd362ce6aeec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52d56649d4817d6edc95a632aff640376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6458eda68e64de30c6a28e71eb914377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855f2301c22cf338f0cd36b479e9e67378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6f50eee131f792228f32959a20bbc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e204e06d6c8e88129343a7794b3ff9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f207814958cc08d53472add9c7afea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831804736cf8eb6c1f32acc084620bb8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f1f2d635f0e82cd278e4b5e397f10383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2958c84b32e28cb0964a4e2eac81f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054e72d6b3c4012248cd2676922cdeb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7f9097f930d90cfd285cef7903bcf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180bd0215c9baf702a47d350ecc321b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c9aceca1c677094f82d0b96ed5cd9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1bca3d1b9fe6a4bcfcf86ce2592f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abea2eb354e8bdb5cec80cf55aeb890390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a19d7e6a21d28ff7963807e3e0f81391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fff641481673df86e492732793eb6c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bc62a9dcad13685f529c29e509677393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dfe9f6e603202c5cbe679e9189c0d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e40766913c9f36e780247389c8b3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de910e719ebaafc649c00ccb210ffd97396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c936bba667a54a1b6cffed4d0e590f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c497edab4b20c3f7009f7fb2db7e660398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be79f2870d723d89d74b9534b322c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a8fc316577d174e9a2a4bbdf653d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff5dde5c81f4f8cb4ead1989cfb046401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f522f4c44ec85f3fb872b08896484402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e3595647b6514e69052510aac3a12403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c988d985d7ee2a746bca089bab56d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3281710f9bde393a7950cc55048d76405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822f5608b30aefb621ee8874b78979d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409647428fe021248481ff8e12b7edea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590833dc6aab619f490011db482e235408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24bf2d9635b6f901c0369129e82351409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc7758331fb440b5e44c65c9f328ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39af852bafbac32eae0f4adfe82123411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d874cd9769547fe0d98471650bde54412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010a15c3fe72711e34c91428a620805413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07dd92ccdc34cbf88b7554f3355adf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c77c31b08b0b6cd4585bc8411a5be8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e85e174587042fcb2d33299599f22416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945fd34fa2382602559b67930fc6e6e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b796c04b51ca7ff7dc1880dc04297418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020a72ddecc72026bf89b6584446214419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdb282855951e7b2269d9a270879de420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a256b0e7af40cc46f9b53cc01d5c3d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393f47f2f07fb9051c1bba93f5001a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e172ce2e5375fad3663a3f4059b0990423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92fce46ca3c7fd8978cf5a52014450424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5af0bb0e83de87cdffb3973a86ec1e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce87a7bd9e874ca19afd3e0a84b5a8e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c675f82aaefd513d1699472241873a6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be343478062299a5d86b3fd7a9afbd1a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbf21e2e2402714765ee393c972e23429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8392f21efd991d90638bbcffee6a7f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c3ef0b9678991110e5ca301485042431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48543fb75fb2cb47aa1a3d341528a5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a34ecc3d8fbe6c8025e7611b8f0f2c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cbb6cfb2332ae28b8a7444184ee0d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0b9b1dae1966c066e40d9ed35aacf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e0f762ebb6a88e146b8a1394960e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfc8cbd32273b3240e8f313753688f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d50de4b7525b983592b00bfe154bf9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756eac93ca8610a23338bbcc7b21907439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e58ee57fc2ed2a0ae948e805d7352440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7dbda9b64bbbeb7c97fba8c098a25441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe49129744098c233ea5073f99b74f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8f3a2489537c6ff621803195e7567443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f29b44459e61833981e71ebaef9cb8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9278d7760cf24bad6bd47b6b7783b7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25896c0c418c968e66e92fa69e4b1bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93dfcad4724fa557ad37d13a4dfb9b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f055f12c7e08a7254acfe544f21a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3dbb8ff829962d9f14ace71ad396d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b609ea30a74f6e7916a2a271d8dc82450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19877e120d12056b7fb42c45a4ca1ff9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12905b1a771c71eae32dd4c4499448452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5573fee0ac06f97f908be051e5d78453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa425a0faa7a5189677c216bd673e5c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8226af39bd622b634acc38d99999411455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d994d8cd5bd5109d915fe3ba92c358456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3469215b4d6a46cfb6138dcd390c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9fe59edaebfc0b5221b8a22a97dd4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af01ecbec7e113bb16bbbc1fddaeb5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c73c9a7e8967ae8dc807a75e1acbb3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb3ee036d09bdeaa38579df7b0e99f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c242f47fdf3deec94015dd3c4556fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2e251678d6c05a6863b533f315836463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7eedfe0748f0cb016d816a64ab273464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f05cc5bbeb4b395edb971724fb980465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d777bcdd3c6a3b85b20d5c6f7d3bbc3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb81832e10f549401c1aca5411a3ad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe841122ea17fda3dd0a1fcbc89d716a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c5c0cb45d06475ca355a5e92acdf6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72da07eed591eca4964aae477c0ac51470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c6e504a571947f51042302c696cbc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f466c21ad87d6d015eae25bb8d84c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b0d6d0a5ed4f133b28d65f6f13f16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0dbc2274827735a28d7f5b2cd95f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44a54c46a9b1467985e188da171921475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b8b923f0c30546674375471217c88476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddc81e834660707d97ab3a4a0f1daf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd068b6e5f96be8de08a615c5a78d06478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acd1ede5f031f9a0a6e89f08f24975479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cdeddb70b296541d59f5793038753480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91b748bda856201d11a731495d4a29481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2600a5b2b6bb357285aa511f3f87a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393b69d2db51c60b7fb5d4060718447483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a64d10e57ccc9204be14d5e4c271a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8640842fcf3838d9532a0249855ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc918efe79e07d986e3508923e7cb4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f7999008dcf4b1c251c90395ae52d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd35635859de377c9d9f271ddeec90d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050c673b0bc239541eb1f353a730cd1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1964023e194d166899917139a73730490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25308f40d2f4639624e702a23cdb2923491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dadaecf812b12b6a72aaa3f51cf20492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78220c46694078a9806b7b0dc515ff21493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f42cc964e51cc985909e84cb70df7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38100408c6be6beba249b41d4281c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d54489fbe07d242fc38bc3caa610d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4990f306712db922949babc2849ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9b59c41ba866ef3297dec15243230498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ab2db0e455948f357c9e495473cea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae086cebbb528adfd4101a72447b06500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6606b3675bdbe687dbd6d77284802501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21039423e3f764d74393d7a3843c18d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162124c6a86d70bfaa434e0e0dc5055503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5cce06d521a66be222dbc0a9e5812504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d320234d3aacf7eb84b6992bd3bb4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047e47eddc35e8f21ea115a38b88336506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d620fe05773b2a289a8ff8ece1a5b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d803ffbda60eb233a4227014e43f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa4cccc0798f68ffbfa5691db4d7fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282aa57ad5f81b11e8f2bf8fef5d87d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bc310af1776cfacd00c6bdfb0eab8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e682c03651a69447a6a1001b343a19512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3633a9169682b2ba90970d1482b3b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b255af2fb890ea71f0ed294258105ab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843fab7888ebb57f39253d6cbb02cbe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa51a613cac0f5ab72e27e0e1bb42e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62413f0a30686a3c95504cd3ac9c4e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70a6b9a56624f39d2c7428bd7e4d8e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10ce07344f00e90e84ee5589ba0d7c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8242d22f231504c0baaf6a24fe629e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c33557760a58ee1283cab6131427cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cf9be762755d33e35f6359da76edb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b75bc41e872b0583f78876604f37f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980483bd40dba3ede9cc3efffba2a876524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79a54daf02703f759a275b53a9a7fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef85f28c98775df8b33fb7d787e6eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69c2c467f6151ce160b23767da34bd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b265777b337a1b4078ea78e9f5404528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb168c3f1d85aab64e2da0b9627149529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89568a10a162386d4d1b30f4c7daf775530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733dddc633d20ce6dfabec4a556887f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f9b2c395530d467fdfc6b346e8699532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddaf563b0ac13ff7b30a7298c5cfc02533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886ff737fde0cb12bd5847cf30b6835534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb54f4dd31fedc4fd781398e32ab0c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd44343c1532c95db3a6d4fae63e01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f3f5ea6e4d73f66a182dea249d0f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555191e29ffffb19a22f34cb687bc7c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42da9c7eddb3448688ddd2a44780d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf96b97b1b3e92a3da1d926b6718b39540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071047579fa182ebb415390f766c316541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f5bc00f951d5f6d85d2f42c272d77542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e2dcadd8bfb02e7fc290596135f30543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bceb44610ddfdc00b904ff49536c3a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2e36e383be8b1387e4abea566e745545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dca21a1960555699134139db09252546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06d0c42143868870a91b237a555b12547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8231a41f8ad7b27a6f59eab6b2fafc0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ca76a766cbccabab0863d87fb4f71549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00153749f11632bf23b8894cb38f5280550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa71016f22d28f2448c0cb1652abb9e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ab19302c0774e060128ef2d8df828552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da828d23133682aaf3334b06b0117b65553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93dd690352e57f47c157290c0e6a68554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25ff05bd58ef87a65679c2c6514f79555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd4676e054d7307099cb05dbb48668556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8bab0d3a63c68764cc98e06db97a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfffb0d399c4bec85a63d513c726c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea1c24389c9c993b9c14a9fddeb012559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e995103e48d2500c3f88d965d45dc1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7fcaf854dcf23f23779d0d9e13eb8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9083d18771867fe22c51e92fc2a34562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f02260da9535db8968f5ccbfdd865563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a8804cb9d6c7a59039a5b9022d255564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e78879dd34f08e6dca45db1a196607565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348291394a9b1e6823ca682e546cdc6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe2303e886e7b89e83c0b239b9658c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576769d2249434432f992162ae180bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d768b6e7e3e935ad83a8f90a4589f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29dfd83a2222638907fbc04ff47b6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb6ccbb39579844bbafd18a54ba29e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15374492b839307dacb907baf1f64890572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb665ae0a52eab251d5cb4989760d5e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac26cc80febcd573e832f22be5ae2f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb8292e204e899fa85ac81bf17c4ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae2dbe242cf743e9213897fc1dd6b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed177775a7244a55411ae20e66a063a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f91278770dfa3761f22bd5e70942eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d04ac46a9a6e30e15c1ac4b89f0937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a675981c77e2a37c7d4892cebe0b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6197f8e23c48026707397812e14c449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97d33a8a2325e779b4db6315d67f2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6882878be7acb1be2523e465643f8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556fe7a78e1d7b39bda2ee150c85e3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971a15ece4377ef1d6f8765aa1d69b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ef5152e8164235de6a700b27fe81a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2eb1322b18d7124096e274b591d55915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69368817ca1256e24314f4c6cc2de6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4111c622c3e5d5fd2ea236e467ddd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724a5980fc1ac4bcf0590415141c11818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65f6e8e1d93ac7a2b1adc40fce7e0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f364362a44fc247a452ba4649fd1720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee508e17cad4dce9a5f4bde22941e7821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00155736e56704bf6d741f66a60cde322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd79e471a4fc422f490d5452b028d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066f575c4a847813a555dfc5a28d28224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee0099e51a7c8a3e75222d8c51190b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb55fd9beda8a01802cefc7b23446226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b39ac95305aad1bcdb0c77dd0bca4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d5b62c2e78f491df10e904c11598a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9213ea82db0077fd7e548ba336e4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368a2f4b3c3290768afd4dc20cb2fb530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be6f5bc0d7aa4367b7169ba1b839f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdef792640a2aa552f949883a1de60532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f8c545e1d23f0ebc1a4fd0c03cad133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76b6308ee0cce29857739bee1e282434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7413e2771ee6e3eaeb9d37309db5e5535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8414e8589349a3cf6c16ce1154859ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a85bed24f381573f76e8fa7c7f53d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429b27a59ebd99c00e0e8586bf5836438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfc98a1cf53f1dcfa24143c45932ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1fda9239d5eba7d17f517510d3e8f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80653a55f6ffe9366e096a8783f509a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56caf4207e3f048e796c1590096e9fed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b55d6d34060744e0d57423a727a00043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb81d90d3b1b16269999d2699803d2244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee56cb8a2e29dd733d7ff168dec03ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e550b1680559283584f52daa04e25dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65702c8af306d4f8f79148b515077747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6541be54e632bf812c87bdde4ab34948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c684553b2da7b1dfbdf182b9f577d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffa0a9ed32d51bb9769fd8bf4f5ba050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632e2416cf005393139cf6c860ca09151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6eb1c83c39d30b80afa66ae700c6b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa341bb8a88a4461a408acfc07a598f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b26d5bd527db732cb337de57cd119154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e9d8e3e3dda7e2a93013cf135d86855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d46c96dac2362e5fb3b6ccd65e6a7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb90cb198bcab46fedc91885939d0d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f81ec8c88e3d520874511fcf5426558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ed385f5ed8c88be998f344cc680ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99af2966f18e36f7c2c5a02a89be7c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd2870fe1d9dd5d96160395c27ea5861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c5860a3342361383c72aa523188f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7468d955984fecf6a46816fb6bb934663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d1ac40c109322dc141820acccabb164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240792dd253da04d55ad49b7bc735e1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d120d0cc9ca3c8446639b198f6814966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57432de2408e8871f2424f3217391a9167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61542f88182b21e0e0e6c6033faed368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2403ae082fd31ebfcb20bf1704fbcd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfb0fd9f67fe5a18fff9ce3b5076cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3a576ac4a5114f9630e25bae29e8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180742d47d5783bf8e8e394503ae1e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacd4fb3a8b19302482139cc1172b5f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ced81f0a5f9803c890f6bfc8a0fac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3a949c8c3d88960b5a893de6735d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd078a150d3bbb95d8abd9ec5dc713c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd658e996b83384e7b031b5ef5d84777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0cfa7f7b52ba1138b3859233d915c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97073e7efaefe490da70d69e18af132c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d98984a681a489046d31c03352698780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fe385dbc9b2d4d840b45b12a09b5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be2e399fae77b39bf7bc8cfe49bd1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d097b9faac2cc14afb7a8c66cf616d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b33b660239b87e8eba7ddc105f757c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf6e2293a331918ce2abb1dcdc88ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc6ffc390bb53a22fdd13b041f112586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450ff7c69b3b7a998f584675abe618487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26ca1a96bcfb303477a389230e4d8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a7b082e0e9a8964359745340867c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285001d974d35718b38531f76e3cde590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b4d1b6d19b4dcaff9ca7abd5ec73291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39acefa46e9d55e025f4b175c0d2f4392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ca2fcc05a5e93356e604b4dd8807c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bbc4c52602880888c83b8253f5a5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c897f97825a91e1746fb5eaff94c8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a94c8709bc201a8b154bc4e1a1c4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ab91088b4776da9159ea984e3743197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae711706b5847baee38acb51fed5d5ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6d749eff70856960d24c0748ce1a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93f47332755ff1466a8fc5ca06c1bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c44f0e6690595d59f46f0272f4510101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df057c9b193da8d5b3f889cb95dc386102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f235be42779ad5cd5dd58ac7f642423103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bb6b195b6c76322d8e1dc93c37019104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d1778f56f6ee2563088808d120aae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d44bfaf8f53e6bcc1cd0fae4d90a43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e44670f25df286c953413dc8c8f0ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380fbbb99ac0c6fde4e708b0b7d4c1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d05d2f19eabe47cb391534d8e2cc87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15febe9629a9d14c7361c7c0b6d85a47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9f28a894bf9611feb661327e52fb1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75214410141f3aab79800835d521923112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821690249f5d321d01e1019cd2644b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec112e43ff62d45dac37b21d2753f6b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae47593e0e5dafcb8006f4b27b5e01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6567537699a137a000fd13cbee6842116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5f8d1fd45bfae0b8d364797b2c19e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b2a4affa7ecbef99a492a3eb3f715118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384be5c3f2f6ffafd6e3430bc72b1666119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868d12942c831fcfe5144e2f9362f3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a510f8d031402f3571a2938e7a05bc8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69ef667c1938af2cd365f057fb5c18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4ec03f730ce2ba433a83972914968123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fdb0f92dabb550ae8ecc613255296124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a113f65a93f30c1a301acd7d51881d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c06665b66eeab24c621e525d08769a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1881f4adc6cf9f73a7af46c859850127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15817e7031e5d1e22916371bde46442128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991c712ea4922dd035db6eca6495f50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0c85af0161465e3d3516cbf6be397130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e84d2345e65b69950ae09f6d1f973131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f919a3df248b560389192f9140d5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ec4d921f32d444a594bbd9c500777133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944f57542f2cd99ad2e692e474f250b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65022661e93df82aa79cd689f6f74f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf557eb220ed3ade2bd699621b0aad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0457886b21e29432d4a7871cc552c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0835108bd1452dcaf597677b58f2da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ed355272cd397c604eaf82f2789a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bce57600026ee3598ff3ccefaa2a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4668551d449aad27b470f1b30ebe0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75d3b366a15c2c64b1646919f82705142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677242a8ef38f0749be189273630fb3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40473c30a701f30ee290e7dbc61a5d03144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb1d774026f3fe586fd4de3fd137b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef623306d98175fb1b9f7fd579698d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d69aee8ac8d05cf7de0b4b4b5f7348147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795a5ffdba5b4dc68705da6ef21c509148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea509c7f95940f763c268afdafa95973149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1df8e65cf053ee636b1e9538f4f40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a81f4c17dddbb7f875d091355859b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0273e575f9f79d9a31d7aa4871a57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b77fac551abb7558408284c05969e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d1f4cedf352b56ec1c5491d3e9af2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e21065cf9d1f77e0d6661a750c2294155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfa1efd9e61f8c4332c0ae8e814e6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d3629a6a1a72bd5181a690947b280157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0f5ed42071844cbd8473664ba040a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e879f81b2f01726f6e4f65ed1c6c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98931f4e6cba50ee27a667f31aa516160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf043bf92537de107741013616e68d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fb994881405c066e895ad5fca8ed2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a641831bf2d7d98b06b5072b478d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbba777c2935a19c2032c64cb5c89af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7030cef8a4080adaefeccea58d638fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fa4544170f7e7271a78cfade23a52166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf883d35c14c8e932ab3e3ba0c04bb6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eec58262c6f336a2b2cf64a49231f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b7b1e9f38474b00b0fae2e6a90c2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9ef5d8148d3fe36c621feb0c94e15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7d9a5b38c25609361f6f3c444cf7a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de54746045570d82cf7fd67a707f3f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28711cea3a7c843fed33a8c3463f4c9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa02c7e59e61794f856f5c1f4f1286174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef13ac247063f3b53b758f7815f2c6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ba2abbc0d8eb9b59b431f5ee113db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c9300f1756ecab43f0ec24cc8fd2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2bbc0f804956487065771c4cbb75e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a378b218a2d2b2e5a492444dc9b0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53a2ec3e964b18f3d1f03d47f8070e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb56ea78acc8e44ef4d372a65dde10181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a712db15ba775b8fa12715aa8018598182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741c17a6ba466f213426b3827be9525183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6677efacfecc9b67259328ed7032051184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c33c1b5e1d6eb33dd8761526838a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbc811bb6ad698824ffcfa47bdc972186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188abf25c5535899ea139e3cd2517cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bbcb7b4b92f66cabaf9cb78b2d121188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f1ee3e7b3d0ed7c970c8312e54475189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98a73faa7d2c1a765127323800d6a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c10533e4eda7df4a7a2db6ca435d36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7774909894eb9d1c9abc89ab76ece9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f3458496be72e8562a8c8e8628cb2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7316f8688a76e957f5a655d217b97c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc32652c33d4dca2cecda4b2f162c0c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e2fcf8cf6c67596d9fb9b869d45d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db373f1a7e4e1ccfb6c9f7ed98f7b54d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38228013e49fe06c66d28f1e05006c31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df314e20accb97b18f005bef550368199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e56017aa3efa9f18dd7b782bcdc66200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8372c25d881b737ce5c35aaadcab9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b352333eb89f892f276279fc9221c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9828639aef0db25be545afb29d250203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631262130689e26575079fe51a0a24e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36890d5864d23bcb2c3f179e01c80a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be368ca17daf0aafd91296efa710e2e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b2b30690f5dacf2018f53dfdf367b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914ad177710e88ab0e6edc32ad4939f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b7cd6f79c87764afb13ff3b71cc0b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26d483958f4fff27e047bf67a80fa3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94af463b8cb0c5b075c7130b7038900211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be01fcc51696da52f23681652439b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c1b95eb1e3b5c0970778de9871538213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8c30cf7d080f6cd7bcb2ed80ea8f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383f554fc8f1489e5fe2e9eb356e852215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4d3930a5d9c0972df3180bdfaa888216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020c9fc91d2962dc9e317ec8b5819c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca433bc6514ad6e5db27dc6a10324ecf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840722e68e15b7656412dccdbb98a2bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37848c724dfd43ae023872abed2deeb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444b5f01ad24dfa80a4180f7060fdab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f9734f7c779659a532ee886f1bb42222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e18c3c941dcfbdc00d004cb95bf260223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d654a7fd3a081caab8fcb953dc7b26224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2f05df088d07f05dfec0f6f9d10a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bcbd1c0031c7c3e961ffc60618862226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2d9c8a8f648c3532a09565332fd2b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f97118e45d202af2559d69887d545b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9ef6c683822a7b0860177936cc254229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a924297d0e7a00b57cc533e31e7e72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd68b6091c65604ac142b4fc7b2a69f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0132bea507659e7b167953e9fdb956232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee280f939f6515461c00d44bd194fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f010bd8d86fd7883fccd2aa80548ba1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82eb0dc80caf9d3d5731cd020830a84235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e80040059266da2dc50822c208deeb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317e2f9d9ba0e5907e4bba3e721148b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533eabff24829a06eea2d41f8f06729238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda79b01e02bc397780c9b062f1518f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443ee5da0400dc980c7d6c763b45940240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22442c5e951a4bbb6f150457d83416f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de353225c6a6468e95a7951bc626f246242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8f832ad353af54e86c9e3c6f4c50c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b56523afb1103b8f63a6e84636d46e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacee11a0b94f84c21b05fe5b8e5359245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da146aa8780280c4b70002aa31475963246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34328b7a3f36f4555947c619d26045c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727f8b411906a9eaa6baaef32a8c3d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc835615dc3a44c2eefd96b5c90c93249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0243616b3bc05d21db9118a0b4fd30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e25a709d8c3baa05da905fad437d6a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f47864fa708c31cfe2054dfe7c8e7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0fc035d134e40982b7d8a4f8de834253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4d6538bf7a100f2902962fb2eb71e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b265957a5ca77516edd7db95da4bc5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9546c8970ba1e801ca148a747f84355256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fda33dee58f1d5cb1f90eb1c8be7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeaf15e43484c0987093c4dab0bef68258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca65beb840dd49d040ffbc9e239900f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd68e8436d5d0277ee32dc1a677a516260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d67098c86eda595e65e354af0118c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b4486992657717c0550baf9a97c97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bba2707525c883a1684a57dc19650263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b15e74087b43f7c9383af0a776db00264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784ce1af6efc5db87cc77ad5bd2491c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4094384f2acd79c69af40626484a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d786db305b88cffb1f338fb80fbe9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d8a74813ac6c1d5e153461918bdaa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d03508686cf8c8860f8f4e17a687f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce1593e6fcb8ec23c482d3cc1dbd81270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2b23d8d59ab5cbffb70891e7bf1cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38184f04abb748f9a6042b330fabc746272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656e22ecd3f484435d771b97274358a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284dd5514a9a3e7baa0763a76070a91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30536ffeef1288dffcdc3f9c584c7da3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c2b3ee46f1f939481d4ff4c87ce8b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a337001b27b5b2d68998a8506407a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d41640c0c5623ae81487a2445cf5a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2caf8965cd0ca265d39a7ec93c2ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb39c7028a988ef949f2f27dae2d819280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32521cf58ff43a527fb26eb3f31e2668281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf830e234304e03f8481153ca53d72282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b31766624136045fc72a063bb4fb1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c5d6b38077653f69ccdfb290be6b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ed0d90d9fb301b0b85651fe8a98f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e9a7acab77707394776bd1c87f3ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985a969ab05e0154e6afb4103833749287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995970b88d932aa25285e64f4d61cd55288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bb22bc6e34fde05cad95f4987c269289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d34f3887db9aabc05a4e27e7340037290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910715253d7caff64c14d961961f12b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e00e2176ccde86a0e64cc2c907c647292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dc960235900fef3dbfd6d4a7fd677293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13152b7914e6cd46c3db89acb963fb90294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614ae191761283ef3d9b4710c2dc391295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f514602e24b0a1b53a0f2ea61d9d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b466d89c01deb999ef5e710c7742f12297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b46afed47384dcb596b2a9a03de65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef9a42366e7b6c62277f3240842874299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4bdb3e9dfacfca597f67eed19e460300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf0c9b56a47d18739033f6a8c0fccd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ffccc327643d70108c6f282c455ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4828b24c3ffebc29123311c358de59303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4c2efd064e8d293c98f4d5e8a3090304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687715cfe470dac82388b7e6f55cd91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04778443f633aebac3d06fe0ea3a208306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9647272fb7d3623d7d984def5f1dd30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2530a29c37f6e69ee43f9ff823002dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07d962e321649534d42fccc4b77693309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b0bff0629be7fb0861709e83261c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b65c7782596b11c74fdcc742d31a39311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd314e1743569edd7575eedb763bb3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f992d64ad90c454aa87d25549bcfba7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998ad783c9195666e17c62f95d1f21f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a764174d789fc0ec9f2bdf04249f6f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5d83273b86d35fc8ba19e83edfa01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc610a314b682a65735a67945e44f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493df9f5ddb7d27bb24555680e6b306d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f497eeb37ba8947bb480cdb8c63026319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d393ede52e7088b315bedaa3d2eb2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f41f64c00ece70695ef47afd1b539321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45f7ec3bcc34180483be2f3344c6e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59102121cf6195f9fb1a385dab27d292323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9976ae4cacf6acda4b72be678aa24324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20452118fcd11d02f849973384e6b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1606c50b9edb19c13beecaca57204d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3595358a981490a4b11d7c42d119e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12a5ebb7c9d0bd2ab3e0c1818f736c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e1de26b4cda020d03152ebcd0d293329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8128d74fb81f80e4d5001629e6312d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c787a1efe243ca5130e284acbfc710a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2b9b513827b16f323c2f8e01a4c84332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cb1b2e431196088bc89712ef1d2ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d470c709427040aaeee5e1a482323334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b297abcaae901b962f924f36599350335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575bf5f3a89dd346af6d9d0be1ab25d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af446c7e29f5247cf815e09e2b3e847337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fb9290b03197c54374f089d2f38e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b82de531d221dd3a9d6e3e3b5fb782339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0996caaf4037cdbd7df4829477c613340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0763a4164f92b494d4a72e018ab3b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2014b08c099533741af0a000c6c576342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85040916926ae80177276646b9271468343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9185dde74b064fa3ad183310d8b4a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754138d6ce28ea849b50d040e69cebad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e909c5b9fcd225f1827edd2fbef56346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad2eb8f7c3e220c2be0f9e8689cf92347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebe0fc29153616479097bb3253bbbf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5e335fbf7b0b65dc09e5c2e4840a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef6c23e2ec5e851303b08ff5af4d9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd573a1592b19217f7d30770162b95a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e7f793c046b87ef90c73ea8382ad3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832544f8df2278200303c8a3f24d50cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d661f00c7b8a0d176e95a0850391f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30d7f1e2c221ca7d8f650f15459fb9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ad76d6bf3121c1e3c5b266ace035c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076b268639f612f842d6634510d90f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5755391c8471d7d7f7865fe531674a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff168930718cfb2209696e5921e1f92d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b268f818c8298a7489fb2320416fc4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69015e17712c9737e7fe98bb43ba5971361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf986489d521e23e285edb4126639cda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694478bb27412b3d2edc6a803ed0c43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae0ac98d3ad42487f00def6e15492e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbac6a7d5482ecd180bb52293a1047365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1263181dc53128658023d7196e049b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236348ffcddf98552e8271f3286bc905367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a886644fdbeaeafcf3555da00197e74368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd907a08f75407d68d059003e5a501d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3059809589e31b96e55e631f3e24acd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081401f1969f5d05127df40f76e9c74371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78359a7bd1cdc3733e68ace94f349b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915405d5f7b5bb6caca1d6e3b7deb9f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf3d5c585fd2abf69025597f7c518a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436c2ce234af87f93dac223ae4f81f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95692eeaeae51d3c7b16b58659e6c1de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa978da470175d174e95500b278cf0f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790bfbb634d48e7cc461c26156bef7a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf849f88e363a4706845572053c49056379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7977cb89e70386bc7f5f9af010d60380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6ff5a87248c9415a79f5e596c29f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ea790c979dd3fcdbf331fbd19e561382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559946ffe00fc1c6751a24e1aab8962383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc209ffeb6fedc6cf533dca2844b275384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7476819543f411946dd54bcf0cd900385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e0eaa57807233cd1abe00baf91d6a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68027f53465066a346ae8a9b3a4dc439387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84546d8c98ed2a155b34f1efbb3c48388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f7d9f532883b936788211eadaf463389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6a0c2ee115734786c7694fd4973c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f384f16366a06f6ab3d037d87c86f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe547f20408c09992115a6c80dd0aed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9c6ec4ea2b0f0af41b453a6d4b1bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc9513a7bd02e7d9194967f07d1da0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b3d952b36e25cb11862c0f91c97ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9321e309d67e23a70d9d7883d95371396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcc8925e153d911449b4a36e2d84b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c445d3bf45b5defc2881d8ac5934e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ceede99b1e70a7015a811f53773648399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9032c0fd5df2c2a1bf00ade862c37e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9c994afdd176276f502b44cd74318401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dda2265f8d0e1fd1b9f6f0743b581402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f848b98e5f5a7b385aa94d77bd04185403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e5090fe393b6850a4315104b6bde2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2960f73272b26aa677d48f03e833cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860ec9e8e77c0cc6c7a88a2fd6ac8ee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ce76f9c3340ecdad4c622f780cabb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed86ee5ea126dd44053082db14da3a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f56baba974840a1ab054f8fc73cd15409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2dd8b05d13d7356dc116492680d88410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa07845c550a86ea172c14657ec0429411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8f66c619d650dcd582ae36f92f1b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67204a01aa43d2af614d0ad4e73b086413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b5c0c2adeece9fb07d6c2c5d80111414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a9b2450d5a7ee04671cccf019f27d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d4c9cfd7ffacf26ef4e5377f1c4ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbaaa5620be6de394a15a69a4cc2e04417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f646463e2ff8696b453cfabe8bba79418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51797d0fc55f53a5f5ed8748bd6dee3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc12b9959ee6b33c0e9c4e12b20490e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4497167a3c0bde7ba6c24bcdd5eaf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095942929e3039eea3bb2f5e6d9673d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c54fb9158180addc9203a08983713c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6f04fe7adf23d8964184c18c1638f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90fba747b1a0428cc38b3fcba7b1d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab80f6e2c188614ac78649baa8b30a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d25f261cee1e1aa3cb82ae3296e43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b324c1ee750d237641587c8bfeb6cc3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d4fc44d81d5f00701fce4c0c9a92b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87d5ac98074385f9caa050847981a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44732c5d9395c430f24c553702c1e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8f33a0439090a9e4930befd0a6a1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07883fa9e319af6b1759b45bce8bff9d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad998609a5e776ea581f2f08accfdc4b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1e116c378777de95e98f319e4f337435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d056367b15217245f8025799dc54a3d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd0c759285f10d2ba3e3be25237fb3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a0e58a172bda6fd681ed70668f8e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d0c0a089588eed2bd20c445c939a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a05f66dbe58a8ec5400cc439b8205440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d747fc9b5a4dc1b1d4644ef15209bc3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a74945597ee1f7deeb8373ac3cd145442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de79105ba831439fbe68f986b4a491b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24138ae10bd8b4bb8fb6b0377134d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a4da9da5487df5552a869b9cb9572445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c5db19793d3244fd8642d3265a057446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528baad081e70a1da35198cf8681f0b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450500960cb87d0d0234fc899959b67448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8e6ae44298640316b745d6f928299449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62595e24783c9ccb3ba201dd1b018b63450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d827a30d55d9b18f4d5ed6842f07d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc85b2cb5c74c6e13c10060aaa5143452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f391589e256132677aa8dfa7ef74b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faaf89a459125d232aa4721c8a49923454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07e99da5090d5b2f63dacbff272ce6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a8897ad484f488f83e8cf45c9ce7c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62a20efbada8dd5f4e2c7b28a669f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff91fd977e03b360ba8bd01cffd288458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110b416eb54f6eeeec7f6c6e5ceb4e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c875e03830713dd3542fb303b5752460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e175764f062e24cfe350ec8202f30f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54406311fc736eca37e5a4508ff714462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63205bc5552112d3223bed587840031463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c68142bdef8d20c2231691ffcf2425464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d224ba8827391597be208742aed42465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e4ea3abf147a11f566819c03f76ea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d5809a114687668151910b64b9c08467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663de6cbce6a5a0ea8821c331efce8da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e9f8ba2a6a31dea652cb7da503b73469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e9e4fc60d964edafac240d62b58fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b76a0492811f6d09c26ffef07b519471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62884d15b5cfcecf577f17f3a6c7fcef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0cdec57195c122d403d251bd754d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2f750ddc6727e578acee94430e9b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba95cf5c6e8e842f668900767af2ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a4f43ac8789c259b3e3ae3fe75554476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc367b92c650d643ce539214bd4553a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d06ee01ed54c25a5353d161b343206478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e646e8ee051654a8205ce2cdb10e5e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa1a8273943d8ea2f590b76715d845480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41cc57204ede1e331daa686b78cd4a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274ff62c2299be7544c189c15ec0513482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05ae64369d8f39ad86bf0fff4e155b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefc861fb86c599d137b82adb631e32484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445120f1426e5a4596bfaca2a54e6ee4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b571f6bd16e5f1d140de760a911c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a95d1405e5bd51e0639db21a84a90487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8244d513c4ae6ccbf46f84ed01298488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960b11cf618620ed7cd9471042dcbcc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd0999316cab9b496e9a8f841a96c1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169259d77a40e234de0f872f4d5bad1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d475b8d724c2d6e48b88c69af3284e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b16c49dbc5952e923ace2e22dc3ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbf91a9f8b35775c1afaac061ed5d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa14f084177750cd1b548ffce156bf5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea2ca2c091629294f16cb1775b8378496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e61c22ee9b051c815819b3404f596b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323f63d1280a231c464180d88d07ddb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd5010c6677c7bbad4e3f082ebdfd2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96748bf6d289b121a0758d4943c495500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492d00ff56a00c4c76670feb57af0de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db2046994a3a3d38021662a6f4b8f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b9af0f5bdce442b382f6d8fb9b66a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc059e71615acfedea75a50a2325745504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddbea9fc01357447f82eb23d3c153e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09f4cf652dfdb38c377001b316dfef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bdebdb9ffd61022c543574fe6cd2b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adb77277726baf00860a1dd004fcb0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a126217394109a8f58446303476b7c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2e2ff4ebc647a1d8732922a24e2d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67b4769063495c5f72b725d2baaf3b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2b3e222823466fbab32f7f0175ea9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924b6cdd5beea5a8f0645d8967b0ddb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848465c38c332c01d5512f44a3c1ecb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d40c0421fa871c54c4db7835e99da4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff21a7d188f5bd3ca7ecdc2a81d2ece516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc01d7869ac76f8572dcaf6fdb35699517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507eabd638e2625acd4becd909e7928518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee8ea51a3ff62fe719a6c898758452519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d03fcf948b9b5ee3e93a754c040e1a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b4ed2279063718542df5ca2dbe60e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd73b3a41241c4202f1f27473f0364522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18125699a7e067a79e4f5eed84e928c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87a25927ec7a5a494bddf573f129c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f41fc57418e7ecdbf86a868ecb9c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92def74d4847b74f0403ad1f2cb5a1f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7de9b0692b05bc018fcedca3ab600527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09760ad10ee89ac299beaccc91fe2956528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5c08234bd334a9a37e052f7d0017e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993703ccf14727d29ee5a8baed94a93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36070c3fc2a9c7164bf44cb6d721f881531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d22e6a890c2478cc7b18d13400aea4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6ced5b0cf0d6f36cd926f5bba4b33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a4d3b36338e1d8a61401b7ba002b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f898a505f786909230ce8504d7307535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00709a0a0aa1bc8eccf9fba7de72c5d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cfd6d1f8081273ccc3fe7323fa2ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df139ca287d625c01b88f8ded6cdd1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabc071c244e4f3aa8cd543bdc1577d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73003873464e33bd838bba720b82280540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae6dfc8130170f044b1e4dfe670782541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33638c3f931581b02926effac8da46542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec88ffd27f5e31a039d03f7e3ca87fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8907e36a6a896d7f12645325b0572544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864bfbcc24dd2068e9af7fcc283371c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dd6138880d30031954957c0f2168d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836e6d53c0861f148064149905cacdc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0393c25544157fd3aef0040199477548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09e89488419be88d9a54116a92d41b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdfb077b2262d8b31f3ccb70e0310f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ff9ab8da702e5351eb6ae86589147551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd739e8bc28fd934dfae927cbaf5bd5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f27db13774b11120070a12386baed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97024a310f3d113cbc476a40859bb55554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9c311be489386f61536f5f6ef2802555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4d9cd75a64e2db0cb7ee9a268b1d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31168f19f4b9e16ae1afc851646f3f66557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cec8c09ceb931e2a3bd34c9e3ec2e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ecd00ccb5ccb8e1fa940840267ab5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6b0a1bd0fb50b1fad0ba7c46a3858560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb140ed54a6cc95007ec4287b275a88561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbff480692f2fd9bedcb7f596003cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f432ea0b663eca4827412f390dba085563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a3c70036e90f21ba823a428bffaf0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006b3fbc44894f6ddb9ef47f202d3f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7853905ff7c1a358be99d693aa9304566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab91040318bfaca265fc1c971e0e7d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827ffa8a04f29889b45dd70553a910a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbd85366a504996fbcad85b4ea82d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91833734e15c6d20475ae41631ad417f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7099a5e0349879838668d5b270279571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0d850f2ea478f3a8476b7e49cf08f572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>