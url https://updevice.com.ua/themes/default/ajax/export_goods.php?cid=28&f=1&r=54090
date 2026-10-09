--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33721989cf2c35894e743105041e1cfa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9518d8a1780f1b9df9e5dd53c3aac122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c00e8752240520d6d97a03f57ea123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc548863bccffa80990e9f2f7f664a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06427c9731d85ee2710dec8c9583ccc05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfbd3f1ce4895ecf6c22095dcebd7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843299bc738146b36943ad7cf27d1a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f5580133e2de205fe8e38203091be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cfc6adcfd30379cbdb4cf51ec40229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcff3802dfbb8991f243d8bf1c3325710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fdade995efdced1eda1c9586f56a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ee480be3777e59e08439395f6588f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719180ac5bf60238201834703207b4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47073949b29466076a28f7cf5c969814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d97383ea3c6749a6048b395edd191315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2c1e64d760a62f5c3af5897bf665d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0c60231bbd2be7f3ffd91760fb9f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c00966cc53909cb1fd06e96b508b0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f7c9638314de9486eabca9f9b289319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75eb8e2e73fb9fc0c18430233f94d5420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7abb7d510517c0ddd8047f1235dbf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc584d0f02f0ccc55c8025a4b74a03022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157b2d2684a5d1ff83fa1d8ac6e6f5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5454790a96a93d63acd4fb5a9864124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8442fa00f46f2b4d9740600a1dae9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98cd185c5e6c1062616d7e77ead6c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5dff0ac08f38d321ef89b666a5c9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f00fcef906237aacdd724616883c0828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46da69f869b82d639d486fb7c4d3e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56223d46b77dc48a0a48ae0b6b5ffbf830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e32a60830a67edf2d5ae84416e89531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa642170f1a5775697fdec36294dda532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5879a906e8541f5143b3a897ab4ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6520b564d4463eb94f6e05f2caa752434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8634dc5ebed7f3185bbfe7f00a0de7835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfade4ff8137f72a5ee1d4f4615a50536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadfaef410c0cdc5e6d3db822642b6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295aa2ccae2374053d92efcbe3b249938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67716ac3834193af71d510bb06493ec339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6921847160232b2e60364250bc2eef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd3e14038d708964ad410193e91c0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4165c82dd00da190475fecfc2164ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bec423e7f6be01f55321b291cac2bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0387c9bdfb183b226785f9c2078c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f98f0ec4676536fe303c3fbe8a3eab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5990d445a634590cdeff0c3c4dcaf5646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a381e41d7ecfeb3134b97f58f9cb2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d90adaaab63d9fcf20758b730c76348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a596dfb737b7c9ee86a08882cced5d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823a715d8bf090fa901035ac7203cdf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d1c86dc3faeb8f5c7e886892c05aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2eee7541ca2004e60be8ac34677f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85f1322ea1ee3c11e5071d6fffc08653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab3befbec6ff5d4d027ba67d4e229954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe73410bdff567d8103359de1fa844255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c63b6d2c7321e2215b7e213aa5a10856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656f609a4699aa101344dcbb9597acf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143423d2670ae489dc2906e7ffed9cb658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540c5322184cc5ffb679d82a4ee498359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc5529589f104b7b33b0b086c4ff0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a364015cab42283d2f0a7662efd1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694c3643d5f97353de21557f69c442e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee07a89053127405404876670355cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d48f8c028bc2146e490ec2ee93c9164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2845aeba54be27b748df2d900e39bd265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09094e1f22074ddde4a42a5383ae172f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335ba9732ee2a620a09aa1eb5d01f5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84855287c759e982cffc51a02d1d3f2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2780af5bc1401c4d44a321f59480dc969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2ccc2cccad703da2c065aedb45a5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ae45d3ec39bbb755dd44f51bebc5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da59e215502485f85944e02729cbb272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379514e2cf3229afb6e2f6f211a2e4fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b5b8ccdff3a8fdd66b149d609405274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140ddf2bbe7811d8c6ad82654f4cb1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200270233061c88f29c50f532788e2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d62d0745640f1d2b7fd084724827677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eee95339850ea4959159e19ef1011478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36cf2f1226c8629c6aa3fe2513657279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad1c091fcdc552af4ec72a12d3810a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d506fa707818c0d7f295f012a16f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a189f25dc3c3075056615ce22cfad8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa911d3243c52de411db93abd8e8558f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd076aaa5110f82668f123d5da08467284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dba11f4bfc169595cf7f7d80e02b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b19e3c14956534c6f2ce5d4feab1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e6c0e4031e756ec71ac6ca188d07087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb9a19185ae7ed3b12554342e7752188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d1cf0cf07516890811218bf85184f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346ab0a1182dcf12275af59f255866290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba096736484970fb948d0666e4f41db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6f739e43dc9492a0b9b1937e2b0ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310ac3a54427b3f1335510272d36e4093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e1e1e595d2d455e6d83725637f62694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb1426bdad167255d66c81994aa66a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d3cc9718915e2d4e13482a24bc88b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c26b0928d56fea893ef121121a353197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a032709a05b626e0d6c78db1ee1dfd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0e2728c18a5cdd4ee9aa4b2de2d1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a44b5c026d7038890d916e5d0d04b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9d7fe8882b25e4391834f2380ce78101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2adaf5d8cf71e3e1409a311e91eca8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edf7b23a2c4a9ff8d3833c576a0b1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cdec2ff6959b763678f9e90ebb07b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee998a8dbc767be41392da93e4f155d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441beed5e881cd3e72fea2006e772705106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966667fac148830964ce7e5baa5d09f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f57775a72b7028b761537396e19b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702af7bc8bf81cd327df85d345d3aed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350ec0d1be74cbea648bfe461c914ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76624c98868cb51ac56627229792ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814b79bd6b01784d2926664dcb051fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec74a193c0aa634d50815b456f9b42113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81de77bfca5e1aab72c6c94550b6715114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294bb93ce5588c4e447f88da2c62133115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61723bc90c690d8ad407e82581a884116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815ac9ea8b661df4d45e8f29728eb22117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa9223f1d547e6c2ccbb89613112fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1390adb1b96097d6d472685d6f97601119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5a3962879e759f2d2a68cb1390fc3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfef4e6113bb23921d4aa86f68b349121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e818d8ad9a3bc8523e6640a80997e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bd0565ee84f88d720861b2900bf6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77b732a16d18862d5d461467895616124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669b75accd581a03c29fdad69837777125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fd7bf83767fd06d1294c874f39526126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1e58da03b2b30f3005f4f167f51aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aea6b0c372b6d1b3143701b6c72c15128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead0becdf59a805b7d9e7edbb802ccc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0278d3ff17212f17375ae9e219b562c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235a7f07bd772fdff9b91a537f7607d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281c7f86b56fc73359ca667264f4f86132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db457618ee7ca21e8de929b06bc70dfb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb7e1dda06bf9eb8023f622b94840f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c3f63c9ad1c3c4f26162945ac0661135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03fd6439ce9dc1b1be9b7f22429c18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e79c5725dfa8faac88d1cfa078b422137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12f7bedcb339d329c5a91881216e68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cdf56e79d0260a3a93c38d956d151139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e0efb56188bb5b7a8295972df6c59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440029fb5e1f369e1564e45e6b1cbf4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f422d669507481a143192f2f81b0f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d21b42494b5f2ea9df1b39c5fd8fab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad26616a4052eee9661cb7de7012fb9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30347439b7a5cd428e842cb68e9aeece145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afa55e5989e9c4c48948bf0f97add6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228426d40600eaea73011fabfe4a1512147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579c63ced38e915864dc2df15e3185c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defc4aafbe82ed9762687cc26838310149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd98498a4a7810e0b7038f7b565130150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019852952460a6b5f0b7bb4ae0584691151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aefe73a9742991daf7699b2c25e452152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431968c96888fc305ea4631a0218f91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba17a421faa8c8d7bb61837de52482154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892deefcc63b11a959cef13ed3e636f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe578a84f2bc41838c4e35b3ff33dd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4db524897933cab29f84523afeeaff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172c928c34dbcffbc8c953feb725983158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5827c4a364a005e0f68c32da1eb58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd223f4e2a89da8c4fd05b98f27d21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82d55dabe925c9a6fba11667c332bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bace5e6e89ac7deccb304206e65d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed70a418a6d1dbfa5e01b4dd7d39ebe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a519a6871b864389185a55a9a71c20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228a38c039639368d05c613377c5352165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb9cfc5b175b3bd92de7698673d5df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db62b2e17da42c03c7123e1b6d9fb3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f9376b36ae646e7b103b745e8a562168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b39f565edba4ea7b8e5760dbff29a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec70d9f14af59466d61d11df54edf02170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5755cd0fb6827d365fc4b6cc2e25d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae69d264feba1ce6405dc1a2ad9b2a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9910ed9066dd38ef6dd23fa0354664173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e830bf9c3506caba02a278f37631d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2345c5248a64b71a9a787605c72ee5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb164f22e3c04f11ea8010624b8e56176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72422c3cbee92a66e40e9440c1e03fd4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb24280171c53661528a3ab22c0f86178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7204778d6ec53045c6bb4be480dd6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84eab7945d9498d1d63b625b5e1f9e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274014b0edccbe25c2be1293f2948568181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4c52ffb36d50f18462032e0dce840182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fadc2ce147961241c075f03e98b89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4ee75c8c4ce3cbc26cfd8303459be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800afda3210b45aec743398aafca3005185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45f50fc303a88276708eaaa7bc7dd7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fea237d76920acedbd77d27f1e56b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150ddeef559a8f47e6e9e1f05effc55188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a483e179f1dc804142ae432c368932189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc6056f35e74c0ef1cd313901f775e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28aa5dce8d6149c5c0520beb54ea1d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf491ac8a4318b95b4f35eed533e2a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9bedbc8ec434014305cf2862eb701193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ca11902ee659594e7656d5ce0e2ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004ac174cd21799ec3ef38a1bd4048f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36417e53ef6eaf573393a2db783fd1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2534fbd227a2fb193bedb9a89b929197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acaeef923217b45e8d8f7c0d9d8bb9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8fe99cdb4b0eb92497b6ad024bafa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c620f25625284ead7771e84e7054b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8cafd84d7a87069697b1193ce62ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1614c8aa4a5d8459b850163a642790202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8b6612834cdf8a69e4b5ca178ee3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f39611f3362b123f91468f503bb97204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6987e937caab01b5cb5043f817232d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad05bb78b6c3889b2a49157b27d0f66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68eb165b1a025e45fd00a85365858d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9cb285c47c354e76af44391420ae2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6c1e4c99fc04f931c73f4ad1bf470209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e4d3f09605cecc50dfe1c198074e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45d0124ac58b505cd4d7bfa2f1c2db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50a1497017f93e0c524298820d61e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8941307ea2af70daf4d3a49085e45c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb39e3625c56c0a44b2859ee023a3a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52810dabb94913555a567cb8c1a8b6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7dd42ceb9733204b973296ba46257216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058fab77217f1b687b57d40cf39ee85217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db7e3d71e7c1040b7133205c1f732e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eca218872d8aaf1b75abd5a3a09e87219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cb37acc63479b97dcecaf67dc9b1c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a03f3506db79b931bd47fd8a233f0e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee2494c59baa8126431c88d817268b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bc5aa36afb727f3df87e7d3021214223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbe77b412dbbeafda55c2fd6759623224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9ff58e80099bb4df15b83f8b7bfc1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416d2b99322c5e780f452e604b3d78f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c34766540157b43937349a5804048227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe03cd958cac1457edd721cd566bf45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002166f64a0e3a7dec01a45db5441a37229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794b5b2812d0b5b292102c42c9c566a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986bde57ee0d8cb742044af0ff721c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd9b4f68e9182377f21e78ceb56e71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1dce6ffd2f2375c4ce5d7602d7ab2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563d4acd931d44be2593ea98c5edd17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c358c7d2c66e4684af7d7861af056c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7303da9c36fd7e9fb18e536dc7f85a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16c1f49815498721f0eaf32e634807237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8843e9408f34eca409191106a7a44238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fec0d7c727c8300a7362b3ab66429239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d6ce58bda10aa48316f9bbb16d0a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec840527ecffe0f258779b54d4ae0be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4564c908cb09e1114619f18dbe6bf4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e3029870a10f56f7676f7f53f7a11243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2b419f7f9d49befc582b04f2e2f8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4febdcdc84026f5ac00df8f96699e82245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0142f11f4772c355f68ba5cf3949bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3050f23af0a852033b1336f8c3d227247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3b79b4e96356135b9a601f156c4e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2a3b88792da4de6b8d3a1aba721c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c94a71de875850bb1f02f13b58798250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23ffb9c07e0e813b61dd37faf936ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7620e916c59bd85f358f2e47bdf280d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0de1320416d5c880a22d528690595f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da6a7d55bd9b33282b3cf9ecbfef17254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0afbba94e3a434ba297146c1c46a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc795969eea3ed62a28588e50f0d6b35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad40cd5b4b7036be5fc42a3020377a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7a994665fdf38fabf3c7e24d4f7ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b76873368c3d5be5b3e4dc73726c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6b9972fdb48b047413162893e5858260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499970588e0ba8f93dcc7c30b04c510c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959289cf47f4e568293ad1f1ff4e6cf1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbf65ed16ed2647fb80db418cc314f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55c10ce4e4639a1e1d5b4d71b16f29264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4173b40fa4248941d66ea3a95bfa6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541b5577597985004b458ce505462a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c9c7d977757e97a9b9e234e228fee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b546a54ef06df863f21be84355cf8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9a86703275f3031f1b7d8773618cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470093733bd1ff974d5d49294e196b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094b34c2f5a5e6cd434504e5f756b58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d53089885ceffb14d4e2e2481f7b21272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7c433d7563c5a50959c42f11a3fa1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162100493e89ebc16d59ed504c780e4a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb60a07a9d1765c0c854e59fe8ed976275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6831aa85e6ff16820748b12b8dc6f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815d0ae80af70dfe4f38857424f4367277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4a0e1f98353ed2dea3a9b4a7e4370278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f7e25482e39676d89ab39862e65ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a71c22eaa8a902fba228aeb570577280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee5a84039dc572c292e938c971cd21281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613273660b815e9594bf1bc7ed9989b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78fb9588ffbbb4250330f9d7da0198283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1debc72eb612ca9f6923689cb8c7c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7985d8d1bb68cbaf3158143e57e4952285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bacf7fc0fdbd7cd418b16c11f6611286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd32e0e3e80a430a6c9f7a2b466ff6c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37272a3620dd50d83c951c8a3f83eea6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717c3957ccdcc3fbfa1755f447c6db4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745598d8294c5b456fd149bbf0f58c85290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4613d6441de34c512c52a21b572e3a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f85c91d7261d2b3ddbe71ca0f51e92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57160a32a504a73de07b63fd89924f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86c9d9927738c9a0d7825ccd18f6a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43491703afbe2450b69e456b7ead36d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa54a09e9dc79d861fecbe2680ff30296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe3e3ad5716f3ffd523adca077f7a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311450b9f353b101a3d1dd54d83b692f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ae1b5d0b8c13ee2593887497e12da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a1ade124c0b81f0fa70cc0922c1e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf32e9e5720c6d810353974d2ee9c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4836f63bc015f412f98b9c3c46c9f0a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1258755dcdc4773a87ed9b4f891e7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc9065825d2e141fd2d7bd86314bd6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa27b388b3598223ac515c079fa706c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de2a2a8f529e6b331b89ddfcdb4bc3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c10997c7aa6e83c4db72d02f40c3ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44f1620c348c66fe7f102a75ff6689308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31179d5ecc9163efbfb0f034e41fe35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db1198cfedb4e2e2cc3dba548241fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847a82538b928051162a7de6a6b8322311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490e7272633ec17af65470703f9d668312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb92731bb22c68c7e2b0e029fca2671313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322d985188078350560e410cfb0512b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd299a83b609de6eaeba530f2812d5fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f439f98042e6c69767e0c7a83ae561316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22ad4c496b71ef7918a4f62d226067317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2aca2cad29da7a587176bd44bdead0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7721fafb2a67cc70ff3ac832ed867319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f12d4f1d2637bd94ca0c84b4201005320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbe9bae8215a6a5853b6af32a10467321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059179531bcc9e98b0bff6146b5047ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3289db543283f043d938730a65f30323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ae287db9777d8fec22d57c3d218ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e70bff8b636a71d9ea30a3cb0473f9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca422d0ce9e450ae0964ff23d40206326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbd3e9277c736d04e4754beadfccc5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f16d1405affbbe82dffc257d12d99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243526c2e086ebb1941f77d7ff4706a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068397a5b9dcc2885b9e16524531479330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd207c72e2bfd59ae219695c3496a494331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a1939223a0ac632af527d1a22a0a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b588c0255206c0eef8604502eb946333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc15ed8b7aac7fc19e920923a3aefa3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0861c898bdeabb3c969bec341b3fee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c92ab7fc3066cc874eafabe2842b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422255de88bb9adfb0ef6bbf9b0d6e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762ad7bfddbada2fc54b53c34c61c1b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac86ae757758adb58533479e155560339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d1010365365f19481d10fca85b935340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd23536c5d50a98050e474d89759a6f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2f169fe87acb59fb4718c0dad7b06342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83752bf3e4848131f0e66df7e4f15b8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8df3d2f3558b79654440496615b752344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a494fc1460734febf944d1c4c57ab2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05531808dd5deff55b691d70fd6dd2b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6dff7d76b5bb8e2ba14aebe6b900c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb255a16671d3111dda82163d332c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c808f7555f49d117b9cc4a17e4760fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1c533953ad4f6aea68785455a045d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c40d703a5eb7b7b3e58f8dc81938f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dbfe46364280e0058161e0b0b8f87352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6852e3d2ad79784d8311c6adceb36d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9482a0018ebf923ce170365caf07f6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fce64606dafff75ce2ae7a4e946c34355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b664b55feaffac7dbb66ee8a7c73d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399142a8ec8c87dd66ed25a7d53dbb3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce90854d2836b54dcb0ef8f12af7638358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec241d16fa3a52ddfd147b8827c5579359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948f15d5326857a064d640929e74fcd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6aec6e3e1579c61aee882b8d8717ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7626b9bde65ea8a2d85046668b1765b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486147071271bbd9bb91146e70430eb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994d9ca4bb70a57c62bb3a394820dab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e384bc5367c72b9f5521c99f2c3b76365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc9bb41f91cb146db914ff32e335ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3b1467a7f03c4d5cdaa879d7d1d12367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a470483d99238f444814e69348dd81368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f10e87a5278721a758796eafc76c5a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b280a919cfade96d6f551d9908053370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c9d58b49ed5e08c650fa0330bd9ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cfedb67181f7d78d1f94b9d3de9b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de279e65b329be214eaad0611af29667373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da7e7988a653fd5c291912e5e21786374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a3aab7abae14b3feddd5ba3ba78f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f1c5577554eaefc9cb111e55de5f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fe0d2d21887fbde57daa9ba45033f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f88f2e5ad92f6a6c08f357531c34cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd0855957389e5ed1547832a1eaa54379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0196725eafc8c8cb65033eb7ae5295380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299aaf4af21ad6631e60ec8d9b5f5ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3c45b4e38f32de68665e413b73877382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb14d02768eea2061a04603a5abcb27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaaa2609a609b8e0e8ec56af5d1c71d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5360e05ed0280970ae40f0625b9666385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89708d185161ae4edca2efbe48f976d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4eeb8df1679da44bb6e9e22a453fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a6aa5b928228f6cb0fa3b9e318b9a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6463eff7b95d9eaf96fcc6ef7e539c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313e97ca8ceac37b2a104068f65072b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535174825def7c90fb443ea22cb41b95391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7a93b784defb28e44fffc4cb21e28392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb7f62bc7598f4d2fe4001ccf61f66393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402a628ac60c9c52743716c69f2ddf8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72350ad4a7b5f7c57298305a6a214e41395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6fb937a5389878012f4b586a5a813396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453d3dcbdc37b6fec5200b1398a3323397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc0e9860b44ed4c94377cbf4081602398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041d3c03d9a47a87f67ee9afc3b77aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baef27a2ec5131a805db6d17ee46710400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23aebbb5220bbeca5c8f29b294ba3be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc82d88ef55a9fcbda5bbf46e2f7a1d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0ac48155bbf76cb903ce9a6cdb6c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093823adcc36a9bb895ff8f9ecdbd00a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524627fd6edf463498e7fd404968d0c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac8a28b39c7cec5ccdaaaae9f2664b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7bf3a0704bada07afa76506b62330407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1571ccb934de1d760317ceedf6105a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f76e21810f442598e036a45f23b83409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102e647aae55cfacbcbafd9b043e2d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085465480c8dbec15fcbeeed00261b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4995042013c3f788e28a6149db1cfc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950ee3cab432ad7678c824357e93fe5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b4e02ac5751f7ca4c7b4f1a4592e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab04aa9a23ee1fead641467007ca46415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d26e165b26bff2c7166cfb61cc4bf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93ec21d6f34bfbd550a97499b613c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5d5b0a7d52fc5f1ea2a18f98e89f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a217a1e42a01488de8d2bdc3fa095419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd55702ef5433faaed43a9d190d4ced420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c695f8fab9d361a0122092baa617c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747927d4d96cefc438d4566db3dcbe7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d85fd28c4423a83163b0caa75d5312423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886a0288262824b165d6669adcbb454424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ae65427ecd7cf038dc46fdbab290d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5971f2271705c9875501044bf4983d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d07be3bbe6625f8e20f6d5ffe4df4a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a7d40c1f7e7540db0426c4c1901c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26125d9a58c6e8ccc99d177f8506aa7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac6a65661b847fa44c34fa0c94b40c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb568b3a082dab6ac9bc5b0304009e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773776ffa865f91458f194e550f83ec2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f54010306528c7e544ecfb8dddb583433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b8440b1bc4fed8e186ba51f9f15f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25084ff737bcc9d06932199bb2243955435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f0d5a12016810c08c6b8403d9f44e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c73ca9e96dc7111f5f2309ea71b83c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6daf7c0e93921d9673b5388197911438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e17977e8f5dc07321c3e6f201e2e00439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15824ffd32f29e90b70b53e3758dcd71440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864eab1f3fd25219e5b2b093b9e152ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66893c91b0ab5a08acba684ea7e4bb4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c806fc3c71212b462aad255331fb92d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e40fa9b3229d318c4ea9694544793444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f47e6fa477ca49c76496f9c0cba99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d0f562ea1165e07a7d188e42dee27446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090bd5c0cb60dc1841cfe05f722e07c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad02edd6c8689bfaf604d5435279987448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ca70a2459440dfe585348f1da5a2e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867c260ca88a9d74c3a2235bde3f0ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9a7f96907f61d675ed154f3c83c1a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e21119cb931763a33930a04ad764a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3a1e67ae4c012f474c010c4a552b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a419cc297a543178c378e65c22aaeac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca39b1b53f9084aa193528e622bd03455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffc5162014b991456bd7507b1c9098456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032b4ecc62353d3f9553813339c61e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760df08fe8079bea37589d5cbd1da14458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6a472b6d35f989439a9f271c85106459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2da3a5dc97fdaea293daec3476cdc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178924677256f3615b0f67e774471cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e70c2f02655f2a6e707319ff5eae4e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d5793a97e79f196d4d8f137df4bf1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ca374b41b257d37e05b7502bdd014464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557aea820c8a4c27c7c8706cbb61c4c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c772e62a1fd7a4fc1968ee1abf25b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfc84bbfa64152f8a9cd66aeef3b38467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306c2895f4cf4dd5492a2e50612f3e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08743525d6114e1b4768f398f6f3bfcf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2e2785fe88d300257374d2bc2cd31470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b27249455ac8cdf5158a13979b82f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28788eded21bba0e2a272a66f59511e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d81445beca9d0202e44721a9391968473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d0ecfaa69cb30647c31457cc2df45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982799d9f59fa09bf283d8634917b56475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4929022f7f7709cac37c174b73e2d02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968938175504fb9ed4b8386dc5f89c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e210264927ecd72b8ddbdedb4400382478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a818eb7c8c396a951e5ead8723be8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ff05ce9af5b0a7959fff53df56425480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cb9026badc522ec5d44305194867f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817d3f5d0528579fda31311a8762334482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c93e8757eadb6dfa915f1540dd3fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1685718cf6e89d9adb86f8b24640f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee23b8bf79e3fcdabb6f7333d5c50e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a734d9ab6f9fe909fa70241d7b05e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249e064660db739ae8eb13d55b3e55d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5b5c1e8e965ce45ec036bc2f9152b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71517f458ac854e431f7469d5d02cde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7102382bf8573772c39367b1ef35a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2143e11b0d77cc15cf72da03c63461491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8a2cd2a39b001bf924154799c1d92492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8a5513ea3dd934180467ab0d9ae2f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3ace4cc0c2148263461542aaa7ded494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93181ebbee4ba847a63c9724747536c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ad3119fad4c4a52ec562a67c99c0d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0454b40d6c88a9f8fdd243f0e851803497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a834f3f4f523ad70a4abfc731b634498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7becc64bf1d10f75c95ba910c6730499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f395ec65ff102164921a6a360a2dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1ab506ae92087909dcdc3a5a6edd9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd568d5f305e91e280ff57ba8a52500c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c772a8e15132d5ba856755b5077759a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cb61aa846b27133fe474cbacfae8a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638638815a5af9a343eb99f9839053cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1835e002ea1bb6d67ef9c6aed6a82506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ce434eb249a57a7ad8dd71cc4c49f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59cbd4dfd45ebfef11e9bb6f04a1c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179716c75cc3264f5d4f197b9b6b0db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba1b5366ffa60e17badcfc2c150439510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf303e23371f19440a816a6d6e522b1b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d636fad8dfe7fbc033ab0e560c6bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574e8afc3c2b3b47d49b13bdbea1871513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95587e9258bddc1304b7c087b15c5c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830b332e843989854ff0fdaaef38858515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878346cb55b47735f14c9450d9d3107516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cceb071dfcb42d3bfe209e6b9e220b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e55196a04547193f8694f3e3ef564518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c714b9e550a9448ff3a095f56bcaec4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d56ab2b6c065660232a3fdea24e83520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22f7e3c3fe319dee8f636eab465485521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485b641ddad000b2fb3dd85fd983dec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60779021b4e555978864cc9ba13e0c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa54c072494427ca1a7d9fc01e7c06d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8266d3c491244d81c4250cc1838536525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060ac0d95578df28eda957eb2377520526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c390fc5e0a459763b222c10851ddb6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf064ea31ebb366e8f4151f2e9a2e37528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a92c832ebd15407e1b082a895c599d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25cfbe91a32e7fc13dd5163d40cc56530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368209ea2d6041e11a8f1f4b5ab35b84531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e1e09354a64310562c930e2904f5a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fddd7a43337f494cb2ded6d9d86806533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d668998d0e6d4cf44350587a9ab602534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82f06c021ad73545f2ff19d6b25f3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b10677175f5a3edb287f549fe5002536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9777147e9f61f1048b809dc45b0f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878cba3c82bf4bc4544c8331517f862538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30272a86eb537b0a33571207c2bd115539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b71f8afb0190df031e3e3c8e2831af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26124fcf8618d91119356b3899f0e0b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e3e99bb36af5f6f62baea328c74df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae33201ace08724d3095ca6d6291384543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a91272b3e87363177d23a22cabd03544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8ff8be5b6db231c9c67f58a355f51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d5314de255ca54efa42b6b04b36d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ca3d9d7061a758209f38fa449f24e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c4386152c352bb1c676a41c53c0b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9063c1d389380495336614c92bf2efc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608a62887ce518400d39758422ff3b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f15cb278f203390bc799c39ad534d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621eb43dd035cdccd4f57944c96e0cb7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fd0e6e6a949f25279b3150abba16f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd8c551779f91caa57216f45012db5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62403e2a8070a12f52897cdead33584555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e26e82bd3a45e5a6b490a995ed68f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3716d91ff2c5c516b3447f7823cf85c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498bb3dd9764bce1db8c8e64cfe2cac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408b08ff3e1e36f6e80b9d7a2214098559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa24fd7ff8d948e2d76eb4252de5523560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af6c6ca64dde390762f1edfab14313561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc44266cdb54eef4b460c368026b75562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a5384af440de655ecb89246f10413563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8036f05462af301d79d4e9d79f491564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c96105d17be55958ab98a3cd242ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e5b18e803903371ca5383fa048f10566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d017f64dc34cc766664c173ef604778567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56659a30807b15d015b44b75298b835568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8df1234729143a07a4ea5145224b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02313e9d1cad5017a27d2157ca16065570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5815726ff646149da9a12e16d29e3b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446711b1fbc7702d51c182ed0779388e572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b930a7c03df26fde70725a8da3eeb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101d8aa9402a1e49131264e109131002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbd7fcfffb6ea447181bc1b7b7ed443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bc8fed801091ce8d66574f3ae9b724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b8fe99c6a8c2a590b812275518e465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10a8fa004dc2b1dc5f40b1d52f4d526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edae7b5a521b67e9ac38df755fc52497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3766cd08d08ce214acb5f460079e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2dca7d84e4d4f18e4b16f336ad5999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac1b6f1b89881d81aa03c094008cf110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a19375dc2662f9d2184dfbff7da6bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30045d74b9cdcd54c146ef9b7880012812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6cee03c6cf6f88e8faeb48c11cef613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ceef8cac30f7195542527c929f5e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71937da7658a0d749bf2c3bb1acd9e0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9ae5b19d22a9d673ff0b4721c940b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d84d88144a04414ac15d6edcc89eed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126646f13d39f7a17cb5a99a5e150f9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8813cb7ff7d81afc27a048b2d92fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e557f3cf2acdf99427a0e589a7bbce420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ed723300d8e33e212355c847783dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d00ede872bd464bca8fa5ccbda7b3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287788b2437f97b041e3a9cd1696571923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcede87646039ec1271cc18f09938224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f18685969f6017d6a4058b921edb2225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f4d4a3e436156027e0a0d8a9945d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f024011b2fe67024927af6a3d8b0a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40690ae2f0b4d2d185d8dd591b11b27a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ce5c4d4671fa4ffc02987644f1b2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8d5fb38cd2d61d409ee2c2e0e67a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4f604b209c93bbdcd462fd4ec386f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3ff812993af416cc0753caf5a6e4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43dc6f4a80e67d82caaa5d2a40b92d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ba191bf05111138ada50c866b379c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba631e743be6aee0007c30431070ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f20855b384224dd5d5d462079bdac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdd18d8add409c09780744f0e43bb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c2695f73c5316203efd5ea803cf5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dd3da4c949b2cf5fd3536bad6ccab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce4c21b0248c648e9ed0f110c49c1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70814eb34d3da343adb5367a789d57a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca054171b066d8d0b9278a855435d2242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56591b21263433b5a6106f33050ea51343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e900cb84fc66d881f5a057f9f7095e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93cb0efcca21802a83a0fa2a6e4a8a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc19f1047878e76e9d5c8e5912b53446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e73c5b4bc597fd44e688a9d600bca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b49c5e7f8be1a14b198c5b68eba62e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ad94be5f6ca46056f0b09b3d86f5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377e3a902f5125c3a5d48fdb942e7cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671c650a2941096e159159643df98a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f17298b2ff5811b86cd20472a8ab5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a60a84fa6d44e907279956a282087d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34798daa4050b7c28e954fd90f42a8a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8550ea6cae71f7eb30c34fadf1b4be955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add164b3e6961cbb0bb81d93ae2036b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3a37e809ce81dac3bef1bab29f8a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418d6ceb421a0c7318d1865f06b040c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e90d7302c8d323ec58293788fce31d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de39e56ae1807ca3bd65c9976ac2fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886d2d35421359a9ff83d8c9b8d0b4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba130bd47558576c1417d48a6227b1a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205f70d55fe5f186239139e59ba9e0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146f519d4c2bc5ee1648c21ee8af21b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9fa3dc4faf8b8276344f78ff8032c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b41c917efb9f6ba1857fd7cf8f55b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91b8232691b357419038818060c53b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f940e8d106a58c0de7edaa2d9d6136d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d4db4fcb1ed31d169fb25588c2fa869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1c3410896d196bd6ee07f0522627470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dca420cd5e88ae31c7ebe52dcda2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5df62811cd866a6fa4dd5bb7a1a0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e204f6ec8797c1489358fb2c3b970873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061d4848bd5594e18650f88eecbfb7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de5df14a820e42a23ef817e44e9e5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef702426d9f4df61143cc1b2c48ed8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17085e022eea578c43d111f821a390c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d273a2003b17c2efc7ed7e1f1a5ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7466f8d27081652a80bd7fb6d05f08479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f921b9da173dcb1d90f1e1714675fc180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95965fcdf40563f2ecc4e1bc5085c53381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578363a5ff2d6f4edcfd3e1aac59eba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e4549ba8bf38c99ade0cee555caa583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885be3708cec7883b9003563bad366284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1c9e7b6420ca0c6e71caedc69cc8b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b7044801be588d99abc8817bc8bba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7382540378f4a705525117f24d21d0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02c28fe33e73b62bf4a6700da64e4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee31b0d6ce808b594314e007902eb989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b752634946dff8df508808ffc673f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe11371576075dc8b5a6c3ef2af0e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d134408626752c0599be6d0803d0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3d5b9db3ed2d1b5c5e6150c0c868293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c11971fff26a9ec7fadc649aa48b1d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474f02613153cda698ef8c5f318455195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365a97d54e4087a5fa1f4bb8938392e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e718b1efe6cf50e7982c2327472d6a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ae1652f764e4d6b83caea253ad36598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d416482b8f5e4a99a9a27e9bbf19f9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3534471cff78f651db43fccd5c45be1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902a151a9714ad225dceefaa476b796101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fb9dccec263b20c9475c3e2fbdbcc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61f8067c86d950b41f722c482dbdad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af39497dd4296d90b150ff07651bce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8557b104c3ea55431aaaa86c1eef4c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf5a331d56dd15780dd3082be40626106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e1d61e90e2b8eaf5637d7dc72277b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a260387e1d5ad7718bf1b8ef4d362a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af295280285da19c0f003a23ba4313109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63a726e425937b7fd5625228e2a631110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899e65cefcc56eff78bff80e41bd74b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c3562f23067b3c092675e8abed31f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c37a28e64ca348d0aad41131c33c82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b6e8f91dab7ce21a7917e88de7baf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0431d24586ba641b7b7368bfcdaba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600e7c6fd21b06bda9c4d9d2c086f11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad963c6aef2e4fae6761fc831d6534a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2d09c412ab9b4e670c83e4170a37a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7d1dec76cc439fd3fd770b146e5fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d3370ce3b7f94264e797769b35f7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d41f0abe11c019a0f71c4217a806d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b4634f013a221839ef79665ac64c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673adab88763842eeccfb87c65584fd8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f14f094d0ac2e2b4b6af94af96081d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcb79f12dc33041c1d262435dc5e6a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c42adc05a86d849fae4bd4c51ce90d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5ee12ce701ca8c504b77e9922cae8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a18e4a7a8dd29bd3dd41d788bdbd5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97136711ab3b11fe2a6b29a3e145dd23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae82cdaf48ffff1c3de54e3204fc28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc79321b54f3429333210e6c0e0fc67131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b719bae0537890860a5db0b7d00f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49598712a8b7d8e91702f5c5024135d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461b85f629c9af57147639147e39d8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c90bdb0b489b6c2e35a4a289a978e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36adfdb9cc1b40f75ace5ca1af5c7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ad830699354d88750b1e4954cbf83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d995c761bf1b62d6cccc45cd2ec28b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f109043fff3e9f3880ad8f39d6d2f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c456ad507647b3ea4522ea5113e912140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db70b3b1faccb2ff0e773e876bb82c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52014e416ac6559a5a20370ba2fc1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3448ae03a236608b5ff00a8048ab6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90d2b48d4f6203cc7ba340f24ef994144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715b985d8b4f93510ec74f26409e1dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7c6c956251d6a3364673d7ab957eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ede6ae7a86948f7a1297c4c0de221d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c79b9ce78cad62084aa525d250006148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fdcb2f068f79ae66bb35b4744cfeb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e834d214ab39d87d067d800ebdba7c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fa245269729667aed3c01cd717ee2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44f5249ad78ca03aec1d4c8d48e1be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca22bad420ee58336c5a0fb4f569a0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed47cb0575c40f57f6dc2e6d64b6b03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818825ffff52a1e82b4d78632a77753155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b421d9a8f65012961934dac81f808fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d009e3634fb730ac323d77930ff82e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991209139faa68aa69eb5a10006ccfa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a53372b0e6a969566bf4061ab7f646159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf3e10eac5537c9c58d442ae1955c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68989343669636e22412c28e5e9066161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc93847d3866b2a091000a666014141162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a9702dff80ac672166c7b1709fb56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f527c5e112ce6e48739f923489785c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8babc7ac4cffac9efbbd4894fa8a396165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01eb63e9e873f2fbcd1f3859266250166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c86614d82d23c852c7fbd1b5e54fa8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee52497a2ad04f02abc704f877e9ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146aa800354387de69199cd586006325169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900c0c8c26c1c355b5ed5dbafb9810e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a78b6c21a2e6541763808c4bfcbd6f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6aa1136c3211ab1a4b7cfd4fd20a42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a714afd408698ff54c2424d84d7bd6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7cd77feadf2ded2efe73b63dac6c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82a7ce855d3f6fcd15508b9366f3ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790892b8d5b24cb065f3a19d7388eb19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e381f9c34511a5792a632b2c3edd9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300fed4e653cf896d1d3f9f2f934554178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edabd4d7968ebcdf86a2dae03c0ac2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ca7b1070bf68e71c822bf59133b18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999bedf6abde2fb22620cdbc9feec4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611b3b2d59a2b9b1b5be9dfa821854b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56004d5b7a293de6986870a43b4fe350183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a381c5a68b9a0645fe2f9189f6293184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455007e8cdc2aba8ef233e788192ec2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e568182bb2b3e709804cc6bdb0e9e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3a828c30dee4198b49d1dbfefec30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f0ebe0d0893993e4fe9a2e3ff7814188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82e5adad525bcbffd8e505fade25c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d30b1493f6c63d3e1ec677cd4a95ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4987e05e26428205ad8ff38910b9fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b2872b6ad51a7f7ac2c144e1c8022192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b5c8803756002ee5eaf5931c2b03f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3caca9d0d7304eb0a531153dd65962194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb407ba0da15af0688b5794a14d8f03195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b4b1f3dd4a7113eb5f61684aacba3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33214cc0487c2a2caf27f7d8d046e6e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff138a150ae430063e4d5ec0dde1d62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1eb29fcbb43d5e14f25d64aebf975199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a6ebb92a70fd0edd545a1c860221f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdaab814b6fb59bcb49ddea44ce0bed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbef38d994d712f4d78ac0a74ab3ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac44a09e4ceeeb984cc9e30e7d3dda203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba094cbd89af756967fbb3b9526daf20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dad8f56caf5e8e785ecb7e3b347ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af17657bcd1ae308bee7c4cb970a0a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb27771dfa2af22faa1da9191fe780207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b615d33c808370b9fe092adb72429d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a3f6da4e9bb30952128bca578d876209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7f793ef2c517d5e553e83d08e3e5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab62578df5a18a5715b3416c857ea53211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c0c14ac1298d28b21833605dc353e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533565b2949d007b0daa3d8ac0a5d0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58985c7c557e2eeefd9d290aa4d903c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b641836f71fe9b9071853341e474a64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95ec5633b57253e1288ee8eca37a1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b6b37913cc7156daebba94309f0b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb63957e70975de15e1838c90cef94e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b1df6f6ecca191773a3fe17d2f134219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a26fcf20176d746e46175fd97d9d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907ef47d55e49f472717c6d416c6e68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358bf444d5cb19f6e82e577ed4b8e92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e276c53e8ad29911b048b7c26db02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9a40f751a7b3d269844ead156e43b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e934d2d3b32461b4df59a07648e9c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c689fe53be296626e3f7209bfd39652226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355fad77d0f31799304e9f26a357455227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066edd0c55b6ac7d2d0ae41a74fa8bb1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962ab1aa77208d6e43edff72f585d33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e9e061310a475111b39ae1c5ac8fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69161974659067f439128ed108e25dee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de084c041eb6ad71b10917c5ff6a252232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5103688dd64e38ff6c699f8c1444b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309fef548f43a4701a5aa3d53f068d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a022d0b5e5093bc9097970fc1dfa74d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c33fb9b15d587f5bcfc3b8ee943713236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf42ce962ca3bf7fd763df75b9eb924237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b31bef2da535503f75e23bc969bbab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bcb6646b1e0fbbe3a8d859c3b6f9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb301b28d6bd72975d6ad77e4a5c60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27d018fef97ea64c313382be465a53241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a110c2936622175ad94d2d5c92b5adc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e03d444d04b3e5723d7b144b7a40fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28e0242977b8033a6cced142ce0641244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22722fe263b45868d55b67a890453b8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74037d224b2622f28a9c1b533ec5eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3c5ed7b96e08f064f81c617477164247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456d88edec1f228f59cc0bc2de650ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e64bc8896b2f0a979ab1fd94e6ba27249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb72807e808d56f2969e9a0cf0939b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1020365d1124a65d738720f357770e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de053ceb228670385ceaf455658a6b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d1df750f822830afc2075f523d23f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ef4e79063f120c2a8c8c4c6c7c84b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad03eb1056627bc02e42e3bd9b0ed9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c24734af2f7f42c8d35a43862f671256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa62e9fa5217e75716daa86a4840a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11f2d9bab5722ba157a21738921d04258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4eba78ae0287b006b37e05911c890f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdbb76792331e4cf479aca175ce769260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752469b56f2284e13201a354c8e8fd75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c17c820c672d641fb5b6f34aeea5d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452ffe148b316cf288355d93042698d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0424aefe50e7c69d966c63f1519f3f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6507f3214148ec5f71d973a73d5a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27230b4dc1f52ac873c59ba6eb6135a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc21523c1a54a45f6ca7d80b68d782267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5bee796410fb3ee5652a4295b2eda268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea9de0b77e3fbd76a676820bbd7b53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087673f12a5dfd813a79aa2ef4f5a21270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb000a3fe53c23fdf67447d83feacb2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb91cf53b0990a6a5ac54b3df3340a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddf372c2a7d881042b5de72e45c0a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe58fdb985740d8d2a47176c64baed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa945559c047bcb8c67718d36abac4a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229c3bdcef42adf0706380a6d28b2c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2f1c71ca62964f31fc2aeba379cad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a18ad4ea4801ff7bba60f20e845962278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66867994cc9e812e2db75a3134069ad7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a1662f8328db0bfb2b0fe969e8993280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880efe9b54b20df2ce76b554a4c0520281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc9cf79dab130b5b618e4539dd5f1e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9605d8bcada4f37de45a3fabb96ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3ff3c3dc62a8b2b31022d9525a481284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94236a1e9ecd72fb25b66f4d117f61285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030503d98a85ad94dc663e173378e4e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cd7b2ae01dd9a150d159e34b571c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a046d12512ee553f9811e9cb92cd0b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c22a544ed1f15d07bf047b5b8a7d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b4c689b7bdb406cb24c5ad6e37b9f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598852ded4c63c2b1b6a5c3374190c4b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e50049698126f21c2807e0abc53c5d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ee893951e04dfff0c95e7366e0057293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ac907ac1b5b31157dc49cfda1514d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc84f76eed7ce00bd816066cafc04c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44d90d0d9d8fd3a3628fb005a1f12b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c98a31dd47d98f53739875f3ad8acb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a14f1e0be43c0d300ad60cb0408880298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950511697009c330fa518c19207d2c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc55b0971444f887c66f204c0e0396300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0e3ba24c7b967c25bb264ad24b51c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc59d45578f4dbfc8ffe21c9aac438d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480d238820ee684bad4ea6dbf851a3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7d3d71112dbc8a6455971c587eb33304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbdf1fb71531ade2c57a95c85af600305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57381448d27cd13bec10eb696fb09ecf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859493873729427148db77e9f55fbb44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e169df204aa526205a7e56b6397d827308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb2d4cd0d797abfbd6c3a0af62f366309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28028666eff0221ba8c6485e2c9f54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c630ca01a6d1988fdf5acfed44de498311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5ec7dd033286fb018a09fd90b6949312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9139ebc4756d503d68dff35ada5fdc5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9395374f1cffafb368ff2afaab536314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf94e80a1855396b3487d3f2759123315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f479f8d7940e5918bd30fafed45806316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06022a757f8e61305cc70bf6c2410b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b017f1c954ecfe83b6b84bd475abaa6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f620ffa49865f697730370d01cb403319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f53e96fc8fbd83bfcc92f82b34675320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68b71896a80f7d9f9ec452f11772bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33368a47016f0cfa0ded2f7aca162ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e205aae61c25dd2e8ded0ba4c06330323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6af3b800ad9a758e33d4ceb6d8ab0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844054029a66587d7a2591377522473325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfacd3f6ae7158e79468af4bf4ff823326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175c653c8598fbb4ceaf2348c1468bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfd7dab93cf82df8decca53313dabb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f883311ff63869d87e58b720b5c5e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6aa4b54551d32fe9038dc6962cf2b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9916d98ad1a790f0ea834631867473331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb501591b4b2a4e65fdbcda6db110967332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73444680e91935693b4604f0578822a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bbd757c9954e62a1684a1bc945350334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e5269b39744abe721a3eecf2b8193335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf38ae531a3d2135f0752c168430917336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4699c81997f908a54092ef28c296a2c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562436b01f46a78ea9dd8f96ddec034338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137883126aa956bce555221d82d8f6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c06b505fde1acffdd6c5186143c2ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d99e7534e52fc0dcd97a5167853b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b2b8098ed1cc62cfc4bf7bfd4597b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebfb50abee253c8390ed2774ebbd9a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b5976c407c595e8ae8f78ac0bbc64344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd07716540c92bcc6a8a8e545fe4c5d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49b0b2b5d9a38c8868b51c84938036346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1409224dd860a373ce2faebee0465347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968937265ec16ac7e475a2fa284830b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2666837f07a0845299a66d3ea3854a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64721bd8f01b4b86c775c0d702bf3b07350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cee57a420f9234b607c86af3bc78ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734ebfe88e456642dc8fa8deca1ea24352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed9148966f978d6aa860ceaf531412353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bf8a697ff25f741efe4fd7ed5d1ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4d7dc5828a5f34a05a52180135d5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388cba72d0bf1f91cd4a8d8f187128f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33441b1fe48560d25e3b73d149f1cd2f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dadf95a65fcc11ae628b9f0164ebe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bdaeb023c93c97e01b1536bc08e28359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933657a000f1e085f9afaac4e88d65e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe7d8efa4bc525411fa99f7292504f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58462e6ac15a69ceebfed96df16cdc2b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a43ff933bbcccd8e0522a28a22b07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b611b84aa3d08afaafd71bab429bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4539c9e486c6890f65c8b7de0d56a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ee753b7d7dcaba19763a1bbf3a1ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae38d3407a05761df9e13815dea3c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9045ae49ae2b8deed3ea007cb4cce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e469243adaeee64f7bc63c97f31bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d42dca8b023cc096c1ce9d2d9956d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869d0eeccf7c9afd9107ced9fc63432371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786dde43e257c5a5ca906becc434feb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a463f747877fa36196d7cc50070604373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a994f0ff4f6c63817ba0a166a9de99e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7285b09d23d4c92d917c8bf5b284acd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e166df091ffa6a6fef28ba6e06f2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36332e7015473a96c2d9e0fb2718496377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0615eb42bf4737be99602de7dc8c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e9cd60ef06af6580c530d5300f1d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3649ee4abb6be33a2e4d66b845b134d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647613d7cae1a15506eeabb3b1be705381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4197322cfc6aa54621006d150f929a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec58db99090c84acaf0e9935628053383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807f94c9649d2cb0f9df8a95be1a2ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b0f67e077822e9bf8334c8c3bb1e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481058dbda6cbdfc8fa8a39fbace2e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b0f121b4789a2e31da899f04155a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde4ee7062a881a28a689fbcff4c240388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6504e0facb439e49dd0957e6730e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ca677d2d324521a2b78410bfb1e2a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0d4db13715aa943d2e7bf656ddd3b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef99e42ffbbcc8c7e71db2ffbd96830392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172b1d396a143fbbe3d2c49d8e9a712393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a03567047a4aa47d20da99cc0ca9a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6997c132f6dccaab83ab7f13fbee5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff2ab4f7079f4339568c230f247afc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71a55d966bc4656250c453267cd1e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cd4fc735abd3845c5b44b1c443ea2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b41766f76b2ad1fec9b509466b0ea8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6588915216eb1256c5f1e886c11df70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82d4c33acdbfd65e8e440667a16fbf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127123beabaeb153f508408ea4fd8969402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc487f4a077f685d7c17f478bcaeea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c53a8025fb388b2143658b15d054e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532451945eff65421d926c78bb783a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d381068925b2702f39f680d272a634406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76761231102c251bf1623c4152c96fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076925e406706bdaa328dc5d2efb3a9a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e672c98518afef6584d61e1da2383409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a782c8645e497514090692f0bd7f448410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea73a4c0d14364f2d9bd0624697d01411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c259e6be50c6611d33ef6c7fc84bb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdd4f266d65234bc91ed0fc4b484d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f02e5eb1f0ba16cc67759246a83ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532f9b3c31a5e35483b679c66764afb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160cfbeaa6e9c67a6b664dcd075e7ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c7b84cbc88f54599b0feb66193648417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac2395d1c5fd473b8c4a47cf79c971418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65f48c00d72d148b86242d1442523f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb59d4f4072c223b1771b73f035de8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d19fa1eb4e2f7705134c188088b79421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c49d02fc03dc46fcaba604f629bec9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90662137c3579afd48f23917622cdff2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d2e749443fc659025dfdb50973ed8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63308b207c0e2d126e54a68537ded906425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0d5b24b10340c702e910b2e3f0501426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f190fbb21f49cee4832e344dac773427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6ce4d400aa9444ffec76296850367428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c5fa34308556d323fe9fecc39b708429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0000d466fcd477d8e907da3cadfbdf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9868d7e5baf2bb74c6443accb1380431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a6fbb7f91bc36197dbdb50ccee71c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418844c87174d28a131f621a9456d0ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02d7d6ba3fd6d496c54d910bb2f661434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755c60c916901da5eb2651be4f06354435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6d4c0d4c2713f95c3a5b3e7c59bf5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4134e0fd03a52d6e893d4719044b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4810f1fbfef7cc67e6f7385d2930a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706ebd61c3b122850c2d55fe2db2d82439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83099247ae74b961e359263ad0e4b351440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd951e17f5f5060ac9b4aba4aeb15b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589d2a8c44b5a0da813428c14943711442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfa5a9ddc538a3655e1d037236556b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cda7a309fcf8a68fe0b8054f7b430444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d10b90c595e6b0ef8fcee39b759ae8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fde784bc2ed283dffc43ca78500b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e8c718646e32a9feeda99279faa27447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b31dbe047e8d233e6ddaa03ffa8a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5fd9bf73bce682eab90ae77f4aada449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec83afec26ab46202de048b5e57727450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666959d949a70cf499d6a3d9a109981451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6d3b41b330f5d89e7fa01ef1f6317452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08389992a8b0851cd3464650fa540197453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb34ede85c248890f454567425effa7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcd0a3bb9ca67f43e5b19cdd64330e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4ab661eee696544722ee9a3f81c22456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e256cdb55ac8c858a3f37b5f8c0ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68228c618875c39b40eed0ce335eb4b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3fb42f52021a98c198eb15b68633a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9ac917ae0d67430251ccd87cc3e14460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6fcfbffaac61610bce410512897dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91461c82935b12f72a687250f0f6644e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b2a8ce1c2688b274403b17fa6310e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764b4d06d935f81b1c1c39900173b6d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabe55c7606ae55466de3d9656acbdd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dd779da68c47098e5ec83f5671b78466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c912c9472c0f6a4fc527a5f0276af5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a3b0311748b0b645db5bc9793a002468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5216f5f6c9a12a62ab5d3878e24ffc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ecac841e75fcfb349da87a08c178a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509e3cfdcff81c0f73c866e970e499e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db50e950764b418d9f620535a92f16e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e391b10114c2f3609c477d3f589f37e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184472abbf2de7ae23bf69b9d57dfc2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a89ec58deb029e038a1505fc463df1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c512f8dd957c21cef3b559c44ab64c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2497e251dcbd44ba8500d6dfb7e9236477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df606c86a5c53a96c5aecd91944e4dc7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4f6e703347893b44769cd4d436e60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e16866153da2121f38f1b0e2ecdded480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e6681accccd592d76540527d6501b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd7ddbda79353932bcbed25ada8dbc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91576c3d7c8d1015012c776675ac146d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb827a7de4fd0942ebb3283c2f2c3c2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344b3f395226b5ec256c6fb525a01eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fe8766d6da6c9e479686337476f12486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40bb3290574e4d28eaeb1f4fd26c3d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12244643384f65ecfab234d50e6f143c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dce3411d2800cb6e736498f149e20489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11735d30be13bc4732acfc5553c97562490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f37df694ef1d4f1491cb20f3843af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a68087d3653760e7e78d84cd9a159d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870df6b5a9fe718c2bcf799920d11037493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be13f98a527e72061cada0fc55bc60f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f7693b0119207b59e06fee7689e0d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347052fca49a7c9b0b0f6d436d2a300496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e12ed01a15d08f30e835fa22f3a71c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68822107264e2e805643873fbfb736d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5740dd4c20781d732a6e6e6fe60b516499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562986aad620af5ec17e1f6413d4427500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a375e1075d004800c3c90770e12cdb6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4e0fbdb72165510167ed711302dbf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c49515c35121910bc4d024b2708a07503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb02d5157a03b0a57bee21570f9b19c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b439f3d8d12154fd6485e9aa95c8c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c096223091d89b026a6d01b2a0f37506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9313785385c89258c3940a471a2ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b460d7cf29adade567377c1d821e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb329d0f54e3e6b62a4f2176b61046dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4bd01e943ee0a70ddf46d2490b915510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8efac9580068f5110baa5447d66053511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60268af8e9b66bfc452f21e12721c552512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fb4e715694697409d6afe7fdc6e84513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f35f0311ff6484728503a1c5b1ca8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c15cd5dd80bf445cc6793bf3f7c465515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8e08d93d0bfaa848347679ddb18a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e8bbf8b873f0663f5a7b1f4d825dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3a0c26c0649740a539c6565e9a1ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0d25d726faac61d6000b14b838e97519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc095f7b63d83e0a1260b3c2626db0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eea709e48d412463de8205d6492982521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a13c6580b608f2b04ce5d5978920a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af6a83a71351397c1a1bf0e1c8bc40523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f9cb7c2a612afd7153ef1d123acfb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfda0951c7a6ec71c60527d726a91b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3e5114a47ff9bee1a0ad618806397526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322c2b0c2c588af4f8d9cc96265baf6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb768ff233626a68c21ca124e088cc16528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0de9bcd1501841daa02477acb3dcc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd9b40be5625299e92e7a889d93665530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf28f718bb6d0285bf2a27a8879c676531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030dd1bf694a91b522a955cdc032018532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57d0e2e2036b3751515c3ce0ace02a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fec960f8bfce4ed923cd7d1b66e8b9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf7032bf664e24d40365b7dbd17f88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2440449cef7b2bf3b687d82090f9b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0bfaf48f6d2fd2601d42bcd876c6c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c672e65b7c3b0bef2526a60c9ee0b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa4805812a8bcef21c69d2133bfc18539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21065d5586eb9a95b0a1461f5988a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a228a5f4471fc34d7cc3e2ae130d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd61a5b2b25125d7df37fc1725575a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4f0028ce86ba1f043e29e398d2625543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fcc801e4a10c384ee4d36d6522739544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4ad3922cf73d940e898d797d62d56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08910eb624f5a16daad945ec45da31bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6e563ae487bf61fa590a90e827e8a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167aa17a29dd40e8c293c4fde1fc9ddb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3183516c21af9adbbfd98aba124d9ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6cb2df1207c255f9ee86bdad31250550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5475890d1f58c63e2a5afc103529854551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2438c04211019bc202d50c416e83f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9ebe64f0a0dc95cd376dbf4686244553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc559f31a4d8d8239c005e0659ec02554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bd68c7ebbcff0f2d7b781f31429e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81024a1c0731cd50716bdfa9c1295b66556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36540e21a3ed867f0d1e16461cecd065557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551f41dc89a32897dbff465bbdc0a5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fa27c5a2d3005667d8202bb9e4d58559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea9510f2e15718cdb0899106a0d376560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dcc450b538563369b42e10320cea2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b361cb8849fe88e55a35f329028842562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb9f2f05268755767a4f81d785ba72563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e2a133df8415ffdbff2cc3eadcca9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9571644338b07fef14a0c3040f2c6f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012d0450718454556cda6894dfcd9f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e76acbe2853b55e610f9df4b0b7f20567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc2b1f71247f5a6c64063715399c73568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68366d4ad87e47a4a0287f13f960997a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831961e9ec83751553b7ddf7c0d48c3f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39244ff4741fb4e7b2bea94375c02f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724117d4c4d2bc8cfadd1ba7008a44c572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>