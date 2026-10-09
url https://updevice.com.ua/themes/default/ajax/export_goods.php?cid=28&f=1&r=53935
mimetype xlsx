--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a9b953b2e789a8c8d05d52e97b61e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2578d4d49796fb45f944d9dab510a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d96d3618a89068b416ad59fc717b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae8c878edb344a82179deac01f6f5f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b09b623dce98496e925bec246c15d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdcdccafa4531be0f4d5930490571e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790be224fed09c23e19cbd91eb9bc7ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99283327c1ce64c3a5c8d95918c8f1548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b413255dd073d67f7c14eca830b37069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfaf107a4acbe9b19ca0d40866cef410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8cdb6b969f1f458eb82bd1afb1e4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee80c232442b69197d002649c3cd4f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23f98d071005177708994698544d1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c84615cf04b1015e635eff38ecc9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5f49f6ba1dd17fa4bf7e84dcc47e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6ec5ca32b68572fa884bef3e1028116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26373b62b433ffc6d991cd98f90d2d4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35614489712a255e19ad57bdeecc868118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f0efa26d082b4554cbfe70880638819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88d94b7b2cec8f50984ca8139c9f9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a06679c44506e48d22809601df5c0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f61e5430c9f9dc068f36845b3ac1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c73515f979b0e769a9f5d5e49b52323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8856d7c0702d2df154735d2a91bbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00836763707b2ede94abe413d61c50925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b98fedd759f65a92f8cc86eff82b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef70e14598d50d9e4a878116ce0f24627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc25774ae7087315a9916aa2fe6911c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d139febf20d4f2050f6bdbd00a4f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb92e435bd787b76d6500f55541091b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c0baa2604da76af8ef31d3ce8ff6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63dd14e050cef60ec38776eae231ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e83bb4c05820d5c8da3a1d51701fd033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e08a327504b7247ce3a3f3ef7025b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad15124408a183e21259dc07afb97935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03297e48fa8d34d9dd8a40249c5b7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909ad6ff20e727cbcedbaa6ba775aed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f123a284b4f35fc039b6b348e16bd8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ef899a84e6357e960644d974c1ec839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd1e7832bc3b7d6ddaa857310125c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550557994c4a9dbe928912643977ec6e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648723fbf877db258de15fe8eabe3e0e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af63d3cbe5f0ba50cb83f8fd321fc243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135467ab3ee61d1cf10756a5b5d8fdc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa705db22bebfb3221ed4a9be70ec90e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535aacb9215a8f2d4976f37c18faff046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60405eb9a4f2d77c6a1e4623b933ce8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286310db56cda68e7edcfabf24fc8b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fa64b8c9dcb6bfadd3a1c4f996cd149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fc5a0dc4ccbc3f5cf77201a1fb79c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954d914e97ac1fbba5f9b94fce1148451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35465d983e6c5b0bed35d1265cf05d4352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d184c2e50812fb09fb6a8171c6bae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5563fd602b5dcf9cbdfe8f5c0f56354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a6ae51c5ab717e6a27fbea3f374e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c2d2557b3d2cb0c82d99cf138dae656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7344b4a4752c7b85b103615664870f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd992c601b25971c4306d3e25c7a8f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9785b6b12c834b08334a98a460c0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e69faf9741c49dcf09f37d9df397360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e192bdbaa561a3350777810c3b231561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1bcbe4178d98bdc47167f8c75a24262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2193507e1a4655f0aa072fcff53bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936d1f8ace05e284bcae5b9ebe7640c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877b4cd10cbfbed32abc93ba704806165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e100911b657db0d5eef5c590a868a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12443d7e7a4b06dcb9758a8fb056352167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77516be25e52b1705f1738697816140f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d51b22075b3bb9bf93ed6dacc8adc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480a9f1fe25d1468ea8823e8be61d1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3f5cf0c29ca0194ce903fdbf9c34d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e97443f3edde90da7160f4d94edd072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b56408e0e7f1e8ac1f8ffa80ba6b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edfd147d6a0a967fd2500669e5d5f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9310878df4e45391e787ccd22a4165975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9805da86169088b5a5def6f8f8427276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f47b9c1b28e37d6306b0c2c25d90977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7b7c6d1f5a9622b81ccad12b9155678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1dc98a2cd13235ca0f98a8ee0923d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224fea8cd9295a1185043af33619fbc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef1d0905411fac4daa51a60eefa00681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2521c3411e9ca7c678fb077993376f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db83360b5110799327d3bfde163f7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a16092ca963de92e68a4abab97de7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425e04bff2d25a4e1adc905db4203bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f99c007b331faa3b056ba2b3942c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6d4af21df96284f6eb708118e6be487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c485b89330236ed1cf13e483b0089888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ef166b083bbff38c1ee21867ad97489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601194c9ebc76549b5435abf528e4f3b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e219c1620d884b45a782a53014cbdc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2fc5cf657df4741aa4468c6927ce492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47894a25760ded4fa48cf1db789f7dc293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66e3ff4421404911f9903effa6951a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850f0e6f41fd9bdf4187d534b59fe7595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4db2953ebbe9a37174a7badc7674596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9ad1b0ed09997a9ca05902774c31597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed88cfe99f5c6eef7612b48e5d6411098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff37573581c66e0b7720aba130a46599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda05765339d95f6d788678b55036e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc55f927df2bf05d3780f438e5e0eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943fd57d0f44a7c276e9d0172b64406102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64008eea8efdcdd1d86b0eb629c73be0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366685e9a5b43875ebe12fb482a1e5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8871986556218dc20611b7372a714105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb32210e0e7724e91ca2ef7a945294106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72226db78fbf46d20dd062f358b498d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba79f2748d5859b99862ea23b61a56108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e931aac8f81e1fbb8cdca98e83675109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb10ddb14dec75031b0193136a7ea96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44fa4e1bce30be88ff732c9da8e440111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5af29f8eb0c726e182b2784e603f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e8358e5236c5177daebfb513f5d64113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2409ef1c38a039acdef2b7d05b63d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec29a6e52fea1da9c0c9ed2a3c52d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053012d911c87630c5226075a35e519116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f4d0875fdc1d3d55a698e1da37eb1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa8fd6856940eced64d3e1cded3821118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489db03d57cd4149f3f29302413244c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1275eb9940305d27d0366ab664b69120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849e187b8463a527f28dd9e8045d41f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb153b6c698cb6efee2de71bfa245d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460466361a0d8cc4ec45e9d9a951f1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ea5632f8b456d1801ccefe84cdccd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c23c1f1e35914eb9333ee373ad0f34125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f238daf98c2763a34dc724fd692a293126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8b57c6430453363819c7185439a87127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7faf92db80feea88b19d9b801542d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22939dc3569b70e568659e971c2cc1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cf54f2ef5c721d66f923cdac4c8d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5436db735baedc1692b2b889c43fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdff65974a2dec670abaa2ccbef5db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44e6db41232a78952950d43d82fc05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8612bbd2b7d987192eca05b49d5326134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec39b9825481f30e98b4c2d448edd84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965390656946870c90b196671a45830136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03548672738f0e0d46acc5ebf5619ceb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32385fd5946585e2e8e2f3a1db40fd2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db474c57b21b30ee38ccfe7f90566a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9c240d1b22b1699bf0d0d1f7c7ffb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c59b2ded85944d8a30d53adab58d10141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56481f4f777aa789d02b3fb1b6393f6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea953b52d647b69383293799cb39e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91175e7e746152fc07dedbdbe978dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24a355d7605da5a93c0902fa50ee17145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ffd3d2e60bcfcabd1e745de1510c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb80616ebd34fad51c46bb3b4851565147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69789055ca1b78378910e3bc2df1402d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4305a714d2b55c38e107cb2906a0f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f15f1da4bdebc8e08496f23aee9c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d10ea751beb846aceaa70aead5fa27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599bc836c0ec1255a4c5d52710a5e9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1235a9de75f40fa4ca0c671981c495153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36edd52bad70c960815d289cc726e26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb588b7d8d5adb90b4e5dda83387fd8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd1d899b0b6d9cf8e58bd4e63835be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64601fdc0259203e05b2ea0a9da2a1ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d733668c5215639dc3ca8b16b661e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93cc41d13ee669c2a2ca6680784a02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044f5ad6b09a2fd7df56d3859a4cde3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3eaddf28ef3863b6c436742408e716161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c51fb4e8c38ec69a341f69d02746b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1eaaf415b0035e16ae57929b4b2398163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4974ccf17d406fc393decad2892ac04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073095a173a73a30754406d4befcedad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc83440f6d03552c9f39770286050da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e93a0a290655106ae64d62d613533167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a0d7fc86353ae28d77644180f486e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c74e3b50c34fe64afc832f62e7528c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7461073e99382017bb36613b01bcd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4d8580ce92c29fe556128bfb25a84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1980da65f9e5ebd4f92bac69d6fe7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bc832f4791af12f8c7de0f4b59ecb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83706a58bb59133a11ce048a571cde9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d11594d1a9ad3d9f08aa7f9049454c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c427aeb8f8110d0251427a607815d2b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fb588dcafb6911933f543a3e4d58f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415b17ac4ea9c2a15d05bf856ba49b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7080925e225f5ba47b0eeea0af9c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776c1a4d3efd31f3de5d7e72a82dcd8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebedb1acd6cf11da6c39ea7a99f53df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68449f303fa059d1be7a666549a5933182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b435693cfd06910950e48096b49618183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb071d7a34e19e81321692cfd63a566184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ae26e11515f6e6de8b82fcf212376185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b872f79c492afcce1f9a7e59001de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdbeaabb69cd66e3156b3ebb8b4592187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef279ded8320b1bffb195ffa1eca2860188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610265a4126295deb8ba4cce732b9ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2866eb219b5de63977d72a5b985f709190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e591afbc536ef8d8ba31f440d209a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304a683e4f8130e46f63b108464b63f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4439e751eb745863bd08ff1f5ad226193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1754da506860decc621d869f1465964194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c26f39eb9d361ed3250a36d842d0a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91907e7d4a86a02db37b5eaf4435ece3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a3ac33a4f6ad79a7da2621f6c63d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab319cc90b2abd7c890500ad9681151198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab136ea9cd45aadc72656306bf959c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244fc5fce6bef78f726a19c4645d93a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0667efc0b0955bccc8c1e9051c605201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be62825df729c2cd77072047293d61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed650a67f4aeae6e2616e2b0f9aa070d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269bb0f2a96eecc957d6a7520cdf28b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c2f419f1a92d0c698f9b9e2a5aaf0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd69ca46d1a2bae759d36465713c5f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be25d7c4f8af68d38c9fa0ae2607ee0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20976bf89efbee4619baeb0fe366160208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e8f40f85850e2d39341a7dab6dc7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc45e841e6c33a7053231d260c2303210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df38df09ae66ca67da23b60563e76cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edfbcfad1cfa728b2b82a53bd86152212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335536241135a2ad8e3edb411ee05197213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e7c8418af903da3e9b63f05c2959f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a99d7ac4d478b6a0c321a0087c8926215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfb9e7dc1887d7e4286578d8549363216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f2f12a285f808e20a1878353a3a6e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26331973ab06b11183705731dd98ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662da67fc93eef0660da80498c581ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620f9e5c6458f5bc688b293e02c2cfb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7e238386c0bf45016411845c6b3fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390eea367051fee4659d895b69011d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c49c16d532a94d9b14bfbc43ac3ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3bc658992ad8e65dd384251ec553f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dccb7ac9adea44bdac7fa455cb5dca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f32d1606d654be64672a3e9ac633eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef90514ac2d329e16d2caeac6ef12f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c49fc64a5d6a03109abdfcf09413a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859f404a888603df085f6da3c30a82f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb328badb22a2985b583f1e2aea275230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2294024fc5862e2d8b44fd6f14c891231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31ab527b49bdcefe4caad55c379d33232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420960e92debeed8650ec56e954e7afa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb576f593abec8d5b1bdd545d7fecc84234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94a44a7c72b95e4e0d30e701f7aa74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d14939ebb01c202497920ce2dbd819236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5d104f374adcf59ade45c21bfdc6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0909454de76e501db69c142f4e592cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe1e202323a8f5b1ef676202e80772239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cb831ed133730a6f7fa0ef2cce234240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a374b8b9c54174437030cd5d2cd3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afef83162f6e7c257521331db251669242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f03428ad0dbb0e5619d5cf58c2fba8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7344052efedef30fdd99e66e0558430244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf556e064ac604363d315181d62544245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe837b1e31e12e48bff46d4b4bb678c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e61623d24fc8cc7584d4a69ad9aa4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c759ebcd81183352cb355111cc49d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78461a9434e10f1b41a5b61aa8d0ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3698bd36da325dfb667e106fd6e68d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d655d818a3be6e1d975a1f71e3432ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807babc5f327ea3acda3069970fa9ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbb2c92f33d566646f0dafb6afce65253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a19f206aad509be75350e928dd6c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69125bbe45828f7ed96463490ae034de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba690852bfcd11841fae7a77d48bb3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71c36a92b4973024df196cd8c96f3f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108dbd3d36a0d6a875aa7e8b13dd2d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70795674ba537f423244195a1be4a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95e377b686b732e52c5a1870884b51260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d0fbf16002d7000aac7dd8ecae114261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980fe485cb2a3ff5e13b4e0f9f80717262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f05380ca20cdd5cb6ae546f88a42b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4c011c5fd3891fd92c17714458e0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa318985d197ed9b36b40b63c86a59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81537102501e63a3a64f5dc8e3accc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88445bca23205e7c36a71ea2071869a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12f455cc2d5852c9ed5d31158f21b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0ca94b227cd635a32956d6856d39a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da7e760a51b70a191ca4af11303818270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbf63e0632579bc6f4de560888b5ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e938bd2c223926119c029a312b9845272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425e21083e0328eee6776217cc4bc1f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34c8271fd189e720d06faaebf86775274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24862509dab33cde0acb2ad500d80e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65623eab3a761947cd90fee22b21e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea6775a97f672ecbee7b672e83e875277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a45f8d5deb785b56999282791b986278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652636b5a19d94a1fe95a33698ac066a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe759475e7fea8d33950caffa48b9495280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51484bf0133607e507595c50edc890281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffc3ba5a29291222c878f7b74c05eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de196ababb45dde7aab4e0f2ba70151a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727e97be7dcf8e67bb3a790ebf26e67284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72177fcd29be1360160af7a7486a8bc9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bc8fbffea026edd9f1d479e2961c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbca9f41e3c85335904ca648ca57132287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9182920fcca6407a4a345faf1d232288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf17e1ababd3bd4891efe822eaaf990289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a454e7de70d29ba368a320b3e3fda290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab253601526101d4a80f960978bd8a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd509984e075f1363e0325a52003d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfc3033ead14375d41b18d21ca4663293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0c8bd53c4726435cfa2c7997e992f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71d4c125941b7de0c4ea5910b6600c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa372ac0f029537be04af90d54aa9f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd054037c28dad86726d05b1a3b728fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361df536d1da7fa4e4d647a35c2e4431298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87756803b3f90a75f237d644706b6273299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd473c914e430f06497f72d0d340bd4a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8e5d8cb9cc49aa301bf8698d480ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dcfb9e2645ddd974cf5ad563af52e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af56cec7c5da9727f23c5b67650d03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62473217cfbb6ea0775f6769f2dc0232304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25e0e9d0bf0d80e28a4163f53b4fcc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ede1a12c7faf0f3557da9bcd0615af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb369ec18dade24665f0b74952a6c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3018b1b7bbb667838b306107f8b981308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e1a2cc2a8dd875495fb2ed300b70d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095715a0276c1e7c9afdfbb22aa77d21310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2ac11c833447f3688d034a032bb86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7338633ce70747c668e2acca9ecfe3e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cb5700ece22c736be617a026b765c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cc371cd622a6ffafa034092dc299a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec07d4cb0cbdd202d8cb6f3f0e6ad66315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693b36bc35e5d85213cf25aef7da312316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69e7be20c71262ae1c72269ebd606f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee572faf5afb0c53f54b63c4ca0d6c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6eda8bff95c9e49ea620f7022af5d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f844f76ec9977c94d36e8a0b0a1eaf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499bac816e181707e9fb82f9d99985d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae16ec4f2dcaa1dd0bef9d6ed238a77322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2956ef233bf272ba1454ceecb2ce4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a8950f1dff2271745c10a25af2758324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49569cccb3cd6253dabdf2ab8090db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d2d040ef4f2fd8485bfea8f8bccff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2084b95b2579dde0ae5436279c12e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ce19101c8ee6117373159303db835328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20b62766f02b6e55074f93186d40b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7abe6ca9c912e4f9e17414eeb2f61330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3035c6fe609ac30cc3909a862397a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05625ca53a2283c11179ece4b874aea0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e40368b89e9fdddb5344c4a44a93e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6b3cd9f69eb38eea29df29700a66b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7a2da20efce04363056720b52635a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39420aae9d5a1edbc43bde1dbb390202336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc372a0371f28894c17df088bf49d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773a3c4be5f871803f85bbc9ff6cc4a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50be9a140ba544c96e02e12d9ec01f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ef8b672f43ec9108bfef531d1bf96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2ef78323e69f5a4827063df74df2d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3216a93b25288af2847685e4a390da6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d28b44dea09f593e99eed9c9b80a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbd7af5c4dacef12c6fcdab7a9514f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466169fbeb0a42912f2a0e244c19b4b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ed625287ecb90966b4d31a2f40c6c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d524724973784941e4ebbb80f717b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6a4afeedc35348f1837363287e4bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831b49a24ab6ee074ba05d23b5b7e66349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c893c12605bf0174c3e9713ead1e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ad2ff090c02045ec06d8bd6b7a582351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e184420a8876182da792280452829a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cff8c683b14ba5209f2eaccb920c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7f46e9fcbb34f54c0871d1a97e412354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19ae24f2f2ae6a49bb0f512077d5d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925188d9ebd454b014ebc7bf3703d746356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8654c2c03e23d04de3e0747ae96dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941986ac7c3f09850de213616cf38142358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01b5f50d0b559a17fafbafc2ae2f2f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d1eca4663eedf0426112e9d68ea98360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250a067e73e2f5883f474528658f5d5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf4b352577bd4a36171c5fbf7c1711362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da6095551dda784e2e072ba3799a23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878997fbe5a4fd48f95a3347a6123509364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77fc433349983869fba4bb3d30767f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95746d247277a2219ee7040950f90baa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8f8b8e18eb68d93bed2d1ffc0ab5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea8497c05cba2ed27a3c990f600b00368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52925d5587ee5b8182b7b92b199537369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e6124e507e16d59efab178aed301d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acea6b7994020ba2878cc18e6ae84d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c8ad2497208a0d49b3d2c4ac55c9c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c96e282db8d95b24f9992d76b41526373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b07f3519a2ea96c7e0d894edc81f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b1296493bff0cef0950e9f02429d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e72fd28c22af3114c42f309d2e90b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47712144b450695f04f4a35a1ba5f64377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf84a872b0e1cf83f89087f4b4e7c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b508a4e5a6824caddc48ccb1e7855379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac3f40325ee4756177c8fdd8ca52ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5d0d9ba52fe3698943843f41e9b74381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43961ddd9a8546bf589a97b461ac72e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbf00053da5d105edfd514cb3af154383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623b586f87ad8eafb7a9d60cb645000384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ce190c0e9d0a1754096ba5cc400be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa17e7c8e16ad7c6e5e0e41d06c424386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6551ecbab7e45d5f428baa4812b1dcc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0597477f159e7ac5a26786bc9c0b8f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6190e4f588782734701cfc65a84f23389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c8b43b2e991284e8ec969acb84288390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd305f64a03679e80da11ab5eaafbf31391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f980dc5b57de7ed0bb669fe6efa2b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3588a6219924974232a126ace860e21393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99bfc611f8e082e8ef6a49c06a3e51394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507582983882f01b0ba5e3182e285726395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8d4586976071c481b8ba84e74265f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072707f1a8ab4f044f9c10ca7e452f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2828d76343ba2e807d472da4802bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224c8aa0342a0029a87a873e823a565399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50355b9cbec843a7189e446f6ad577b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a390a13c301d4a9556d25757f6413d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b15573384a64fd60a3398e3cfbcc4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca98b4b2f6e5ed7e5b47d251783c16403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84dbb22d5835b62cd8c2fbc8011713404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e147b4f7129c31458fd3f75da6e00405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412bcaa2cb64cb4d3fa527704bb7acf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f08486fc593262028764609936bf59407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842f4134641235bfaa3502de681a86f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0226a39a81daf59c5838f777579c8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7ba4cf147c27922b70c3f46d89cfc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfb989e6123eb7ddf411d76deb00dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684113aa671d412b112d6f7f9599cba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06aee1e4e34b2e944b6b9316b2671bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfb27dcc695a155497c011579fb980414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890de8765811d6e6b1860d0484ceebb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde71dfd26d5de10b5dede96f9e68b75416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e25bd07dfa809dc63c5a92e267a94417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50393b12401ed75a2e08519e673161418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813ab874bd24affb818068d19cb6aee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d0c4bc1bc3a671368ffd6dbc0bad9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b05978c3884cbd4c29ecfe0cd1518421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8cae0598b6b0521857a552db2bf52422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c53f8883fbf0ae98425af58581863c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebd1d2b775dd74651e5b25fb1dc2ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dea5d7784b0430d1499b901f9540a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d333aba9523f6451d1f132087a7108426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b2f2434d9101127a95f9fbf59cd1b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46f7a9bbe1f36e749cfd9212fee230428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f0864c6dc8632840610b830d10668429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8baeb8747ad745eb24b3c55e30c61430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50066c79d709c1d8747fd6bfd6f94244431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254b5219eafe87ad91c744d28db9d30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e7049fcf5d4310093167badcbbe78433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b662b9ffbeb141d1449414a8e73830c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6fa0ef2adfcfca2c566c9727990be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1449fe7480d79734abdb1927a39a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51a0db02ccfacf7791887340441312437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114d039158882139e70c447a155f69e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a695881d216319b542c0995cc0b964439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6959c57c88f19d1f2428f3cd92a92440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88c3b74f4447c12f0b733fbc72655a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f98470a3842443f79d5f07a187b064442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bed77a39e0994d21694fc5f4183704443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94157eb5833da4b215d568c192525cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590ce9ac21f57cc12430db6ee8bde14445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c512d5c10de21715b9100f186dbb4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e8941c9a2efb2fa0c402e7c365775447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a7f2314498ba5f58883fd0bcebb3b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66883bce57f071a12ee01e7cdff098d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd0a6f5023d070395a804ac41ce1d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd89beb8ffaeb50ebe013b9933455a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b09a14a1186a989656f9aaa532b024452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942eac72b338ba98a00ea80bba175420453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae7a3b8cc2c579b0f81eaf62f8c5e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af9c8232ba73fbc0440a3313f463eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41799efe5109bfcdebd69151265a129456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a4d6f7706e4561344a8974499bb63457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa32a5a759f059644f8ababd3ea454458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21bec8768acd25bd91082124a527e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c81e8981d21c8dbec6c92b1734f4e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4c0e029ef6382314e9d4dc476e718461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7e8f47f877870da32e1a945e113c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc4fb8a8892ddad3a09af75eac3707463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f58cab95405843fa6521ddd8635090464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cee1385b66c3f20fe80e9dec0f5123465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d21badfdd78ad6f48c78498544422466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebbd442cf962f80ae2e1b5f691d2dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1affe9aaf27284e410a1a8bd5c97c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25917f95a55e51e9c88dd9da8af89813469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86bdc1bd40df07ff6b7edbe7ab0bb2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8782ed3eea11b0181ba52c8ce638207471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8acbb3bfcf320311085f1554041e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241abfabe7447c74bba40c1f27fee19473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db8f331d463474f2c0842afc3ebbfb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15f79d803d8f93875f4895bdccf8c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3e133a6b0fda77614b65803317517476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587007eca656561c39e4ad78f8d886b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1922d773a9e106228b54ddacf750318478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a87ee2b1c16427038dd156b4499203479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a935c6f2c8bbe8dd9ee9d2a0671cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944b34a4a874277f2ad1e518a319541481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedebbd9943e687048332457e0375adb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c0e6f126e718203a4fa3fa786459a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283bce6f5227f58579b6c61aca64e07484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc651abf0ba6357e7fdfe0a6579dcfd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ae385b5886ab74323cba879920eb4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3def229dd051b788bce350c0a0588487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af718b619b74f4d901d7601a78b2ee6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4f9dddb86d463d9c00cd8925713dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961fef2156609479e835e30f0bf83e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36412874b4af5107a16dbe0f19a4563c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1682443a907dcec6e6337a4ae824e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abb441d88a70a437a8211865d89b3c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acac0296248e29c74634a61ad74a248494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f9f59302fd2c9c18ff65b25863371495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b7668b552fd9edfb53476a5e17601496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788eaed7e8b4bbdd85b59cfc5c4e07a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6123debb15cfa64cd4e6358ae96103498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138863439c8dd37189e17ff3195569d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946751202496adbdc4d6ec69aecd449500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efb75da07b5e6dbaf0235f4483df79501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34721ec1d5c956d365ae98e9ded8bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34109a1ae741d0c0a54edfca193eaf55503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5edf92d69340bd596afbf1668ac47504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa8689446af14ca85abbc6b30adc8a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016f7c5aa049d9c7639f59e99ed4dbb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4074652a4d54d84f5624e0b9899e567507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81677a1641268e47a68460fd805b48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9307f58019582a452d5d4e2d2f892509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe803ba7e6d10c928a4732c768d774510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1880ce07eb14c1a14e2d76f7c16f4a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b2fa785ba2d8c741b7d2bf6b01c16512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821b6e767a77bd9f2826c32a858e3e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414766a44e2f691e2e407c044aa8a4c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a684f9fef63627eb3d6d5463ece51a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d517e8e154a03d22914a47f0ad23f45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97320cc54e090f4d02dc006a050f8c50517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43bdf24ea9d38614df4aa5693d098f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9e86689f21b2d27bf16ade590d20e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3393ef937208d94aad5f2c4c0980994520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0008283a06beb5d588262d507819051521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c098cbd24bbade10f141cdb9fbf4c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99715528e1d2cdbd003c7c74a75b5033523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf038231ddffb87d97516260d0a2af7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef657055211831fc28f16d17416bdaaa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b825a76f38b40ea54b2e744735721526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250823b75616375f24fbacf6efba22d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45701b1b4e02829b96cc0057d74c192528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34366852f7afab9ea7efdcd14cb22687529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a18608e9d060b7c18e418292961cd0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cbebfc3ed0d5f7df1c0ce8ca4c3ec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec194d33503e29f17352937067edcf2f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ef443838877f6357b4d259f61dc13533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a17b296542d6e2e46e88862af0778534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965b4a3e6dc99831daa671be39da6d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a278a3683c78316419d30578fd6e809536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420066dbb93548feb5fdf68baa97546537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259610473f78ddddbea8b64b0c7c844538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6b836459bc82d09d15cf10dd9d614539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae43a21ffaceac4a26e0dc9d4fd0a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72810baaf36fd61bb95a5a53b84a3d6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b5be727d08925f058d9a4a7012535542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c9856605e3ce284990f6696386d05543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864cab353689a19ec7f6fac6cef890d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a672af2bfe5c35eee0e47b48ffcab3c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcb3171c7dfe19c7df120bbd3b1d82546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a959ef01ebe6839ee91c5a4ed5a1be4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b118c49e759974341ed19ec2cf790548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f26303206cd8c25990884480b86f6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabe47f80b262968f0f8a9ca18ad95d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833f80bae6567b294c8ea83f5f4ccf9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4075cb1202a25c10cfb2798f8a137552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece908a4fafad177b021be62166c41c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150de006b7736e0b27cbd81f22f7009554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aeaa5afcecb98749bd3478f47750c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551146002e373b7e4645e4f8e638304c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f4b55a2affc32f4d93dd33a20739c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641209963edaa688e302c74cbdf117a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dbcdec25588f50beb0156c7bbc2c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6442a6d7671c83b159e5df9e53676560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ad1b835db4134f41c411622ba492d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823473d5f328ef66cba9813c1f5ead3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a567b60fb9704e04ac31f55a32d71563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a381808988bf1d5cc7e915f0bde9e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359d2186e6d9fe81589d194c9332c1c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497952a2593a4ff2363b426295c16919566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2264d452d9ac2a27bd6fa39e1d95aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d4e028f3062d7122a3c32cd69b2aa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b0a9e6c59e1a6fd37e5ecb5bea14b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8915b33e711b9151cd81c0108021d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b635e0838563bfc1067bdd1bc2346571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7f4c4e128fcf195698a77c22341da572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0250aa6ae0448eb93de26c02a1d0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7f3e91914608835280d79085eefc82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fc3eed8ef15db798e8b4d56fef1253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ed4fb696b7529539efb61e731359e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6715a2c2042eb85fbac013f25bae75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495d7c2b9c682ce0bc202b6d471d69d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548911c563a686db1f9c1eb3b65b41e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0969ce427cd44901af7ca6421c47ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2322288c9025a25d9535f4691bb819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac40a6c88b5f70e97d4175512406b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab29b032a45f8f5c7e26121b43898a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c33fcb0d7517db6e4e0eac7ae7e1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7efaa93db023012c315ae46e9b71ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efe84df5d4cfd5d12f650e152c994614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63afaa68f7a3d72038cb431900fda915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dad4182715a305baf39d74cf82c5be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2163d305aba2248e067ab24024705017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02fc4956355e40ee3977da309fb69718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe96d3a06e6655caad3e3a9721e3a6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabef93c901a9f4820c1f9bc9d4bbd2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b441b80b07ebde85a29364543b8656a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0af378a55e1686c0acad9ee19acbb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068cbf84534d95e3bab7c3d8c45a4b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebd5270a6393bb9cf373bc60319d9924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8088b43816eb19afc9322dd67c30e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a40d8d27b7a220b65ee34023b7c2426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10208f5260983421fd4beacf8eaf77327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048161b2c144ff9ee68498092414ff0528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e335ebb3a10ac1b3331c2807fb2ff529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d2549d0f7d7ddf187edfab44b0bc830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad660e57418a224d3f6538331022e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dee391f5df6642dcfba51ee857a5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0681db799e4460cd85b88baf8c089c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f145ea4b0cdaa387024b8f449af11134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862f29cca95cddf2b1433a4b3ded76335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f6ec33058ad831fd02e3e3a5caf2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccc0ec7284b16f7500bae5b948072537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfa8e1589e97d32b0b9276070eed1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d6e1847b0f5e75e7ccdf30011329539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9a371d998b10e48865abca97b81d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd80f2c31ed85d62c5de000b62fddb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967def2a512cb76f9099f10885d32e4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f815b6d4d3b385959a3a594db718d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67f31bfd4fcbe96dbf34b8f77c2f9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caf43e61155d3bf38ff5c67a88408d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa429ab6b05b8c6cd701134a2030e7d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad82123fb1d4c9a76612197e312b5c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf09770e9ddc05cc3e57bd2b930d4248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3db3552a14674d7cfbcb48f65649849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619f815cbe48baf74aa53e6933ba52e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f496babc96ec6212570a1e46a571451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d601bd2dfa36372e864e78ceb8ee73252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a85fd16760586d90806fdd1147e93f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ed5a6b9e0be835857e2b281b4f69554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313d66a3748e8b32250407c7058d3bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2647f3c3ed760529a36610e861a29256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775dfa9e2bdc8f89ef1f4c4227c1e8e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559352cc2ab3dccfcb1b1e6affab59758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8ac1c9c02a9d521346950f77e576659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8a79ac3b3cd823b4fd1bbab63548b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cc5cc76520ca31833371f5151976361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b02043f3b3eecd91ef4427cac798162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d429430940cb5348b436cb60e0f7e3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba039b8c8fe5d5a4e6295c38d12ebbe764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f67acd2b98afbfa34c435441aa54865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10167dcf798bc4115cce299f68120b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de7e678814785aea50e2dd9995c33467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d165319514967d1f6df4145e546a8268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e802fd571b17651065e25fa1b01b0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc544e8a15cbb3df360523549641f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad9ce33dc021a3477e1672d796b6f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb103b267386634572c673f3185be7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fffd6d2df1a60c47fe16def93dbae173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44299b2662e28af203dfcaf12326b5fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f93759379d58dfa7002c53502f39ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7213e3d91b53a28ca9e0a81c88e97476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63cfa263addfe25c0e57a59f900e3b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16353e093bfc8867ede0e77884248b9278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711f14a6b2fd9dd2bb3d141c9685b8579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89789cdf5ed987d0396f2402dfdb6a0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91132d1dd12ef60dd9c30e934877165081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9832cc2ceff6451a490ca7d39033a0782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05308c0e28608908315eaaf2c8deba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778937956eef9ed9708f820b93524eb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69939790ea6736bb812e4413e5e1760485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd5460a973a923408a45c19e6a9c1f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8642bd971951dd1e0b40b4e08cc7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6857c6fb5ef5f7bb9d62c7eb36c432288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccebbe4aa1bfca958fa3ff02d769b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203a573027163da9d5fc3aa9173b08b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5315bc41e143f4b5b9b0195ae0ec0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04183346ceec8c25f4a3b352d75ccd992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ac8b2939e746f2daaa23d75056fd293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52d2a61043ecb36bad0dafa302045494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd2b89b3d4d1901acf7d32000a2ba695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d210b9ff030cef775c8db84f1e078d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bed81c081de7b864b49649f49128497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2439977d17a22f1e410ebb747483298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17087a1f61dc189b18e5d22ad14d6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47f434b2194ae7d7dc85c8b2c0cbac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21a6fc093a2fa74ca8184a156efdb8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1d6cc6fd389dd53179be141467d45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9976cbf5aff7cf4e2b1f77796cad3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de954623a2d0f6ddae5c1da6d9ffd1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dd1ebb80e5f8e4f67bd788b9108b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb878a88f521c741cf2f5f5afb996b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c240bc5fddac6de262da2a2a7b9d38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855c594f86a10747362b0bce5c998e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d6263354b5945cc8652aebe89997c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becefc87fe19e3f0cb79d342a3ccc51110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b0063c5d24fbf4521fb9f07c7c2f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4646cb73ac4d5e5e5ab67346b3700a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0e831df2d70e2ddd8ba0d7f25dff4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572233cc32826061fd8477247765d92b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f257e2243f3ca0744de86909088eb4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65f97f1d76a8df03a60bf36ba50135116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c36dde5c11c8c38d77abb3bdeaa94e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110283720fbb7bb34bf2aaf1ca4d43f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74c3f2d7ab5f115a057ba0982b8120119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec9d4e55616b55d3341291461153bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f44d2f2e1ab2b843f34292c8ae183e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa42d5edf3efe81755b51c5f83bc5e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47206bb6c37ba5e9e22e0df170db0b57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c3af693129a4aa28d7d8551769360124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d99e3c704480b4ca6d87e3796a20a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e7293e4baf3f1e7de1e152fc2d241126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ad0b7c0d8eea3c5239212cca78513127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82ca4005b38ff0e6dcfaf2f27bbb33128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30c8a816dae5089470ac8ecad31de9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6e6d9609ba3cb199e1f5ae311f276130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b873fd3bd80d4bf99341b5644f057131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505638b5e5ff64d533adfa9759601755132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf079ca5f686b509bef3de842531226133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec21dcc3d5edb86eb09d2c222766ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4d7a362e4dbb9ffe49b566c7d02ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05e816a695e0e813a24c190ac9c566136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6f3cc1ffb3377e51484a9d7fd1c7c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a9e4bdc5d4170c809d6bb8e3b0f7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981e31a3c69e2534b1b43edf7a94c38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c96e2206f20f478aa9e6af4f546c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d943d868c10c2939e98481534a2475141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85576bc09a9402f2edc9ec8e730a2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227238ab4ddd88d1aff589c3019a89b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7bb0c75c8e545f67f756496a8ed15144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe9cf24eb4053814d2d17c712995ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e226153e10a7241d51bdda6fa17908e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0c85bc0e35544ea2597a22db2ed7e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fe8b207a9a2f94b479134278c9ccf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1dabd11cb0381dfdedd08b86fcc92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992bd7c12f9c3711e96e8e251a6f732150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041b0e089f6f7c7a67c1cf6ff790b2a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf4ae5d70e57ea5d44fe03d5fc4912152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a43e5e4384ae79343203e221e5d352153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05919093ce239592b094f8758a2bc9ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a03b0e2d683f5a2d7d56ea8a46b190155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53227143e26e2356efce1855a97ba1f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade8a0d439d9e97c6bdddad350447d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297cbe94256847abc82d51429ed7ac7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b46b1e2f7e2995577960f3e69a84d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf611e4604d16d5480ab84542d6cae94160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8e233322f27a00db98dcd2b5cd8ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be959b07e4addc0c5a2d23c03f3c2af6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fc8d9b0830be89140122d5535cdd2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef99be503f1a654409dcd6088912ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1cc2afd6abf82ffc59dd97ec971e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f916ddf4e614a5bfd7bbbed15146cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425d3e07359ddac7777077e3028c20f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cb4d54de893a3470cbe4aa0332ba1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359d10f13a0447a4e8a4df9d5dbb05b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6d05cd2056f28f85ca9f55a0a10a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f8aca76c315ac832896b4ad277772171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66082de84ff371b2553537253b8aa0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94c5df1b0bb9bae3d42653b8bead46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66718d60c20db729e8bd15735a7039174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ff09dff708f772ac0a4bf5a3653bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457135599250d954494258ee3c285c33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82101a0d39b505aeb19a957566a3f707177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2f90156fdaffd42bee88bdac43995178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db8172777bdeace17b9109b264b8d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b37879759f86409cda3cdebbfff23180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac87c9b8e75322224e4ac01dd69036181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c4db09a615d73e1597dc3fa85c116182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48addecfc023f7faea561d6c2b34d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8414946ff5de7a2fa6d3745cfe9a601184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa611fc5a9cc68228bffed42820971185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a90c3781785b071ce8eaa3e9c7ac19186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2f4ac765755f6a75ee695cea5a858187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d84fe3eef2d32ac9cd05da1607c57188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6db749e965cb03e8ca87747cc46230189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bc272a4a368096c49fe3c22495bbd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91903aca0bc04c5d936089c54d733572191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944be2cfdd34bfc03a5b2f84770b588192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c3d9c8679c1548b9d03740a662abc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201dcce993480081a888cf3043bf4a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a045935c8d71eb021618781ff1ee94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecaa936e680a261154ba0c6c84f67b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492dc78b148312791b938f37ef65270197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441efbef861079a006925b7754b7a0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e018f9e019587ccef0c2a517c8c815199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab4724d06cfe425b2ec1d2834d1a8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1d5a803c59ad17d38447769bff0ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970d5fb8916804f4b85388a00e11b8b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad75119147f0dde69f90f055d0107b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a46df258361089944375aa24e7435204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8ee8c8b34ae225a5a6b74adf4716c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47582f44a4bf92884cc7dafd919b909b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f47ec5fadefc111601559f529718de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd599b19e8e8d9d6eacbdf362cd04231208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f05a133f58bf91de3727e8f4abce9d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655687bc623c3d548e0b21e5f6257420210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bf00e87feff11fa21812ddc770c04211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b704ce8167ebbaceaa03918279154ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed09470c96e8d30fc21e00bd77d1e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740464eea90ca91ebcc694c8326a760214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732f95ae2dd5812704f32a5105ab0b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ee3bfb75d3073980153450355192e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89910a5434be3fe7973581b1511897217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2c6739654e8ae6e7c7fad410d8393218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4a99a0e86af500993fca4763087b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912070185d97fd892ec708206b35dae0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25940dee0079cf8175ce7acb4e79e411221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009de64fe1f02e5de1c579c8f70938b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e36dacedd1320c3567944c16826c47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054c026d2296ce762fee180646ca05b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0bf785faff2c0af7ae96140f1fc62225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a7cfc032eae6986fb9597555e284d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0c097507a9f89c606a5bbf5e6a4c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c867696f8d0c67d06103b74f2bbc98228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a0f65e0d002393e5c903481d59ddc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7699a6ec535492f3e90b9f5d61d78f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbaaac9c2ee4224c2538754fe6e2fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04a17a4d3a461e3e86016fc72cadfe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8197b82896c8cf5a1265c7c2e2d17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf61692391fa1a35c5a71cfa45157f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0645950f30b098e1a98a459c5610b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fd388b8ca5868cdd9f0fcfae19fa4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e80789d086cfbf14577f47710037e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca108bdf70dad54478590b4cb61941238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e98e9e5562168be5a27b54e9cd151239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c26f6436f5ca7293b4b26519e04b13240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df1ef7a361073217e9b2d41a55df26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472322b3ab301d141f4544617dd3534d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e2aec1bc4234517e3e25d82862bb1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d668c983217cef4da854064e6741e0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c11676556b5aabaa9862ba97b962b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc289e18aab35ad126811214e86a7054246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f34bc422d7395e930da470959f474e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac020a168a90f9978a8deb8da16ce08248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891967cd490f233d5d75ba3ca76792d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc847f9c4692fc7d7f5a67a478c448250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5aac197d10005fcfe8f8cd3285834251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839adf3f8600fd594735b12ab7de50ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351baf81ce44d96a68bb8f5a4fbab20f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac3c600b368d7c191cd02f4e61c36d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488da41b0c95b9264e9f3d35e2073ff9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa761a523cd10daf835074b544a9e23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d3054d0fe0b8cde706a8468427679257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fded0d3d3c45a4c6c2e88d05f58b161258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116b241695d3b4816748ddd802f5663259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11fc03b9d4128d1afa82fac9fea683260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170bba24c50891c1e80d8f9cfb6b9bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6c7011501eea9975c33ba71112cbb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926661dbbc2552baaec20d6b2775a1ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7484bf551adc17e6e2c4ec10eeee86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87d597917b5c5aa86cee1a1b0e74c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefe22ecfe19ec8c478837f34b59ea1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7bc98f789d8c8f73db7acc5a05e95267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354c6eb9ed4b07cc29833471b01141e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27567649bce982aaae1455d0e3ee893b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af2defebd19cbc0708f979d8604aef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a0270524e6ef5ed4ec9da97a0eb9f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d18784df4aa1f90cdf9a7151550fc2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ef17bef6698b5ec68f6bf36ae0107273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0c081f01b4721c7fe4bfd49855aad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9e55734efeb9c4c41f88459e3b61d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5610cecae6777205c05a12e5a8518276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060baf507e54173ea5157175fcf8da7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1e55200613d7ac2406efcbccfa143278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7349be615bbd02315bcbc04b7b531279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371068df5f67294e4317930ac9fd8b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d26e412096e2e8159b91a305d6798281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c47299f0877c6a9d6554b573c91562282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4b2e760363e0b4d07e54f8e563479283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572556c07424ea0c7bd0de774936e50284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7491d543bb680f38ba478dce6fc38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11457cf046581a50f82cb3066180555a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758f2381e12206b71378bc39a1285e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17ebf29eb44900f56126c994f08f7b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b7649cba31384ec2913e8b3a86d86289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b36f7084451a099ab7514b459756c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40642a32b8554c3cb622ca9e65a2a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840ce522b4bc81b2addc4dd9b17bb5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacbc7c60f786b9e297f4d84abd30cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ad576080f2b8efea81d00213c22e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa921d9881f6d56a7d970c35ce770ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b27f50887bb9ead69f1ccd854b019296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c1f4276ad51ac669359a323202ded297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f6c0af6abeae468ed7b18ccced868298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacc09727f526896d91af1559ece00f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134463aa8045f456bdbe449d3a990bcd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d24f741e4d4d2fbc9bd86912c058a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb79311bf4dd06dc6e6500d2c494bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef34cc9e06e424948390669d27f2b12303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170542b842bdf78914a1c1063ccbde85304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f5d698973870ef2f8c7867c20c5f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23060380101795ff5f5df35d15407e4c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7e28b99c0fea2fa28473b262073b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba70cbe18dbde8d30d6f4c24e8efb3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffa00ad38a70e2cf564b353ea443db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c76f2e0131ca62eb5bea8e3ffcfbde310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c64064a399304ae9923a232adf307c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d10f043714f8ea120ca57f906fe973312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651436099b9a9efc01b2368f060c944313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c37eaff8d710ff1e3d0aa539d4787b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52a4496d25feca96ebff0d247fdfd7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091e85ddb00452f830b32ebf1c9440f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5f48658bdec54bf277b5538b9e6a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61be3231905b2e7585c11291277747318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c39ff0cb7fa8ccb63e67fce501aff1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf5ccab0cce223b546de83c262ad65320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a5e52efafda8188280777781debb6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9db0234b70a770230e7a07b7d0a3d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532ac691cd79203571b715c24b902a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e354e12817053b9bf1d81fef7938e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8882fc5222bd232f0b1fa868977d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e0692dac5ab13319044661e358af0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88325d54808f8592e787a38b9eb4018a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b64b576241ad8346fa443456eedf31328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111782a80996427d66ce0fa6ad00f9b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393984423415008b40bbeedcecadee1c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcd82e10994fd8550b122f125e0647331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f9aa44cc8277ff7d385b65aa002fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab08a335b966c34b690c2ebc319ae1d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d9c083a8e0e4b7f1bb66fd4a89460334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14030e87d25318030a59cd8c2af3d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792dc243997b8d10f1077119a631625336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefb141f4ee3bbca6552d8cf57ee218337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2eb9dfd68b47e420faa79ec116c84338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623b481404f4dab86bc432a0178229a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0698885d0a8b9462679f577c822943e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fe9827ca6cd3e4222cc2a3bab487d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef4332be4a87f1f799098fa326d62a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e6f2b9915a6863f72caed8fc7c602343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7b64667248c16877cad67f9d3ee8a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a69189c009788fab53bec3a2f92815345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cd84c29e93b8a6f50d55f5d198912346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6e005266631a38bbdda4d593e2cfb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c466e3c57e5396c13ada63ac65e58348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95b8481bc3de628e242b4773bf7851349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2def9121df380bd0eefba742c2c0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcf3656258b4ff3696c0eb1daba544351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a8b8937f02aa8cecf51f24453afc1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d592e3d88ac658f36b58b33821792e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca09387355cf226a4a15f6a0d58ba9e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b56faf7fa2bd9e18c69c1de2d9a46355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c738ce5ec83eaff97ce472c04883f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc882c7d35deb7d8d9e76c1c232089357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd8bd29b18790178faf3ecb24f6c38358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1908c95c6db606c1066bb62a8be8d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910af01612587e4086ba42603fe323a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f32507f7c0845ba9329a91ab437ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09db632b61f58388147bf6113bae6d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e5f57c8d9aa264dc5b9983a84c070363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e10c8c3f0aea5a1c53f54ea87e24f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2f8a13037fc8c2850798dc5a90d04365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969aa497450280b030d50390a9d0666366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a47c3b4dbcd65b7b9f4b83763b11a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea0ffdc0a34e155549cac48c196d64368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d357a6852a93049b4bc231c794120369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39020c9e573c255e3959386fe817e7f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee8ab97d4e5b07584f6bd8c908c5f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fdd40ef6e2089048bce239f7ad7ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae250d590ae0d8a5ff10ed23caebaa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776272d1d4a581432b8099f1d7e8232d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da10f3d24c411db4631522f39b0637375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581efd6f4be60e59ee7898940239a7ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531270b06e0edb0cfdd0e27eaea32bd3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972463d3c1d210d797c563213b88ce63378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c022db25065577717e68763e0cbbb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2c0603ea14d0871a39bf1e1faedf3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3860b2880b723a2842bf15a4950dcb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89daa1428c0d7e83e7bdfeb7a9a62f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b34772ca16eda5d445a377fcc7b950383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c8299a9a25d34f9fb7c4f9f99c7c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89f66a97007128e65e9b9115296225385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cb28bf07d689925e76de5a4aab1fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb173e9d9189ec06c76c18bd792efc3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8388538809d936fb8bbc8ff6e877d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705bbdd5de3d26fbd40d047002c2540389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe7376679195959ea32a0dad62c647390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5945ab66577025e1b274bda1900d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10be1d938e9487df282b3f3be924d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db676d15edf637060bc60f7402974e37393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5afec0a7f1f8fb093eb6cead5748ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dcea776cfcec38af0399fb4488350395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9c0fea7ccb6e4fb4c0fd1c681a634396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f0499c7916205753f2178c53d0ff0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ca4c7fe043b308bf217841badefd7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0405c230c5ca59b9f2812adbb3856399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ec715a1b4ebe93594e6954561a722400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8309a57549c0140def5b204c25969401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3fb5e58b635ba1a373e202d5419c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c5e27bca4722cb3967b31046397a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca648beca681067836d1166a254d944f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18c37eb2f9d499f10fba63df974cee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e63f962b6f872db9722c4e9cb44d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58953c4c404d038ded8d20111870eff5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c179382e122d109cc00effa89189f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f93395608c54b8416321c90e54bfb7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927a92c4f986476afb5a83d996abf19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578bab4d7e444185316069ce307fe51411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2be0ea7ac3647aa0796f545d7aa78412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34b3cb5ece1e92840f9e7be401696d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753611994254847d41ed1e0f5bfdd54a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f61a01ce2683df46195b631411bb25415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920eccf859c0b9ceedcf79e4de03c568416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6904a8082b43cd951f07f628f97fdfe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0b169a6d3dcaf2e8f94ea725d6aef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a99328bfe1af27fc4a5d2704721bf2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd3f35bc94e148c82a2f9aa0cafa09420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae9049da84e9e663d95d63b2a05d7c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba0a157ad0ed7a1a3e44d9c9cdbcdc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07264b240cff46cff48abb706c42008423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16974760ad13009dee29a7a0d5222399424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e74f96b503e4636054b4cb75177970425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f48f7e28e4e62ce7858755ae8df2e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bca612cdf19df791659259be26e3d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164ecea505ce01414d466c1bd4518d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36423e790c9e9917344173da586da846429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ee11dc898314102d009afe8b09687430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304da2a70bbce888d9153429e61987eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00b320d7e52e4b56b7d64777565807432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e1fa1fc5b7cc2eb225022412a855a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab30f5789f2f26e3ac03b1361b34dd2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999842f2687411d10e82992d2fa6af2d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842d6bbb7c848e72b2baff27c5b3437436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbb3150f47789a561be053fb04c325437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0dd11180444102f0d296861d4e345438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6326932aba8a466a58f6660f15eaa3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18078af2e4ba6e10c3c494050818861f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd97f45a4f50f6c3f799bb684768db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57899b6a06ee74c4d963def06d5a6e21442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f674d498dd2a9da83282a0179f708f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c844878f97dde4150424d566a239807444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f5a19a65efb5fa2a95043947c4f34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca51f64b9e179ea1c6037ec93a5656446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefa04cf40bc0c2e263ea41ea19ad12447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74166840879240fe1daeade1800c78d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1285e082de2ef0b760387321cfe3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d843b49367058a2c7e7618c43619e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bd9930211478c90c5ed46af80a17f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966e146870b8bdd60b4314649376d24452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b01162f61c6a48327bb9e90a613caf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a7dcde799f21de0ffe1ff2545d723454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d06c9b4d6c03b916376ac344a804f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3441c86765b3e063f6175ae995106456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953d1143bf326fd994c38bcfda41216457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da884f1a271e607d993c863d8ff009b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04c91913f4ddd0ce3002d50c21ac37459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1c7ee34291af06479adad225377c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e29e3381b4fef632e08c26302d1368461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6078a4af40c6165e3cbb81f827b55e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7c7cee4b3e004084e3e54e19295fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0e3a00a8155c1328a109c6e9eeddb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e819892b3b917ca5b4134ac98948c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa969d67f385692d5e9a44c8603126c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9164b6fa4a607f41c2f50d342a6f24467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4579a93d208ab420e7cbe54433907468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac96b6fc106866e2925e337db7562c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1a98e565b4e5ec72ebd10327ec847470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1af145daf1abbca8425f91376271a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e344716e25c28540aa11ce1b56161b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ad242788f421ed1e9df59eba0adf9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a742d1e3a5936199f8362c08b815f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543bb3670e69944f9be0bf8390c3b8e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb510e320abd9b2f3d34fe9842f4c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8086600c2fecb5788ddbaa132f8980e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c3f8aa4b0099a361edba278bf1323478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4633ff3bc29a0e882df9d2365db162479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40006a135eb27d0181c94d93ec2e0a41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb83c7808dc86f6959fde9c1f4004e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba42edd20568f93193ea1798412e9c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d55a65cf5dd52643d536c2f0de7df5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8401bea2669d8537b6fd52cba81c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cd001c72037755952845011baa4de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138a911413bf15c445f26c935f8cdd9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6c81d00265f77d17ffdde13070431487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e82558e5ae0372105d1938dbc8718488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303542d83ac10f34ccbf9da1ce8ab981489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a6b329b1ff401e6c998380f6ebfe8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4c49354f5836181a4014096b17675491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740b790acf186701bb6267611210a8d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a95f96c2ec6f179ca90ff7eefaec8a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ce694b210a3fc57e79df0b9ab78a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1062e58a8dbf9b104a0286ad59ba746495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fb5ed3edad83a09e8e6b3b942a5f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9b29132781f4337448da6df5baa99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfb4e12e0a3af4f747f1b0499e3367498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7707cfc70dd15185997556a6cc9ddec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9496a8987e92e806ee49011948868500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e7c965e4be071755ed3c2f079917a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730871d34c51738d4e911c64475ec93e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3006002df03c167b2794f292732a8b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e82d99f333951b9cc2df2ee6b6e247504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14a483e52f448faabcf312f0adc2b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5fb1ae69f4fafa7c40df9dd5e2f5a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4707e144efab8be5d1e51a96fcbdd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27459e35f3a0c30999375c1baecb6990508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11638e7324982a99f8452db17ec98d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ac78380a7e8247ccea57d29d769b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287041c0923ddda7f4ffc89cbbd88991511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c838ba449484cabcb5b479816613d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a17ce7b1e00c58557e710ab8c1f661513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44145681aa8e96d7ab535f3f42439e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960662ad7f345e180c6e28ae382c34c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90eaead72b358e0ff83f651d9460fe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d05625c7aae224824c92ff1762cbd1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86673d6af4ff497949ebf8d4a5cc3fc4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8d38bfb2849ca6b2874f3efa68099519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8092ef37142dc80cab6a659c98109520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372e6e14f5e9eb03c483b9cd4f47039521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9080b1cba1611abbac098af8c7e3ab8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792780fddf76c120287e6efd7a685cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293401e7af1e8ba52ac148657c0a022c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a6976497d3b280ff5bbcdcf6a7a6c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bdedd27ee6b50dab81a6b4747e0bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8e0e06a45d8ccb37866e6d881e6f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948d80146f076b3fa04afb3d5d60622528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a76d55fabc7eaa41dee255315e418529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ce739b63f7c54a5dcb08cf9a7801d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acee9e8453675f90f8979d3c381fad1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ae319a784fe3cd600fe4ce718d713532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3d13f188b66ac387efd2f504ab308533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98e26a7b9e406f5d735c4f76960aa5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01433a6c1b8ac60871337de373b4031535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794442e6431e2a053b096a32aabd0a9c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3928364cff35e223b0e52c7934d300b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42c666669b2b91327fcc67d480f5d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f6566101ecbf4eafa1421f34d679c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e047b8fb0bb0675ad44a41341a665a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a977ef6ed28adb1b4cd19d4da2d45ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf9dc1965bf4af24293a1a53d67761542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3492f4e99d9a4b00f804864356246fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba0aacca2f1dcf1335346a263840f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011916a3b131eacdce6189261f4ed35545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f390c923d88e79d502b8afa6c82a68546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b959b9b9d434a542192d6192f70055e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a7027e30abb8a1ddc337f6ae25e37548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcb9255839913f80978703fd349f05549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ceaec9a438d03e175171155afe548550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8522274eb0201c8744c566eeb6d906a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf4cf90ba6db97411300cf7f9074b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20ce4d9533cc57656a06cf42a0bfd4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dace937ce235900ac4e108e2694c815554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a27dde5274a045a0084bff9731bd5c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63f1a0d9e99c8086a7175bd334e240556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858500b8542af9ecc07dd55818afca1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89553091d2dc79e8eec8968d6647a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c12eac715277b42178370084c90f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985953a69e35b64d7bbf660f32e4853560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38925b1bbe317d34ad578a2810c37db5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0584b40be4ccbefb59d7c4ff63bfb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e65acf99710d00d991e0b3878b06e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c26a2eae4159284b3e1098cc6e019a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf5325c487b4a36b8c8f8cb79a76a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65f70f6f6262fca2821f9e79122c79566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2d15f94d679479da35cb112f5f8c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548f6c56ccc9c546708165acbf15959568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3abb09390380c60601771724b65273569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63586a29648ebf70cc2b67d1435e107570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a3889e29a44976dc664b92f8cfa2f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6253188b23d4e5f5d49ab964a619c7c572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>