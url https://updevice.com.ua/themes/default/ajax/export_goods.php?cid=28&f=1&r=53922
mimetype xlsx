--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd9a8020c100e07d9ecbf18cd129981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d95a56a855ef3b312994be88f6a0b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82373ca6b235a2c6f1e180167c00c1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8055f3d6cdb3a553834c429a050ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9573f232ee4c39dd0d36bb3ce6507235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d438d5d353df7144315902787196d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734428db4e780ce058c955b1b2b1b1e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bdca188eecc6b71dbfc77c01c74528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9735ac8adcf0915937f1cf7c191b0879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfb61d0c47ba1640b288a6f168f3b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7f6007e5723ff0ca603addca7e39411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f3dd83a9df6fcad5539d63f785de612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62487ed6b19f7eb266d629719e1b40413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc131d1d1a52924da3ea2ef83a609214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b142ac95885aa6b13e0df3bee763815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20272ec95eecaf065a5e7b5e94105ef016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836b17c814d8853a355d45d6f27967817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64fb9491ecd29165fc9bc0b68de6b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725b19ea62fd3964a3596a86c41133019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1226a8bf492d4a5f3235c531908790820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6550b5074091932fe6eafc778525021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291da16402303b7044c105985268ede22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f16c57812d9742ce5a49fa8650e36823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65432849c6eae65c0b25d7870b17470c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0e75527554e2c05f4c62f6d602eb825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca307ca8faf0e50f39947a562f9ee0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8636388361f34dcb1f736903fd87127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605af92aa9351c1049a741f2af0e4a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428420c32f689548c44ce3f3a9d606ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7f14acf8cb34b003999c31d60f67e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4dc308995ee0e94c6162c1afa81c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ead3d82bb4e0ff23f6457d5bfaa4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f9204abedc8b0d0e3b8f686fa338c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca976a5a25eca32a366127fc659235734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16048b6a6dc8b6bfef68b2f829e2897435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f49c1ee6202124a7181eb99aec07b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d56bfc1cc25a8ebef7b617a11e14e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eceda200e62f2a92a7134304640c98f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e074ebe0d5a768e3d644382bf5654f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25ebc30e2327d89c704b036202446240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e03b7717b24966ab5d45106b2652c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa634eb92148e477c1a1db307811c66242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43357d2f4975d8e89ad6ab0299aee4b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34ab4fa2a00530cee712960788f46b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daac0bd0a3f552aa8fe402cd5151a3545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4e6c4d82c6177586ee89f2d16c6a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352ad1e7d836c9bf50ce2eadd90d67447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2914cb75c0548ff6b04e8f3fd6bcd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0d27074baf83d909a4ec7d8e58a0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f39fc4f8bf3524b41b8cae733967c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9a9f1aa801f746a96a6147c28d04c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4994aa5e64723ab66da2647fa900aee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be665dddca9f1fdcd72741deceebee1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98806dfa82c0b6df95b528d976c2dcb854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a91f83a7b373cc02dec4aa1ec9394955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3a438c6e3325f8ec15776fd18e02c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626efd06c009ce9bf43eb8cfc8ffa9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b36b76bf27cd135edcc5d2519d444a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347070670bdc142dfa70d566522270359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b51203637331280f7b40d23407bf2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea55faa4a46c961da6075954b2174761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078e5d3b7ee24e75f5765f49575ba4362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b9a1912650f2e8186967be7e18f2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7e460284abd2cacc41f6f152231f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf64844b0b9fca60824752cacddec365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3ef8eb48ea20e572d9205d008454c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42e630f33bac114364f03473a0780267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d72f110f703ecdda771529e430c44668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd95232c4fa29e7fb76579798a4f0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee78bfac20e727319c90645d4156dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f54145c1ec717ed1aeb2e99e7b8b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfdf621ca268efb5079aed7d80c47b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0894a9da2f7fa621a1fbe4c3a9d1a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291fe7ed1e3f304c1d0c8b07c533d2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f6b79a7e34376d6afa2515f3b404f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5050c46a9e9afb25a81566102aa7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765ee070fe022d54c031951aa80eb4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13518f363079dfcee9e16539dee095e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a96d0ee8f1c988ec16323e2191cf079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781ec8effc9881d1086912ab300d93a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8829d587f8ddeeae952499579dd0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14af27b78dfcad5a7a420f0ec87233e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5bf817bb7a753cfa761d5b427842e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d0c1874ac1e08aad6766f4330177c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9968a9eb10fbe63619be945ebe97185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7de3ff4ba4ebe21a4efd0ee8a0da686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad8d0569817235b6b55e0afa1c698c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c79bc8ab9b99e0a780abd360b633e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff9b07405fd9ee8f09cd2faf666d9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbedda6904f82767209e92415bfdeb190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fa02247042d87c31e4669d0d8c94f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ad3f8d3e5c3e056b6bdd320f722f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496026a96b8376d6e8a75dafc8d1a0b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad647b95efb3c5eec9f779383de710fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a57df799aabd5bd83523ecbc064b9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006670dd4cd397d32040ec777ca9a4d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d9c036a6531c2575c10e9c5ab9ba697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56781c9ec1ec0ffb7bbc585cc1896f6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ea7c8cb408b20c199327696f2d8ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069626b314d718ed62576b3805b453b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85bb02903c479916953b253f89a4f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea654a430d6d0a9d3bea7e5d686167e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f91d78eb8bcfa7e868799e171f0a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe067efb7844a21cc484e52e58e8de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d002cc5fe5082acca558e8497db91e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b10981d0a8c9bf07c351b66a16aa2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df02844bc403ec86a270a2aabfb19fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3c089398c1de9581251f9816edbcd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96c32810f78edf4140f268457c4418109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4891d9c7825dabf9fc2d80f1ee8b768110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab1034f1c574405309ebdf9063bef6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d0f93682d45582f7b41d45e8804d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec37b630e720f26e64878623da22ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ba7d6506b51daf6bb0d84118898f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52fdc264a85a2e369e08c5854d3804115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4c479a940a53e39cb7f47c939d4b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e732fc53606c0510e4bda1f398052b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e214235da1664812e6331a707d2e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a5db38352d0cfe53c3665c0688923119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83770114e493a9b2ccb29efc18634d00120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fb6de1f485e641b6a8d4331899b87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d3c938470c152423787dcb38b30bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e19b66cf1adbff0983aacfe5be8ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574b62b8347987a2414a63774c2defb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fb4cb035a1abb132e6c143cb491d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5277cf18c61d0f6b7e4c4c95bf7bc8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f31c4f1ac09d48b291707a24b11c22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64fd33a98c78e94d0b69e205151283128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778afed20d1568b72cff8ede36fb297c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15ae88cdf5b7be593ffdda4d80c6bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50127f8764fdfaa34ecc1899d38ed982131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ef7cb6fc2eeec7ef40317de3e0a7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e61bdf99e1b65d3ee4ec2d619b366d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033377950547f3985772c42f9f9d1b2a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab04c8cef22b2b6530d91883c73c5c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f495e334af508b023b03ce552263b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e0f78d933541a4238e4dfd5fbe511137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa303deaf404316eba3a5c14fe8e5a1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d15ec8343af3458a11e7dc2e929f4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81361445782a1f9570db238f569fb7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7a73c2e6c977ec258a0f96a3bceae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca77b45db378810f14eef78675544d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0ba8894efe1d4dd0fd9dfe5a69899143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691b4e21f42d9618553ee2c099822c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0396098b00095acbfb96c3c1675dc7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9926e53874517ea2395b38fd4b1aed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bad10ac37d9d6f6874c7b2a31f0b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d95ba398575287a3f4d3e9b03b34b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba579d8991cb1aeeb2b88246d27057149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabd89db693093b59e551bd4fe0bc50150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782faf325ba4892ce1897c9a5f5e727151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df42b8a1b7d7c5befc5c12603c0d05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d822aded26f97b6648280d797067c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0d928ebed198a7703f9c67b597936154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ae5c4712029bf49a141dbe7986cdd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dab5456c0eab7b0a998ca17ebffc50156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ceb1e8bbfa99b81fb11c2df6eb51a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656fa7128fbf4b4fbb7a45fd21b41ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346700db66dc093f4f682afea92d8025159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8a13195379186fa294718e74343b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8022eeed98c49380b8dfec308d5806161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ade2bbbd027da072fffbb233de2f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16595decd61e8042bb92a4ac8de02185163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0749a5fb1d090a8c7acdd6241f8db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c596dd673955b1dfb967208a21ce365165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f7b00f2512579eb9f946ba9f1b50d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806565c41d6201258081e38cf2c581a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b3a8b394331b671adf60501d5339b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cda4e01b9c9bf96ac5d16b9efafee2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93655fbf9b3f2452bac07660f536d5e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29911b58e9200608f314be489dbda2ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39539e701b702d808ceb0a98ebf4e9c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ec5a83526f982220389a1956b15bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f288e72d085b1ffedb62fe952fe9e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345fd23a0c5fb529d73a6b5868b63ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df73ced9ace676b97e127477869f3d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558bb8b245b7386a5705a737f51a596177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebd69a433c858331da25c920c4e669178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9fccc58d610d27114b615c8107a3f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2edf8b8cfa69a02f0ccd9a91b183a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926d285a703ddd39a9eb98faff29144181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed19c85382bbd122eb1b1a104b6c839182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80088c9cc2f3a22aa39bf5081b44a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9875d451d74f3e4d1876c116491c3d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c03f4a0f7cab0449020275255ccd53185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9191698088c08628c93e1a5dbbf3336186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cabbe3f9e20aff7ae1effebe0175d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0854e0ba80f60fbea585e8cea487b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3a65f5fb391a31b556128cfe9eedc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222854b6636e248e839c484d0c015f35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa104a742995c53258de7ca8e7af1f26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb75d0cc400800fd14e668aa0589d72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab989ee34d8776c66e866387aefcd37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87bbc4685dcba208b4089498a2501e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f013e2a77bb71f987b8da272c6ab6f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78decc5a78ae84fc3c2c2ecd6e8bc8fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b84a2fcab92c8effa019aa75c6734b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7fdf6316b11326d63679d489cbbb3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02222d61b2b1cd00a2bb04ab31816bff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15509199d40b37737e45281939ca5507200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a692e7f8695d7334aaa59bf097f6d6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d981e4b2ef8557d8c05ca437a71c69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7aab8ece8827f0435fcae9d918a25203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58ce269c2112cb744d353ade1d2794204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a729b5f9f5d824ea91a49328a95327205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2dc687f6fce61c75e1a24b5fcc6c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89805513ee2ea2ef2d2b7ca28c92fb09207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecc1df76ecb92babd41d6b7b02d1b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed235c18d3ff2239f5c4305bd1704fec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1d291deedfc774332196894793638210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c94ae160b4f6db81eaa04dc617484211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca672e44d23d979fc0a0f1120b06b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea529a0e8aa124a438aab9f6418bcc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e452cbefd89b4a5949d0872299ec2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0f024eedee8e7988da8bf7a1fa1c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0eb8b3b1baadef86efcb7a3a0a336216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e6a664214ca5eb81cbd2487464cb9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dce9a55aaf0c749324bafba782e40218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffc103a17358706b0a138461b69bd5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0cfc54ca632682924dc9b0a757481220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deab5ab1bc1b319b96c7d4c5075fd87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f38191d1b4f308209fac0601a635e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0fd4fbfd48ea4c058d4cacce8437d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e058edef2a5bcf7c2c69197c8b3dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80c77c8bbe658dd2c291a5fb8db9e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55bc104bb550c91468d14e344a14cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f774149e43d93c24c45fa65f2043a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b01501e9c6e5331776ddb44c86ccce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de129943f8852b9a0fae32f3f76448229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffeb4357dd7bfbd9a113bd8e8cc1ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed40ce0db3722148ed0748fb7d9ec3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd920415e306d451c889b76139d2fa4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5610ed417d127a82f28dabdf78b7be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867be35ceb608f60109a160725b3a1da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5587758b17c52276646c9a04931d87235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74662e3188b11f140ebac35f136f9b6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c0406f589d1b1aa12db0aee0205ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82757eb5f29646d6adcdd2ba915a99ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a35673029e858f3be836f74a2958a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafba376c7ab06bcc954b021cea51c20240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a296e7f2b368e01f6e124a7d6ca487241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a892dc567798de7dbdc7e6b96ffcd79242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65aa0ff77ef922902e807e298f4ca4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c85753075366d4db0e881fd35f270a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cc0a1815be94742a557d419500669245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d01c08acec74175bf688abdaa17701246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921796b6dcf5715d1543c9f8ecf54a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444ca013cb81fac5dfd6ea8aacc23d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249693622366062b0a9f2b60508fbf4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30b82529cc2e625ff3d205f2061889250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2265b1f3d137c1a59e4a19a8d56cb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db40eb68910b3befc9d806b7dd31c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65996bbdbdb2b009a7adca5c63c407253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18bd8bc6e965199afd7c6d781c737a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa61992ff2b6dc8b791071753076cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb5e9e88b11ecefc789a1065574083256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fff76ee46acd8b17df974a9814529257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a43281fbd0542a9073e1c69b83a45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d1b551e6c37f0263445c5c5d259c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4317266f725f93dfab78931147a04df260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d25aef538bebd6950d35c85a105ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7a5978f1be83ef29d60a00f1be4a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed9f15e46eabec7af31f67f506fb9a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afad96b31e81e3848742560bf75f662264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300835260c6aab1ffabc5cd9e2e1c05265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a0c37c699a13448bb8e77f730f5ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fcfcd8d9b0498f8a0da1e8a8586af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d661425d3339244e498dfa36923cb4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1fac58d76876f444669a9d31df497269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae277846860a6db56324f56a2de4925270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba646cc70084c9ac2a75b884d8a814271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f97dca218cf226ec49ec7cbbe26bbd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf740629831d955e3afa81535469577a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d74c00b3fe12f82d46c50841d9854e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e512f1e40c727f22f0dd6f233b0d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97ecd360e5ddd9369299c76164f95e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce5103f9894a3cf035b30c1a8ee085277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf99a7a52b37e0219e98c67f73e4d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53877b78ca47e0f65f655828c12c20a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdcf15bb7fcfaeca15168879f693af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b8589f1f9925f434946bacef04cd1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c4b9436002abd0db9b5ef96868591282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ec83d07f6703934de2051aff6d64f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9b9103584ccd257e86bc681f2fbcf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79218e21486745b23122de4ddea656285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110ced5488fed1e36021755ca51c61d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cd10eaf6ae972a09a2ddbe78f6151287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92a22bde229ccbd40dcc0be3b9cd5a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e306e6fef7d9c17d29d9b9756d4916289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42c1cdbf0fc5634da6edb72169fd66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81be324de282189cebc173ff48755b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773b131b22e0f2a9ffe3ba2421b04a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84471794b7151f182aaa6843d547a065293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8ceaff7f439481b5fd2924b3f4186294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10b22382f47427cee7a09d86507eda295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97376144adbd1bfe65155918204af0de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cdee606e093b34517e72ca059c7bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3ce910f7e400219c9f77279a2780e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0d75cb6d48ac26cd987e07fba4a28299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c423a4bfcadb8f0ed5ccfad1c85325300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b2a3e0203c28c96f76f273dc283f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb1fb9008f33b51cd524d57e0b8b12302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a6576c787d72297dafd8cb19a4a94303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae398a80c67866d98aa926fe1389d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902f675c8d1f36acc2a9368d9df2bc2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649725f20b371700aa15f1c221c11692306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c370bb06a2d1c384d7f4615f6494c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f43fac2d74808988da688c052f888e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7108fada6488dd7c4846a6e5ac6529309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c58ffad7418470b5ff77a941e854b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac942ad239662df14b4fe85e3c172c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfdfbc1783c1473838d5ddcbf5ed6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc0c599d0d9044276d5684ea75b3b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbaa64f99f5cbb094c18129b8f22be4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9280d13e21b8adea334da5c366300d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb4f224a13d1e9efcd612983bc11a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff464ce7308ef201bf60099f8ec177317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ca91aed996f880d7fed678b686a36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59a7c975c2540179e423664514b43b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476912b827a0a367d303c7a46a6ff6ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756e8eeb6b915ff8e28a1f48a367de3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66aba8339937cf010ab733bbe66a6d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725ea67f1c08b8af0c8e890fce1f20b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f997936dc8da89ae915763a690292b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46f6fec2af06d93d9eade4facb12f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97334d2dc466e5d4da2349489ea8115b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20056760101a863794bd15f529c041c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bb4aa4a13e6f84e02945cd51b96bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a646f7ab3d8813e7230fc1b44552e23329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996dd930d9d2122fad8076c4a4596fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fbab027f265ca437b6a6dbf21c5a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e882fd35aa32c804503f879739c178b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13007b52690ecf99baab4a137a4c9288333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d98eaa1837641c7772e560ec3c5c4f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6697c3d4d941b642b77c22931b2e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df99cdea12945bf1fedd972bc2e62f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac023c6357f554b12f33f3f690f3274337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17830fde09a5945c9447a48a4dcf61338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8510a44af6c95a81eee24b8dc25fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e7f6d67e39e356c87f78a5f338701340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943bcd51ea4b2cf472e2417c4d0472a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d9ff398825906700bf89b4adb4f98342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a8c60a5acb5283742c795d9358397343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac18d3daac0f7e0341eafc3fbddd6c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74442f6b3d0e819e32ae33e194243ce7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49259203019633645819366e28845570346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1471797af3d47d4db2894126044c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6321bb7f09a7d57f919d0a43f0a7bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402569fb2da97dbf5102ca4aa8f61be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec447b5e6f6cfd386e54b07f921f0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae54761a4df85a944685a76c2b5f89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e95fe29836b8c6f5cbde4fce952fcd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae50a6003fc7d052fbce45c44fa485f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04bbdab4f158a9af194780dad7acc3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d604769219dce08ab299c1bc13d1b26355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064dda81911850f257b1787e7b46658356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2046cb28f37915bc6aa57c0b38f031357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc502dbbf87ea74a1f56e09ecef7c6b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7d658b52db3396220f3d36560afbe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d4eb05a563bec33f5358e061e07ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84273c61e60a157d83dc0ffbcf967f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74df397b15bedbbb762f76494a4db2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b4dd9469b2d01df2fdfd22b6b570b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb788bedfbdabd1403bdcc4a9a02652364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093543515e3f2c740f6aafdac9ede09365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac63ea7566d79befc88e6c963ea5151366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287b65c5e11277d7ebab61af6c114d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046987d0a2dda5a2abef6438045cf9e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03dc1adac5a304e2feee2655192abd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cca1f20fb9d6c1c96e055ddcb8a98b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7daef2a0b3ef9319b271a329822d47e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f3438ddb2b3258a2c6faa4ae4ea97372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef0a5476943b2c375e576e496ffea0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e698636d88398acdc42252bd4f23ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59070a17c7cb8a0bab0bd28aaadc09f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673053cbd164a3e7a7b93019a873183376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221731bd350b66bda9f3c989fa71888377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee632395ef6f299a15c0af2c3d6f34378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7a375a8922f9417fdaade16e046d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92ef92864afea3ac980561577f2670380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f94e70aca040aac2fc921884dd4fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2636c3eaedcbbb5b6f2771e33129c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb893145f7442e01ce320f7e83e5a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9c184e6d5ef4bf0f92d31264d8470384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36239c80a35c56b207b3c74b40a4edf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f62415e1d1839531e0fc87c5fff96386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2e5e6166fc551d05fb1bc8092c46d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f65c20282f114512cec74f7b25de0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099967fe33787a03bd2f522c8161c2b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365848ae7fefc45cfc5e0ea80f8bc563390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad73ce169c4b2968c03ee7489cf0ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e45f10531acfe745b83f75c10d871392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ee41b6609c05c66e5ce5a9851ba19393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59529aa14b99291e5312c822b4719777394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc57377fc4fb84fecfe95d3f8f0598395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d5918f9a014233ab80dd64d89fde5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a1e2fc51cd8c562d37b8f1bd772fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978e11dbbec0e37dff31ece34e07bef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df949af233c0005ea2766f3a9a6831399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81de72fb1136834cb03660903ac070f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66f804570c2870674b06226e56f395401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d82272a0bb37eb1788be1acaab226402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2f103751a550a83887ef0c9ee9bce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ab138725c76c4488a10412d432f88404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea80f9b419237d134ffad6d6c8e60d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a642b636ab5b508f26039f8f2ad27a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f13376a86134cdce0ed9b6061a5486407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f45016af28e01afc108585c723b16408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c05411b9e0a4fec3fb1516d7c9e94409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e7e09ae98336f2f469611085c1f80410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eac6d36d28db4fef38e38fb371abd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb683447f810cbfc84e6f3cbd72cde412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42da3426104e5887a6a817d9ac6629413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95838ece93e9460873084206feaed07414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82b887583309a14e97fe31fdb41847415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1733dbfae862decdc0af4ae54869eb6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456c417c92798fbe6fa28bdfeb2185e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936c9f917aeee834d3cbd1096b560c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8df19b08bfc4a91717ccd09690258419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b833eb482e333cfc9d09739cadce2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c3dc8dd73df1f29f46fdd886c1348421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1a343c1985cf701285ee519085879422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cfff20da35e97f5888232bc4aacfc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12361d005635da677610a087fedeb47b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4c20bd093996f722c4aa2c3f1a5c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2f0816933be943a55aae489730b49426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c899f1265bf8b71fca0b128af884c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179945079940145c62de16c14ea7b5f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb21d69244fca42e8fe8087c9643f73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48c1426038ecb9e0257f6bc7088241430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5bec867a4de337f2183526bb50575431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcf2f63b655d8df7c7bb9718de09f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950d36dbac40de6578627d1e7fc4d6f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dd8f48c2c114d2bb2e50d20d92336434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616863c8f3da08d108514897085383d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86aeb74932296bf951ea3be08924ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77683fdef98b3a5c6b092bc60716c8d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1258a2820c3ce8c4695c57f0bb66b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debf7b594253b6183c1353e1978392a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceedd173d394a32752e3bc31a8ab113440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f56a49bd66ddf230699cc86493deb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a149a6b8495993001e3eb5df0bf68de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a10a4482844034ee48bf75278df7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15701283cdd6e4699800d3cccac0616d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b2bca83ebc16033b76d085bd42c18445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334cd3f930be7ada57568c9d3d5da9d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281329235b1b743c9d8b64ea88c80945447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286f9dd5d86e99ebf8bf4e75f2687dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60954eab064ac0791789a1955c82616449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b0eb8252b4ef2647f358aa10daf09450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117de0d28e0c7261fbad6db23afe4a6a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5801cc99c422775b1e4d01319cc378452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222816eeeee14fb83cb350642a628843453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f61d0b61798f1e0f636efd9a2e853454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443542ebcc13ee3ebec9a36058ae068d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3d04c24189b8d4de1658ca8ee7062456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798542bf01842821d4729ac424a21d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ec97d29eb98e39755fda724d6cbed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e569541580c9562487828f7bd99b79459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcc87dd74679c2f6af6ae1cff52b71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35a553f59f14db5070f40b8a2c9f06461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94608f5b4bd648e7117b212d6c083a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28563d067667d183b31eddfb71dd41a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07a5c9d62406f1544ca7c4873131d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517d08d7db6a644926a98066aa65b33465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575758b3d0dc81f91e131d2bb460b420466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607160cad2f8ef2a55b28f2b771bf8e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28e842a86bddd234707cd84f269cde468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ff8245faa2dbc70b71dd4c06c9006469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24589ed0bb3d49cd8b8b974829891bab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839580896dcd00354546024cdbb1be73471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef73871a48778945b2512bcdd59a5f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce35bafc6255c3738a3f08714431cd0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746ba6317903b311ca59be84ef7f467474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5f48def1820698aa6a4e46de92d25475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d22f22dbbf3db4d3016a33e60783b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12256ff9ff417235238c3431a7094905477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d3ec11854afd2d85cdd3f3381c496478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cce94ad6d60167e27a96d1fd7bded479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf064230ca69b84579e2525a4ed723480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7be57a160330192a36512e8c4caa4c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904620ab066166f3cd7f06cc93dce072482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd8558f5ecc637c0147b865b0c1f11483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb445d68e78695b790e9a4b2721292484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2c940def10978409f765dcec8e58b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638021a06b5cdd8da2b394498eb644e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b301721860666eb60f9b91527ede77487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d67b9d1f7ad93e66b1ab4833e8e45488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc6abebb6d1a235700e48f2e8b361a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711faf60d6cb5b96316e21a35ce0341490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3cd1b5e97d0f80a5e95dbd38648ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e99d396277cca8700a571ff6b897b1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248549d7a679db8c025cbe8394b5b2f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19194317e30b031c6e447ae905d3dc04494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692620ee57ea8e7122c582b19948c142495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6123f47330971ee4e6788e9cea974f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e19d9e6631ac3e7f45480f4fd2661f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325574cc6f5b9e9de192f5c0f9b5c483498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b0e3a8c0412f17848381626538d90499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b1f6e4d6e916efb1be761c63d758a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7127a3864878421dc84c149547fb97501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3bb1058e93c9a62599743cf8e049a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417d8f504aecb03a5dcbf57c2f5e89c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37958a3f63a1c9b414e9bb4de140ad74504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e000e96064489d608bf5d37c176e1de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cd27c5af51b3a8eed8f915eca9285506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec353801c628f24ea3b2b383f3322f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81c47de8b29291ae9b17ad712bb81c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ab48915df711783ca8d6b3129e4eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ec7584d3107abd4a890fbdafb46fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bb0ad6c3b5c211e6cd9d990700648511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6608cd648d1556ececcd9af0f249b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82999502546e8bb1ed23a34b0b0194eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affa8d5fa3b19ba55c8edfa66be0dc0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee1701cf606e078c5b57f553a0ae72515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d94a6d222920c5d7b362030aaef1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325d479eb169e80ac4bb76dae8c5e2b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35225fa0507abc8d6e78055fba087f6e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752b91d2af43b08760686d43540a38b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5ab25128b3c126a6911ab4054912b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727116e494a2ec64135b03fecf105878521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cdc249f3a86aa4ff221849e26c6d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dd8cf2ad29d9b54f063c61f4bcf65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea5158081be926a8500128ba1827a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6544d27db7a93fbef825572c6d6b52525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fc966d7d434a502dc2760223807a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8d1007538fd0bbf5cde82a2d77803527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd46880770cadbb7d7eaa9277778af1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74c02d4a5324968c643209b3dade8a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc43fff3bbc651fbcc1f282165358a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ee497f3df87ba8b92af5d0fd51ab2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63f7ac9cb324da737c98a049c6f5ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2333ce079e4f84f43a4457836620f44533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215018edacabcb9839327149b61505a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96ac3c9771fdc6e75a4cc740afcfec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699f810312d1acb6a6475f87d0f51ec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44364744530b120d271cba93090091537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d438dffbf63239a5f24bd14457f0a70538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf9d443b45e0ad8dca76d46bd54b91539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9db77aed90472ca1348a65a4854b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c049f88ffd98971a933896663a39f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab68e016a2cccb650ba08579fa520c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93f758053bb35efdbd9e2036de7069543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe005024b2d0046b5356030fd6bf485544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220f46b5c36446ae306d3a61c229f91545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6a1acc0eae4ef8f5e9ed8442206e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf11d245e50fe15972cbaa0424592b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3c61fc23ec6dbf4a619835931a670548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37099ef0261cd8441db92d7e4399c6f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a381fa734d5e2ea7b0086c65491161550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae02c0955b59e5e301ab81d42071619551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bc1e715ee06f873d21a7d05be06a4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaf73b7b525f40c861e8fe8777bd62553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26268d53c507e823883e7d3c0e6ecf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc4b64f22e0cace5c053b6d7b19430555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f20ce5953cdf818c3b954a1bd24d5a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd197eff0b7f1d147a214a56ee9453557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c31afcc37a0cff9806977fb23f77c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995522266a563c194655dee237527987559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb54ab59c95cec8395ea8f71e588d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8268b8f409cd7a31bf814ed7a3f3d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9102cc2945309b0f851297c49704b87562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ade4cff48c0f7f43260df7c5b52b2a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119ebb1c011323e8be37f1a9788719e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611aa0e135f16d3cc7425b0c0cb6a48565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1ab1c781860ebf3f0846cd3cc3bf3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530976fafa07e483461914f62e0a46db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad488edc37e8e385880cdffcc1fb69a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f66f3f5664d1b2e2b18bd7e7453eab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1190d329bce59b3bfca410f035b2e7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9abe8893f72e4dc2b9a2aa2c9f7fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7870e794b0062f1b0fd6f830f71b68572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bd9751f2be4908d8252e6d77deefb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e7dfa44207ae20fd8892c36fc321f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05000924fa4ff5d3aef413e674de77743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fc432504b1ef73294049236a4d2174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593a24bf872c9e4c336c2e930a979d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760a08dfedd50e1a7cd08d48fe9a3936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1b8037ae7210c1080bdcf45cb9f747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040499f217309e78e510d53ad9c67168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953dfc4f611a7ec5639f7cff5db5604b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f16b5d5b77979165a90cc01e68ffe810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97f9abcaa1b191b5148a96b49861c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f0d0a490b21c332f5af157ebe525512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6b30ae56da67c9c35e5bdf89af62213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af5b3ba14db4e06fd219fc35f94d0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e75a919d7fd2fc944f2e80515c4f3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d200c61a42e53eb272f509191643f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692cdcf742c2e2771020be8bc08a81f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f686e42a763443d0adce0194afc7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165920ecdf87ded5a29ac3c3b9c075f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc809719b39485e50d9d461d532ecd9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5114f184b1f749239ba92c735b58e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34d7c7dd2e97fb2af878b97b0d587322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd300b7294b137c7d5ecd05d48ca6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac724a4d4c8f3a636d38fd1c13ad2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120aa0f171286f01924da7b13034fb9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783ef9b77f75b59e1655e0864c8c14926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb8bef65d4570a176a9e5ea8e0ef1e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c3db401eee785e70b762aabf461de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bc65fb313888d79f5168aedbe267a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd02cf1a1788ed9776c1489e0a5ffe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ecea657e99843a9c5c3476539f92931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585483b74f627e227c340b11d208c98632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874b85f571ff9a77613e8f79c60bc2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a4323f4e9d61045e1e3f1c00826e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28700e85e3a873844952fc20885f4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33e7efb7d1c97d3e702ea4db3426cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6cb7dfa9c71b9f99222580c64e19f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74d0ae3351411c80157dd566fb745e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1c011f28d2bf5e96fbce3f920f74d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332c16f21f3751aca29181b2676826140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4d69e27c5496c343ba8bce85d06c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d715b1518bb23914854bdd08bd62b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92298a20add4f7e51d1ebb2d088f7bcc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f4f7707a5ac89ff963325011c5d3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f10852a1187610fe924053a2e6d3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cf552a13c54eee5cbacf0dbd97fe446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266717d41dd4ce33c0c0611fdb4922647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2c791e541428df63010e4b52110fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4aeac4aab3125e12ea2bc378e725249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce645153dde941e0d1d7ffa7b6a302350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd8b41dc415d508356c7fc8b7d463551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8c04a4fe3eaef49fd39c449a7305252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7669fc242b7bb04c33f3c7d03808553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc573c997e03238184273bbb011745ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f009d49021ee51b730e34b4e3707db755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46b88fa86c1c75e789fb77bed68fd756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8cef5023e88be34fc89a369a8359b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16e477cee3d2d32b4c7ac8bb6f569e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29c2f7c9e772acc0975eedcbc17ca959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4ba2aa03dad61f08619facb879f7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c576a410a99feabcf050d34622b5b7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caab79f84cab7b76a1b4a49fce5fa6c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28871239e04556438af242969e4e8f8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f68797b0984297f4c627404ec769864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201aaf998dc175dabc55fc5e4d4f69865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddb8468d0dda9b7fce1cc162d314b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e0bce9e9583111b5f79471535531667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2379d446eec5a53287ed0d9aa31763468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857201c29097fdb4c1243165442ba1f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e679049618346424e69b921ba331770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8d9a53bc15744cac50d57684824bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7c8322375af679dc595a0ad793f4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b20d14190e32cb07efab39d9fd9af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1748f37ae8ad4862c39f49093c9e17774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b132c89ab12736d1cb37bc3ac933f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fafa86c725bef86abf62cda6b0e2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8b3dd2ff6a7917989b34adeae971877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a29833484102662c14795d7eb5471678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e7ad5f6985d381a8160fca07bd5e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fe06de56de9bc9cd059c289b7d1a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265635ff91c3c825056e84863fb227181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff8550c1a1256e278524a49e5006c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d4a18f5b349fcf92de5828efbc1a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ca2b558025fc56b5cd5f0c041bd5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3027f78a297175996add65d0f113c1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d35277dd0b444ba499951e655693786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee50482f26689ccc8e84c80ba1bf1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402613c6d2ec27717176644b2c9c5db288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2b60e338c203013b311d37ce9288f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945565b8b4e336eebf6731d4f2becc8690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40b999286f194d2c1bcef54f3fd89991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283a8ccee5fdb04eac71fd12825468292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce1dbaddc2089d3ed3f9cb623e253093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c48928631a7fb6c5dadccf32f1840494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79a3002926c8e31ef574125320d4a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971c25733d19652e08505fcdce621b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad494fe5037fd4fe44561829b6ca5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc724e7440206277a8c955459a5202298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421820cdb9cf7b22b23cdf2f3f4e62a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e729724b06c8021e522eecbaf9b73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa156fadb2a0ace202c19f1c5b0349101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e84f5b08cee148780bd420f57cb782102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83313b8e0070ed6d87bd5960ad095f0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74b795e7e89d598c5d89806c6567f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20fdd9f0e776e98068fdf5815376ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388e59904720d171eaf83ea76fa3673106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabf49dab502b68ebd0c290f98d7980107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16340d88e7a8b9b278101c4eed7bc98c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09d0738ca975c586e13025904e3865109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c257a77d5437403b7b7861a74eea4de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71ecf4ce52cee206262e3a9ecc2420111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4713f5f98f0c40086f128aa063a0ab2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75781029925a5148632a6cee400ec2f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d669a49d6564ac68bd467442a6f658e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e63a8eb05487b555e9a16471475f68115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c698352f3af2d28600ea42dd1d7eb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa998b62bef817ccaf5b35317d14b01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55bde1dea79b46234fcb335c39cd02118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f6584c41cea7ed14416220e6df7fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f71c8a5e3e9246e7781a2ad379f61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a0ce595bcd7bffb39fa05c1cb018c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cc4b1880bc312677af64987cac328122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba75d675686a08010cfd563ce98318123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851d8cfbaca2e5e4ac9c6c3407a839c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ab65f1c7ecfdb4afe7e99e2726a9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a012897c01989cc0e6e11284cfd025f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756be9f5a95f24da5a140b5c138c0f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7500f6af23a5182f104127178d69d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26466c43061eba78130253997b221d07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4556de6639f635bc28530fbe4ad73ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca68fab1c30eac4a93d2ca00267920f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64d30c2a39dc627c8cb3bf5be9b24d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec33f103cdcf10853728b0d2885f62133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27528347d4929a54605ba16f3ec057d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af43f159524752cf0b1241696ed1daf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d3864a4ee2c0cf82c1c14b6312dfe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a4e8a121c9334103adea989c4e27c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a46eaae041c6bfde179e26cc0809a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a99c8534723919f1b2e67ae07fe33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5751a34882f50e027bf121b960750140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7089e0abd2f32e767301b3ed9fbf6e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb98c253228fac0bb8801e12ab9eb40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420db6d1d6722fd65f1d97e52865e0f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34886c3c4d29f5f7051044be62bc05da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0649f0e501783932ece734a0e2634bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7b79082c583a404f79685dc6fe845146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695c0a62318629b3a754bb83c1a8d7c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e512ec10d921c40431af032bcaba35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83c66e67f9fecf6ebc2e2b815aeaf8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad1527a91e13fa8c9b2af2eb8f0229150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5781d63c2814579bd85efadc60ce568151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c83bc0d6064241ab04fddb985d733152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025af0f891e77c517d2cf27c6986f100153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4763cd1abe0a587b8447d93fe5d612154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf019b5745752401549d82da00bfc1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bf65be48542c29a86c6978040f750156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398beba73613081b577a298e54dbc52d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe38160f06dc07342d39f7432adf6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb5896e709e738f2db1622aec9f796159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b22c32f5151bace060cfba39822221160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b95e86cc7d9e384e1c409a70cfdb6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298859f2add524262b33542ad86cca5b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e25c9d009372913ba9a8e67512bf5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df910c7b0d4a33feca25066ddc05a5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67183f806c08f8458985c1c2cd6fcca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b98ef9d60c24093c0509980a1e9a58166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896a07628f9930edc4851b1bdbb1c56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce73ab3b807ead4f120d34379b98564168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c60a45fa9fefdaaec42453a137c0c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d42fbe763cf43307082e1bb9fcf728170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebb13a419dfb879777bde1a50b1f66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176eb6767c8e3592826698f330b7ac4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc59704ce26d4d279db903a896ed7c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5dd9b0bdedcf943e724492cbbf215174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdeec57789a8fe9aed77f7211cbb03175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0968154350689a70f90f79d92b8729176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7ad8c85c32e94bb615f0705be400c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30de7657bce605f70d03274739fb76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3034665348fb63dffd0365da58c463c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260e7642430b355eefc80c7ba8ad425180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16209df654dba29b40f826eeeb50b7c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7fc38c20d056da7f5d1f791e7b9e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236dcd67a30cfaabb0493e1ef5c3319183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7dbf3b9cca990156e3b67073dd857184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580147dad50c0d46ba420ab0ed68876185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779985f94a111feab065d973fd332ec3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada9b8cad82b3b4adf947bcf249e804187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007279e05d862a844825a331d15060f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e7e0415e39f2b5b8abba1b8804976189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99d4c5ee7524ef9d1734bfdb2b12d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608347470cb6b1f3bfec691112d3adc8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de544879c6d7d66749d6488c875d31a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7312447f12a8556cb485aabf72e98193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e103b2b8ae95d261f38201fff88164c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d175e8a2ed53a2765b58538725b17b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c51c7f4ca48ee88e2616a3ca95af4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31b250e3b36835f0c09821e308543c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b095fe7320e9e8b1499092cfdcea438198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86a94000fe6f496333cb0c72465bea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb63d3723bf32b3a2e19eab058e88b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d411e50dea2b68c38c12851dd63de6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af11885db510f1b352f7bc64660524202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cda1bfea0aa4cb17359b8da251905203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d63d9b75b62a0739be96c8e0c97a0f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46877768d143e03e1c8f4276fd09d2a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1069fae98ff74aa25537f588683edc9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0e735566f06d24283769cc06cfbf6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68345b1e5e50ffff5b0e82d3e80af6fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0909444bec18550efa857e0d36f9710209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ec1b5507f550341f8e7b4fc3a24d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7a58e960aab5f57ce2aeacccfc44a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6b2c88b86263c8b43d65efbb7c370212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeab0e1164d466ac2b9fce164ea80b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f271a6f6b0407b7ee8c37f14a88d7ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cb675c7460dd9402d060c401ac9c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d249850cf07df1939aa709a19ff03216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf95684b7ed398fe6c35d8bbbc0ae7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82c6a27ec25af0850d38b3942249a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c7a0615781bcb0d44b80bbd7092b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f329fd2ac047a68b302330f80dac84220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40603e4c5a4cc12365d09af4290ab9f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9321633bb733c6801b20fd2e22e11d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be56975039af76550b92fa182022dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd26de6640df59276af239bcb903b69224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c34ff8e89c1c54b333846ff752d5d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5a38011272827bc31f1e27bae47d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f01797a5211c75d532c7d3899ebe6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94c2a252ae68653deb33e09c1389aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65735ecd63a58223ee9321f4bdb06e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f42e72258e29084374a0400957c48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736063daac441aa54d835b00677e0c3f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567bfe1860c0904f72acc2c6b7006c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c89c9ddc20cae833fbcd0c1987639233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67a034a7d97f278406ff1c93225453234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9690edab33dbe625098b531a6cd123e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b43f6a405263eccda7f0e2f6f9923236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff79c2f901fa0e0972baed94d0341df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12854b3a40d426d65e511050d9e0c97e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5493daf3a08e2b94dfdf0da580e75ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b83aed6699bca15bc13088983149b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfec6536faea8832b902fdc7dbcdc7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0149f88f8782911d2f630c670afb7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68731cbb42680f36cb3973f0656ffde243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32c63d454bb9ee672851c0785ee8b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2190cc6bddf40ceffcabf3e045384bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc7f816fbe492b6b313af0eebdf45f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecf6bf5bcd1ff15a14dc7d9f688450247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a4d37c16e369981c262f5510a5283248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10d651871a23f85d21c33a8818c3d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1beccce8d3555ea7b0610db406d7eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30733b99976f0ce0a3ee50344b82a4f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889da381018dfb6c38eb89ff01e63037252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56c7ae67c49c9e10fe1f5eeec4ddcc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ffae85617004b32e2d17ff1e56f6f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47894978e1319b8896c21cc6ae3f467f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb174dda278882da988a5d958bbaec88256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e2d1c30b23f5fb97824b921fe668c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e80bde24c6aa3e5b994cec784c2ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576389a479fad77508469f8284b6c36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34616dc47275f5dcf98e21039b18a6f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0463f64c351e77c2e4a752efce25b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85103943f72692df3e0341c02ac019aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02427671d68c7402f02ce27334d8475b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eab671fa2fd61abd30f0d190c616c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b58435b5484cd78d9cb110d0990b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adbad67d510cca476b9c95bc4a7af0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bfd8d7b0ad450074981a5ffdb01e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e616e953ce7432379aa28756545f08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b5317a78eda018c239a8b45aea088269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2ac68d48d128f4de07702517ee207270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea6480e65c1e55e133722512bd98b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5cae67ecfb92807ae11e892b68f4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dbf6f65782ba08d8fd4ede2efb9ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc638773896b00fdd0ac83e0fbf7aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763dd3eafc0ce9715c84b2b12515a87275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01117f65c625fffa4992f0b76563d4c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de31a9dddafd7745497f6f64f6f11a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea212ad097ff135e79300c584c3590278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd701a668f77e8a40fa17a46058700279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb1ff39c0b52c4bf99ca5e30d9be14280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d57b791142c727284b60ab7360977d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf7dff8c0cb09ca6537a87a9db02e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc95b272f5182a0aeebd6af204519e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba87fd8a6e71c51479cf9d2076f3a7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefab03b20b9d2f4f8459841c442f988285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc9d728da8d9b63b0cc11fa5d5f576286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15fcbf46c22b5e867ba5dbeadc0dc8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb64d6594ee50ae9c75856a0824912b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68586a9bd790dfc6c622d65bccfb1d63289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e1e59ee7b949636e24b4ecb262796290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20279eded1980f663c8e8c91312d212291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7736126ae5c3ba3e65695e29807eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6383bc57958b70e2cc92290c35a43c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c71bcfefd20a159064c9d72706bd93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c64a184415ca988d3bbc638354271295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a352b9a7faaaee70842b92e12ec911296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf7b47f123566058026d296a62cc60297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4338288af2d47057d10d2bc4a1cb8d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c848135ce9d02ed63eaad81f163a710299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f012ccd7da9ccc74aab28ce412656300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fc33fa27b991cd4ce44f7c7cc0339301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711a2f81f631e53ea6eae1e7860f146302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65593d453392b3b1d39e557305f823303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bac7990524a9e9ec26dc62ca1b849304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44194a8ca46aa9d056265aee83219ba8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411b7a4902209559b7d2e42b5360896306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c60e5cbffa2b0bea652d46bcb0e325307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5135099fc8d56f34608bb1042cf023308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c14466f1275dc01634c80632d66528309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8aa7af66680f56c14781eb5bd00f6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f856c965a487be91af2124d9d706f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159b1b59da3fefc5eb5ff42c521a61e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3c9bfb62b695bdfc2f978453bf250313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381d8a51915a1fc5edc0ad09aadc0a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435acbd9f83995f3fe10ac947694f1a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b8e92b593908cb724e7094df82d39316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac917d2172a93289789197851c3aa2e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d122145feec68e6a2b688dc66200d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81718c3e47026b5b240d1bb12dd36d8a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a910db3bd74fc3ce3afe9b7c28f54320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f08f172ce8b1f9a42d753669452617321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea68585f405c88f1f8fc5dbc6f1f4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0afdfed55cb64858c27d223c82c1b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcd005db510fcd6b6da8db238c84c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28efdbb3e1ceb167bdd9046141ce60325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa63e611a2b622c290d9df04d0e794e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d052f92976454607c7b9d35c2e50bf8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8ca14d48c59d120f4e5055dda8958328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a5ce9d7d11b6333ce607904df84a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb65f66ee41cf37df263a310b52ccf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174062512921b7f772643ea4496fb237331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760849e3eb8c7810562322bf8a07ba0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503e6491e290e3b0cea8c2486ea2b91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb445ced737bf87c3046a2ad2a25ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b953ecef2d1163f8545ea93576981c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894d9a0bd6f8d4e4e846f27ffe80714336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522afb17cc3a56029afa7b88db3f70ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f078d000b78cd0a36e72fad0421d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde63367f2ba43c1509ac21bf8d7a5dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ead457d5b2caf61ba80c9d1367f68340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f4da21d8eeb87bed44afb96124c64341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25f30e5686cf3569b45b09d2e6d0dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1ea702ab5a5e116d396aecc50aa4b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05f1d60d2732c0a12d57550052c91b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7fd1ad3f5b9c48a1ee7f1c1c10158345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c180762ca849a04d09cf70dc9aa6d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7dd49e19a595dba5930d82f63b504347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae763a53e63c12fd627ac014df7960348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c050c34389edf80cbf1c5e42bf466f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfda5ced89a181dd41c9ac9c72b6dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fe2255b20972674c6d74a810e29fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e00c1034d2e8d5b0fd7118d40b4fee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdde4176d7d77e4686a8dbbfc6458a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51bfeba3e3991868df8a0cc2c38c70354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741b12f0ef2d24ede6a7edaf7bc791f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49818002a90e28a6007efb4458727dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8cd193218c4ea8ed01ad338d6741f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64c42412b397fbc97a2a2097fdbf4e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb25a4abfb325ced4008a11eceefd7d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbc267db718a849ccdc895017b269b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741957f618952f9593ad034c9f04d2bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb70ce28f6346cbd3be484d8f70f28362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853cfc322cdbb0ad7b2e01e8475c67b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ac7f70a5ab48ad84a5f91de3d4f6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baa092868c6fd494559bd146e9ef2f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9df942ffaa3b66a2ae8f09932217bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef9a2731f5db2afb40148d619079dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be17e876567b4ae6293485c3de8ab1c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8f1722b10426f171ede3586f3cd1a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcf5175acb026978c915cc0b9db711370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c91b4471da2d6c587d3d1df08f7237371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022758d3c2d37241d8a8fa9c1feb82b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac886b42aef014d14b7b4280ae3821fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdde680e189d716e8ab92b9808a2002374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6161ee82465a39c5e99a39d0c93252375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98a5a1f9d49ca4ada8db18753c0832376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866448ee0c4259611a6b8ae555b7771377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256d36777105ad4bfef454a0d5151e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db329b456c6865a6b673bec0eb19ac12379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81c7f99525b6589bb6cd6cfc3ffcbe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b842ccde65b72dc2ed7e6f6bfce73cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33215888ca7af2156606fba5528b3f78382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f91db101f829b5ecaae95b790faaba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92187c63731cde51729b4babe8462835384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dc88a2d3eccdb90a46bc84720f795385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b7d0b25e76fb482892f292b858197386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cc3c07584dc4166c4cea838116698387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613874d078d38eab0b044c988684b37f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06accf68a31c53da7a63b17b604bc35a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed6d64a87d1108d089e8b71ce2f640390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41913eda7a3799ba06c66ebada8d7331391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575a3137247c6a98d39096deacc4984392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f3a0e3f160fe78d87cb714a2c482a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29622e6823cd97895d468c03c6d9e3ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57594291405747285cfc3e1b3cb477395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58456a1215e911041dfd7ab9d4a229396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69813af9c4b2982db78acb7023909ba7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77013d974d2e2b273f62f05083dd0425398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81540cd72a4471320e5bd1c107d106399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e24f0b48f2cf494cf831b549acbd76400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb148e7dc620eb70cdbcd15316f7a7b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de123b7debfcb1953d7a784299a16e7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc72257dd41e2f798adcea0082b1e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ca37c0d6c779536ba907e280fabd6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb18a775416e4dbefd99a2dbb9d326405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce8e1c0c7a7b0a00d498b43205406d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191fe2fd8e5969bfa7c090802f003de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1515558e7a46a4ed63e4dc436769a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d9229cf5f8dfe02736806c7a9aa70409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af7233975d58ada1b15a1a78012c47410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a946269a1fa04c9ceb0a36a5ab7aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654de2e11ee4995be8fab2b61f5c6c2e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb635636a5ff3f07222e597fac2fe617413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650b401fbbafa10ec79e5f248a9688f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f35a2a3b63f1794dfb9206243d15f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b8b035c545c7b3af151c69e19c6d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f48d18003179a2930b4662268e37c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fe579dbe2483a8957a7d31d3790e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db6265eca57b45c0c8e41adc50c15c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1c38178cb7abf259b8dd69387c7df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9e7014163dc57c4e9e9a8818f2ecd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63310af3b1e3c7361d02164559d45c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666811eab0e78fc5faaadda881b1c5ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c846c1a3e79f4f3988f7c58ec384a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500788b2d3ce227cd9c14121a661bffc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eadcc1b48922c9e3af55111d79ba24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b62a2ab0fdb6b93e0e03270659e22427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f304f41650241942054031b303e74f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420b12c9ba9755327a4503e2bc50582429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ba1693d709e15f4eff02818e370e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd39e80704ac23ff4a680d763e64fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af748488ac6fbe80e18bc2292365d2a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf126255c26c2c3a0dc6032f594b02433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef265c501d85e15f354d95bd2e57c7a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b375ce0cd2834837994416555c2772435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fb2ad85474427b39862b7097609c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c38f6405807f13a31787ba98b5cc19437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718628419f57787857beb18533d369f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45971b3bcc1c97064a04f6f79fdb973439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f39837febb72089f1f72d516e04c21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb6e28d4c1bd13b43f0f79f3b49002441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b84aeebb114bb46cccaec720a16950442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3f6ee5d14e1bc67abd6dff9c8de5e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50482929f5c92ef289f77801a7112d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c01770de2374b0a341d5b971317cb7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2756557c8b5c57ed60df7e2f4c933f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e7dc8791de0c749033eaee84d9cf8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2838b8e3d5562967fc70e4ece7a0017448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c7fabbed255bb28727fd4f0c7cb7b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecaa77193c7cda0a2460784cd3d32b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc3915dec9aa53d5fcb51608e1dc4e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b50100fd100aa96c83a09264a84522452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff77cf27a45d5536f703d3e54847b5b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b117e0876a31f89401399e55ff21d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c497a69c37492de065d48ab82ad334455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084f5c83363a5a1a2cb5364a5ed472a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e1227e0d588fc865f0cf9fbf873bb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a5bdfa2e8956cd4065d576c7f36d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b631ecc1862aad7d533dae08ca77c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb8d9ce9f40c2bf17382527fd8e070460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5a436d442581a84aee4bc56bcf4d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bc8ae5d2de021f8bdbee1d33ee933462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3f5e37f46ac461ffbd4fb258d13eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e54a3643931e1a01183eab399a1d25464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789110a676506a71002528d01586a56e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8607b85249b41e2f037cf5c9cbf31d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0882d71ba9c962923a5a07e5d0d0fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaed15a45c6eca3f472b04344ed4cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfe2eca6ee22bd132fc80d4ee98c19469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fbe0fe11d7cab3e87641df9a9c8fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f429c84b5e4732e6c7b424470988c1d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580af93536d839402e689923e51dd87472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cdad930121a0190005e27e1174117473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e3a8b3e22989adb4ad76e8a176cb4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e779d2dc2316e4e5964dd7a69375cb6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f81c94178a46fdfbe0b7179751e9b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba28d40a3ff3d03612cfce8f70ab906477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e261f439bd024db72d7e568f99b933478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223f6a41f946f832b899ce07ef3cc28479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ba5131fabcc4c87ecf17bc32135ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0333585acdbb7c73c1ddae108d497f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cda97b9a8da3bcc88218bbf8d3b3a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d84bdd76b5a08406ee3c2204afa0b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b2e2ca9d63ba307cc282fbcd5406d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc31d172b4cb68612b4c8de3be4f08485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7743d52dd45bae8eedcc0b390798fb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd813c8c4cc0336f014f801feb009a95487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522392aa5e72152315b9011178ba001488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dc5588e4b01ebdca8e1956ba25e4b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e52bb0ac72b92e0c09d7d39bc5d403490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039087a481b2235c5dfb885f985d6658491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe38d7c46875baa93f398891700863d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6814163b4a74d5a4a665af64e3d44cb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab39cb2c699b3c618d7b195b00c45af494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788caf0d12e305a0433a8c7c5387075495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f66e86116bd7a9de1c936368c06635496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cff52343535e3c1abd5ea30f9034e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aecf4ad4e6daa508e2a3077f3b29b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d85d2a022b7e3998ae15a6fb94946499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d179f18f3988a28cae2e4a706d8b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ed30330e85f8b368bbf81defc7cb6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3269aa74d605e52b1a1186e84328f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4b89e68c9a253cba32830b64bab8d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb3c6ce8c7371c1f4649de1eec0fae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d99c4d60012cce12e798fee33760b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7f0d27548ae4f554042746d431f2c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f0ae5a9ab0ca537b73f0103b725a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea390378c5a6a028e38bbc3ec82ae5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02070f852e8ab962e12642428c6945a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fed8bfb08a84122c923ac01c609c10510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57960824bbd0c5bcb2dc4b479839d97c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552817b0415b2a02f5b5ea0cbf49bcc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9192f8b597766724901ef06c61ecf45513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce2c4b2a65e62749a074f2ef6a431a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe67c0622ceafdb3869d51b3c0b0fac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e0dfd4be8cd6a7e39bff45503c4b3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189563d659566909df8292ba6935239e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b64a3eda4d8d20ce65c4dbeb104c71518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983c06925e967af3dafd8a3b44eb56d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a38bb084acec7bd999c379eb8ff33520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388921ddffbd5eb70871dfdab17fa8d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1195f277a05f6f2d71d837065921d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee361db8cdc640ed8cdddbfba9713d0b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653ccbcab6bf2aa79f7862b92acb4d7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053c76decbb310174b30fc26ef6fe80525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cf47d8acfb9f4e88a71fa75d7c03f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ac7a467f8871510bab76a67a0e766527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9198524dda0721c734a22934d74875528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141eb45bf20e7b4f384ddc416f2e5a3b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d342b516900890a85e780e90a80d14530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607a7d94769339719f0e0004cfc7e5f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fda620a25ae782033ee61faa0f87c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b24457b62c528008dea3043e35f49c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d23b272c08861b376a27a324b33de3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ab7fe9d7b20a225962b5aa51ec0ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1f7ff57ccfa9cce7ec27d72180263536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f2eb2676426111946edeeae2d6f6a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0ec562dae316d18310c3bc1756f7f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd094497bacff9263e900ddcb8c24e1e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f0c86bae046eb4d2c4c40b8f7ea4b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39081031e5ebd5c615eadb4a1213c99541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232daee21216f261a3dfe548b4ff44d0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d113c2102ec4c2a9d898e8a8bbf76de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744c9085b6c658973a4509e773f7496544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79be762f28367faaac8be320c470b6c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc1090e280c4381523147a3b708f43546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3d034675cc08460b361595efe29b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe8494e9b4d4ac44e0e871f2c19075548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44680f75b70c82946af8a1adddef068549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d67a2cefea4552adecc377544ae47b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64f28f3a4b79249952b5ec7cfe41a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6f10b3f032b740bf246ef214496d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9daeca68f211d72fbfd9880277e3c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474aeaeb1a092185d4510f551038d623554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab5e8a748cc95fc5f8a178b2d9f209555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab4024f7410ce65532c9579021a967556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a83987a0b46036eef76ac3315320f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916abcb257cbd50655e7606023110da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6757d7c6dfd1f52eef9032effd7de2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f5cc2f7e58f1b996af375b1741435560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43134da23645dd06519a2518e51e5d74561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581cc27bc60bdef7871d52acb34c63b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ee13c76b20750df8dd54445ab94de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618526a17465f8dfec485079321ace76564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d320b720d6a8ab7c872cbe60ad6a7c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f87d987293a1a2df4ae2b36fa2035d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dec5b7a028cd15c0fc4773d6e7930567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274d5293a54c4aa1d5b7d775a5880c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfc9ebc5a2175dbf18a3354eec2e5f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153fec2bb61057972c304002a98c202570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ae7b1fbcf7770a73901e2d54ecc75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb66ce24a53f45802e2ab3d6e86d0f3572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>