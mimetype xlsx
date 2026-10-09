--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ff53f5b91d95f1509ca218682151c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af05643715b057b750277b8cd3447112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f948501b7960487655c3b9890c06b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa0aa997fadc790515d26c87850e0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df6a0987e035b06f297b99c2b1bbbe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053818f3dc9b40d9da29e72956ed72b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde27d7499444ad105ce832162d44197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa389096e6ac2967d811214e1e94eb38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5482763874cbc52282305bbf9a18f5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f145ec85eaa751e748754d2a65dce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c90c1c182fe7fd5fd70e95259a41311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb4e25e099f5b01d2117d82547f40812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323e10dec15f48044d91262acf5184e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f97d1317cf231ab7f3c74af54dab1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d61e9f069c8847dbb4c1ee8401bbd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb331801d6f2cbf91de3d7ea70806c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fb5303260a76ba6af6ed172a0715d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a087d0ceba7d3a025477740bba22218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d4f61bea6feecb79d55f8b506cb4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc01676bb0844f15cd7c6d3ac75635920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f546adaf497c22c4aefa3b8ce6bb721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad7c005f5645bf14119c2bf2cf526022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7941b33d20475202a73a46f97d2d3d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f26c3ee2f253de9baa8c5c2acccce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d34f0ba6a37811da2292851000d90025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a43ad6ebd95d9b12c8f1c2d6a3f9ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6dd80f792f2cd729153077d92a22d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe98bf0142ee3fe27f6459a43a5e54428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d086a3f1ebfe1db82c57559115c8f6329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a0214580403b44bf47de26ff6fb5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c332fb7e7a7a7c0b72b47b99c79505931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d80345c9705d593fe067a1c8ca0ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba68c041f69869b196fcc2f8c223dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd83e547668a0abd749547264e17f4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c48cacd3d78f8d7d3eaf764b92c75235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf838bf8ccef572af29d2221a539950a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361e83923537bf05631429f1070eda537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153eeeb2dec4b1715f4dff09bf3646c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f922d8fa3adfd518f20de68760ede39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd082bf4cff7358ba3b1b5a203b0ae640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937d55c98197de85a8d2e92ab86c2f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f32f102f24082df8a0c5dba760c1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a881c727dfb8bbf1c411d8aa45dae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44c8196b1648f16e025819d3882d6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9512b68fbf0b6783969d11b2a9044c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7c11362cd578f9bed751db9c4c79f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f0ae87a0533cacd1def75757a545a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1d66e5f461fc9cf9476969ea3114548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa330f8c99fabbeb81bb657a1ce92a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab63cc7a570bff242437177ed1ebf350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588b1cb77b8b7b6c80b9785b395f6ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9bf1220ef04982d18a564088691e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8797aa336629d01c5c3a1277e52a8b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92253ab610449f1b22025c27292081c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae168a257b42e3c69fc55aa2a5e2a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7a2e3fadc5eb511c46ade8ce9684256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d405906c62ff35be499ff71f743dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda4dd9e59cf172dbe1dab3defd2ab958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086f6d206245f1699f8b20908d5000259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa45ffc6ccb730585f23bf13db164de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6758164897bdde390a10218de299e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff355e125478e99a6e64c900e0c09a3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe1e206c4c34a8ee919db593bc471163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80911de04b7d2d4a29d80c89ee1b61864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8bcc6633d7aa210220881ecad5d0e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83613baf920b2d6cac9435702ca47466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889d4c22d56312a2ac7a59f1720715067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c35a0e5f8e67c51fb08951306f44568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc00999cda12ea0044101eaae47995c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce211ae7c9642150c20ae132e831d3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948c580186b047d0897e28953f86f3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa7bec1aac6b163e145962d68ecf5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092ef8326f2f6c14cc79b121b575c3b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8df79e6f33c99725684ec166966b3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618ae3d4b169471080d2204cc8de31675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfbd2c9907efa56509e81d23ef6deb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7a4b3a5462be9ed4a50a62082ec5277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b19fd642f18ed2ab16677f87899ab478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9c349fbd65916d0245cdaa9d0237379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f1e5f9100a21144a7e5f18b67ca8f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890547c3b396d23a2e79376537151eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9b97bf633ee029ed4ac08df214c4582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354dc5e75300e0f647f4930fa73f5ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3c3d12a280e3d9b7704428f46e82f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571164cc72fc0f15929abeffead69b5d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc8f13af7627deec115388734381de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e037df3a322ccb1a1c9bb70ee2d5a8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30a90efd54d62e5af06e0ed71c6c1688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1147c6c901d86fd7b1acd09ea9260f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adac3fdd5f479b8117b2be928dc28db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fd3f3ad5e00583a49bba3cd27cd6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034a9f010a67cf33bc6ee33a68e9dc592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ee95b4391f5b609a2f829db77db3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0eab4b7df32a2740b41e5437056c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1237414839abd31d56a0649642b19395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5e882f850e958a97b1b29b3f3c1c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fe80a872a5977010f229d780305a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0bf0bde10991610d626a4d9f9183498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401f5f1bf19b8be137edc05df98e94e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8c891187a0ce5c5064f1424290972100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbc0cad1d4dda6ca34743b3860c19f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917081c5bf3cc61e4e19b08dde6b7a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283cba082c4fd0863fceffb3566fde4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328a2338309be34fbc59e76e1ad7fd4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2d46a835acc689085fb2124d0f810105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebe2c5ab994fb95499015de627ad1a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb822c19f42b1c6b9f2c3c728e57b66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679db6ecebe51f94a3fef3c24aca3b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642104e403105d11728a9628098bff3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ea3d2578ab0cc820db782f763c8c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55907a66d40c3d161f553164a410fb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec214b5dc8918ea74565b185a007d0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48cbed67af7883a012e74464bdda5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74386a23008739e16fcb84214d41174d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1adc54ee3dc947d43df9b159d6530e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a7b683739c94107a59d7a34049f2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97318675db2083caef258d49e3dca062117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57d81e80e319d3a035766fc6f3befb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7c15b68daf9052908b3753620a864119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e34a0a16b126ad560310911b6faf71120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab257fc30fa15c5b2ab2dd7ee852bb74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e896b4fc6cd1f3bb02d917f98624e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218cd49afe4733f1271d01501a8a443123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555837ceb0506abc3a0b3f34025d9f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9712fe5d8922a336fa07c68bfbbb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bb0f1ffbac5a240bffac7b02bce33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70714cbd9af3ed3a0e9ac68f2fd160cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20ddabf30915eb40f52819f04634fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a0265c145d04fbc43ed6685dc82ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0146f198d36a06d76160bcd8b5b140f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2f00d16cec2c8ea25310791ee033f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a741a3181883249dcaa9249488f0cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5072dd830f50384abf0b1a722f55e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682f6c6bcf9d011237bcf7901c4244e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdad47306627e8a4eb439478ab7730135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7100b9f1b7483ee443b3dbbad4508136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31bfec7994a46830775242a87d7281137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d0a1e56ef58afc606815be3a65879138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97ff962fadb9239cac582941ac0f7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37deb6afc11b327d1596d5500c783bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321453b37cf8cdd056d0c16dd8152d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aae281e1b1d1756c1de26fc1fc3730142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54920dbc6d9f22517673814e274c15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d8de88d67e08e4942ffe6c539d7fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898563a758b91fb90bdbfa74c07c51e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1f1cee12a1ea8f9874f31d98504c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d52c78bd9b9b2906dae6096a08f044147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aec55d52cd6b006b3ed1416b7498cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618eff442ecdde007498714162844e5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bc50dc569c6d3d4f3d9a49df02066150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d293b606911ba9e578a090730b4bbe6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610837bc07255f31f8eb4e7b0743b73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d83cccbf743e8c5d95847f77f6db8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd47f9758f8e5c550d8ca466e66671154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d7e0aa28d5811b50423fdafaf353b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cdc176bc3da5bb0c51d905095c629156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ce7294b8910f99d24c361cfcfb18f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d716936942eba4637eea1ff864ee36c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbb43d08f62c6c9161c06132e35f8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8178cbfe79be47c6254534e4e995c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992d737aac86e0275a433e27e500f4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23f22ed5623d129c9585918682433a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f822cddcf51e3f217a10ecc0666641163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c44b21acb7dc40c53821f1794cfdc6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec748e3a566584516fa46194f6418844165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf3ec3298660c6ebdc9dac61213de8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6ea8387e7d33127b0278aebba4f83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734e791854cbce87670e4714cbd62f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627ee36324c69e02799bcd7d1835251169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a256e990dc7323b2166233df9652c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14805cb8dd061a85fb4735ad52dfd604171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f798c12e0edd8f12d8b933ae9f238c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d5ddd5e457c31ed1c65d578b74382173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b5b68f363e26d85c2cd36a73d2d9e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cdeabd767e978af8a04993007206f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71481a36354620208bacdd8fbea7e1db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809baf1574e09556abdd4049cc7fffb8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05467e21bc45d71c1bf8412b44ce5835178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd23da59ce0bc9171fd99fafe83e2b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c99d375df4faf057b1d0c430b4b2f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a5e0f61c7281e69a66492d7665739181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefe7aabb54b73d16f8ecba163e19f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c95093b80707f9237143e33a3e9a36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba63024f6d57e8f57b1e6a7a189cf9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686b1706dd37ecfbe7bb0a0c2c64378185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea07e5561bac4686962c4c7f6276f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bf3b1edf83f1fddb553491e22e19e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883476b3bf7d8d47791e0c79c58bdb9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d53daf19ba191a4cd88c5d409eb97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49774acb43ff8561ca66975952d65e51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951e33b7eae0ce8246506d43089b4cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7272f796e0c78de0e1707abffd4d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb362a8d76d5759f4aec2ed0ae9a39e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427eb4e41111753aa519ccd80eb6a9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aced0525f82a51f7e6ffa134272938195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe65b71c76a8f11972492dc0dd61ef0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a6443c9a662836cb28a0c6be007db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a1a622d5811ee58b261ee3848f65f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2506bbdb921c56980e7121997adab73199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd475ff667603a7b01e0351121a7bffe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fcddf68766fcde5c65c1b980b2303201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75d1e51814c53158b23a8cc02cc557202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3ab7ea1053424b7bfa370eb9c506c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88645e62504ef07998a5617bc5f1eb92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914b8d101f885e4329e835fbfda020d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec637a774e5686f26eaf757fc8a26f73206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af56bb1637f73759eb69e793029d79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfbd535ff3aa59237087b11429fa70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc539ec27776c72acfdb6706b50c0d86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208e96d2768bd34b5b56013fd67581b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d26fb72bf5083675713436aa8e72cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe4753a32dc25cf4f59aeae23a3e94212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edd69818f0694efbbd993467bad63b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628e0abb403287ef15d5305fa6f3475214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0e33347f4c5d93a2e78c4d394065c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f7c50fd63316c7d25be54f8f1e2e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943367ad795a0ec67370f5df9e7ccae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77495e63e0544b2b206e0f6d5b3cb247218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c297cfce2a5197939e75cc24ba35bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6895935621ec833766c890a34d08fc2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d5480dc1871cce5f9bb9a5b443024221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1841001e0bb896907acf8fbb30ca949222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b221682c2af5690da42b9a4b39f17223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504be0f624f250e4ab24ba8d475cd0fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c24fe8f41750e5c21bd2843072edb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695be97b8a9755ab2c63bf90a861417226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09552e322243b913d4431c0a69aad4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9786d13ab0a673c3e9f32b86fd1e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34c8d98c83685740c131606b6caa0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba3939639535b0b8b32b618f16bcc6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623fb44b26aa1abba83d4ca90171c51231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e4b265759f34c180458d39aefd874232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a36f41b3986a1a6c7d24906e3d9e48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43e61e71610ef3a47b62b9ceeaa9be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24e992193afd56760a056789b93d27235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8abb42190b5f900c88aabae158cfa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef477723757c51d0c67da161bd14bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df7d94c2e202429fb03f50036bf8d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff1489ca2164e4d72b0ff1fd436275239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc1a6abeb425d3019a5635569ce687240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668caa727c228d9b47ac13b09f331c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db272417d3097631dcd52740f06c1727242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5b583e8cdfa4a1e3c2ec3aa63003d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104f1171dd029739255d61256c33b79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504c0477769d97cb82e7908402268b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851321dfede8b2bc1f72a695f7eeb41c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbece47b334571ea6b1e88078777565247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91904e5cb55f875ad26bc890e3d83045248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead50d24ca441ea9963fe91810051efa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94006c75f9795a3fc2359e7482b840a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0487d23b6218b76d8315609667f8f87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328bc7004a9e0efd86dc0e889329c16252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f9edcb52709de3209a34846c7b236253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129aba7bd9425e1dc8bb458ff93ae27254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ab3c45cec7f24298e12de689844ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac619ab20461962edb1ddfe38c27ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39a58e5a3ec9a11eed21cd1c1dade3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d436eb7b09201996f2991185df25f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca56c707d09be2dd40af712cd328585259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b0caa9aefe59dc43b867776cd4a03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8143a9cd3473349fade791ebb7b04261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831022a4455c0ebe5baa4e471db8e289262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690d5ba2495da0ce042a141e90b9f78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c5421a78a8cbf1637b4abe3078397264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38556b64409040b227b14090cbfbe64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bd3253b1df5c041defbd81cb8ad28266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a30f7da2f8d25824e28dfa26ce5dd1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729422297dae69079a8f798e578a23c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb779429f1ecace0e791e371e1f114e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7662b3374604dcad3e30dd39e88a4ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85770c5954e67ecc09637e15050f6ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9eaee4fdef6e9a3550c4737acf8f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129534b16dc2f07b8d926db92c5d294273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fea8053cd80cb82e316d1029cef130274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9539a090a4f69052c02dd87d8f6b95e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b00814f15df3ea1a9e847b62aca62276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9e312a7c3a9c570984d49e8ce145c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948428399e8617e0d6f36b6797f4ac1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cb65cc54a81a2bf434d7de9de7a62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f62420de5998bc130052392999c8ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9c280f6a010d59203f50b06465d3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba12ef36a7cfa765eab221848763208282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff98c039b3dc63f73cd63a7b82468d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3f6fdbce9db5edfbdd6471f9ba622284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34b4ac33de5ec21260c9e7129a0a8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d097831cecaaa2a27428e11deb8b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f9e624f687594fd991ea6dcaab021287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f021322b8eaca991c4bf92cfa173895288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9b6c7756e8be9debc5214f7f3c288289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f10525699432e369145be4cad7e42290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013bdc1e32725c425bdb78a4f8dc0f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca90997235df23b3d2ab8e4017aefe6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac9fd08e0fbe3f4403ae0e397db240293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b61b152a3d30a8c50f18f068de18f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6ed2d68eb087c69507713a6e745f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46615fb3eb366279b747f9e736ef1c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228ad0368a1de1169b632a9971bac84297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cc6ff90cd23744ff57d81d41b848a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea1ce50d5b5398a0e775ffa0da3bf7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a9b1d53433d762fca836c3c945887300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12b119418ea1ae83f3a96cd03b0c86301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821aea3ea02ca77f67609a496a120ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ff0855627f85203ef607c27051168303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbbb7de21996bbd9d4bdd3e3275253304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0886b25ea1fb2cd0377f7486ed86291305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b76d22d7b1f4ec4789f287b04a3cf5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550151c75d8c569ea8db38d4e2bf7e92307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4774c4044d0c4e1221e3c929a5c59a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d7792b485083f6bfc39363ae0ee8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b88e5eaeadb7504a21e3a046db3754310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21d8e4764c7c8a610acf2c9eed62fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cbb78d2bd7196e4d31b67d8de5642312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d439d98b73557027fa992fab023b037313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8a74951c608c2640d3304e857e546314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ae208d3537196c60bf9b8a1d2b1a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffd32df9f3f5cb239c478cfe74a429316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04da84420267f9c6a0dea457dc3f16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d1889c508569b10540dba25a8df86318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810ffe4c2b2c39fcc58854c16074c0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f09fa2da0d1d2dd89cc1e38d38fb8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3b733fe0784a05f515b427ee25f2a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372837bde68e1c2c3ee3e39d26e2c97c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513058e81e7628a0f8b067c6337b5d96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d0d2149fb8d6bcbfe509c1626d938324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8cd476e605e0364e94f01c8ced0f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83502ba9669cdd212158926b82637aee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994838c28e1b78e6bfdff45775da511327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469c8dabcb19f4684f08f9b668b46ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd661ebd35abd16b1bf123c9960ad0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e1a51f9f7eb0ecd5317b2013017ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454301f54480b7a7ee9208033ef28d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a631ad76bd9698a1964f180c101642a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06713833282187ef7469ab3bdd44464333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb630ce6b8ab26319dd150db8bc40eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3635c2a01eb630b812f5b6f8c196c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26114b187c334727ed2cf77d469a1ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82a397c47c30aa7802517be3efa66a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4a454b296b3c99b215e15a9ef759c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d9c3ab0bd81f15e5ab16a8c138509339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926aa2888f8c11c5183408442cab252340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad727ad443361192ef58042f1740834341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a180b41afdf4b0c91166e8444170af6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4726be75bbd1bc1c9181342039a404a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30235d04e965421ccb2764742cb9c85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9e157598a4123c339558949b55614345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace56a3637c04ae0b0d19a3c048761f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d316de5f16348821746c509d11f609347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e112c25c986687cfbdc14909b0ce7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a72c328c219cce595f940bcf9797f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b849ca39f2ecd1e8725c4e13bf234350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5268f64b3ffd9896a97d90c98051b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340bc6353e0188e009e1516626612be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae4d4c55c53f7a9f05538f86948f95353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04869a145055f568b60f7d82aa6aa22a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50415ed2f9a25fa707ecbd69f6b879bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57c86ea2bfd4d7439210e66c5a54de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6517bacfc64e99041663196d6d5c9d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d5617711224a44e5cda6c9b2757d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328416184b44bd47c668f726aa9acd9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35eb6006c35cbe6680edf2c20aa4dd1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ef675305feee7e677d2799bd2ca93361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeca6bac2ffc8be9299aab55a63af0f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207807db3270da7ee3fa52a37df8af83363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66908f3e80a907e7728a38184ca016a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c5dadc46749f9bc6315af92b1f102365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48137bf4d824d94ab286e4072a6ff7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10362ef23be57a3fdd82533e2a854afd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7aa8bef5b8adb57e2c0e88f9081df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f701fe75aa332650bbffc0b17b66bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dd119960fc2a0c1332851fe5111f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cae01479c02e6ca22422314b4b4ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64ed026c30d8b5953e39ed80ecd985372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9d7752d26e0af386ebcc0d8bc1854373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46204d95e1b0768e1dcf3c65e5f660e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f81b9141edbc058a598a3f94c522fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58f8cc9f78f14bffd92cc030974a50376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60d79c6810f211c14b100ea0d19a2c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55813a9ed81709c9304e3db4ca26a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c887d521397ccd68b5f4af7daccb195379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123aea4d19680a9bfa2bf08103090da7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07539c63a8d872e4e55a523fa2284d84381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efb1a21d1976f497b1f27ee36c97c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c9e3365699841177359269519dc77383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75b1a3b3a3e096622a9b17f9c25ecb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c9e85f413918ff3aeaea78c70d388385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994c8533cf639b1abd6c7a1bbdbb7a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04ad671d67a7c0f3835b4bc09f6b70387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1d15c4a51d9da24de11ed3bc18893388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915351e236a857148f8c2fcf8f78670c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d1471fa28f982c7294b2d36d2e9aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fab3fba4f0c3b93fcd3474a3e73683391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814714ce4b0cf0c75e069e46166ad7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18df5c953b55ea4250a0fb261d95514393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292be94d851058e92ad164df0558f74394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e68531420b67df9c545780fa4e114395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e56959dd08c1b8309958d9510b9bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae421eb971d53bf9522409ebc91a5d6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad87568079f350468ebefd4524eb256398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9e1ac3486820ef662d684060fbf84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5f08ce711a8f239d9ffab763e6268400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc6536edd6ad96d2680d6661721fe2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1bddba43340fb318ab6a79fa90f4d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f433b7b4b6c742f9980d656208962403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78506df78147a2265abf427c7d203b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d23ab5718b0a1e6b66ab4d126aea12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e3cfedb75465737307cfb8e4e040e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261d29a2da857a6b57a5f28b5b2e21e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa60fcf80e7bf945ea4a63c88e6b513408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1f761427b6a769c6ca74077ee142f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb28610bf7a6b3b47e612d42f1264da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc81d153b3859a14b2d94e0513a46b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406ffe6443f0a0f1d7e329c52f67457412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfc8a8169812302c1eef02c2a32713413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40c9bc8fc358e150bba6dc36b6513d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd761929c9fb83ed3cc58a45cfc9bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954e9ac29725d1c57b59fac98a5e530416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d808f232839319f858f4f7e9e86b31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbe4d3c6ef78f727d88a9304083fee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9c140b08feb44b21ba5972c0631b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54658b555c3c059f80eccc8eb13f22b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8b2beba2c6aeea3539f602dbcd70d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ebfa65a36dfc802985cfbfe987d90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4ffa91af0a031765108eb3b5eb6e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b93fe3a947c07ed4fc436a14157b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a582f6268c7de7f4128107f59921840425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583dab5b3ad63710e774b08f7ae49ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160ed0751d70bc0beef8550e413b1d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369f2831618b9dddd6411c55311fffd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9409b629d5964d7f1221a38a7f7d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3d9533cda7db903c025552db8c0e1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42d93aca4b2ff741b280b8f78bd7b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290932ae5cb1c91072b65ba357a9e8b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8919d2834202370f56d24407c5169e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b251554cbd84dfb2ac8cdb041c96171434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e14f00bed57804066dced6916df23e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85e788cbf9349f91cde45e2e4bcbf1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e279962548bcd6ff4b2938802a01a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789b51fe1161169a690eb34db3057b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056a04ed1672845f78f3249788a4e1b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d494c90d43f50da80e669fee0f8831440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0413b345d10f7616da9bff5a721938e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632a7bfa045309bfb62802afa88c41e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59ed47926a8f5d86c8673b8a2bb8ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c41ef655d5e6a54fee58685b34356f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8852d453f225a023910e1190381af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbf8a96154aff634b85cc2e18f62d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c802c242da10336f329845412298e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7db340e81aae8f39115f6a6b017da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efba7ab97495a46f7518c3c14db56b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a313decae5ea42da261d6997e84b5ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec0c512802d4bce80f8aecf452694e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbab4be4bc4d100a19203b31716f186452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3c152a0a3f03f766ce0e464a69541453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e15d505e755ab1c2e1e9ad6812433454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4275ff24a18cfb41e13be13d09514455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888a9d3ea01dc981fb75943bebf0f68456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b15d714c3031300e232a3605229685457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64926151e2aee8654f15a033ef9df3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71c0fbe21a0a5c625347a58bff4062459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4798707923843777518d95837fcf101460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3cffd6ee92f12efe22915379e6a8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1b87591f2fecf1c4382ad5009fefc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384cba9422215752802d901d4091cac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850734e565c1d4c9e6e1fa68a059095464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761eb8d34791e5ec63ed29da2a945f3d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3815b4271e0613cc1173066ab6361e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e995d6a3255012222eb30a1078dc769467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c5f0762b4e80d093548a040d40236468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e93a04428f8d16317b9e858cc7f23469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec83fa5429c139732a0eabe0c04319470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0a2f1d20e1cd839203adbbcc963fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61848a62a538939fbfe57700c928648472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e72fa87dffeee4b8298d4ed6f8e8d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c728ac3300835b0109c242f24223aac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e815c189d6d3feab889b2d59f372fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83cba10f2f765027e6dd1a56ff30e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94d71d5f47bcbcfac95044fd8e9312477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38711849895042135253c117f48cd05d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884699b541fd21c614019d3a4df3102479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913b640a7e94e50fd0cd145dd577645480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1916c375de9be5783a39ede1dcc52f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2e405499ae60e7e08b4eacc6c4a52482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fda377a2582e6a99c3c9557c53988483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7311a66389e6dbf95673b6e46b083484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b31aa22729b3240423467b68805e1f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c744376133ee815abfaf39739b524486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c3432173263304020ba9c4f4bb634487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb9f2ccf20838d4ab4f541ec174d93488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65f18d64d308f07df487ba36afb5ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d336e29ddec448f63442cc3e58645490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8fd604f80e45af0cf888eeb87fdf9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca3cdd44daf08d9b6eaacbc39992a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cf38730be0eb1564893d84651e5d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094095a74c4aacaad03012063b5b83a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253894d8632587081bdb368b95a0b487495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b65f529226f2e3c7891a329b2ba62496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c893a074b7e8e561b27b78cd30e45497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883fae7735d23fde14e7564e726d32a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a4b8ac7c87c6f40de4b28d24cf6f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22f194ae57cfb6d4f766961f13aceb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7ac0c1f0805aa515599b7aed55133501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529cb2614a9f210b49cc958f7a021f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849c74e177f01f6c9b9d17e877af7ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f4b0d747cc55d29632e3ab5d8798f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69573c43b54644905d4988f3a28bcd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7556f19d216e0dc708f3dd2c26a0200506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f917a15fcbeb38e6f0dd147ec5014507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64121f564066064b4830ab45f37e9cae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28099544c03586c081ae6b6346112c80509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508470415c4e6436868328c4fefceba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a234a2406e87030226028d838d371511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a897bf81ca9649830d883b1b04cb9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1e5abe758d9b1420083e92b944f0b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1eaa12e8d487a4dd769a5591b1357b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043752e70d2f9111c4810fc85e74adcf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a57496bfaa653e93b6f8d1ace8f0bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d1db514d52fc22bca0041c18dd827517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fabe92ea4e5f2f46a645b76a66971d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61017247d7da80b4cae416446c0a7d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a1a5d87c6cb182e26feba2b209cd0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce7a0bcc7cffa91941982f3621eeb9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4c07630a28a2638197d507981c75e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d535d217e768c22e67d05578b9d7716523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc534d85a078306969a8125f703c156524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefc97bf04d5fbc248cdd8797c22fd9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc9261167ff90c16e1671764836256526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a7bde1151ccfd66ed93f53096b455527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed44969828dda6aa184e08b28160323528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fa10410aa8ba982483f622777fc87529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01e9584664a0f5aed295e6d5c75552530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83b3e5c17446a6610341ccfdd00be1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41328b1c9cca5b5d8105c43dfb0fc751532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83221f9554a6ad20b2ee22ff31d42312533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e17a78cd9c110e92a934fe15ddb50534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400f1e53dee292be00a9563a2e34946535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbb7631153611cd1246b43c94c50f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74c297a04022e624bb0c5e74119c90537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66267433c06dee4dff4b0d47a32c1c8c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddd18adb5fc50bf4616b4abc44a531539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b95b6e00882ef76b3faf6ac8da3fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacff147e842657ee4d0d6b9c4b62be3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772437f70363bb41149e70406310a4bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8eb2ec295c921f7084573bea8f59c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ef548cb6e10420bc47c5a841d8400544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0b95304684f858e07f231a95c18c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85782e0cfbf305f69f62a5bfc5c319546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967c6e7c65f45467e8ad974ba551853547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83203c0412b294433826e8ffe9d7a645548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93228491458db22234a52b148121942a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defda0c5ab0eedb83af949905b07b86550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db0033b9e50ae5586d6089b60b256a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390c56d317ac8350656fdebe675f9ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7aa3b528a6cb53981c63d70bb216db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369d5d5f2c7fbdefc568e7f6804393d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d19a853f6f3e2731d93fb6513c480555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f5070b47528ce14a7f96c41a3aaeb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559afdd1f40f2b919fbf6334fc5ddc76557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ca231fc8acf9b9483a6f583b7e880558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32cd9b54f8398073512e346da58ed4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06dbefd83a4d678286998f62f20397560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91088719d3ec76d13bec89a444d2b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de9144961965b8df5972c26221eaf8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf139280ac885ad98099c71ef2a1289563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cb62d81dce7c3df29a6508050af91564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f333b39258e417e6c6ae4780e31b1c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45ea40c7a5e1ed0e9a02003bd30a26566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa8072c5bfbccd0e38f41115442e8e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853da4a03e6417d8e835457b20d66d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71140191208ad4d273ed5f64dbef215569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4e07fd88e645ad00077428cf5df1e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb7042c6eea9831eccce02f8ab5915571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a394343dc99521ada011af61d9e13572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c1d6617e78f5b3f222cf1008375781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fd704bb9e84e1cd0e3c3d6db6227b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbda8300dc551cfbdd306851c0271133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b1813ad8407c5a450452bf99387064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbfc2b7f7ef926de18be44a70a1f5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1412072bead0d4ab966fc2ef99f5f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aac8898056234d2bb36f3bbbdf74a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0064e162b9c30064d4faa19341adf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb982c99f660732644928d59eb1bf79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18649f8272812cd2510c1d1497903b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6f002f1b17cac7bfb3a18840921e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e43de2226540bf832d4582550c740712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afc6761fbe9e9f920efb776cabc49f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723fd2a1b6d8fac7c4be5182b16999014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f623ffa78c31621933fa3943fed525915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e772c1f186459584db909a96ea6f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693f9b65aed109839bb7bbefd2072d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f56494aa7a46892dabf5d629d2107218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d7aaf305a739696ab7a0f3e96e7f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70119db718a63bac4072fb86f7e625a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3001dd6847e25e30fd10456545bdc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bdd2bf96cef05577ff7b6da83c58b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d9bbbede94a3eaa9e403650d3d08a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cf8130c145051eddfd4d31d6d991d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a649fb6b802d49afb524334c514beb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5c0ab97a6e90a7d39fc9fd027bd4a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88b4798f11f1a5efe4b561f35649a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf1a19730e69a329643ade47fd5f2928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a97740ee47100824e5f8b7a322fd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dd7f73ec7393a60c303caf285c56e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76b0f356a573b49d57e30dd3ac20fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9640805de220efa7484e0dc7460c8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ee7a181f97392b74799f0de31bab033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0b881ff124c9060e8c0bde4ca047034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f55ecd6cca7b9fecb49979196e403f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b821288c7a35560f098aca983d2b5e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dba9d8b34f8386d6d7abe6073bb6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d80b5c192f995f66dc419ed72ec8f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a935382dea4451dcb8b03ac5bd6d71f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56820e1ea7089abdfa9ad210e174f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff443ff762dae81af8b5ee2092bb763d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7512457a5008c451b6e8e6513af9cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077423b94464a02aadf9cb256d4c5a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d59e475e2b9f7ae8a6eb09a32b21ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2fe7fd9b1101057524915d62fdc4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902faf107ffbaa99d144e2fac088eab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f69f8d4d759c798ce6651e8e315fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d1cde3eddfaa3dd8ccece40f3442848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a634d44dd44e0495fb0ad117c5aac949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be286659953886c78e3f61f399a9c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ddca65d89cc3b8b27f90ec6f0756451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6b4ed721394fbcd82e1ded308fab352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8970bda7c9fc673c8fce741cc7d0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230997dd6f298595d92ff3137a1244454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dee224a30c50dd71a4bcf43cc7c3b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08076002064f27487902ba124dc3f04c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca184a074c9b3e85473ed259df33d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c154bcc821b7d5a746f7b9c7e6107258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b9f072232b8a322438652aa866a0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c7b2c0ae81c1f19a0e5bcd3d1a7d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab3d7aae11b0d40bcdda305ecff8dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379615c8646d38bfce38c527918a11b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bd3188ae5623ea14f14b319b689f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b5ae687ec21d7b2dd053fabcc11c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714037921ef02e1918d3d4d62f63fd3b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1abe69ca7377fb3ce9a7fa4040ee766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d513b5e6b9919474d6f723ebfafa967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c80917884c2baf8c3cc42880ff08c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219f451341e221d18440c99fd70ea6469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e24cf24d4c4eb146618f1db4d61b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ebfed32573cbfeb9e0768b5581dee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bf9b30c6d51d0f511d44e1ccd50b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad587cf404244703d5827db6db20e8d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc013af344686a8b36aee105723d19af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2444603a8c5c98e836e861ce7d660575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6176d1735ec880378605e188beadca976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce3a15d8a357fd1031c8e983cdde4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee5d0086896b00443322d0ae97d38378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be626b982a569ca2fb34056b13fd6179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493be7dd473ec8db092d635a2aa2dff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49795dc3f4ed676c86ec2d96047e93ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea83bd521a78a46cbe57a113e3b5c6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1675786826ca2c10135e99ea0cbcb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3570198b8ff8a1ca45a09e033645884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3db439da5aa59f7b9ebec4ed802d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f44171759e51d8c27ec6028e4eef586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdbef79776e1a139fa37b897f51a6287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a58297e85449928ec11c2354de856b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401257213c381c27ad757ff4e9d32ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68123ecea8d4f6169711e03545f5ea6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c389dab2e7da8fee5bbb1794d6002791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd060454344c0b91ad6f37cd9ce15592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564cf372e1fb2018d0c2a3a177667c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e45cd71d9b47e312842710c620a3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838e59a105f5b2213fa05bf8cd2a2c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f1cc542f3589a21f4b3fbc5f5f02d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921f78d7ac63138b82da7ebb8e1647d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8da661bbd29f03e0e046c00aaec51398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236131fde7bce554626664711ce3fba799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ed80fdef3f16b4438780b1a7daf7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04880c551f62359e290570807f9af8eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba849f6eefa159757d86820c658a98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc2882b2d015e6eb1f563c42959959103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bf21b5c0bb3ecf4a639b4df9718fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24e9a1fb56e4fa1d2b4e715e2edbe3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc2398489642d171f8a4ba104ba9ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b204f6d29d40934df916c92fb8890107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d622335e27e2875adca4ed38caffbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a94b0f5e6b16553806501e26e28dc1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7629bb92d344bcd5e557b01eb9ac269110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009294c9695a0d2c88216a908c026f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a44ad880d4083b3920ad9335e87f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c021c1e225f2f026be1830531da9b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ca717f3e9b42722110fcc4e7947a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209d86fbbd0d7236ee15b396b94c1f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10c40fc926acc3603456e47fc9cfa2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea2466da70d5a686e830729ec50050117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba547745b14a1e311ef8881dcfbbc2d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0914ae9430d697bef065373c8ed72119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df8e28bd2cc69ec21b8812bad12d33120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6c0fff720f8d8b1428db88ca6902c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a701efdb889d6d51de1bb698a7b874122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cccd05b6ab5a6048b20999424e580123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272295ce95a44cf056fbc94b72444b1b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48113c0c07af62ea435d57cdeb72d1c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb0d30284a951585d9ed91c33b2f48126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5aa110ecc5224f194dab60ccd68598127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6ea42436fea9139f449c8888b86ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82cf81a7621a2200fe0f2e041817c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523cad09a0cb4b208e1c7d6645375a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c33f783e6c1a06ed13bfda0d38215e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05444ac4ac052b2ec677134413f36f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3086610b2aebd4aa0b96b4f0597c6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57722d25d52314e21f28717fb1932b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593299c066ae9a3a331a6a76c66fd194135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fe3058bb277579519a507477c92ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f657a794616398d74a1ca964b3d11e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf5b3f86f64ec53bc5174f33235497138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad7bf29fb8d9c20642dc5fa82df6d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2d75a509c604ba87f07c2b36663d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddbe9b54bf5d33a508989a93296658141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af8354fa48072748714a4f347b5be1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b347099c8a98296e4eb41f59e0d6b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbc7cb11d4d9c2427e93e73e548822144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf743bedc808521dfe7ab489f1df44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ece515fd90a84fc7f0d95204a249ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd457b81e57e2e3e3d5917a3153377f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b92cfa28f843935098e7da5cfde0bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0631c1a467d60569aa90b5fbeb6d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c167df5b024ead67395c67ae0a4ab49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a07b9ae700e725013f0a0f6eba033d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d01c8e87d4768facc5b7511b0cac38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207202bc3fa12b0f9b12f27235a1d05153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75beb3e243d5aa77a62123494f621c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b3f9c3e4d74a07a56d6a1d3e98400155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584ccd3027783ec2c1183beb2d34962156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd446068f0c5e3a8f192c7b3bf237679157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aea04d34c2d75e414424d70e4f69e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe543445afaa9632f83ae2c71c4254159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5238997582fbf54b626402f754038160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deffc3302d1dde48cb9a3f0f7da1999161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb4f951833a28c8d30fb2938d509e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da6605f4343d602fee453880a9da6d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87ab4e153683b0f3029147fe83bb9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d751987bd0a3628c458b21a3972cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3145d1cdaa3b3601fbada1d3c3609e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee97b9b72b58a83d4fdf9661121bdf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487349fa6e3c49c8788fbbf5d71ce09168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503b850b136dd9a1d19e6add72ca797169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c03a7e30fbf51224a8054bae168955170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07723568c3d607a08a8fb85177586e43171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067e96b26f7f2b5f25b7e051f9b9b79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fca5fbb9042feeeb3f161f6b740a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f715f41bd1d73d16b06f937ef6652174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8325622a7fbddd34e3f26f38b19d102175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5fe3b6d6775b2e4b61cc1c0fe12d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d5616148757abe3e71183b1ba765a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05b3b98803f665a32006c12db5119e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbae2430158395e5661deb7107a318179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae0e08e58c0842ef3187bb6bd90805180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5ae9a5c5567bd1dd3c177aed5b16f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a33da5c87a6e3fbd610426ec6c026182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516526c44bc8b40b172fd801a475316d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6703ab3c4f87aef5102617aed0c45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b48383906d8ddb42a8adafc33fb52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ca445a33b2007b08b50928ef21b07186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122a7657748d03e953de653598d176c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3dc359b6a646edbd8e4a304368f23188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cc13d772ff0df010e9194929014a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f3f9db8d59ff196c0768536fb3010190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58b34375e748df54063e166f8049cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a16952e75160571bd3b4e0ba9e54f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3dc27811e357a191e91025a105f78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55732d40c983212e97f5b391d4f93de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6f03033d2a7c382f51516c1f79a3b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790330e4093e4c1371dfe7ecb9b583d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6d27b831c12a056033f8485e2939c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcab3a9e8bbd549c5ff024999909b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b9f4fd25f6b2f8c71014afebdd9d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8119a804d51462f549eefac45c90c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2401a7b07321f8f23e02702baeeac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac316b21aed0d601550fd06f081ed2b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49682aad35ff71d134b364987a3b9c96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc7d83ede18a2eec74fd4b5b560221204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236a3a7933714d4de5d88b12ac4ae82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ebaf992b841b3607f58a9bff63f31206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743141357296f317707b7ef6aaa479d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fface52a3656b50288369cdc7d604208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f520f7e7ac4f37f8bedfd485e53b988209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c0375725480b40fdc4f3570df6f96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a65f9cc39db0e4cb85f3d5e495270c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40957801d88372b93af2794bb6fe4b40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd5ba7c3a1ee32258282c139f86262213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd41e59de52b411ca4e11defb6ab8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6270409eb95ea1f1cb236090e55587215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910a421ba6fda1e8746dab8f0d12964216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3bb949e13d647b82c07c624f2b360217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef558122c7b304412e5880f76d5b8a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110a67d89761c35de64e4e2d8cf71a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939cca4d0383f00ece6cb6f193418e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f17e6af1000c6383cba385fda298c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f117bb2adcce02f2fdb46c8a47bdf6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d52bd9e1e1d0e15d3c32204bb937c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14815f6adcc7256a42b97d928f468e34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccb8cecb9dada45c354633651dc5fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cad7ad3fc496b317cef9507c2b668d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138973b2a8194c06972d013260a7f0fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df541588f587db1c57175ede974d6a2c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49f1ffeb56ed6c49af7a6e7344fec7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1d64859b2b78643909e283404a22d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f01ee381cb68131fabecb626fb9bcc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14cf70bee54b1f129423b462d8a198232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b6b8cff27d53811ed8786444b975d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b7ebca262fd67c973b8214311c472234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be08bcca3a22c525ed5dbb1914e6794235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d13efca8a54ed8c9b645333f87fa2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d49b29355be8f965a9c9b65ce89c45237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1c221e12e1243b152fc6402abf0bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fe971f52f7281b62dda6f9250a034239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d2a52dbd8c94c5c74a649cc3aa3ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c4b3733963a1a90503688b58204fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd37f46c48c856853bacc8548cec84242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbd6fcf2aae6d57efecad09e1c2181243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff256d2d961980a638ec5dfd147214a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055456bb4c994d05116316054da8d85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5da9bac7c8bc7efbbd2567f591e1ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d50fb0ef9fc39e60f100553d1dfcd3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69174d4e407c50e06cb8a273a13566ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfed932bd49e93a572cedf72f5b9604249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2bc2ea90819f10e992e12661c51fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c306e9d909caca4d4b3644788ca8bcc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a24d0d77f37fc53ece7dba21399119252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cae3ab0db66ddfb0accf18adb7a099253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93da5c9578249184d6633201e527f0e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af38821c72c37c64b210526b10f2fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e75fbb4f0f7f2528bfb3745d5633a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b4c12ed0df75921e479984bf78ec9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcae0f47d7b7ec1f0b2be56a0769a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366de4bb74d5b1a365bfad899f6a89f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fa4e8a63535844e709c173a591e5c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c17fd46bf6561648876eec4a26fb5f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08d53872eec8c82268924c784996a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888deba21c324f66e5677a710736fe9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc558d394c7128e1136fb85075f81fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c304b3d17b8a25da485798370c15e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164f45b3320c3de743b65196cc136a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af39a4e00ada35e33211e097ed0ecad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadf77a890a3afcc82378a35d135ff7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112b801e24e3549bef02c122224c8e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3abb02e506455ed7912832a26b818270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7806ffcf5d0da5a2668a734ffc69bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896fbb255a3043dcb1f02d5b76d7ab5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf31190e71775e1b128607dfc78d2d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3b16f8de0b6e2d7c6be05fb6f7c80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf6ceb8289621dd1d7580adb2d6700275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1270434fa3405217792ed0f087e7c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfc979421ff7a1f1ea3d095836de52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121d473f7374149caed1a92597ae5b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a581c20dc4389b1c823b4c3eb82fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb9cb51ed74a433b9a3a3c785f3cf2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c50ff0aa0f6568a9b7d73407113b8e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975f9ecf07e3bd3511a263a13740e68282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288243e039e02c1d0533d4ce0bfb9d57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bf0f7991fabc44f42db92868711f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae4123ba7eb00184631318d4263ba5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d691f06cff559ed536f23e5194cca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac5f5e86faf076232c1a36792cae12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337793262ad3710f0408e5526b5b6c8a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1a50f80ccbb8cf27199df6d392f07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdfba2890e8f0ff2c282411c6a9acf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8c66d894e9fbe1308c01d6e2092be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dc546bf7c3760ff9b747fbd373fc3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f703231bb639211573b06b4623d9b40293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763eb498fdf9bcfba5e086f92f6e7b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365e469fcdd1c311fe362c9a103c98e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcd331f9f03ddb93c44288907719c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222728f799eec3a8ecb1d35483eea831297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42044d2f2795ef58814ca4076ba17cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae1c25661eabd3f3e4fa8bda6b01a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88861652e13abfcab0517ca392a28a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23252b45a1f34af55ffa66ea4d7f1fcb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258229493f6cdc8a9d9312aed5ceaf28302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5de7c9d4fa1610de5700fe59afc042303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998e39c9adb11dee0eeab1691289df7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0a7bad809cd63d4221a9c8b1ca32e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea029717c0cd739cc459c9e9f8fadd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067682e35c1982084e045d7278d6a08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aedc29cd4669c97294d66669097277308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f810108718fc4203cb1b340a9a7bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbccc9f2dcc577dc57168fe7fdf2b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ade071c2dafe4a98a8e4e137472410311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc420eafac3eaedc2b326ff39967061312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16468daf5817002a6d1a3d4e067743b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323f9ddcb4daa8447bc4206db4c6bcc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9591bda118d8be3849756186cc6d38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff87440fa0883b8b63d836c7333566316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d09e7972246764b3a814049b45b9a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd375a9f2739638e8cb774e554720fe6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494e30cff9875679079d09a31cf3422319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a42726cf2d1b443973dd5ee2b7a973320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747371a4726c5d549db13ed5508876f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887331ca9eb0040cc919ee8143887cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d853a5e78dc715480aa37ab0aa959323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04bbe7c5a10d1b2c308e69c20ad7ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c6356551b72e4212a71b24f0e7307325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace934cec06d0cb4869352886e6ee46326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43b9eea86fd163f3e093c76ccf3b11327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff9df3468f5fed5cf06852dc374a77328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1fd34f9dd49f1853306eae48ee4c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afdad6afe1749f1f014ff0f7b698f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e682c8e1bdd26f112e53f78a4b477331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea3ecf93bdf11b1b5614790f4d08c7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ac856c1d2f12328afc4d1b9f50f42333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5f7189d3b708e80ed6396bd8224a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768f564c7160952f26333d754bcf3ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681c14535ed9fd21ff981b89b7f5e54336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bbd19be5268900102a31bbfce4d03337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bf38ffbcc88552c4187fd4b064985338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e243261356ba1695e42a31bcbd652a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03be0d923377648d996cf680307f111340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4b43be98c3d8ec9d115651275a4d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174b0f5bde57c038916012f1b481e32342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac9d5567d2439861eb9502859c1b31343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dc7673aa9dd84492ad5604469e97a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a35abd6d8f623ffd871fe7e48d503f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a0bab055a9fb430ca7682fd9f0e84346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5f2244e1c87ed4e9422017b3e58b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54dc3bc4c8b741a671757d1d103810348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c93897ccace91eaa59f84647c1ebb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192cdde4d7c31200cb77d2bbeaae440350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1446160ca1421640ba75526f9a706f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23554c9c8d4937b8670f82de4d8fe41352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9b32ecbed918210ffb0f4c097a6eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b4bb6857a45b39ec8ceeaed2769cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bb62ca1100f948fa927d77bf564ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6496b39aa640346053f4c6fad707c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8b7074bf8a2e9b67394493926ab72357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad842beca7f51ffc925e07d11292ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1200446c699c3d9c4f5c1becf9aa95c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f111ea238845c8eae353e9ba519407360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8e5cbf7ee5827cc26443e45a4396c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4f34c10df9561b70561032679be42362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831210fa9af65893e15845a0f7ce31bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3263a93321b3372f7b679b1847b45e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a41cda0dc8075101493032c18ce1f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6fc8658bf1b7630d4ece7b1d730f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce39ba1a76cee70f0ed9a34f9b5f03367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5f5ae13db0f792adedf93dbc3d82a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a30c01ce91f10d74bdcb7110a96588369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bb2a1a1f8f4c9a1a43fb392c5a1f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc91af39c11fe288b2d25ce9a070b75371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9e206b9825897779fa56b7bc3e692372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042df0eaf04411d92dc1665830a78582373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17426538768121643808fd51aa85516374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbd40354cad7b17b6998524e5fc574375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9a23322871a9c7cd78d8242f1df8e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734627928a15d2005bebb9062fcbcd9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ba7b8ebf4067805d45eebb0eb7dbf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0405aa93e294beb2c6586abaf45378379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dde6118d73cc45cf6dcf64afdd3df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b49d761ac9b488b0328d6b815b9d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733efe64dec8b4bd2e109e833fac42da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ac9ad215e5301969a5175e680cc24383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde629f5c5efb0964738d79e3d62143e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1c97b8299e2a27bd01d860f77d601385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467ea4451e4ad5786471f87eb57bca3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5018e63273cf3bab13b76b81cccce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698134411b9b4420bb76f5d345dbcee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697b29eba77e06f036c2687025be4f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8d0ed26b44b6ea10e4cfcf68a891b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654eaccf018c1728e42b14067f8b424391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa14479d10e21fe26fe63da7ea7134392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed41183d71e092125eeb01366d8ab4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1f87abb746637b90bed5dfb95d7f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c225b4fee79d70b485c5a423338c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72260bab69e05bd9e98ba8bf8e2214cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f70960db85213f813e24a219ec8f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326c776becb83dcee961f56fb5d4cf0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37834ed627fea61e6b718f83f0054d34399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c3799bcc6654754f1b9442f934dc3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afbdd8078a60517bd141e694731003401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccef497a332e16c18ba55ad6002b7eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab72f51a8c77f74e9aae27b06cf360403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1b5c6cfb49cf287490cc6faaeb26c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf6128dafd2594fb1a7e7374fe7701405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6d8f3a6d816a4d34855f246b1959d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7e95532cb2cc0cbf50657f9378810407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6160e76274986457d65e4bd2a66dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038eae0ccbe333059189c661d1bbe0c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a66b7bd20ecb2eaebed399e76858f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863690782e8b23e2d212a69ab32fa319411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc7dfa11ae4edb0e7b7900f244e933412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e104c8bead694a63c91647129a848413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361862a934adbc932ad2d7ee7684ce89414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579001fcc66b51b5784a596e3cb95d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14ab3d8a26751a5f30409469e61dc5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910431f42b3d681feb431765080d631417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca7968b0ced5dfc4c06f749d5a75f5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c9c320e5e19215ba0a0fc9da43f4a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3381cfd575096a0e55a0d88b48cbb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2bc9504a80271c4253cdb15c7910f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aaf586c36557204e334f3afca3a60d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb491386d0c68d008bcfb9b9fea6571423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482acda3cdf33f90c5d1e986a3af467e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5458a889d3c84a8426ecedb113e5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb08d0f35a8189493621589c548cbfa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9a8fb7f1fcfb13fd7b14e53e34049427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c71c5e77b40b793ce65e5e10d8749428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32e3742cecfa718e56f9f41143c95c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626537fadd8ea886410d7cded35c720430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9f5481a13a12ee6ae574ad5fbd7eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fbba157490c52da4f833c24ea291f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6e6e055c03b2b74f657237d2c2d1a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea140e7da742db5211609447dde64994434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0529b1e0ca836e52853db47a12563435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5688f681fb7b48cd8440312fdf8fc70436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfa6f3de042c654784829efcab7efb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78c250a7af84d8a87841be0393248a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b11a182718d7085186e9969074b9a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a0d3e910ba1377c0cf4ce9c62cd17440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4050308c7bcc6da34f7c64255e5c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b67c3b5859bedf78af5d1a2defea93442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16667528a469755f3ca053b3f03ba40e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0f27f3295ef28233fc0cd427c6a4e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29b70b670a37808102acfaba57758c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec4c305dfffebc2d6e68978765ad54446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152b1d9b1043d0351c50ac44c94e472447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e64d2510812196d103ff2b1055b7a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686341b3a984bce2816ec9f49af90a17449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24302539600ff84a1b71b239ec38f04450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a574672bdb2384e5eacb06acc5edef9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed68fcad10203dc31570548177bdbd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0934a5ea96fb14d3df15cd0b4b49c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b23aac255771c6c6eba7316601a81454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163ef8b9f44d459d978fc03f628ea50455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab29185248039c8457edcd7405002b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e3dd81bc80b68e1808ab80820ec13457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f663be4fec048bdd76d46ef6cc306458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bec80a8281dcd3b42f582cfdba03e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614819b0cb3a67b86ce4792fe076241460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6e0aca99557fcb11871af10c01863461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11098f54694cec186b9e48317a96c61c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ca9526e4bd36cac0f77bc1cef830d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d890ee20d3f46a4d614365862770e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707e2848f8de49e79096550078c0d4e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a999d6620c893647bd477b544f15a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01e22f0b0eacc2f30402706d7e2543467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b85b1163a78705b8919ce29d44ae49468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c68179e35c8d1d277e6baee1bf72e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fd321bac922850d1c9275c301310d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1709137520db511e310f07e7d4877dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ae43057ad9dd29eed5c76f6b6fd07472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842b68b055fd2cf4b90534384d50c82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293dce6ae9196f4c0ad73cf544e31a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ec0b45e12d4ff03294a5d33bc0112475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abfd9193d7ef6e6c780d06a17f0f5c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c4871b3e44479e59294c49836eb92477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1dc42011c9894456678f315ad88cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d097c41f3b1d1056cf1d63da5d8445479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5e3ee69050cb53540ef7d92d0d913480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd409d9b65fc5e5bb6475b88fca93276481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd81646ad2804006b6b676301be4f35482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434bb54df6b36c50df766d901f772ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f65cf5a35db7e8c77d0afc358f4696484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e5903db6707fc4547aa8e1506af92485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b74dc3a23be7c8ae6fd62564ad7aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a89af0f5f1ffd9db0e569dfaba63d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d6312dee2715abe4551cb407f0153488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c763fdf829eb3b3372fb20f21b8e7af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156650a9cd9fb200bb92570f8b0c5c1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2608c37a3abce16bd8196f068574655491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a290ce65f3db92e40c32e69aa6e89c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117dd89d2c8a381012f1e1a114afc2b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6340a34195a21dd7b6a0f6f7f7c265494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb5796a9a5cb1b5a6af616d0eef640495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d21c65d6c46003d8d2a2d6ee8a632c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfa4a4578750cd41bba423195aac5f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea3cfc94bb06ec7b61171292cbae47498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff972c94f6852b11aef74da1243ac7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce17c4e941fd2c1432530b352b102b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891d2c0cd51d6bfeab7a63efa005c22501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caaa09391d8666db89028824bfff22502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d5630d1294284b3233d719e8c6197503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3858fbdfd74d6b983695e1bb3da12504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6c1c550ab0a3064553fe925e1024d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf91d7b3a0e2f1fec5c3a62c96fe162506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3581e1b9825825fa84d8e095f6237dd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e109cb953957d72558cdeaa9b6010ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7184cbc704e6638ab56135307d9c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bed2fe5b69fca23312d2a9b196b862510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc5088e24346de39d2c5f7e388d71e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44c7dbc7e5be3a921228ea5a369863512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1afb6fcfc7e9cf75af86a79481492c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829fd8ba2b3ee296c5d0ca6cf342cce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ebe53ae1d618136f996105d20db6d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e830f4f9f4f6b536289428e758b32f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28464e5106686882b916c68fa48f77a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef04d714d5a6a294f71e7c7c4aaeecf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d6f26edd0194287000d33d2cace9c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4ca19494279801d96e06f3f3229ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2be32061cb6c6a2efaa61b0d80be3e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b304893f1bf7c47efa5e77f434f85522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f7300976bda2c83b70d1ee906ac71523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e4f99182403f07d2106b7d8c70097524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11586a575a0c4310934297e5ce842c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb73bcb5ea4ab8c4ddb229402b1e69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39549d8e4d5eb406659d61e29fdc985b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa850935a5150f0f518da262bbd0073528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e94bf6d4ff3246449159130cbbc627529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfc48c23f27e50996bb8929f6c955e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb955ae97d14631263a1d94747ba244531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d80040ba82aec622720106c8c51ca2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b8a8c26754f897ef6b451df95ba2c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb771a9bfdc3fea46797d2931e4fef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4677b89493d2c53087a95068fc8d53535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681638aa4b03b079eb3801f7bcc5092536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ca990dd92381d2c7b19bd159c5f95537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7864f7d3babd5cc1480ffff8ce2f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e4ef83246a282b3c41d03f83bf030539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22aa78f850439c3d39fb1f4f779bf9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3db834f0a7e9998b15e543eef3d124541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea4e4a660e9b9c05050300a89a3f73542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656e4b0dcd8dd55f2b6202207c8395e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0c5f0af3e4f42a005ccb8219d6846544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5388c764a585587f32a8d0e57a40b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95779a2d3a73e1980369b053ec50676546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1634be8ebb4918f6ce063d45d063bc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707313f69aca11eeccfd0818f83232bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fc8879826357639ce35171d57223b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82018ef3ab47dec14fcd7f558b2a09f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c1036812b1bf45c5067dcb2f5c127551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9914aa3d67e72e68bf92840a5d7e991552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd3fb4c936c8b880ca08552904eab0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fd0472df5664246a2db8ace6ce8ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86e034427e25b418bf4d8997243881555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7551369f1afb8167a30c389aae126a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d4a78d4f642cdb7960b53c9bed4fb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4abf257ae5ac889e0bcc508073ef4d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d7595d80f2eddc18e940d6daa9080559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae262a143ca15081618f203a68bcbded560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059682bc7de4d271a29173087ee2dc06561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848a250af7dd9e5f0ffe93c8b01e0c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556ddab37807d3c44c9af5955076570563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7634d3ac43461163f0e3b95cd6a24564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ea719a32d2a247b05eaaed2638b86565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773675a075c9b53d4f96e941eb59a979566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7b43b6b05ea26021eff97b454dfd9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea50a8defcfc75f2d81b462d914651568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc29a090565515c8984da9abcc40c12569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59506f980de4073fd28885450fc4c036570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff4400f65f47a4592b4d6cbda27747571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861475d715c4195b3789c1cea755f37d572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>