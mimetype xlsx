--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90958bea45b7826afac74e6bf8ad1b711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1807dceac9a3a181c990c6a3d0f56632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2148aa93e1f1ef5d2ca3ff5523a743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114ab0361ccb9ddac4d4cd785ce5c934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6d3b40a453492b3f20fdeee4afef25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47866eb204e97e064be8285572b8cf96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b15b579a8bd213039f047dc62e0717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283fdc16269ce774db06b09502eaf998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043264161ea4d28003a161cfe1239bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee1844678c48674579412b1e5d198910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85cd89bbd0be7992c7f898559b840711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271e21b442c5968404dc80d2eaab6fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b9c9bb700c56124208ca8ebcfaa5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50510db04f7ae8bba4049da5d098fc9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521ac78eeeb9a7cd07c88c0a6495a4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495f20f49e22f8a595308d2dc2f58a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cf7d20f9953c92478b8892fb04ac517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2126b61a407ab5de7e71c78050cad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bdb5adfd10c8a22ea29bde55c856619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fe5a702b6a43a5afa73cc5a84162d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78599d51dac44f9c065e5ae67348be6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c5756464e2a81068421a1d1cd392222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d156d0d55dde751b438c28f0f13c38f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6f8d9e21d53a947352d5e669b6e9224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2f232a328fe87211bd2145356311425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efed268219a87f37354d38d73a5eb5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a275575f17ecacceff491364e60771c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff1346ddb3744c2da2a550be7579c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4ae70247ced278a3f217d09393c4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ac2ccb2c14c7c61714286d312844a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7e97baf4b19fe32742cbaa7ae228631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f2b8f0fbfa7ee450f17b4a00c277732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccc50c83832d7a120a4e9e1dd9b7ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecaac0c7bb9af2d6e319e59dd40442a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa2e2fdded62fece4aba5a950b617a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fc9c8ccefefc44df57133dbbadaa036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7629b915deabc9a70885dae5e410b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807629e71ed8b8046ff3b8769e3715238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67849fbd2681baec82d40b92c8d9b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a166b860b4eb42beaa6ba058699ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c934001de1f5e3ae74b9d2c22ec0941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7da7a47fa44462fd0e05293eb1666442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d422bc6d6a9b9254794cc2b80f057f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caa3aeb23a25f1eab193da6ab2e3dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7b3c0fc8692e266c8516382f4986c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95323afa4e65d9d0137025512b10f16846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa62aba32d5d9d26ea5cef48c2f2c7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009453b0f085e7756203262def83535148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3905a848ad98492b21a8e485f9138e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b75a4aa32b91ccde3e56f0000186ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be600b9903d388602095d8a695c65e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ee6e59b7063bad9229faa079dfcd952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d263ae95408c6e402d7c62656ff3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba6fd42d90f058535e1b896db76e3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39244f3fc13b9af0ac02060e183abb8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc920fc9f1d0525d4a970fe79758882756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf73d225f7d4ab1fdf103a2b0af28c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064338fae2cc0a8784318d0be9ab55558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7aa29d9e314d5a07ae602eaf5993d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09665dfecd49b1121bfd475549bb7a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8982675975761e965f4950ff90d6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14947b0f2f99e78e53981c041407c3b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dea0bf1435b56bcb78d0d109dd00963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadbc2f22d1dead61af466b3dfb124b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b6376879f5536c8b7bc526f63241265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83acd7d3a078c8e6598f161954d8cea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d37113c643829a3196a71f17430aaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c6fc564d9725a49d2f0bf406cccdd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545a5879b769a92cf7d7176f6a2e19a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff309025b924d0000e3abbdb1289f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c1895c8ceaf4fe8234b370b810ebc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77e60f1ccb57af87caeec7bff3dedb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bca421da4af0f58c6c3248009cfcd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3b261b7b4493acfbd9327ab01ec0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a06322ab4960adfaba244ce0cca39f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522cbf205685ceab9bdb792f0aacae276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2888d90bf11960167882f5005b2ad877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb95feab2af3406b33a2b8006c2a2ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b27a1fbffee65452b202ddae0bfb8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fa9e58313c33d034b58edaad6b54480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e3dcfa58a7f0e3fec6f8d1b90cbad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78918315a35ed439a512e16370809c8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f833999f6cc5a2378eba22ac370f4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151da3be710dbf248c6397e8d050bdd284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68b6be42a2420787b0f0ba2e3c8b4085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c99a8347dd2d664b623cf66de1669086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144d39e58ef9af7d30ce1f4d4a018e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49881e7a288d8d58d44b269df0285d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27119575312261fd20c1232e01adfd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdd4ae9c311df424ad18a20c43a73d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae64c4f4b6a7a689e752927965bc3891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064a385b1bb422811d2c6ae60d8fe8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba35b034ef0214d42b598fb76fdd1093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4157ceffb5cd1b895f93fbc80319a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b77049763882a55ea5c96936a24f7095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84741063749d567b8c4468fd2d59307d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7a89988d674ec61635c65d56372fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1fbc1b3c97133bd6f7fcc3046585f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f46ea8a48b3305e151430b5a662deb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790547ad674f7bb31fe3d349bc118d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b51af271cba76b8fad52aaa905731101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf22919b9241b3c2689224f47e6fad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777587786143d276e129d7d5ed52725103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e60bcdc63004d4551cfdae11c268a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa49d38ebcf04e54f969516f7548dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc47435b3caad1d28f9db0a7c561e3a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26aee81cbe92c048ceec753ce165633107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2ef97a49b0b8346e3e3284c7d87cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356485e824734cb78ff745af28427562109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5e1c188dd841be04486f8e5f190fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e118d0a9f1c2f2b05c7ae786ee9ecb9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f8133afa563feeba6fdb1f1ce282e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbb7e2517d7a4627f33cdb19301c22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c92e0dbe4707b8bcd0134fdfc7194114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea264c8f6cf099a1990d26fd9404650115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bf501e0881b7e5be5c82bf580f84c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5aa7a8d8c4cc277141e2be1fceb2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609870dd738c67f1bb32c6e5464bfeaf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f810bed0e75a796e9b6d147b8f842119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f97280fc81f8fe1af1f59567f6395120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0bdb4ba7d03357d317641226b1df2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e717a6de84cf5bbcff668622a6e8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b136254ac0455b289fa476f07825a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d6aed7d13e746eb5d53ab4495483f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78230477a921e58dbe19d49252d45138125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708c203a3fe614c7d6443b990cabfab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e384e95e3fae140f5066521192c191f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82847d59835325e60f254a14e58ad2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3996a8e1a0d5efaeb2c341b247c51b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acea503eaa4854fac288f23770a548b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a269e588fdb7453be15989807a4249131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81958ab956fe4dba2eb3ab5eee46a623132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18197183cfba46d241e6eeeef91e619a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10ae6f9f3ae8ee940f8f1832de0bc3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2249daaf66d7b954f91ce3c504acd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfc947236bfca48be28a07a92db3f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187387ce9134547c2d4c57ce545b6d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a81936da3c3bc17656e6715edc105138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1326fed1090e90471e49ed301b7be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6e0516f78b00311c16adccae52f33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c26a66b523bd4c2e00e30030833351141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95394e933a787db929b39a69a377065142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fc77dda9a13e5390bbcb32c691cd7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb67bb5cd0e701798a2e9e0b9a820b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bb697a745fb30384bc4d422916111145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e919ce5b6482f713614967a94bafb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43370bfb0d728ccc7c48b270a62af882147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece13eab346d4ffc38178d1ed2f3906148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cd619ef2fe3bde25b77a045843132149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7650fadd4368a86e981d8e69e5a25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ee7213489ca0efcb76ee64d37926d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a42c1e5ffc8b43c0c98b26bd8e393152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bbb22e1619aacd0d322950bf46e79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db52f4e0958eb245f10263368db4a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f225f17372d91e52472c88c9b80f836155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80186f18caf8e2fd3ca2084e9cefef34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6993f7bef35cf75949d2af44af3f0e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed588b08172184d242a70f5c9f0d02158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79da4bc19384e6496550532f61832f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e738361e85291193ac484abde39592c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49824335cb91f2eb46c187b72366c5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ab0481bce8488bf44a529f890c1a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c449cba9f25463b3fb3388caf1ae0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4000cda9fb4e006d109d6a70d35ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44eede33e8ebd917416a60a5e2b5a50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab96a81f534f78823687765ef17c468166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86053ae9451c36797b784569080ea6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c66b13e97d71f6e21680a287f78095168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762761a9744d30168ba6e39790e3d982169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc756b9df8ff4a7e4bd8ed5f34d1c9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42638d89324e0ca03e6226b9ffbc4e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a25fd07b95c85c6aa8f6d87381dfe7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dff8b6a7ac2de70f388c97bf3425e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d20723e1a7377aa5d04094f95d0c73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6f042cdcf310fe7f842289ac06ca0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebde33297aa339c4aecf22effd5e20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084ae9851a458ee776d122a8e56a3e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7d3d6525ab382707fd1b5a3c95be2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05431973b7b4aaf76521ee43ce2498f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d6f5e0c4314677e332df909d26677180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b63342c9c5cdc3c80e26251af41015181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04343db006dddb9a830be31421a52ee9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fab2a1fb45451c3ad9063bbb1af337183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0e6658aabedbd14cdfbf64f6359a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd248e42a4fc8c5cc68e0db03fbe05185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3762dc5f05cf776363a7b3552d27aaa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17841f6d5267339ec279e83472c4630f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a077acc4d605dd825f2021196fd8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781761bdf01789e2e0342d81af630769189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd26dcfce594b93eb16aca2067a709190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196fcb2122ad376988f41157796a4c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e02f325d68916e72c7a08ae79ca79c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193cb17d92eb953df2a5bbcc88ea467193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f3ac2cd9cb3875c105309c2a6827c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673f5b91506f83b233bd5b5095a97de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31cb71b0fb3af2742092fb5f1713a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a6e02de3559960df4d3f4892bb655197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560e45d344dc04bcc792336023eb4ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed2e25b85cd35852633422e236cb91199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad06ced76ea3c18e7ef0b6fe8e51a27200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfde98bf6466ebb7ecae00cf07f5ba5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f566f2bd504c357fc2db808283d400202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2ddef2b8a48ee0072c47c020a1573203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6a7e71d998bfe79def0e0259d734b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c08120ecafa11ffa77bb8258f1fa0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac70dec1ceb17792c84df69f6b5110f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb506b372b573323fa587572c282987a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847b37bd93c2368bea12b0ab1d61ab3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713201cc993c17796bff1d00c69d4602209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be06333e9e6099155a43fcbdaa97323210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669c8ab7746816c86851d2df71edbce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186efdc8f3a3e358546d7bb2b9062a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5614c1bf92fba2acf8ed5b37d504511213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241103036c982ce4c11dfa741f585015214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf036c6fd64635c4011113ea57b59459215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca5333ec1debf9da87c997b703ee24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fea0634d782dd4c22f2a14584da99217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b932ae5f1e95669b877024d1d9fb3b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b82bcc6191f154b11eb8ec13d12809219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f183bd025b6e10351005eda84188f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd91ba52be7a88dd5c647e57f6e0eae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea86b646176722a5eb9b92342033cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c8a4b7a52332044f080b70aaffa7b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982e38b366722653ea5f7940f4b1876224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe1499a8ef4d74fda4d8d086fe97c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11d6a8401728001b9c5717690d18b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac064cdf9b3bd34a2fff69f7cf0825eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac62ae4cf26edc1f2735ec99420e6f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b2c142899235a26370b64a4714a70229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d760876d8a8408fceef299592ccf0c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3a082ac018a2387a8f9daac0656e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696417e83b8ab2ed298976edb933d41232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1d96723f9a3a76a0e2edde95a2cef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad595770a543ce6bb7c58b93e40e3c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a7629a67eee500cc78719528d0daf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e2d691405749b2c9604f932e587f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cae231833922a116d24cbf03812e72237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bfb080b478816b83ef3446c1784f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a11ef9dcb780cd740fd7b476aaa16f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2866d84ecf4a2ea9a76d168add5b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3293e54c8ff0f132ceccb47e5c8c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd91f87f0a5a4b5c6864747d1fd3726242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400bffe22111c38e0e3e2bd4fd855bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06445e41a7c2b8169b42672ab3d0222e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb762f31b266d3ad6e3ccdaac29a11245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255e5c04c3a7bb013e4e9ab2387670c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd035b5ec75f49eb5c4ff637f9c8b4b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbada882fb953ce8acedc09c29e45088248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d8ca9c9592a69c93905dd29f672f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605ec1756361bde80e1652302d02285250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62874b9a04b2ffe1882e98ad42b446a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2c8e7cdf591e1fd61d2b7eaa242d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe660eb70e8312409f21f7da3df9223253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1e17c30fdfb9997b9507fa9dfd0b8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30d2e7feab2d27ff0d949735051ee1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1831f071dc8249ca23a21b772e032256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d44cf018659cb7ea48fdaef9d0144257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3e228b542daf281e1baf0487750f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83966d32509a9706289da0265110b7c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badc6751b595fb44781d988a14e76f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d899ab7146646869ec8d9ba573fce99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0382a859bbc1853b7854dc354b7e416262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5d82deb696706602a71dfe48ead02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0554aab9457d43c814d295972aaa9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8b4a1db022919fb497ca252411cdb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e42f6ea1727c5ae85c83a050d3e25d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d59fb9dc399932f3e9e6776f34ff35267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a128380c9dd632dda0aab7bb03b64268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0b424ee76bfeaf1fa970b454077ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9b656f5f21dba3952c5b61af251b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0c482ee19374db9dd997f3927c5ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e5326520f6d106adceea17db4c912272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c3204639a059caeb779d80cb7d5ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90c4166f5a1e0ca45e05d7673b1f45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e407050564caeb1fcf8227819ebc7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f72b9172eec542e3f08c70b1b852c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aaa9603743930b3a974b6da4cee034277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe9aa7b76fb89e26a39afe29bccb28278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7a1740b4a9db6bc055fabfaba8c9c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829e3d51ab7a9880508a9d30b637426280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d9a5420146a686fc13055ba217caa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e38f05737a6d337260e620448112c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf80af40934e779c8214ff1cbeb8c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dbb9cd5075cca7c320b845c13bb20284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688307a129f343d87f9eb8d475a5ded285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d379d6120efaa01e5a113e76b610ba1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665909a34edb97e9cab72ab1c9f60de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b852f02f328d97edcc530855a2326b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211268e8abaaf5004b6efed2a082aacc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24991c5de2b54240cf788b5122fc54c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271cedcdb5da7003045bff95190503a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e347fc167a6b8782454fa4c5da3a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48175bd4a79895cac9cb04c1de9db344293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d42439c2e2dba308309d5823ed84a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfdc3a489b28193dfa17ca26994e6f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe59991870a483f96869f8515d7073a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d811687a87ce93df5f4aacd9e38fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af2ebfe9b3b6b1887011527d36ab0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540766e32dae915f99804dbe8cf1eab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3ee82f3606f9e65f46348f7124adc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8fcf6b9b2368737ca2626e959f01a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e994da56829b4372fdd358c9178e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90810ab4f28209e0eea2e491dda34f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af674d0e843c97671a811f693b5ea0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f46e3a5ac25e480c35dbc325e6f7b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6028999dcfc38d7f1967d487e2201d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de54828956f22b0b9981ec468aa4ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b0d83b25748b52182e507f5b239d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32c568e23b890d2f96b60db7887e5f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9015f08be91cb64bb684fdd6cd290310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f38d8f6c08dadb193dba82be97393d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694409e444f30a1f20170d1e7e9de5f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e675520cf5b38f4430a46aebbd96a9d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44c42c73804f778f75a16fb7bd11a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1074d5390814514f9b2fd17129cac9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d53797d80c69f8ed5f378380069df8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dec57635ada562d90256c067c80933317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c0992bd5f6b49175fe52ba2b65b8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db80ebbc77644e257755fbcc8ca859d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d0bb8a29ac7de27a41ee03f7011c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31434cbde0d73e33bebb32b2c2d04d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82335c436af49976a16f70bfa9158fb6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b5bd15caeeb23f82ba929923d84a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ded5c25f950e5579b12d4c99f1c5ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420af793cb787f3f9936df0cc389c16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4ea17a7b5e9d89b6c81d8580bdc7f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc764b7363d483c40944261ef9f56d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aedb6c7260baa2df24c3a5afe8b2b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeab0644bceaf65ca1559e7cc4bdba7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01180393d066d80f7938abc457d0b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308007efa9aa4985c48a4b80149506b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb36a5eff9346b3699ec8b56d0dda35332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9d3b2c9662bb3ab25d3630ff2b5b7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa882a699e83d3672a5fb28fc71456f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e9f276969864f52d4eac65f0c475c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79d7f977a4871f01db222b913413f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac822f71a644cfa9e9c020d5a74a96f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc3a3bfe745002e3745572739b9750338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcae87a519a34ff98962fdc46c1c848339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd45de9c4f77dce0ef469073596384340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8733fcb512ef00dfc821dd351a1805341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24656d93de3a92420142d9438ed7dcd5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0571c479061b301092a28a9fdc3af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bf90b10208fc4edc55baadd72eba6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea21beacf44d62a575ba1555fe4d960345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45c81ce83c3cedf105ac64bd52a23e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614615b9700112be416f528667a353c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575343e4f18f81824e320e26ecd1f725348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea282986ff26210d062806f6e02676a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d4491afdd34275d7ab84b1d903756350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e718f45c9c7e7f04291201d674c28c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a344026d3f0994e1d069416d2355c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907a116ae96d52684e1396a0029d0a9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58108f0d25c6bfe7e09a5722641664e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac4833913e569520a6ac2d380b73c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0dff917e644512fd16cb49a56f1d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db43ea883f70b6c3407559a6b372422357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd6f987467fa03e65bc38639b0ef76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230f32aa4f871863bce1b36bfcde1f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d6f14dc361d262638242e19124445360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a695399034f702b3cc47506147650f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb953887b94a3c555287bd275daac3c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611625abdd3955b0397a07806ea28099363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3dfa17bff80ee80ed947164ef6d6b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed16d0a0635ad83ac5b796313132409365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cf1f1a10d4867b00419f0c3f8eca9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484635f6a420c2c0b275ea95439a4e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e2da0b53f06f8a0170fe7ae1601f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8d8216b38fe1face2d39833ad5c63369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef4fe0b1b148527297ae9fd7d97652370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3bb98d600cfa0f2caf7f53dbe85bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb92788c7455bcad630e16b9dc4e199372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2e38e54d8fef1500e7e7adb7fed62373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885fe57bc2a42d5f38888fdabe66635374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9170d319c5a018dca1487879ef2a05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79928780608013525de67bca5b9dc664376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b02af0caee05bcc024ce2ada55fe5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a8af13cdb65329aa50bbfc9a209bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28e61729320fe8a6e29b8140f978f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d05f02d70534c923199b0699c231c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b5cd99047bfacea3bfba45dafebaa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26ba252144ddb68f84e3a5f1d01dc9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf2293a6b5a312a4c7bf525243d0d4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a8ae5ce3b770aebe3be0086ed4ed2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a8ee4c54734319176dadbaab9392c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97aa70719484fff90854b5138ea46ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65851d2d37309a3a8fb1a340a370d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd2856949bae769b7047acb31d3182388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc218059205b6269f5d0eebdecc8db2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d933c3a323970b3c88ea5b6945b16ac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d060315e45bc1de2fb0610e9c7def391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f0cbaded56489edba008febc96c7b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0a54d63109e1192adecaa73a627d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5f200522c56f0704829ac38f40615394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12549871916b3a69d40119e469b913d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60334c088b6db6bbb59ed50c4292d4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbebd7cdb63f5121df3c3d10ac4024397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722926d2773ada43f04d534416a7f07398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa8123aa81f86f4c02e053e4b65024399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d3b075f06ed0c3ec0c8457e177264400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5387a90693d2917dbc8072e1f5b935c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ee98c58ab3c75b2879944c501f0de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03190d5b573907149ebb1f03df71055a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a912e1cca411fa26f7b72119e3fd6bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece3d349890c7cbc75c2465e93e4f01405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf2bc7d82c84f7af905abf85036140406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c508beb77e8ad53a7b81d421dc0589407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb966a2f49dff3538c89a4ceb889eb0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51095e0dfb1c37b9e83151f786325e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404e15ae2d29ef194a40001ad8e5368410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb054f28d02aa40e41431ada9f59ff44411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e5748443f5a83e90277d05f6548ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559a9ccfc63866f5ba706ec6200091a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d88fa1003287737c03c6d17789838414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8435953a6c93af74265b5b21991b79415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6f05936cc7a6ffffe9d80c6dbbb1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf2b1a4c0b433f3204ef24cf674856417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25974367a94db604fa54ead4e0e1f639418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2e0e134c5ae8d036755cce38354b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6452b44a9b102ef177f833670f9626420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1c769ee645f19dab57def6d794178421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f9dd20697b87bcda6d1aadba78524422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a3327d8a58c3636496794ef8c3c69423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03e747e9cbae40b16cc3f7349fc3b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddde2d448af122c9e7de01b71726d87425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761b5122817019c880cebe78fe1866a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d27d5a2e2ee38766449613d02a1b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd56c85536e182bd2e925af43063562428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa992c036d3f52f7064b328430310f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ec718a9421aed9ad1edd6c5b51fc5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907571a82fabd531baa3d47f6927d9b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40a37241d5d94243e6a6e6622cdbf9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e447b3711d071a4dd78817a08ce74a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf86aaa75b6d5d82c3301e72bf6eec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe99017f2e34355026b4bf0d3baa91435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431a8a74989d7bc279c490d7b69a2fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4a8e52032ee6a3546561a691a5292437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04d735e9525fe690cd973d945d2b50438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5ccd2d4fa2d7ca7bf5cc329513a61439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340801ec851911f14394eedeb1f8a9cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd039a3e4adc730be9cd31a7b3f4e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b25e4ebd16abf267a8cde221eadd1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6fcc9e0d4f4bf35035dae4be8321b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cedc67268a5898353e199282f6e779444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf905bd4b12cf412e8c50f64ff7582445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b20aaa2a1d0ffe12bef2557084fd0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab357314a369f5d4003465bdb61bb99a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0b6af1d34d88e5413c818972ec63a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f6e47be07734c73654937adeb5b11449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9a768a6d720091827d688b9abd6b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e20324431d5188570a3dba54ef00b6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53b7270159817ce59acd4b11678be1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4ffdb48cfa8b09bc645f8f7cb9059453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16080c05b98c999a31323c050c1fd1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc458ed07e63271e2dff6a8a408d71e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e044365d557cbf946d27c7292c9cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabdaa3a87c5594059b6c570cbd2234457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f57d01d7253fd5b298bde067a9162458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73d0c16ff5af0944e6a8e86c525f50459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d907010c7519f0bfe4ad2f6091e6ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfe8a4d6ab1f26fdd4dd95576b225d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba24766185d488d65d8a697429006e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300062ef2dfa2f292acf7a08f66a5a02463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cc8f4b0b4d5ba0c18deed97904063464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a8a58833dc65c6d1f06f53e8ec1e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6eb2c934348c606159e3486116a8b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53e3491af7c158cf094b5c25642df8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cde51f801dd35b037fbb0e8028028468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a42d1b3919e98bddb71a7ac4fa9291469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45b146f2fa84f0b950cd865dc5e94f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a057814ee9b4ad010aa3481e58265471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29cce07ec1769e48459dc4aa048411472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d591c377878be65327a647bd5ed523b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d006fe4b2449674f2a999373d5cb310474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e718d781de06f57aab7729fe83e0108475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578b6c675e436ccd533d4b508fee67b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69194b91dbed28dd1c0b1dc12e4ab4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f370113b6e59c7a5c788ff0fe7a3b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec29dc94f7a1847699e0469eb7bbab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c276d3a53e5183b79fe8cc4d9af3f1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5014002b0b17df6b942a00b29b1a8db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775631be8a9970c265d2a86c828c627482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04582a301a069b4911f491ffb18a8ef0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d5631d60d6653e009f4dcae8b7df3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06324351207fe1ad5f532c00b3eb79b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72eecf43bcc18e687d2a4b1d691477e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb17a73b7e10145bf9d322e6e20163487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d60d45dafde890cee4b9ca683ddb39488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04a7008d83456ee418958d2ea6e670489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204068f74bbc1fc7292154230c59031490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e1c4b75f0c6a68be47029b9ae2573491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78766d9bbc2a211a6890669f1464fd6b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde19d0ca8f1af0f8b06a289e1d70d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b517c5013a8cb6d723684cbb6e867494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522e50b4024a4bba255896efe0eda81495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65313a76b2f42fc2a9498e8c3db4e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676d035e30db91c8c88caa3b7c58358497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82725e40623f1eaabbd3d5aa7114159a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e967e4badb8995c838354739f8bd4f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4944e5c298c77692f7a2f70a679b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddde90707a9f72d444e382c16f3329501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db576337401e0fcbfb83bcf638bf146a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67c24e47ae363776e24423e01e3da2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51ba03362c5e70f4f7363dee7facf3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237776a3b009b19430f20a018ec377c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeabc40cd6f9d72c97efa13b2a4b515506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2d2b309ddde72a4e7b910eb015bde507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0b0ab3875ef764ad66d58dc945157508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be105f22e7e026edc71faf036ffccb34509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521b16d3f8d41b80ab113421855272a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ff5c139b3e19edcbb39ac9198fe9f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e57aa2bcfa961bb91e588f9ee2a56512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c1a8d732ab55073fcfc6d634088aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6538424ef26711a4d6b7bf82df04b3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847afe89079a50db8dcab37b9298c9d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912284e3612fe05c8e33bf66087eb5cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1581d73ff4fc9c78b7d1387a82c657c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b7bf9fda8591606f7986dd3692ee7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1395ede2612e321a764a88128522e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b26dbec975b8cc4bcfd8360381ee8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7b734b6ec7cd65705b416b168ffcf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34832025ec6ad1a1b540e1298da847522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525cb56add86813bd14189c067c8745523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6570c2a8d31505fd8adf23eccd3743524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc8e981d78e2719d2086abda9982b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee10cf32845e0ded08657e7d85c460526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0ff2b7c83a1cd32f07d81f368549e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988121646bbd4c7b2e815c43f122736528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9b4ba4557140c94cfec105b62541a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e031d0c4272118bfe8aead79b20de5e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a35a3f5239771d0728079f3a772244531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9700a80aa2ffeb2700da26a8dbabe8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d4c51156edd3b491e5b4f1f7b3c32533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4b0e109625812c32bf06d5d4b75c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7e12ea41d7b4dfaa79719bf67bedd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2309498be22f83e5847665ef321e8d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71616f657c446e816b39ed8676da008c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b0c50c3061a4cd32bee0f9f86fbb3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077ac43d94e2eba7a0044ab17f27e5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034f77b7a6a28bee85c497c0cbd117c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d147a63faf7f2ab9c1a45ba6f42ad5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cc6fa71d2e9cb1838fa322cdab103542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518423f6f676c7d77e1f9124ed30f97543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5fd85b3af5c505bac0e279f714f25544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87959a22d8819ffd3295fb36f33d1cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b292b8c03631a522ecf5b408aa36d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7254e10ef09b48a528438f324f4e46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43e55cab934f0a5ae5a2a674311672548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57e461b66b3b140d9ce37e9de0d451549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de92c9a6a9b3d1cc331197183325dcc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f74b506ec394e6a7e69e9a17d8be54551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06681db87ecd7ab8247ea20d7b200dc6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727de1c6ece3451bf839e7c55a18a91553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04354ddd9ad77f3af08c259d8742aaa5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bd4903bd813524c4b026361456ac9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793b54b257f14d1f9c230ce78894ad7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8210317f98075901b8e8d516ee0eb4e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737d7da2459124bf1772bff9fcab09c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91e692b7d060f54c378eb5427c994a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c5e20c24d2bafa4294e4575d49823560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c900216545e1b90a794cd8f28a32c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bd824f5a291c0af0cba4b24314cff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e33620cf2e9da6dc74f77718a6dc96563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292cd02bb7627f4cbad060b5f5cfc5b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9d74d02e3d7c58d602d3c915b2deb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b38c392480c354871cd73c80748ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7d5525b48932fdfe4f4088a8a5b64567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc45d99c0b63657449d89b019ccc83568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ce317792a63e0891496f0ff8e2d34569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc6268c66bf596e952eb468dc603ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcec52d5c08ce8aa1e40b6beb99887571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c8e05c5fa4240c091fa1c62ca72cd572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612d719b1cba556a5e2310eef1a2b511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86647398aa96498e321adb208ec63e6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9390381c755e7a83365fd5647b21d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1340226ac2bb0f5c81fee6ad87bc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103c154aa758dd8b30e04a3a3ce7db05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4f80a45a28e5e600389ecf943fa806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad559e4fce225948d86eb1e79488f14a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e346df811c2cd3fe801b620171f5df58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433ab5669264cacabec601af02795059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b463a5dae814e565812cac7d4c4d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6245edced2c052c8e9a29d16db72d3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9ca82d0c3773875db85407c6d8c9512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8d8f8d8f7cb0e39bf00dd98fdaeac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415eb675687889b72bf4b3d66c74456214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033af625322817c3bcc66a35333ab07315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe276e73ed01aabff1e02542f6d2194116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11497be55119159a7d3ac9425d70feb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0aca892103e38eb2242cc2e32bf1ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b320eaa18cfb2801a49a1544e5b2fb519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725e6502f6f7eeb8c8fb4e1c1f2288420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872488d2c1bf98398aebc0bf4118d2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f887b3d9c2a9f7f9f078ff479847122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c93d7b0fa6383c540af4e2f2670ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963214e2ddef3e34726804cf3fc81b4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3acc6a9413cfa3ad180850ab36dea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c912dd0ff0a81891f254f31c8d721526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a8ca0fb59f84fc2bb246387ffd03327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1f3498d79a043e3870ca6d299571028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d24b46e17228078e17b96bc619ed229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02593e8caa5bf8f3af3e2b430df2511e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f496f578e9917dfcf73864be32fc631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27cbcc285ad31f34a34b3e453d3e2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9459c5f5f22cccb56f854f4a63e49033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1a022ee95f0f296bf608ab6a9220634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae206f0a53cf06372faf26e5ecc2d43d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04f39fd79c649e5c5c89dcdba7177836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5b5ff5e617877e01207a10b93079337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbfd1746e67c2f3bba4710c3fb37a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9e88e8f8c0a013bd0eee0458b3d2e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef077b42843049a8e6478fc7edb02540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a02ec91a2eb6e8b9be2b23fdb784a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a0c672c49b4b11b21b86d3c1cddd542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f014ee9fc8d25e61ccf208b554f669e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16c38466de0444fbff481f2a82438c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80802da49dc3eee07462b3d751a915ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9913f81862a000164aa34d9fdfcabe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3685c1bd7ae6baf92cbf13372805b9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83f75b36cd7eccdedffcd98541bfdc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f750153a74d99d019267a8b24447849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faacd208eeb837ad84cf834048ff2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a58787fb669ee4bcaeae4cc5c63d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dbcdfdcce19a2fbec771222af759352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02bd81e4290d58effdacc7f5c1b09553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2e945ef71b9cd867d62f37e8f96b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f596327850a2db8d0db0cec7057b8be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55288b57f87c11d707d3de4fa530eb456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7643686ba63e4fac54e8e23d7eeb77757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3f37fe0b79594af412c4bd265b2b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c74a8f834261f0217b406edbaa297159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834a8df1bc2b15d3c48fce3d92c48ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d02a5907e0129ee6b8f7a5371eb14661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fc229bcfe5130f1723c16fd5a0d2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802a007719a121bdc8b94017cc34a3063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35063b07babda414324d40968f448aff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e270f3b79b8e114fdbece0495d99e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab31b3c289dc0f2ad90ce0bb20d5f4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac677c92d8b81f2c3c357dc806f50c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9c09b72d4f176e3e44adee2b26a5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec675ed67cc0b32a23ac4b382f2482cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f631646bd09541d8bf5ee799140072e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77b7bca610fea410b96aa2d73e4ce471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad8511e1b94c31c6ad6090c3e846d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48712284a1eb54aad70ccc5b631f96b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43749169f44fa7de7e7d3674d6f6721b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822bf1ca3d249a88b5d158112c1f88d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f72f49bebf670ca3a50a7561dd854376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38feb116faf381147d8c3c5e8f38dbc977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88986af0c2cc5b222323295740289a6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdded8b6925922783fd242fb480f91379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830c3edbe2a2a9a1928290b7453ec7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041dd9d04ca48918fc1cd18b7d08aa381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ada3986a681c104bca0d99c6fcf7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9e0cc40c1d7b6160900e3408dae6783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745427b2ffb414ea9dc048b11c800d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000ae0b18a0391ceff6aa8b951db57285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1dbd5a7c439a6f5cdb67f7041f2a4886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6162ae8d5627282310073feb676bd2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381ef9778d4b313c87f36bbadebaf0b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931abba1ce8857034380d13b8b9d0ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131facaef1132e65b661930b0afae01e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7198edc4a341c89c206aa386c1caa491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410695d3802a3939996649c938fef6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ace26b2fc06358dda58be9a22d784793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d92a0c6f92ed8a987582494a8ec77794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddc53843163c9d29719f4e4d177be795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7ac0dfa1b93e0ba3e4c413cd0464596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40872f9a5fc74598af5b17de79d74897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a68c86a3acb8af16656e21cb1cc9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c9418082872039cb03fbe3312f57f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f78bce62f8415627205192d6242f30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312b4efdf0e6ff6174d5a587475d31d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20dfd8ca2639e8d144159dbe04c0bf2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f66e16b8b0d6c330ec7f1524eb447103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454f37952dcd0d7e863a13e1f59995d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21430d73c6bd59af9a83ee6dc94ddbe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccf68b4b875c5a39ef8cea2603b31b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3ef72a718153c66cfd6f99d5acf0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11f032dfba0754b8cf9e5ec74a7cef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8c47706111b001df9e56082865459109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22b8ceaa27551b96c35cadb688ded0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d0afd49df86b22067a2f8c360786a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6aa4f7be3d2c7b0d593b353e2caa7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdd4db2f829b105f30db3da3204b71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666739784ee461d9e6985afe0ba0e49114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7783436938a278bf1aa5cacab5fd3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6eacdd1525d6668db24d01e8040ac6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0588f94baee2ff5165c32934728f39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336625fd06335dc202222ef22cfdebe3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd03c6c3d1ddcc0eeea562d26d5d126119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e2c8cde0d30231b2f897041d232b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f483385678e4484731447f291010c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412d86d6260432a936990e8ef08e9be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e97c38b51401fd99156959e39c844123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521e5c281facd36d9daf91af1921b60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d75b32992a13d5fc31c4b5ed931276125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c9f191a83eb081fd6a3c3261dffb0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89a2f7787131d2635283791ec200e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6967463ab5ab95348070b7b31f9a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bfea6de0dc7b47590944ad957fed1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94095e42d5a8d62d4b6652862b8e9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c28dc26ef099c5363412347ac9207d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec668a62b29d03063cb281e7279004132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ff53131d9e960bf28c8faecd93be2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b25a2948033569c69cbc651072bddb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc57bc7fe0a8139fa9f6a52586ee03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1597da8fa7a9074e7b7d4f5657ca780136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb91412c6d1a7cde11a7bbb95931df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bc78055c61dbb9f9674e5b604d3c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fba16cb485cb2a781bd8d6a5fa15b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03e20447f3299696eebcab987ebf56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91c121f8ec12b194ae440f5546fa72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecef0fe21e1938eef0cbb4a47fb6de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb29b5d3622412e87a8c9c6208cd944143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c840309d8ebe69ffd4a3b518f938b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf3fba06e887330b5f85e2b75e5037145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d1a37fd25042e19bb6eeec23ab1e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424d0b30806ad05dadc5a42c413edb7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9344b19d00b707713f02fef490215f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3d19bf7c6a1add13c9d28d84fb79c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c83f33c0924c0ea8802f849be1fcc5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bb2b64b1a7cb5c577d03759682b30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6083f7407d03c8c42b8e69e119fe9c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48da2ed1c7ecb4136be64084a383c7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e5eaa19faa22a5a50f96c908ee73e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b1da47cca62bb46a0dcfdcc7d36ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4042024273fd8890e5960773c7086156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5423f01660aefd940c7eea26b4a87b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb203f853b318eb4693ae643a523552158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48625f9449140335a61fa08179d8d6e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e79b426050ccaec780a49fd139a6c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970525c28d20559181483c1fe4a477c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79eb0facfc07cc1789cbd334f7e0dd7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6493f4193ce68f623160a516d552187163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43869758eac00992473e2170bbc15ef7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae50d52b402d590b847c578e1c36c24165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f203d7dac3ee68b39686ba00eff3ff5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7078c72485d80ca1fa893c88cf7a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256760c19614236ed0d3d31b25d9cc02168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20723664478073447536da66e299ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680136897f974195cea56ea9547fe107170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33cd0d8a0a5e8db38abc2bd1eeb275171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19a475d5ab7514b1b9247dc6b4a678172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ea7517235402543ba268c4fbf4b95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9497c6b5f411f13d11a242e8eeb29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3f73cd6bd8251b565b3ecce01865f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de862968753379c49a566e9b23c0cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e14f892fd1a4827608533fe553976177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98027bf38ea4c3240e2e4bb05d0a57178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f19a340e81c74234e39ec4f0d4ccd5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106c6d921959fbcd67271850b277aa9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a29399247be3db264b08e3d027b83181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ef40ba89623b87f9aeac7ea18347a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72db0862b29b24007dd2222859e71e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8f2ce5aee29313a3183f6988ce5dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cecaa808a083e4860194451e196f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d54cdbee686ada68e65a936168ddbe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218fe1faf24bcfbe23b371dab289b94187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7a025050f6d7e9ba21b95c7e9b1fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5ac3f95974c650c736abaa680a0e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee527c43d7d47f5770b4a7c6f8dc36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5b1caa9921d330a455f2fd91070ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9babaf1b92e885d1c095616c80dc7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9d293e9a63e16a6c4fc2d491a9ab2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030603ffd8088ad94f080696aa566eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e04308eef1e6064c571d19413d474195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d8061e3aac09b251aa43771521536196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73bc97cd496cbf97fb9e23cd201b2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45227951afe03501b82f4e81eac5a66f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e5aa79e812e56bcf14cb61277a312199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe79624a180c8818c021e35e623bec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388befd71536e939f62519a07f417312201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4c45c2c4ea8dbdc490c0ebbeb6486202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61120a59b0c529c4c3d0a90ff767eb3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d2841313463f5990dc221d331d79f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9029aa56343d884ff2dce81b6b2700205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c264dbdd4113e18ced4c9fb3825fe0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf84861c41de2c52e2ab481d740a87207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf708b8ecde59ce123ee89776b074108208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cf6c75198cab2d10860b034d6ffe7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54200b01a717e78202d396416a4a2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76760f0e019d47b9f8448b64c560b907211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739634e44c6a198867e61a1c994b066212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacad7a6cf20105d91eb183680d2f271213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad65689bdc2010f917741a905fbd7e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0365467a39002f2a2fb6716f00d23215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3a413eccf24feb70af5620b6fa835216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58ac674fc21def589caaee4f1af483217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28489caa2b752a6e6dd580c8bb456f77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d9040fb80d75f6f274ae1802488a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8a2dc43b3bb9b9aff3afffb9f29f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844560b85f4ae4df4538771eef34f678221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0e87ce9495210a4d681484708d65e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7732182d6bdb4487557f36fa8cd5bb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560145adb88daf3d8fcbc5598e2768a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a84d46fc36cc95e088712784545a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25908dd9693f41f234d1cdddca64c21d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f886bb1285fa213a6c25eb2ded957a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e87aa25976f566441974b5add1cc92228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd68f66cd45a6cff48c53d0d57022c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc3f35bb7b190adfb6b4b2e89ce4b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91227c4058d1f94da3b0e54983996f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24c99967fbecda52bbc690d8ed5468232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5e5379436ed7bbc1ea86e9f2ac358233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd072585c6b60b499a510e27aa46b415234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb69680a5d1ab6171a689cfa55fc4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc758e41cc67b13334c4903fe6e5c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cdaf8bab11d1b949a6a0ef288cef6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282f1184a2877ec09ce377c88ca75f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd45feac14ec24a5c199fd9000956a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d5f659cb560878cd8c6712cafcc08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c247bb95ba63130048e455963f6836241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5694ec3fca2f5ea5859a76489f09e1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056a1ec221042198e6ca5b200b71454243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9594ed7d64ece4804b197d0a28e91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2951c248508bcfc09d4cadd2664f69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41714509c56c469b5442864c76d61dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037391c006bdbd58bbd6752df1c654d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32cc27ddb171def729aa58daa658dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011504603b0f877be3cd91f57e6bbedc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e638799f861a19ed0cec8b61e03531250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d600c5c70976a66e2e92c2319473c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146018a21c008be23f583192616ee044252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e38812512a966859efa11a754b436a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898104ebb83e133ef1e972542f551b2c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa71be0375b158123e19f0a4a7b98e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edb9441f24e9f8400fd70dc6e343d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606081ce01337d720575c910e727ff9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb374d4588d8b66f0980f16f0df63b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3979d05737060fd16ee5ef0e87abb4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaac78170df0321e9d7e4e80e9b348b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa75e067b5371d606c7182fb9e213ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6221adaf69f423602843e5ce5216bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd184cfe897427efeadc3d306451dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e761947a3677d9bbb44fe82c84b94a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb0453a472dea0873d7f450cf4c6bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68594e2569386466e8a14a596ec74ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40825c3e2dd551f0938d1fda97984a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0029efb96e2e368222568126a8f4c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cd45b9d65f761f4ef2ed468174390269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95620ef77fdde3379495e646f461eba6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914c40320c8dfff3e0b42a2d21a36b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34bbfbb760d92d7deaef0de4680121272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134cf9e3dc045eacd1ca2fd0a91dec3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef1286fb6d2c7b5f0330998d58861b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6c8a092b1515579a22e581a4edaf6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492b4e9b0a725ab26abb2b2b9d462e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b914fac17b37116bd54f4709b83028a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a133e2bc97e2c60077f66934539b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3df9b41177a95fb11aaefb304a5485279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999296b1e16c85134d58900dd014df3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d6f780a0e42599ec0b1b29535ac21281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551d6e90dd80193d123d2874f3bcfcc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c62766bcff21d78e6b11585828e6b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8602ec4319ea79d18aed333a9e17f6e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28b24a3e0b4efae0ba49b725a92d01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c048cc62ed619c4aab038d1d901fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6a7061a350e33fb9f758d3be05e93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49b2ecb1bb6cf3519bcd911f474be6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752eeccfabe13e4a571424c8d07f4a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f72a62682bb743d0e2d4c1871ba08290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cc1d07919f0687fea04cf84dd1c14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7ef0612cbc3653604ae3637742261292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b62ac1fb5db2df78ea7c6b5a9301c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa793cc3e1391aecf4def582480e8436294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d346cfa0bb058e204fa5d8d6256859295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6beed0f7e7c9c6d2f6231ad8532ec28296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565e16f94509615ea909dfa8b24109e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92479bfada37fca9d07511550b3c6c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bd3f8b424f489eb36785bd96dd2a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bd7456d194f08524b7e0b39e39d99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d96e6cad7df1e604585edf94939ce6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdb8beb47251765c674c0f130ac2fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258f6a2551714cf9ff6522aaf705970303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894273b250b5657f33b506034187280304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f75d3cc95ff5ff071898232d6447c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852661d8a24c57fef6d74e7058642c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ba1fdf3534206d844231a3fd93423307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3545030c31a13f33f687d776a39e18308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5f64046a75b005f0bc2aaabc591d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c5b4393ad69e317aba54ef94df020310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad92245a1def9ff4c9f3ad2677011a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516d0a8cbbf3b31eb0ce338c42645fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9167dcd0ed89b3803d643901deb4ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76283f1fbcebce86e0a314a9ffd0797314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167708e82dd91aa3becc193eb247ec52315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d11a97cedfd7d6e1341ac8e615c46316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe07e792b2990b73906f6f0b626f7e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c753e7a7284813d81e8ef178adb6e34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286b0e36492b615fd9a7f46d99a54d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abe16bdef61496e6fdd3c6e999dbf3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf053771eea5fc9978ed53956e88281f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933703b9efcbd48f3f6313859ade9ac1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e185e844fab1f98b06d76ab22d710c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47978928175f767add5e8dd3174a3106324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c247bda213458ce8ae104fec007e18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d671c77391f2e3cfbbfbb135fa086326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b3dd21fadf8aead1470ff5801a399327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c51ae0731b8f98f5ed77e0e6c1849328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb77020ab885db1f6e9e38e461d764329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fef9efcb36526dd9b74e86a821b33330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4675c9197e46fa7ece7849c8b8a97331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18eff47e797d90635e1656add1c215332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c5a1b341832c91605f856519b9b86333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18193053d91a0395b5db64672b9320d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c72dee23d7b1d4c0f4af2c8cafa69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c21a178adde525d783c712d9c69a7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983224f290df08f94a6b322e2ddc8f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db14bfa7b416feb688a3e779555c68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b402496f787e7ef8104428273b84de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0067c794b127c1eb9b268f10e641e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe94d7a761795f956053ac9ab5c1fcb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c82eaa8a7857486953e5f55e81cb9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff4277ca44658383d5c03f551ef5bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe670eabf5d0d80e4cc4b82b108422344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8aeef4c91ad16cb82f521ec05b1e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fb14623e9d4b4e083df8e01db415f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcc5fa17fce3e105fb7fa1e7665fbb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea3255e23098a9541e1e50effbdb5e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4ec82771cc445e79fdcac104f5054349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441f15f63775ed7cb5caf029733b649350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ec45d54fee69db35aa7be2c49ffaf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acf952bd0d00ab812d19a4e3c0254c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084bc50dd65f6764e19ab575c8e79c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b95fa4ba323960b683d578785b7fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9646bae073c6ab27fdeb68f072c1d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edf110e78544aa0509c5cc9c8e2c44356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e0430388f6acb67cc02ebd386728d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae946dd7bdc3d62d942f2c0a7769cdc2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d28bad42bcc60dc8d0e566a8a2dc22359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef08f3e53bedb178b570d97589e29b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96741674c85af402abd2354ecd53c6d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf0ed1b14bbba4cdd206ec0804dac8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f6265abca544a27a3cad71cb2da5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86cbcbc248a6393753d3d046e71303364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec2b32f436cc7814a8287f231b26bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cd543fcaa7b31311deb961b4260ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a9fc920e9366ab14e6afb172ebb92367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134fe8c424b7af2c31048d78b529279368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc60ec9bfe544b4818f112a80f8a9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75260f72cd30ea51ad8717adebe678c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cde70f2d612516a5adc3624066918371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb746f65841081776d1354e3dd44f627372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea693c5a7ce660d7601f9cf0b2e2be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80885aa2edfda7a9f4edfef0599bbf92374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fea7a1da87df7cb92f4aff27943b9e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432c1da48ad3d634942cff132d51ad7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7de5b484efe258dd8deb47df170a46377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d773c22daa937ad01a612deb8996832378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc26a3f35ae3f637adbdaa05e4e8be0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb563761c9a1ff7d51e97f24b62580380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f8bad6d0d1d620cf0e9c0ec50d7b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853c1f874742b26abddd696e99f141c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce09e4b3cca81192c9b4f4922cc8e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80825cc95c61471aa0fa339191c8179a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf1a372404da49fee692216ff3cc2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f43671c70264cb11dca3172270b78386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66818aae8f13f07b7586993ba45919387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ec12533534b915c8feb150ef08bf0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f76a928518d1981c90ce38fa9cdf3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333991ac5fa520931c716b6d887c6ac4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711f2efa67a9debd58b157f10bf8276391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35663c1555e1c766f9462797066e00392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53bc6a7345fca1e580c56f6d3fa206393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc929a06821b827aaa37d87bc71b3a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ff83862b072018ed16aadcd1bd593395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d291647569a9c5262abafff71918b00396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0013c9eb29b9d9543b0567896ad008d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a6fb240f3b8340ce3064491edd588398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345e47bb5b804e262bf8405db285d80399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f78ab145d41059addbd8ad7251fa6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d27f1ab941e1eaa222cb42900f1a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393c29baac181f86eaf36157031ece0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c28e13901afdb99a06f5a0f603173403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec1a440c78992aac8381a1152b64e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39618964ed225e619682921e32d9bbe2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0b4a4041f1f1115544e0f1fd08ec7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f6c3df86459402ae355a7f1dcf28d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64208462f44024848c3e4238e63002b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062ac8ce9db5a011f8f2900cefc7ba8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d8b982189945b9441fe8b37500e19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244c9b7960242005f177facac606005411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c599d6aa138a10a705733c0437bda4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80437b025a1d5217a16bb055afaed7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c92b4593c9e78c3cf3732fc43be4dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3e6a75ec083284f5164bc772b7240415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c6104eb65c30f5c1b568400b6c803416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8ea56fbd3ea2a998aaf61ee2f1245417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685138241b2b0d2576c71dc0f5746729418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8ca089d5286294fb544be2f50650a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1553c6cdc777c59147b4dbd1eee7dd7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0843339e1f38e3c661d6b88f3df270a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd260d786d9900b0df9bf2e6cba7d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028a07de5970e7fb66736298bb22292423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7faa2813f4a029ada88f6293e3f2e0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649f2375172e29058d5fb4453092b0a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6571664aed9f0508ee10a9fe9d77b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed493b92805dd0dc98540bf42c04e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea9fbdfd92ab87c53f5b1d1d6a1c97428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5563d2964d1c3a0bd3060f76b315c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168e9b379dc1d5036927c2803388d5e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56fbb6bd31b0a1f7f84b07acf800da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac92b668f5004f62db4ce66755b6d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4829cb1da18ec7986e418922207b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e39fca0e6ac61a722e81fcfec0db65434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41f5102e35533199a1212813bf311c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d792ecf16e69a2ade86780307774dd3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ff51c7c9606d44317cc46624e4cdc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d02843ee0a0eb598178188ea10d271438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207ba027345935f880e4bb146696f21439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570f9dd0e7ea2871758a622adb335f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af0538da1a237fc8a7ff71e8b2be8d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076a39549dfcaeb43c5f45da2c64adb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07de5409220d224482f10ebc65b04c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7eeb6304f615775d2b2b65f93d429b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c430757a320b469d1dca0253a62306445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e9db799032b45a32c4fd1824e9609446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae98772eae641be87345981bcf6647447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c88eab9241d50ae38ca62ebff574d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220a7e97ee2dc2aba257adf0db7c0a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3c29040c0218da54b74ef8bd923f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92637c177f03b7e9826070f74496ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664122e21524d89696da0d7e4b525e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1c51df8e5cd6385ad04f5b20546ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326298221585e29de90c7ce5c7dda948454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585faeccc19d6720ed6839137465ecd2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd694c7e9e30ea9931f06bbc2dbe2d26456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3921e0f08cca79e3a075bba167387457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09aee003d88bd2e6a2b2e4640a449b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f0177df66764f7a03fd5fb249b73d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400da3104c0e51ba5f53a6a451323f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a14bb4897640b80e8f230213e23c11461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f57cbe3cc982bbac2b5dfc600beb1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290f30e747f6e43d8f4471eeb0a8c0c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1fafc436f5abe15e3a26c0c049511464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435672b61556e344762da024e11ea1ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247efd995ac5b94e7ae168946914413466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86682fd08378ed6e19c751c3b25ad4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11790d02d3aa4073d52635aaab238d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34454a0ad4fe1a103b657ae8c6a2c000469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d39f830d8564428ed43456ec9bcbfb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba896a7bafe62482d11e607a9b3f995a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811daa2d84594479d738eda8dfa2ba3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40305d5cea07b0f5a7b7c16faebde9dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9721802d8912d8bd6f82decbe60ad8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c9837ad36b2531ad12465e0f16b61475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffb6c7822a82f7a81d038e28b522c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72e12b01b4001923b3151fa3a0ef03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064f869c7c56c2f9fa4c544f604cf22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22949678ae1913447a9fb0b6a81a001479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb433ee9c2e05cf9b53f0cb3049588480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5be0e824b4d8514478f0cdf716c278481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120521d9c08ea282f73334b55258bf03482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf916ae0ffa95a49d62b23fa515f445483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af83270798d904a6019c8d4709fb6c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde3517efa8e17cfb17da7e9366e03b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2c2ec82b3d6d7b24cc42e9f057bbf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9ebf6ee718749307cd0adcedd754f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71703cabff95c40db87d4cc690392a6b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab00cdc0a691bfaf8038a22b6619de4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5286bbc2f7f392fe61041a243c8fbab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74aacd98a15a68c9882c3cadea3393491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d355fe2cce14a24f9474d1d3b488681492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99004ccff8b10c61736563102d18b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa9fb2b398355664ea9e3e4a9e8583494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3d14e308b6838a8dda59797428575495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4edd86908d3c706b572846d8e97fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cee2718848cac4bae4a8e7d30e3e66497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c69d5f537155fbf6379ebfe3791c3d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa912a1eade730fd6fee6dddcdbfe8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f1343f8543acf9630f0feac14b50a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c9e5efa8f27889535d945947c206e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dfbc1495db53b29c7a98b251f641e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522557c165d0dfa294cf8f7e238ef3a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faeae5cc3969c26487fcdb4da8f22b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367a488c7982987d933093dd5a6e5c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e37e175b20121d4a8839991f34206506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20042eacc3dc20225c3f9f20ee67caa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1e0cd6db2e0282f5bca90d014af15508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c2d0e39c4695ac6af413b2bbeea9e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7fe2f5e0ad3d7de394f3525773f90510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08a7ec7f7974700ae50bec4ff2c147511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a98e284010277f808a969d94fb26e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819fb734fa7dd67e0328a3ff885a651513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d594ae5e7c4d0bb62f0cf5ddae5201514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664c6b63693017de1a74e5287b6857e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6163d487efa035f79914b220c146f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56f4ca1cfa7357348a4457d1fff9c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c75a76ac58b17321b8cdb2e4fd145e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ef74e3b7acfc337144b05035ba24f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bfe04198da5b61403240770379e18520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e375d84319423dc3b988f3e2d88b3d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b546f31b2acf4d05630789e411fa8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7d9f51d7545b9bea31bce994eee88523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4faa5ae366bee4cfc5a0053649f3c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40233e8d554464464b80255224481c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1a063765572c247401ef4330ffb45526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda02c6ce26030612006e8c93c68a2e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4074a754d25005da0a41a4804c8ec2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9500e40d7bf895b70ce5eceb138f21529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ff133a4f07591195a3716bed75a33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835d250d2464c50a52f9f02c38d7d86531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bebe71efe73dd0101b8381b5b93bfd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18605dd81364d546181fa157f5e6b12d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a80590472afe74d229eeafa1c185a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8dd7b50c7a51d4ab2dd4a36e78ad0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf304c19de2b85493d262c534b7141c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550080b4312b6f078e6d71cb42c54457537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8705ca3465db46c5b81056234f6bd69538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a8cc43cb5d6e97e55267b24d6ccc7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf93c66866654b8317c182864c2941e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcea231f3990f24179857393261bcd4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ebdac45b1fb969bab68435858f7b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591536a02bb723a7a1ebfc1785ab5d97543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb592847d4ab1b08cd6eb31548b95c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141474f8f61b2ccabc16d6de3377792545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b86a2f9e257689604b91f079682277546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bb6f7f6f3751eddfe798e57d8c6bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a621a7112962a0c3336236db29fda548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c462471759590e091fb2bbe48d4cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfca1b9e2e955823ed83edcef2a0903550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc169f939952d3d917c0361106cccf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35da96d363f46255508405606732c83552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae6218de8e2d1d7d37d78cff53044e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f39d090b4a7ae8a7f48183c917574554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94833d7df23c3bb3eba117bfbe0eb9f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd3b958b2db7033ec895557ea7eabf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01a7bcecdea7ea94ccdb54cf2c5924557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee38b19f8299b9f991a34eeb829461f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be967c5e8057d863392e98492054d0c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7518b83d3c8864ccbc8439f482de3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0af148ef30cdb7a1c3002c9e61f0c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136aedab97873b30f678a09b9d0a0d83562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c89787018b6bd81df2dbac0dbf4e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403921ee7bb3bf9cfd353e10d77c3cb1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac7420f0194913b922f4eac4986b64565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895cb7c8884ca1df6cbbb0622f37b4d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771acdabe35ee3b87f567d076f3f02c0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f344b9050588e8543eae8f1b83f3aa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fd3ec6e829a74aa3d725627e034f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d99db12ca59e1184aa6dd0621f5ed6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299755a6412736298a309449b4b7aca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462a7897225ad11b08a4938157cd1b7572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>