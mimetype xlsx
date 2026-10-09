--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e472373c0e8d18ac0c0e8546e9fb2b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee861ae8ff870fd4bf479fde2eb62c5e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf9efa61843613f5e70cac83092d323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b766d78b35bc34e503e55284870094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24e2f59553eb6339af2507a12959e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc78c7bd87ca9dd58de15c666e52846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d574e39bf7b16ca6ffbe66d388d1d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7fdc714b25a07bf137d905c8df4dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569c3e7e1f8fdf64559a0306f5a1e1a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bf2d0537feadbd8fe5d2e2e3ead8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b74724917d13751d52adeb61a3abf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e22dc7c479dff823ebdcc3582bc01b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed3f400057f043e659e4ef65b7206913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619c9e5e4fadd4cd8b9dc27290b03a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc57937bc1cca06312cff45821505415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c054bf8dbaba588a3d5ecfdccff0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393d7fab408907f6f6ae6e742e8b76417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562439510b3e0033f02ab651b3a06ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9930281fd6d1c75302d604b1e27369519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773b87186dbf1d48971041b914bd3b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69021c881883ebca5c5406ec342c481321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385dba73643a4f514db22875684268222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef628e01ce19ae851d69b978b1f47523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c005a10040a41e339b07a1d70b93c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1f7a8e58c9a52969d8ec384ccd8d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d60c318da4937723ed73782bd4bfed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203943e6c33cc16f5aafb7285747c4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b70be86baae7d0b5f6e158d84edbc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c9375d03df0e810f561ed57c4294a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bb6a3bcdb66ba0cdd96ee647d784630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad15c219b5c581f64134fabb5cb8e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fff11b15a899fc3da52e1f6f8c7b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ae2d302776da3f51954a9a395e3e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a9c7e5611d2866a76c331ff2f338334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c292942c8487446840d284df1c0641b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394c8d1645b39a3d38520e48f43ce9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b1fe8d901448cb29e1ecc16c8344037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bdbfa5f3baf7fbf757fb57e0f872038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84264345331b9908b4c2efb7fc470bbb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297d1bebc9d1e043def7ea5f9e08d2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaf11fb09cfa94daa8aa6948f3b41241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b9376d4cdc836d2c7583c31547a5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8abec49598d4ad0a68226a48f18f0843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c94f28c9c3100b7c0153868c8deb144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f1d6f8b1fdc9f72817dc5f1d393fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7e88e74a529e29ddc1e5e91ddf52646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32179e96db47356b68c7535437794e1547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7a4828032d39440d61b99f0a27ab748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99677d1b40027b78da8ac4bc24272f0849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0f601dd50fd4921802698643317ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c686e14a50956887bad71550d0d3a4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08965c02ffebc5f620c8cf85842f9352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c5b1dbd150afcd394d49d271db8bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd9453591c0d63ce15317e29d65e6054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08a53aac7b6207c79aa44c856d26c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4202ea5b880e1091137d8ab238f2cf356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89facbf6a32e7db649f1456ea6d6a53f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f1d71f21f63a83cde2307ec57de4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfaf05fc16d4ac35df1f5b84dd90f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc3841c8dc0430c68fcecb1ca46a2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a593cbfecc3adc051f6459b5ee5de161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23414224556c6619de47424faaae64d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89619bb7916890fdecdad1f1fec07ab763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8793745600a372272768dc5eea14c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d6c634389471a701154ac225273fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03578947753ef1de6c2069a295f3e15866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313a521e22584ecdd9728e64d9c7b7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f8f2caca7d96c01d404b02f6ba84168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba015e98d9c267f5c560f5338868b9969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320d34d77f949444553653eb3aebb4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2a9fbf31182b29a297c2faed4d86f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a970bc373c6746f15b38ad68027ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c87f9ebf57b3d2510fb17f7162ecda73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde2cd13d5655286b5d20d9c4b9921e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3158c947216c2ce7feb134344623e0075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b5ff1cd105ead3666142dee717f4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b714ee8b4e068caa73fc6426740170d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08eba4b2316ad2be409245889d8af7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520bf73a07347b981ccfd8b83c747c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01718bb1a6c45a570b4f0d10967cfc5780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094428d802dd15b5fce845700190d3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb0010d7383802cddc892c74b3521b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36827d9c6099b7df213a810252e4016383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da47998d16c6676de45fc91f9aca3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296355b6f9b424877babb6b9a282b6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05622e8622547af170c79eba2d4ce1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bdd566cd541cc3d39a58545b9101c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84902b3f10eb5ce3e53a1c3cbb536a2688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac06a2b9088a66b47877028cd260d9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606805187392b998aaf962798d60792d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33112d1b0241ca1b074f400cdc81579991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcd600ed7af661e6ea85de72023fcb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886d1cbe10dbe159e5ac2f277e24ddd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a69a3a48134c2015554581164fb0694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11a45d9ebf9dab91ae899700883ca095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d109f11ada26e8b715e9610d55884396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e145be9804c4d8950cdf989adab9eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b52e25c718dc1009505cf66752abff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c86a1c4c57797c378f9e20e779cafc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4a64475073ff64a05afc49c6964f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9f24c9b619372aa32d17c6dc3b9fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98dc4504ba5af7eae72a0b3e85a8b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776ce1e9ca0b36411aaf2276f757e2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58657c0c1b9306f08a99f3c1b59aa4e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f58447b25ed389498fa8600a329478105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01315e1dbe30892202c83a1819d63854106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4e8db9ebb411389fc5b4e8681c50e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f11d951fdb37f5211a969ee06beae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7ad4037eaeee4c24786ce59236b83109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68234027ad78cca0609154b0ae3f39aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e06b476562e3122f99156df3889ec0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c3acf201586e6092a35377674bb3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8be2dcd4b34b82ea857199446be5e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b78830871b53c1f88bc6181fc01ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd59b7fafd4c2996b654f78347d48e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906e6d44a6e53c146b99e56f7ee0b73116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8704d24a2f30bedc2163af506739033117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08df06a3f0ae49be9712eb6d44aee34118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac75e881920e5af2e262babd83bcdb7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b671ffc95deb67c7929a565cd19e31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687a1d4b9cbf149766918bfb2a8a837121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3bc6a87de9ea58dfbee9b7d05d322122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a586345900e1217adb2d044e2d287123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f4900361f2ac42366c4bb1a2f8eac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdda2a47e7ba541296adbb1c514db5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c681ad18687574fbf4af8fc46c3d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb59d88fffda9b10c9a8c5113ca42df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e46149437d0452fae62f23c424e78d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05236fd4506c3a72f02924aacf34ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c283b8750fc2936f6d969638d6452a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a6cd739bf7920ce7fb7b74fde3344131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7f20810f7693e632205e6bf99ae45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e227c5140d7b45314f69c9d6015f283133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00334009e119928b4d34c03b41a2270134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f80edcf4898d7c469ab9caa98bda56135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd88f395a599ede00fa79c575ebde47136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0191ab8bc9a0f58c53f3712a09d8d92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb0487599027b8ee823dae25737fef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6e8adf43d2eaf5d08634eaf443214139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d98081385cdaf0891d808eb721c27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9e334c9a52f7ab88f32fc07648e72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c42fa6ff364846039b85df7228387f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fafbfa725fbb499a910407669d681143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959209601b700a12ebd12db7322d7c1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fccd970f678896390d41336bf5ab0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef533290f690de5ca6c678c5bbcd14146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6865aac04f80e20f58cddd192af15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b1a79d2e42d92d391d6f9c2e36dcd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81521e3488ea27a86c71eef4383c1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61678d1ef112d64f5644700c31dc1173150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7f4d292c12a244b1179b1a9e65ccb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06d3314790732dbb4d19640f007ea2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3ec15d2123ca7c521a921093d2746153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dda39dd1c07020fc40eb07296d30c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb51b88981add672fd146867d0ae438155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea49e5da164f3a34f5b5c2742f4002f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2993cda4dde59ddd86db2745b6efde157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425792677ad2591e3ff68a6b39c74066158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec630fcfb16dae9c9ee0a331b9f8eff7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ee2886ece3176bfc342eb82b0cbab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402029a383cff61bd68202a0bfb7f470161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38368a2b04e51a62355ad50831980f4e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61713650f0d313826c803f973ac2821163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b1a94cc13fd55ff3f1fe8a4f29218164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba3f4cf0e4762a67bc55c09ae4a5e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5723c62b4ce0fbe35f793f884186423166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e718f89eca20f36957323f2e4bf83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410bf5c23ce72db1186e064ecbeef60168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca211c0b321587ed9e1dbfd6c433074c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43350d7161cccd9a4ee3d2b3f2ebdcf4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94732aa5347776e57ea1b9e29fb5cd67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999afdc310e36b8540cea4a1eb810b0a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e6febdb04d983878d0a706e5c16d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105519e576ee070f6c78f1e677dc0a26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f864ba1a15bc4999c8d94a9c8bb574175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910567d29bcf66e4653acb8556c98fc6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994112c0a7c5a61ef030d951f3a40e3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d78d11c8d107b15025df6952e480b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f01918e571c15cecc800625ecd436179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fd364850655d7fbba1b1289ead5d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a069635e8789d90631fc75a7f1c8be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef895a02d2d412208e074de50d717a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908e9602ae0eb7667430c2ffb95ec81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488f78d4635a875b8913961903e767c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f6a5d18a69b92caa9818b21e6748c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa40985526754e8fe0b91a77cf9def186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976651654d8f43df148626234a46848187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cabef64f56fd6e7c13605983db5f87188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d2b545e62dd32c2e7402d0c1f719c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558115103d3664cf54a59855f55cf11a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a7ace25a09f27c6b2cf26454ba920191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2b75c0eba201c87363bc7c91916e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2930e8e702f7710388f84cc57ecfe8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf601a3760d622cf4ca364f669f12b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614014c1dddcffc2ff90e30321b7e71b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1371eb56130bb59f27ed7188442111196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329103023a580a663f4a3214c638293a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4dcb1f960b5877c71b2f9860252a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419f79865102057a52e93b39e3a9657199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47f8a38ea231e24fba21298ac53cb2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa8ac8d8cfcc5648707a01e2ea8e75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971173ae8691c96dfa8e9cd2c01cfbe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029705d1758b0d036e0eb867339246a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344d12526a7cfed20e5a4b180eec29d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e52a01d16b855104efe541a85300d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b3af2d32b5264ac85285dc92d5c39206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b8d560f5c22c3ba2ebd9114dc4d6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b540b729de14dd02cf7b3c59bb059208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5428d09da2f774a5333bf519c8ac81209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f0294d2a7a18f73b6cadad59a4818210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242dab9de310765b8cc2ba5bd30f8bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e949671f09edd15e81266ee7d9e0c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bd29e2069180d5fcda680e7c2b465213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4a219b8c8b95a98ba7704d19810a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df19fafc8fe762a16f79ad605ec158215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd67d1259549a0a609d1fcdae5502a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50897088e4cbc352c85b69d373ad702217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aaf7ffc7356fd986f28119906b15e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680d6bda7b76ac5efbae15a4cac7fa7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf47977851d420a5a0c47122902ad22220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af077888111abb9871970dc47777ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae65766ab739ef8762e3b3b6cad992f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3bdef1a0bb4fe3ecbb10f1ee46f83223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792776c91b6966c7aadf1323e1afe7e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb2393a1fc70b470139885c9c88d09225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9993b4a2e46c1c4e30a3a9c9e8b03226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c34b8a749c200d1f6f3fff366d148f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede757cb230d905924b86c5fcab0b38228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf526371a8fc7c6ae31413fdaa633a0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bde49739c8f2d24e57436bef220115230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f199b201b70d192334ab5986ff49cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e6d45f8d959cb996a7b6aab431d60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf0642dd8a836ecfdb24d4324c0456233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5406a72f48f1589b094760a0e2b8c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c8ff7500e71b3cf664cb30c737fd0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c017609d171ef601087263e9e1f23f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc7c1eb873e9f47ab327d6a7384e3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dcc18cc67da4678c97558558ceaa8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8aedd74579b94314170a927e3e5cd6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a211d50566aa698ee8999b520dbbf14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd380bf82c573fd6720fb11ddf9f56c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef480a7e8f279297a350c940a286940242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1cca4381c88595b8fa7e5d886e89c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a186c7014863c1e4d61cac76dbbd006244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9793f7644509b0205c687370c24098245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c21b4f488d8411a179b0824479e0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36125bc36dbbb76bb1235b80c61ecd34247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37eaab1b66d9bb65dcaee3227b59228248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca4fd709203e037760b28f20a873bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9e409100221193cef8f3034e9993d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08fa483f1236dd7fb1bc78526ef6d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a78e4e939b0a033d669a3c457a6de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9f954c5c25cbc5c5c00f176ef6455253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ad5180937eafde35571e28fc732fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7905833221a3b3e54de56478e133c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9576e6c8050bf90bda54e9f60f5ed55256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d4515fe26695a1bd445f8153cb494257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696ed82af78a02b8918a88ae10b34c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606adb51cc4aa0815a7e987c29908c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9e0dd8bcb9569c1a976a734638ee0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073ce86c66b99649df88445bd4b76c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77f5cb8f78fdc39a493c25303009c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807d4b5a32df7cecef6c5608e80744c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f871c1ba66cdefcd028670b347844ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b4782b9c69124f3f45c1d6ef5b149265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b400fe2af1159216b55498a78784c06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c2266e89c2007580d8c2da20f4ffb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d064fe47cf9fe11d5f310886bbfc3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333e0058e8607c60bc7a93eb26a89cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab34d5377a8d7ede9612fd1ca57075270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de952614683cdae53ae6586abc657a11271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e84e12860e9a636ebedd57ed8c0126272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f97836d049ea81e4f86d8fd6335ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08777a1091f08764bbe0c3f4ead2733e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e5fe2725b0d761a9a962d9ae3243c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5963b32428465adc8c23bc4f6aa55d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5387bba08bfcfbab40b08ad1df77379277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad993997f4bade9c01575decea8716278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecc1617a581ff11eea3feb7e81de60279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662734404ad3c13de53eb3701ae999f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b011f23839859c3e5127f27be6b7f25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2af7b3a7467057e1305a021f1ca6d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4318ab239822013f7688b38b968c7f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f791190c0d3af958924d12872d02f9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edffde3bed35a4c71884d56a07e5ed7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc3841ff0bc51361b2f65b0354ef73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc443383e43b9652bd1db5a4e5aa16d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ac52d4e9a1083d4ad75f7779aaccd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edc9906a4b5be6ac2f18cb87c26b07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c2e7f7c5a0e772ee33ce51e0e5449290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced20cd647b4732be00097b6f62d083d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5d7e8061f9fb52974473d68ea9d75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c34fe963aece04d60019f607b45604293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5307004a9309c927a4ddc62dfc1c1a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788376708b13cc0cc29fe3268f5ffb1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e10ff2aa56a56bc8248d6c1940239296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605d6039ee1e442e63ce6050d91df2f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b791f7d76538760d81b465fea289b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1389d3d338111b9befab13c2bb715299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dcdcdf658a0ad3f02bde44d3a3038300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786ba475f31e82d960f6e14f7e368f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3b188ffcf70ed62b66ee0742eb5ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730cc5b3d0f7bf36d9412cc9f2ae52d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ddbc5c8038aa178b687fdd3299c61304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e8b1193cc1bc1d69da9333869b8f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5cb1b6ef26254d52dc5b33e7942d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48011c7ef39efb31ad954c7fa2f2260307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e60c643a5e48e8f00ffb0e844bb266308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037b5f94d03dc70f040cf2406b5f043309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4421cfa5ce18db60f53423e2f2fde54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed312a815e3b6212cdc01909c83b9f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdf658f3a3fae3a2eb2d5d29f8df07312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739194c5381d999ba23e6347b7d397b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b87dba73d89c867018a8df0f4dcd27314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789e2c18bc1700d24256b14d5720d86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c825b31d67082fc0f5df34b7b5af35316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49855d570ccc97e6ca00f00e3c7187be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65304eaf10dc752171156909c2b30e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c5315628925651f66dbbdaf4382c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191adec551af1041484b5bf0a4329f6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976836e6b84f09e5302f36f04e9738d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74531c3cf9575c3608df87fb07d471de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58d56884b500b8c082fd47799f06b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61dfedefb9cb446fcbdd275126717b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b884c9d0cb813d42d705463168094a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af35a0c843d087bdb04797f90e5050326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d448ad37195ca3b7712dcaaf0eae0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a510c6a4bea22dd8f0e1c3009d8a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62c74bcaaf21faa8cbc7bb5bffa19f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b736013a94569344486da429b2fbe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ff880490aa6f45a4748ffd3d033ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f34e64e5aefe006768753cd3d45cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f7a8877b6b3443a2daf33342b4666333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6050d5f2b4b5405433fde6772bbec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb61f345bbf639890bbf04d0bdfbf4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a91597eddf1172b0de6cb9013038fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476baa5ad6f32bb0d174c17afe5ebec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f8679c9b0810cc77a0fab69e985d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6809a0b825e7ec87d926b2cae425de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c35c86e14e6137ff77166a4b6bd08340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf72410b7310f091abd2966710a387b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9a7c03210cfaee2c33508b8c0b9db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f0e0de768cdd4f666ebdfaefff8b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee066e71ab11a39730ddce0e29ee8886344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f276278b9f563fda31830b4431f86d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07e86ec352422316ddc93ae465c8aa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fd59e372e1e2db6ac4165dffa5352347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5abc69656430e3e6b9c68be71e7e54348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabe695105c27dee1b138e890df2d68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795d127c75895979100e4d52a4f5e77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ca045d16dad380811327c1e949f53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed627aaa2e61c147237ad78b8379d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4b63bfd95ffc73d1565af744cd934353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2df87b38b60d0e7e1a27693649c70e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d6b1e94fa29204b31d442623111de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ba1a415531986c3a254b395452fc5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213f6c33805921b0d9f4abbb210dd5c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7de5c3b4cee9d3b5ed21598bdbc95f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032abc3647a37759367cacd304d8507f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80871648e618666be1fae0bb42d240360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0eb0a08fda6630bf87d7e905c4f67361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b564531bc3a6176ff62166bf31f4f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fce80a4abd2e666c239f3a26950e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7326efa2916c6327e52c6e9055aa7f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943168aa2068f5b8639485e581c507ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7c1676d6549a4c2e8dbeb9d63f1b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1baf715eb872e3ec7c7e58278b01d08367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14145be5fe6d3a06de77bd18c7be8fcd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3712a3332f52505d3923f3e8158620369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ba5cb36fde1da390c130d9ef4bec4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670b1d1b9bdda74b9cacb68264b58a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d6d6da2e755042f1c7a2be84df250372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec0f0af6b72e697536be5fd86f0be4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fd4a1a3d72123780bf8da09fcc7b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc01b8f386b98efc43d5a23fb1a563375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2031424ece29ca36e3dbb8cd8411b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c6f816f5bc9556f8f9807c7d69822377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23093981688f9f1bb3fd33f8e134784378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b717e3f55d5c5a03cf1f27f77e9799379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d3893575be7b4a54a17203ba86047380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ef11893668da2eced7b3aeb4e1b34381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ec33b1fee2447398a21f4e28e354a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa806f0384c8feee5a3374fb66a43c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e2b3281b0020dcd8d0d6a8e9c80f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7926a003216607d9abf3de118dee9e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c3877ef38a264ca2e54ffab76b289386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1941367718df14ef021371e8e91ebe8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2793560c86ebb38ebb8824e4f9d665d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d1231859ae4b09a4b09a28fabd4c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dad65cb37c6596fccc668b92ed5345390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c0fc5886a6cc102ab5c5a4416d535391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b9b3f12d7790b741b7de38425d320392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8affcee255ee0a4232ee444bd3fe7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4dcf22a5c11b17bfe9c207ff7bac5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e6db179bc31db9c9d1fcca4652f23395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740120b76e60f83f5fb5e7474fd79eba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859c3b4778c363c3cbddbf3e62d1445397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a64bafd4a3a9b296f172c5cb18913398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa71ed52490fc874051cec6835e152399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c55a000e7f8ef6293e4ce4bdcecff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4918d78149347382478d6caa57cdc1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cd27248e2f728cf66ae18c58ee835402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a68e135602638fa493391154a732d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d1f29aad9087e7d31f0bdfe5099b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a77cf718ddc69f32a97fe88d699e2b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6b1acd0656034013213b8abf45ada406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a025b4598a04de72f939c5cfa8d843407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93249bb2443d9552d797165762f33a1b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1570a2d61d20b05dbc306a34acf25409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9441b2f01b43247e1a218cb9cea79df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14b167c5632754ae18ea191edb6f7f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da037ab39869d0bbcf39342956ab36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5828d6ee682379b8f1865ed528842f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae50a60a78206bbc32eed12c0c5c1b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13826008f191b14fd35b737805a6c534415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1c2b3c073aebe48ac5dddcc13fc45416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23acbfa6f085d63fb44be82e316a3c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519731a93f9273b4dac8603ce00ece26418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76da25563cdad2561462ee8ded9606419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afc6a12d214e1f3ae1f4c8e1aa3700420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fb1a318ec7ab050214af2cd59b491421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b54d35ec99fbb66f8b66dda9a7b97422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749c444abbb1f09594356645b35ded5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136c5a569fe0f80cd5be4284e47f322424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde24e4d9c46bb86066934cadaae99d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256af1df168e003b40ab02496d84525426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357be1a9a165aaf7e588cff0c933f96427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae5ca942a0d55234937a2670d06b46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459241ff2cbdc4c73ed00ef012a4c6ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968ac1d7796f91635a43fd52f1295dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6dfdcb08c1d4fb7305eecb5352c3b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98654cb73ba08d60d58c807f5a4677432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2359ae7fa22b5adefadd9ac9be87f45433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128bc3bfb3013666dca9988ed386fd8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba037493403b106eb6b7f7256e6f5b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05781cbe7418aeda52ad73e550f87a9a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25083e8a53f245906cfcbfe1d08e73e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20341f5ee0bdac016ef1c4ad7e3222438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15814ebd5f36e28d94735cec684f3603439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24deb34c0b6a33276e82cac58d72bbf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de80dc46fd25148ccbbc3f8743c065441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f84b47b9f01c9b74e2551f8e8d77fa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3035855c068b283ddf318aa4a1e405b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308f4ee5f6e1678270a6e0fa6136db5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550e3c5ffba198caf195da88acc23a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c6df4857a7a2a870cc0d5659ad7a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6d6a44e2acf6aa15e396e9623fde3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975f6ea591c4ed3b2eca0d1d8ab42a1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40e36453673682a96afcdb00890173449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae84d68345fd7350302a901fad4c5fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e35a7a3579c6aadf03d6bb8b73ce1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbf0a0350bbb3d85922ee09a26f400452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5d31e21eea3ff31ab1e1ec70da9c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd811dc0d77db899d5043eb5cdaf216454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dafafac993867907232d04aeb051bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d474ca46dfcccbe97b8cc4f5c7933f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31eaf4ced1caadf62712a3e6f4b50c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc0df44965243165557d11f2f64f53458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9a4b99fda11fdd6883b5ea8435ecf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b80f5af426b5d33b9de07d660fe8d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42f437a337ea9d6144b4e6a5832a97461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3076cf9be11c9bdbb5f6f7f853edc7d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a92487b9e043557fd3faae4c65205463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10326a62d2b089f72984966b946c3b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c0b8297ed010c22d2e42089443914465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89657db0d24e82a657bccbbf0ab9d381466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effed43fb6b7b0f55fc2d3e93ff1b7e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364ebb599dde6f02476ed9c89b93b7a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452fc4b97732b508eed311edf0fc294469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba29549c0b05ece90c59da0ba8b34b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e7eb76ca857726f859f58d03c5a27471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58a0b5a2dd1c7b33ddaa3251674200472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ea0d265aedb6e2d78c745d333855c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff335fe6343d295fbb490e066b03ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426151705d3699c01a8de4658465766b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a185e8ed2ca4014afaacbff2eb63d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea56324cb54d2818e580993ce397962477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133474bda3df44b7025f8f4953b0f04478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71b67d67231cdd9092122fbd09ed05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59719919326a90f56f3b0df55b3d3b62480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166630928208526885d07c86b60c0e0c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70a857f1601e49f580c0c8d79753c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229befd5fd7bc8d513b52e099abce24483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efff84136055bbd87fa6c4c7308444d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477d070de3c47bb530956e19296291e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7f2cc15edb68aee28258292db084d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47f8f81803e9c3ea424b30006da5a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321797b9a2aae988dba8f7f2ed8ed9e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca4e4f313891050fca26f21ebeb186489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0838d45c854f7aa30ced33a55d302a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5946ea6686bf537fef59862430ec4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775e71f32f7f9322970b0185ebe9851492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce50150ea3c2c9a32aa91cf6dffccc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11744ece6f175e7786011cfa833e0b85494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4b575619765778c62191d1b92406a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeeef281b150d16832eab9fbdfcdf55496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bba75c95e155959a45540dded8d35497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a448f72c176796d4c1aa847036e0fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d9daf1fd9aaab3da1d34c14d9377b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0c66d17bb75141df15114bd722baf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b694bae819a2baaadcc24ab39e428b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221806c76be0c20a7253fea43336a071502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9be4b322fa641af2f41a2cd3ec0d81503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed61ddb498259720d66bacce3129626504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434f2e6e15a257a7c92ca4a70f51202505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8086126cc35c58793fd15eb3f0d97c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45372720f894cdfef5dbb3056ebc5a81507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dbd9e0b71234fd68a23a184736333508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944697d72e706825d899e07619a64ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971bd386e668bf00a2e2d50ae234f1b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c141beddb9d337c37cb4489504ffb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97bb808ebf5a7246f2c8e957ac0382512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a0e7d70f8e61c67de80c9689d4a52513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3be7a8b86abcd8405b480774c86f86514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49ba492690fd93c1a7a1cfd44d5db2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c274859b2beb66a37052e44b9164c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff2ee1a19b3d67075a3fe385033084517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a7c903a3d912f7dddbcf571d5c61f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d13c142a1fe1659d32a2ef832ff54a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582ae68d12ac1fe236c0288f51430a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40240a1f9efc228e6d8f4d6a45520e1e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befc7c92ab24a89bcb866adc71f9294522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541bd35cbc9627d0eed099e7bcf8185523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e1b95753f4e5734f2955116c5759b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83bb78cf45d214da6d74e164db5d23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701ac88bd85029e0d70718623f32228526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc03253098ce220b3bf5ab24d9ea43527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df243688d82fa2935b459362715d428f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b9a992a4a831e2ee414e694798650529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249aeedbbf9dcb18d5875969c5454576530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114a2ceefc840c4c17633900c9d6513531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1eb27f955fc0b70327ab4a0e17d106532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38a93ac87efde77ab3e267c2ff91b9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3de0c7a6bb58af90f86c7e1548dcb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426652e110980a326a328748e95d75d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd18d24ce0cb69dff5462c93e6c44e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecd136396b345486f61274b1ae58c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56636bbc704ffbdebcdbf729cbacd272538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4818a7c2157719087293e0ab4163b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2633c82f98803fee78b18baa72c7df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b19985042923be6a0068e926fe291541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f859d83c2e7dc18169e0ee7dc49f83e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a164782d8c6c458a784e849f044a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f5373c815580ccee2018f044f8653544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d6e2d43f065e9977e1fadd7567f07545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348de57ba9dbb3137cc5112ca8cebea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0bb3be5ebe0386b165cd0cf4392cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f90505aa5d8cf4e567211ea920816a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a915db4d17cead8ddf26b9f11f2a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963926b6f8a5da28c449601c376c6bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad5ef96d3e9dbc40f4904f93ccf53a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d6ffc9ac261c709eff1687254e2b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb38d19c55cbf03824d1c499dec228553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08e91ea5405fc3f091a23d79d67158554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0eb8995af730802c9618b8f26358b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933687b65d1e78c0b174dab684f8d75e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc64d448439e3a8915a28c38f405794557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ac5b08582661d1973a1ecbb0de5ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5a3ee34fcb49a89724e8a020a40d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e10171194c2c3444d88b2f4f36ed6c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdbb7c1098e68ebd9f64857423c647561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b7e47807525cb562e76c3312f8501562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d58494f5a1c8e1b850c0cad0fb63ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163b9b72e49fa01460938266a64e113564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4c63ddfe806a159765c68fcbe8504565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85449a452a484ea7c5ee6d994cdc82566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3eabe28ee5d9faf9956d0e427887a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaa29bda9580200586eff0149f5d19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0782db8e72b8c270b890b27deb46b6f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5959d6969d7eb9f6c9c67178217d88570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad84d55c2515182cf0c643a2a43c6da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce6194f6df335442e6cad15eb7b7a3572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95087fb0f8b0b32099600239e41af2c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe830e8c621a94d709d5d7c78436dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51335a0a007c10ea988fc81c07d01573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e45cc00efd54a9483ebd98bc154464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec0943345c5c3876bbfc35e365c08f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4131cc10e86ed087af3bd4aa2f671f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b965689888641153830f1fb85be91507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7060a3200eb646ef31e52faf21c8ff18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4693571958a0e132d4a341f0173a9c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239145075acc52bed1fde7f24937ec110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd144dd89bb10670b7f22c4573545411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671de0e7833a5d9322e5cd57cce366e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe4be68f1f18b20c0f7d7ea7924a0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f882d1a34d0b9242aa88e05dd9ce8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf635a03a18ecb344ac51bdf4e25c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d6896b35f3b1842f7d0f203e8798116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e542a1cb8abdb5a6a73a7738693d8917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54293dbac9099179aaeb461abfe662d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a19eac1639fb6b6780bae832e0886219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d164384ba79ba4daf985dd4b29e4ada20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2b338718339a94607ee489b9325a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94303ddd672ca1468c2429b7bd055122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e9bf4e3eb103cf910369df2fc311623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f77ac03213016515e928707b8feff024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672562a6049c310e121e1a77076616525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349546cbad4686eab5d752b36938f7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3697608f22fa5f436996637b17d7bfe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd50b908a4ec75e116afffe7191c58428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d65448948c561fd36e5b38d1aef2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99938c55d3c724f08fb8ccd03f41f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858066f55c42bd93e56bb6aef8c127e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9db6faef248e4746437f9c0632938432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3666eeea2b2002b5721976354d2ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fadb38e8072d5529b63bc4545fe8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9f567932b9af36be531bfd7edd44535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfd862439f2dfe3f6240dd58cc80c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4b999648272b7d0f60fa3fadc122837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5c9e8a65883eedfdf3cdbca6d401a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd7d15e2de8c5de5346284fca5b03e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d217257e22422403a9cd72ba871500e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c77f89f049d53d09af837bb5caeda241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea975e10790ad3215e9e134a3cdafb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a69e98565e58b542942013896cc9343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077c222b4842f95a46bd3568db5134844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238460e7a215370b0634498845d9b0f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d16187a3bdc774d57c17dec31fd5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68a5ae7f2012b18b49c5144704b38b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146c0c2c873f99058b125bbda6bb6e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74101e7a5d6bc124586ddbc4034e482849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bdfa88223899c1bc639755f0a6f0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6abb7c35c4790ec69b2d43c1b0c63e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebbd366f8917354cd78ed8165ee44e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f429fa9390cc12a0ce7c51b907143353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01924d4ac229f81fd856c915bb762b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7b949cec337299828dc8dc1019d2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d614c61e58afcb4ecd44c7043c90f6e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cb2542393b269eda2e2803e332e7e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fbcd2de6cfb1afaa5b715d43cfe7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745545700c44c9fbe927cb70dcbb86b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8b1bc332a22cc757c49b785dceb4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdbbb440a86b165ff5e23d57b614f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4ba3916edb3900cd0d3e19fd997ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47df15186e2db4fffaa7d3adfccebd363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd283e5f3856a70b1c3dfb8f701477c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14105bcc490de806ef700ece8a69bbb165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe108f113843b69d8b8928ad1be1c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc18ad45cb293b2cc3455e12e1ab2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a4eef409d82862faad4808a04412868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5bf743d897e5a5cf756662b5e237a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba92c48b880f10e34d691339f3fc5cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14066432d3c2f8e344cf038f57a8dac771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2a2361584647bc8f147a5451f4f7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f443195e8c7c3806caf1903d42ac28673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7ec2c4c0daa4e2080542d9e4e41a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04ba43353a9f67bd57151d0983c7c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa96258bb1241e24bebdf14fca7a1b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0624567b951da9d5c78968f81f0b32277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ef5633278f85ecdfe006e546e2d4778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28108dd55931b8e8301fb7b8c977fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a13c54d739551e0b82b50a2856caf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d422e748d3584312416da1c798ae281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520985d695d9683298e40c092710eeb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc578c6020f14410d3b49660168257b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26ee050d29212e1749e2834eb1ecca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c64ec3959a697252b635241046aca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35505af5aa8ecf71d212a1e590d62dc686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64770064f972ef565d10115749fead87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db10146029806f88119d1178b864aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1a10b528282a3a6b8b3c15d4f4f8289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9850419d00bcc744a6aa3d28e16fa290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e472601d5d587d29b6c910509c9138a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e30fd506ec5269ac530ba4b42f42992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d5d82e3550f8e6f3009529202435393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d45dbdc29b198ec7467ca312e3a8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146ae620b411aa97bf913c6f32d47f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56461b1eadb74214d8a55ba41aa21296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2abed7a21c871e3fa5fc38988a63297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a32b501db3c2f8d8a2a68c3b276a2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6d67b748cec9d324638a8f5a65b6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6c45964dec2dec6e2b312a4d37f04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e9d7c54a36e5e4830829d7c9a4510101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715085e4947514850fb18804259ff50f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15214de56ca1aa73b51e9d0ea081c5a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dafacc6b07a5698b817f6731b3dd91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d0f4664ff0b48bdfcf312fcf737c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc32e86284704b4fe6e330faa36a019106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8f2a812784ed5b83bdaaea389ca48107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef21863f33c46c18d09865787b04e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f09762ca12ffcffd4edaf3052a9d0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605873245023e067b037d712ebe8be6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d291415738adc22caa9d9956d401c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353f597c200b402131c7e5e31f2756d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555e166b3dd73d6fa9b0dacbb2f1efd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87791820962bbcc1f119e6e93f7811bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d746d43a462fc4c8a2f132cff8cb2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566528053eff629686bd874cc30098f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513b7e43a02713b3e2b9c2f6804df3c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea979a6b8541cfa2d2a4320e5255bf86118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450e598dd6a1a98eeb0d07dc33d7d9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eddf7b4d46a2fa93090153ffe21859120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd928564563fa878640dea095a3124121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadb22a4118b1fdea353bb6a52fc1c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34419498ce7f7e961709afd1e9e155123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4360091dd30380927868bab6ca88a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ca870ae138efcc3071fdf7854c8f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92441c8fb230dd27c5ffeb0ecb4ebc6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b514e5900b55b509c4eae1f54de7a24127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d96783b18e9e538143fef197880787128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af342a610c00b8962ddb379428700f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b05c85c6816e1d2ee160a90f42587130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244fd781643e1b0dd8008642fcd29a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b289e5b7075baad6d41616c8f9b2936132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6270b5f79ce0e502fa8e26d1666517133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e56b65a763126f9a1f361068f745a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b3b8c3ad61760eae7e104fc3666f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0d2226304b6a362946505c2361169136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df57cdd0af34f4998cbc7897f262b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e64b7227447728ddf0d90a5f08d16c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ccd22c37b89dc124c37ee2d13cf5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf912e4ccae21d958a003216429f437140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bd3a99f9a5b6c90126ff2ca67d742141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d3398ce291d624fed0990881c7c29142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e220a8de749c92a533e9023c16f412143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722de4312768d829593f2a774c123d7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e2ee104b180e453b0d34c33bb2dbc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37796539daf667d5386a41836dae16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcfdfafe5063cfb1a20db3b29f8988147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f48bb73ae4af21ce8083742f7ee06d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95a1e3d076d92c5679f1b26b019171149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2621db43c02ad92c5f442f01ad4b4e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b9c41c5206026d677e870539af6e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa3a4bf857006a96fcc3aa77ecf870152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94164b3859dfdb2dbe896c3218a39296153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892d0a43e171ddb88aee9b73bcc7317154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2a547c4101393a8358ade0ccd6e87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94766c59180ba123d2423f6698e226f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede74593d62b2b1365bc67f211512dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3658b4fdea99cc85b05b1ebde8f84ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7089b375a932855e89129d4e3cde75159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0acb862d0a27a5049a12105331e3d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522290b929feed8c01f3f896e5cec919161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa142a934b13ee81012a3116ff7d775162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ef8296be3e0d1e562e63cf890964d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd5e44cf0594b6e59c4b22694a3f71164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cc42e0aec7e303506a6fea8f98d30165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4261c2badf5595c9ef7c4560f0c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b8c4a32968115a60088e11c1ab8f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb2f38d3f6a722ddef4ac84ff3ea22168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cc4e3b55ed4881e3b5ee22888e3c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f133419357bb52eac0867e7604c131170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e5f8d4b0bd9fc8875db46d04ed4c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ac814742acb0253ddebe243266df1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a92b1fdfdfb46b70e5d8acee705aa1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13cdecbcada6a62becc243de6f0c42174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6f747cc3ca66ebbff56fe5813a30f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207130a25b9addf93787e704bf897bf9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d611c0d7cc4ba636eff15e4b5907f4f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66c355fc403c26a7655de4e99278ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794be71af0a9578f09e6ca8a2268443179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60853881cffdb03d8bea831401ae709b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651b236c00e16118ad9a9f9b562b9e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644d5ecf07b9482bfa89c4bb5b965f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad7407d74d871b1a4dfb154cf859f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604500d14ffe6e9e5e1b49f6c102acfb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ed0cab0a9914dba0ca6cd44ab1f7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefce58a6830955e9dd05cf2a96fde6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fffbc70952147359babc263f6bde0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf714c20e3b7459c74e399a70a26710188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a5b9f8a5fd9587c307aca1bdeddd8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dd211a8d6b65e628497d44ba82d92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cad8d80abd013dc9ed79e490ca353191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83698f4453edc369bb8442f613dcb1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afafcc06fb0c3ad704e7806f33cbbc3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe082bf3b8768d77e5a07f78390d0d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea271650a3dc0be58fa2894a98c36d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d422ae93c6e71f7f00908a9b06fdb3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907ac389c00cfcb23e9c222590e169a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc04ff802b42766e0b9bcd1511273d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a37801075f9397da4b31f294d943cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1766f761d22bd5b9f3e321d9fab15e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa133fe13134a4f062ccd5c8c887e0c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520237dc53ad4d31d9870f6b746d645202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f8b0cc1c6ada2771e6429bd9664c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe77b38e23764558989c3f2c1d58e4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac84fc541ecb0cd7bc04e82cb16227205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537437f4cd634c18a4c0dec973de38f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c962ad21c9f1f8259084fd8230184207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025e9fad8250b4f6b46c0ae87577066208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d149befe2a296923d7642710fad7bc0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dd8bccebbf09cd7dc34553925f9c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f1f7c5c4bba77ed15fd9400e25fe8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d8c5170152297110d5687ee3a2fed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9747e2d68180c0f9b5ad5aff56925c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec01f7675d9657dff02ac3f25cd610214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d418af98600963f5801a6ca68d2c49b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf950b1fe5ab974851a589536c98f65216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e325a672de4452c07f9954786a7da93217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f70134922a293c7c5fdde1e03bc00218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd783d747d32ad491842e44b966190219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b766890057162a7e686525c367db3be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f059168b1bb0419c9fe8249f885d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efd5d8662dfabc5f1ab25200b466ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe383eba3464aa3701e8799b4dbede223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e48b1567e2a739c11c9da2fe6a468b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd0532b98b1aaf3427c02af8d0b171225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382682deb358a10f28167254593443f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c71d0703673c82fb31f04eb34a9159227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f6fbd8b54d0f7ba5e2f4fac652ff8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59999af1abc1c9de49cef974149f1f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de10a4920c79e2de5860e892d2a1e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee4078bd9c0380b69ae33193b245f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e208439b6a4e9df3575d49f42497b73232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6095da5330298de08ebd5a89007540233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21355dae64bafdc06829ab18c16ebd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dda60cce81a26af3a7ea945cf204d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f2d16035b87f4b6195d27d845fd22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded05ced15b1e38467253a3df24911e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c6b1db544ccabfce2fe3f9b9a8c6a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc1d299866eae426578b79caea8f00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7e1a846f77513d629d92b2916b4e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54e60553e72866f579ccb961cacafc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a09f6b8ce2b218451bb542a4b2d5b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501fcdab0402438f10636968f8cd59f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67795a47e05248f5dc616e6bfaf2eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74284e4d439c9f1ea857e04b51378216245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ee51a716f468392ab035a886b8730246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014821cb452cd48243576ff9cba3cfd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e8ad3e301f8f63e83eb7941bb4494248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f470df4bd21d6ed2a30b3c9ebadec2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034d111bc7bf4faaadff18e7c7f87b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09680d46daae2a68eabe30ea2fef6a37251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635937ff93ea96212bd31704f4edfb9c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a573acdca9fea98b0e90aa8d7a024253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01c59b0898ac350622b64b93ad2020254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba4968c4556e19f9fd40396de3cf42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e30e24652c28d989c91a36a43d98a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2192104517f16dad48a06f8c6cf82b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8f412492b2666b585ad1b78713183258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98714ee9f8df4931cc7d72c97584abe0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f3785ecc6e12453286d979311a0af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fdca4a5b72c926e5687a6bba6a127261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5844bab0e251a1dd4e36fb32213830262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa64a31ac1ff96fb1b4a27218b6b08a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d998b9024b1c3462bd07e1a49d7651264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8adfce8a71c70fd979e2490bc5d216265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ccc5cca043e387f3ed71963bb5c2a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f13b75c83f61d991914a64f9601837267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02913961331c9cce70619f2175bc97b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9d1077bb772d5eea3bf88721f315f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1ccbbbfcec34689a65c7f3f5815cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9de1e13e96d8119d376e5078e2468271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361af71dd8bd672fd487f24b9e45c2f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b91d047860b789cc9da1ecc409061273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b110be72bde010f9de30be8554aa881274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0092540b851c2fe7c9597581310e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27402adf8d98d7c24baf022c3f0699f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1ff2fd5ec3c501e85680f6d0e4e1e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af02c8054dd07b5510ab75435e2de00278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac8497e3e47e016416a86170c8ab3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73908db5f096f309c3fdec2f0074431f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349bf7a0c03fe6867198cc6967ae01a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ed22121ca98db1625228fd31838b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce74be46da1598d6ff001b6f850fb7f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98b842cb682e03f762df492378239a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e5a8f84caeaa5b352cd13a3d8b7e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3807a30b73fac415df8795b1a380f95286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e6f8070f710481b2296b692911a04287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c041c351aaa93aef5842a339f6515288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1083de59ca942ecaa3b151cd78a6a53289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656b434ec21e8b39e676f88c02097b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869b5ed6a1b833be24c0c54c4a74395291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc439ee3e4f403b0e3a996b09a57a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77498f3e8a81975accd51e027fd40ab7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f5344b4eff0730adbc64618af6b4f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b9cb9daf446639fec1e5748090667295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9a5b146e1ac8263b7150e9cc0b6fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747279b30959ab0c9b9a70e252cc33bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c7d3575c8fed7392f02cd466df6c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca966ea8831f1cbd9f1dde71db88db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19f9625fb24674664f27203d41932f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9eddde757304a9117e0e127cb1a69f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337ab3522fc8797bcc5a7a16bafecee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06ddc38d9a71e93f6aba981d689ddd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e0c819c55970096d7e76fd9697a0a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401b8afee68a7d9981fee78a32c883a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd1d835eae67d8ca72e70d1d9b467a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b0a3efcddbf41262a9efd1b02cd06307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db7d3e7f4a9f62e827c9b91b47b5cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c138f329750460819633c6dae8bf1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00b05a61eb3f0f5e823e6fc27a2b4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba1c94d2bfe41f9df95be0703f8f1d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72351a046a8e7196f48b41b8b0f194e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5157ec327414fe71ed4840514e7597313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc25cc1a65ce4a6476c53a3e8384592314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ae2cfd52eec93be4250c33d21f821315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee32231602f77317f11cbef912a2b4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b22f03dd136e0601ed77216c353224317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf501b70f6f3b84fb68c67b7521e27318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a30d34e04f4e202bd195c9db6f32cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08c9c6cd35aee0e3679a53883e8acc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2958c7b0d6dd9fe3350364663b7877c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ee139f26e0058528c00d823938680322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c36e9b2b646f97fa6f11aba628ff2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c1ea301b55c6e91e8a608ccb54464324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecfa18cd8aacffc642ad1cf70f67c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520eb422bc5f0d38bc9d6ee2ebad9d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2890e7b85d59dc1429477ae2c39498327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e295b4735e6ed90a21f7f6b17e2b607328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0a7ee1480118da8f5467f2166884e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7081f449d8608c90336279eaca4725c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bf79b74814fa8c9d82319af174ae3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b46b122f53ad4b2e51354561182ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa482b2dec4572a9b3cc0cdf4a319e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e2962c8632e84b1b43bf0bbb9e626334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db5792ee192a6659d4476d324c817d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919369234a25c514b5fc0e07056b26b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e480b8535dec18545790d3061ac649337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c114ace60cca12d89f4f6e676c62a21338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa6e8db8d47157ede0138f19c77818339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbf4296c171e873c161cffda4bf9d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48830ab7b8b23a9920e5346f439cae5a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d19bd44cab8720cf437d721f61fb6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1918ec405aa20ec56de6c18295a59f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa013b36aeb2206a58f4ccb9a56879b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7eaab0be4672fe4ca224310eb75a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d071568724d24d8a162f1ebb24dcb4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1219600b70b7610dd4375fc67afa133347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2cbb3a59ed857832a3fd8350f3eec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc5b199b85910dad7aa66f5302a7e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8755d4647457fd07fc0e0d0929a07ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b097e9cff4200675a064254cc1878351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d3a716c8645c433b1745d64055386352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bab3d65bf815b7f813a197d81e2a6f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda8f396897de32e5715736a01fc141354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f95cb1cf240f1a441875e189eee84355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5bfc9bbd6923b5710de9c3cf2b44f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b3e967f36a99b1bc20b8223e0087a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95159d5f94d01a35524da890e94332f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e92e55bc4da35a3c54375a5dd8431d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54978274fc12fc4bae1d419a6706586360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54287097508e7b045510c3de05997bc1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae174c5c05f891faca8acf3f5d3dc0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22ce22a2b5eaf2308a790510630df2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca549a395dfb6269ee8ca3ff0847d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184036ceca86472b944b9617a71b047b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9d8f5a1ba339ad7c4aacdda27ffd5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b73a135f2f1d6db9d30a335985b6a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d210886efc92763b20c5b27a4f83ff1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e7077762790171d95525d07411b7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41e247800ea56269d40b33230f3509370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0d04f100620daf29772d98895383a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1554b5f3e1163f5d118db82bceb96372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef409b3b4a59bdb9a7d1d6b5dd459681373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77cd8e45fc97e91a146b88e8172415374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacaf9667c94c17a5e7ff4526ef3766375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72304f5e0de2e0f1e63ff9812f171f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a23cd6eaf9107503b67f3e52e44907377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273545db9a4fe62e2dc654af4a247a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcff8d2b0dcb917c2cd9e785ab81d74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18118a9df3b8719c3d012071f7f0578380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4c39b684ae9ea7b59bd4d05ead20d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644e0152673d9e46ea44ceed46fa4f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04068221d0a8c52301006bd9f2532eb5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878bccb09da5f333992f94184f94def384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a6fc258c7717951934b7b95fead2d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae14e4dcabf7d873ef9469314ffad03386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b91726b510c823473cf62acd46e76387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfb1f95b34ef03744d866936530c8f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9220c2c8970765ea50ad641e14d0d2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436925f10d326aa11098d0069160511390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466727a7f23c0334ce625a9351ac567391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a4bd2605f364fc5ba3ac738705306392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304978a6ad83ee659cd5581d64636765393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23388f3da83550de0fa0dac4a63deb45394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8902f95c530907aa7257f7880d60199395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b71ca41a3ed0a50406a03975c2fae9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c3fd04cc12ae6c7ace62aaa86d1c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a1bc463492af21d50d5791e630b53398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c42b203b442b314ef5ceef4dcc6f70399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36368eb91fd5dacba295286fe894b520400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb9fb04a2c61c3bd63e5b96899d10a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67c2fb801ae4942a837c476e9bee94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ebb61d7c86b5dded99b39c03ac93e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d9d0aaafab5826bf52a6f535a13f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8110cd187e66b7e7a44fda754d65a7a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70d252186d028750672bfc7478e802406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd8825d43ac35d5c8d1967ffeb0420407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e93058a626ad46f6d0b538d8ab9623408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b9dc3ee6eb41caa0444bc1faf160b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b25a227db062ae6671759520d98b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f50b4ac9aad09a98b189c79568b96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748967a83fcc69ae6c1cad8908297f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012b0634f88665bccb017641c3d0fb5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c14642342034b3a0541a4075777d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82251625256bec4a61eb40c5ba076649415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb33cc55d0972d037934ddf11720b08416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e50b705f88cf84dda6e73c3f333aed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9ecfd0a9c834a740b4abe97b569c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16d767a00cdb8b10449672c935217c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe285631514a3cd66670eda2afffc334420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb5e20f2fc5c35386f2240315bc869421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99733d94aa2c6b22503c49cd429d16b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653471f123ddcfffb4a5abaed8e02cdd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50655c384d2b6fa563d989eb4cee8aba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f526ceaff61c230950eb65e264cd2c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a485cdeeb6283ea78cc3cf46105f281426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9fd08b638ab3e32bc7b6370527a55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcf0710695a9734e7842ae943a1568428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c0f6ee3f7211c89f5c981aa8a3050429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc213e893c8c271c46a18680bcad9c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2e00aefedfe11af5c8c64f297b20c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a05618c0e2c5602cb067af223e14a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d0091a460e06e941c702015f3a68d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b94bf3bbadbc8522c30140396b667434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0d93a894875fb6c48f2d5701c45ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ad442ce892714326f435ccba6f71b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae60e285a2d8218fad96453652fafb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46eff9abc26dd610613634409af75e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c55f75f932402eea653a5b26973cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3dfce44d01d422929f4f67f7188ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc5cdcda3bcc2f529e274ec9153fc4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4caf73f2896c37f7ac977b5bfe9b37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b197a4985a77fcc6d6a8315c3af11c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807d3bf3cb71ec928fdeb121bfb0996444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88045fbfe98921022ec944d39a06559d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6d3d8961f1d08fd0f143489e907d4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0a23925c16ec124177cf82a2f691a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bd156eeccf117c20bcdab8c9c8d91448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fed8e167acc27ea4f2fdd2aefdb239449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e86481995527a4cffd1af197ce324d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d73fad3ebec9f4bb7ab64007d624e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe55ef092a309b92171e3131edaadec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e1025a213fb483bd723e52b81e333453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad927f79cd79b7ef56cb1fc195867a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c28c5649fc51fc7bf5df98bb1c3007455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c20c3e143bfb231ff7118c85fbccd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1f7f898e6e6ff20c5fa2301e04ea0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbc2a200a2fc88e7e667a58da3e609458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4cc9e652be81d5aa20eb6b7220ef0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02623813c55eb2c4f1850bb1f3002bb4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8be1fcc9c473b9caec2c579023033461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996927002a4a5f2b6ae50b71c6aad20462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431b773297138a095f82b228f2cf8fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764c03154238c8723dafb15e4d8faa8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51453f62a6bd04f306cb29ba693cacbe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426ce4a9425aea2300ab54083b5b4bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871abaddf3ae585a9c50258e7b2df1f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b16ce438594cec1bd807b16695ecf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861f063bde4b06bae9eef9cc40de3e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41133ca0c635cc83fd5b9957e85aa160470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5448f13111745036a779012e2272b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3abd67cb9d35f83a2f209c22b05c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c72f4d02c1d857074594201c58c64473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c300f9ddc0797bd988649e61896bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b36c5d535afc53519b708a4f7b41be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7145892dd0e474aed535de870c24a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaf289314c5e96f6d466c10c972c45477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151356feedede6e1cfe8fd8dec2e7784478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd90640058bdb14f694a4e26407452479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddf9e628f25f59bd911cc202b33467480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddff19929a3d5b83723b0a4a2710bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ccf6eeb99014e3aa5d9d694a1c178482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c4dc379a542e45b717a7021f1306b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bac5096076a7320c5c82fecf2b9596484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70decf8e98f7d7497ed3657d6fe6ab85485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a98a4ffb3f63cc0d69915aed318bab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa0106c20b48d7aac1f28f837225b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a047a16d43755f82095fc52ae303a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73848e185fd3a6f08b98a3c5e606e1b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695a681719ddbe8bf54745ea47a1593490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021b888b358c9cf92ebe67a5d98babc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179411adc8a1ec38ab9fb9111307164492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf1bf38afbfac178232cb6b9b77801493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7889e75586514961aae1228030a424e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78173322e5abe28331a5bdb6f6c72e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854aa671155d33294f972c9f0e66be3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a055b02d6be71f3c992d1ca944baa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70640c8b227baace56633c9c1e54d23498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdedd603d50237fd24f302abd3b8652499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2034bc3b371b3a1a3299f7217904587500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3519faf5a288c158549e42261454b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f2f7ce4417f788ca48fa6422d7b9f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e365a13ebfc7f1997f03b07f88fa02503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b8ea6ce736e0148e372756ee9c5b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b88f950c66162a48aee4236fb946ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b37810e30dbca1be099a5386122093506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc13ce4d2a3d00da4c2fe43a48671b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5eac1d7e887fc0862a19d663bf34cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882d34260b19886149f038cd6738a74509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7a7febc42518e3033d210c1b9d491510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab422b51d0986d42257066ab68859c62511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506e5a5b72af44e454345bc24bc91dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2982da35f17ccd1cf5a0c23cbed2c54513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16638d9719337e69ca04647c2e6147514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9a02118016215e096bf117ec42ebd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb6c2a0e501471b0a301b1169ed5ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a20a866ceea26dc54ca77bfff9dc5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3318d7333c4befc809e5329091dac1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccc4a47b47281abe6bd184ddda3771519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6ff48cf115e87d0b7a8be4cf47e72520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1f77c9726cd5273a1a92b43a06ca1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37002a2ea1d65d78ce802d8117995116522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058ce6cd7138de9785a2efc3048cc81523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd8cc7a292b4b5d2744c9022059821524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437dfbca799ea08070443c2fd538c42525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84f51d894193571578af09e0e8918f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69073c8323096abbecea7331b96a2267527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e7d423a9232f8fff5dd0cebba2b79528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e555e50433feee78648f99dfa1dcafa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce929320f61cb2e5ccd0dea7df8f2776530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826aa04fa08fc713f6d78ce1ffc4810531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd72dd232d538edf5b4d9653c386dae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36dca1e38798ee19e837969ba3067a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e254569aea8e6a4113ed5bb4a5388534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cd69ece9ad604e18374cfe2725881535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b8f80b3627815c13f9d618cc5fdfd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6c68801a4d92fff09de1ee0283b42537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c80cb4c93be0e0f556c15bf459cba2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adc30391fb149d78bb80927c51b670539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fcaa082d2be005e21b0d9a85c8a6c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66254e52bb9ad1ceeb81140877d753b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5d408e9b571e23e8d591c48c75d8a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabce9210f16bd5b50fdd9968e3dbc5c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dbd628e1684ae475c604c6798b950544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25bb8aa615c7e16892e9bd929e805c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa414b183bde5c1b78b59724a6b6b618546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98cba512a8d87e47749f09512c74fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119c58832e434458607aa1c2cfff9ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c3020a9b13c6b0824e45d896db998549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30047e14a5b06d4dfccbe7c19aacc7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85492810597a976149c3aeada2673d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf089ffc4f62f18daac6d8b72d37758552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac6dd8e9c94d3e7ead6c35b0c8f889553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7bc3aaccc51ec0caa6530996a4393554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d5063fd70f3a254a2340cef1498c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f35240e142cde9948bf564f77a22f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce1347934d982394d99acbf6321f38557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686acb9d3f43e20df326943cf7be096558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67eda78a247c025b5a3117e6fcb095559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0e9c29695a18708a5fab2ae18c7ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149c29c3edfd6fd2fd1352115fb32ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b695abfd7063408eb0a5b0048d7a16562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513b0420752941f1a8cecf1ad7c9571563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800dd2b83b63844b439c7d8b92b60d8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ccf7767633f329df253a29f4a768c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329c1d309f686b6f6d32080d4d74937566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bda45b0858e94afcefa5315c826b5d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b547dc1767b7ed9312b4b671f4c01fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5f8a08fb54ba0d1a3c8b3fc4186ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040dd324496912ee9e1923d0297c990570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c05afb5737832bd1d0ee094d6e59c1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478abc6b430ccb89129aa2537a6ca1cb572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>