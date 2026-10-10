--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3a2fcb49a2821264a8bd266d5d4001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c439b9a14f60a91875064ea193d1542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9764cadf589818cb48011f5cfc8ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22521660b1b48fa149048d0784528fb24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763e287bd083f9ec6612c462833752d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8be59a0fa8c746b7cba95246a1fe0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2e95569c78a96a7fa2aa0805f7cda7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbec33304f02387eb0905aa925808c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20e779d0ae9979ffb2c529a76b98b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bba0d86076753868d527636a9b131c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91b6d248a5b282298bcedd74ac219311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ded2682143b95f46d7ebc56c58bf1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17986d7d773221d621b7fcc53d0835913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f192eb6746a92861f3ba8f2db93b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f88a23028340914a93342a9f5fdb3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e85911312a973096ac21b7e422ebf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e96c3ba64527451297708dae24f8117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411438279c59257e2d109235c7d87a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1cf3e96d03a2376c41bfc025a874019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c554120272a507e9de68152f29631e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebad0931805ca271a140b494ff41e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6591e1e4519e1b038f62b8978106222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad18c79a67b515f8b8c1bb6863ae67723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49dc8944b0db415d051f14ecf0234b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6b134279a83f86d19975abd0aadab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a963ec8c77abeb595332f17bc96cbce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d93b01fd99c70f57ab83162d75b4ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe81ae69df9a5ddb0b1005c68cfd6128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710be6e7b4d2d30abed826ab52b59ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0ab73d91273b62305802a69721f8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1586aa55c32f14ecd7c526791ff0f4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da2b8b78a16f01a23dc38b2dc4642332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7e13365e14b1ffe7c5011736ac87833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78852798c550a72ad5fcf01e6e0ebf5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba5186040cdca1ed42d151f47e468035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51343c88acfaf617b6dc91adfaaea0e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8113ab73dd90b300a0d2626b37580d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dce98cc327b81ca3b8525708dc4a4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1acde892f759846787c690d9192c5939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7b63e1670160bec8499b5721af87b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27e10188da3b79913836f61eced33441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259b57a26c23bc1fcec47e5ebf625dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00042448cd42c707d138f1da6d4f2f3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcfe1fa27f8e279f3ab3d91bb0feae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f404340a12bfe5099087440ca991845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff76a0e808413d0057aec04a78994746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af13a8e516d05b5e804f31ad8888bff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19542a9c43be22c89cc996c3d8ec8a2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41146c90a60ac405c7ac1d039380ca9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bd9c64d2d24631051731ae2cd20a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c50e2dd5c44dca66eacbd8c3df89d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19213412d78fd789945b852f149651b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c63190e0c6ef9d6d7c9126029963b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4ae0668943c8cfdecfccde4a806e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77653cf069957fb658dc2a51b9a8e60055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b67a86a3c1de63e157007be4d106456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5d0b8b5408f4ff1d7e990fd55605457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d4972836da842e0174df12a37b07b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fbd32a0ffc30e5b52ab762f069e6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52cbc767c1c9cf97b899bf0fa417cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b501c8a6e713e8bc1f97f2a0e8cf461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d935eb6e56ddf88193bd37a1d51eea762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14fc67c99459075aa2adc6694d36b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d02b87c23de3d590315e37acbe29ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cd3f5fe45da1ae2318e58943f33d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b0c4c2028f8352fa837413fda91eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b07fe83dc372d2f8cb65d7acabb6567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accb594400a7483e1b127b619c3aaf968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a4c8ea239ea8930379c25a2d3e38069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504721875fa9cf631886df91006c32ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b8051cf6f53f54b49b5a21f0c827771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ed404d048f9450985ba56b7a6b0c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bab301b22e1c93ec488776cfdd81f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f2ce1f7f523e27e63b8933bc12fef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fceac53603031148962be093577e82075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1418c787bedd3883196ea1fe89aa1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc3a0340fcd8bc466b87a2e85ee79677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159d0bcb75efe3b8c9a7e80e7551ab278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5668dfb95b54ca9c007f1f855f377879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d4c0852d7df2acbb8b4b8f2cd20dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57a772c932e85ef8744678267c7f8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5567d2a7b45918eddf8529664d81b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63683bfe4b2b2c5b6008fed2134fed5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69486063d5f1247f2d294dc1577fb77884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb686d1a66ecba9b0e15040b6b7302985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdd2a93ca6119e6d6eb96e7e2d5b9c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336552186484bfa60cca73e78d468bbb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a67f68776d5537f67a5e0b319bf17f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dd1aa6d45fc2effc4964b45d910f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafa07062ce9e59bde4d0d1055d9a0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa33483b7b23762846707a16432c9f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0db8d1bd7257573f6826a33aeca67f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6e9018d7d3030cc6ed65296c4b33d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65da775c1a6815120942f45da5cfea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5ffb185a707e05c55071bf101eaef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95480a4dfbca7b890e9e442f75a2d0dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d266e34d99dfdf3b30a32f0a5d5676c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd969a7483848b463abb38e28b22156d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd233e7c8193a24c532bfa43d225a2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b1ff7742b7c9fb11dfa70e3aa72f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f87a879dff5a7317772cbe2d42722101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a78a77177a1388449e225d64100f93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba95cb296051bf9d385d304a9e1e21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e261d3b7610ef997bd8c6f8a6c223bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e86a658e0acdf0d85c6eeeaf2d720b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8aa41e20310cfff3e4339401fed2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f925326e6897cab46e64c83a9acd389107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d4d4d963ab037ef2466615236d9d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b39bc915fd33cc762b9a313535251109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a0730fa4f3d9f4c970480a0b013e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2f1589ab0efdea60bf1966333fb32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74377955a63522f3763d34f43833fb72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb854c55c2c0cc3897a4bca271114839113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127af2033e5b5a668351ddd32acaa3b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea055ec75d9abb1c7245f5b44c0c9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff118121f34beebea52592a43a0ace116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fc6b661ada590c59fc98c4b0ab619117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6891f893c3fe8f39435ca5f3aadb6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e46c2374ed8335a891dbd944b387e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65937784ac1b8483157ad315f7161754120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825fa368160c810caf67f0efee83461121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abead3d8eafcb0bd092d3e2a0596beef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff629e10a7529d5ee295a66e669b0a06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e5419935b322c1ed33c2acda4c0c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9b6a6dffc8960f3e6caacee490207125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b245efe6f392db67463fe086ad09d8f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12ffc034d2ee4416a4f5d60b31de48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd364ce92333ee72639c5e6dc4ebb9c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba345349ec79e3296f67f184d04aa8ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f53411710f4e05e39eda6b14273a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fc10866311815e32480be2120eb2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859d1ca52df954cabf615d059bf5720132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8803411f202d0b0309d525b933efe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ab85e75e846f620fba3e2681ecc6b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b23e89c7d33a8cc79439dfbdc7e5f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687da22406e4866997d92a5241baf9b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e1ba0f5cf03fb25aa78fafff14160137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40534135dbcc043e3126fae045194489138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf614abcca7aa0fd864513e9e3f28e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74797e6d7d9e6f6910d5b6f2ef6a0e03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b69a4cdc512b6d47cda1f83c3cf94b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be760b8716f5690ef7cad237efb0318142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17750016a498f6f9b00443153f5e32a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38ed2b79f6518c3e6a09ffebe7de76144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be3d598d5f1f85f9b67a1c77fc798b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499ec1946fe8544687ca5fbf3e454d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a155be79ee8065e0a66e799f64be1b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7fedef117d0e3c58d5e78ba37a0bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264b0842a60a52619088ed8e3ae450f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba615b7daf89ce5cb196aec08c93033d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c95d9d4f4e0e1878f671c15950c9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33136bc5e92ee6fa4019f04951aa391152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14356d228cc16203ce6b20e8530cc82a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e655667d4a050b93c21d114254fc5a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dd63edbacc479ae37571317b0430d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a9990b772ef738c04fee9f307d998156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e631b96516d9f40e28a161120fca9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb64794d746a260cee66a3393c8eaa4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef88b1cc84c603d79b91413c5de3b07159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7410586985ba630f14027807a365db2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e0d45dba4f4c92302c0b8306b8392161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681519d5299aec7c864d7e9a9f59342162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dfd5c5c70654cb5a177487eb1fea5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b719303888ce475b7dd63f9c45b2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135f68bab4098f2a8b9121370d893eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc1a78ff0a932bed9bef1e793ef7fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742990784698fe4f3aee456ed80d22cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5d6d3f36f17ebd6598b071a44ce48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb755f60a1f4ce892fdb1e9ca8b970c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf7e2679c4d102afe32fc4159ff2b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b52c727a64a7fa2f578f956041e3cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cabfd86137e14e72563fd72b6e682172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8824f3f795d940d8a9688aa1cba14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d1ff38ba451d054d894f731f7b6f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d040bbb2eb305353617dcb5de59b8a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06410604d837c6200ec47fa2b5573d79176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecc4060cb76e8927c0862694c0c30f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8b3a87bf0383c1fbe97882afa38a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41c792f7c01c58e040f7c452b1ed2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab85e35ca24149e61db4c9f29b748d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3686ce94f75f4448a9710f48bdcd4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1898535fba128740e62a9654a6ca15e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04e7422bd99cd52169f9fc4571922d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afec49e8aa81a462eae4d689cfc8716184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053e3e5b7710af85f40f67e343240fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73447b7a84bae9012c26d889048e120b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814ae449958f5a2c28925a7c9fb631c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4bdb85f5671675f6e1b5f64258463188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d800d1e8b791ca62f75f3accfe8f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0d60e8d6a96fa5a04596787721b80190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf0aff9089a80b50e79df69456441d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15a50b910513fcd4ec21ccb3c71838192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b11ab95c0258ba5908114ab4cb688193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed10011ab7ff5ec889939a4d69d3a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21307daf82dac6ffef5f85bff4280666195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333deb696a38d8d1e3582c95a980ed9b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c481d96dad35502cd35b317665f9a88197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c27e8215fae57f6e6609698991a69198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed110fa718eca6801f75e4b2f6987e72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee4e83b1f89c1be748c9b0ce745f00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605db9ef9dffdabcb1e8f748a6b128c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93343715a27b09841fa14070d60d508f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68c1e3fbe692945197b29458ba2d73203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2318b5a894bb71a4a05ca473bb46f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8586ed2f20301f2d8870f9842c272f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed008644523e8cca006a3431e8aad635206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecd515c02bea0adc9d0eae778c25c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae29ac0e282ec393c65d5dd3496af7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16565c24da2268b145fff581c0b27b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca783b0c6b875cc14687a31a1a9a947210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ebff193031f5264ef511bff48e7f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b6b0690e409915a76e43d89a95f52212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b784cd78d6accf280c37579e303a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1afa7e04f70ef03cdcbd1565010af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d7e01a499154d5cc11376f8bc5469215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b4ea7ddc70b46977b6bf301772316216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98abeb6aa8a973911f9da5c8a9cc8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f60453fb1b681964d9d8611736773218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f1b36c979903c89dd87428c12e603219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d246231a1f9e777c551b8ef6a9a3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699c8285e538178caf19481c74e773c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57092e959c63c2ddcc58d7d3fef9c96222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e600a6908d5ecad3c9e3cf57c0d0c62223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cc52b7505587e55d50885fb9018b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf1caf345b5e1c3d20ad045d7be7ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbe442086b729a73f8f524b710f7d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f626ccd265e7b4f216007e292584b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048d476b4da2c7216b4a6aef2130ce4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76976d2b52ec53208dd74b79b76e7b66229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f9585ad10e66f7f9c2e018ddfe596230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cd03149faf0093376e8c06089ab6e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efd41c35040444b6b77fc4efd4fb13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9e227063bc99ca785606c5b419dfd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f17ce69a858726d3041a56affcfb91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c97806211dce6a759999ed8b422124235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71331a7ee2a957d5eeb7e3990a25fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e991576c5f9b2ddb4e9cc26466c6d0c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85718d05c3dec4d25047fefa69322b45238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d328551b29e233528f6ce5cc3d9c48d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b6c5a48590ec778e622e813d05239240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f2bdfae31a308b1f28a5f17158d16241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1671e21a428352d531f4a0ff57f00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf3b62cb58653cba8208cfdf7fcd7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66594c932f5281e82c680da9ba7dbe86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4c14ed0b17008187a18274abec73a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7c1a542b1bf0c4d2ec33eb6986fff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f9cb00760be5b3bcc21219ee655dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2476ae95bb66ddac1412797c1a3b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91d33820479e659ddf509b66081ed6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778de94b650c5f182ef822af4623097250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e2c9e4b59300960b9654711a5443f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedfbf75b61b210ca2356a371e7ad37252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33534d4abe8f2de96976cefea3b56cbc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fff4d6dcf954e3ac6d10ede18c9ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d94f5e424a8836bdd3f6e8544bd31255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76ad8b05a3a994f80b3c79d3450d70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc494804561d355aef5876f31345eb4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413e50a80dcb7609dc668156acd9ade258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa59a03fd9898f26a6430d5ff4dad14259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67a725497d89bd12fd9e9e68e74ab9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ac257b92c12c08eeaf14862237993261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc275c50edd219f3109adf04458397e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88c83622c2d0570d241e141337f6ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9841e6596112564d4e410336072159b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3a4e68c406be82c3e892f48269d4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f7ea1338de8c948c78c154e259299266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516651c3d391b3c1df370cf69bc6fe6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb44b60b865b93274851f29fc4b00d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de906e8277f5e393c2dc85243e14c2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9005410d8cbbea63b20a3299a3f2bc5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143b367e906be5b455440da667959c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1999433c6677e070233aa289d2764272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343f53afb3d0803c2801f2faf78d997273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cec0f3fe688bb6f48f5f389e86f89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc0f3dcd81139d869924865f95557f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4bfff25964784669ca36c7a380155276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c526fcab80148e6d703cd5b8a49dd0d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbef3aac07946d721ff8eb1cff98ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d76ee0adc5be91696b3063a540e10279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f054cf22dabd54edbb0eca32325983280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5923ac63ea40a59c10d0017ad3d36cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db82dc79a149aca03cee3082ca9312282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3babd3e03ebdbc4fff9def1281c510283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549aec3180f3a355f25aa7e3179d4b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7baf9b40b944fa6e83328cf11ecd0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89af1d23e9440296accd438abb6edc7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a64ca9aba4621100fd5e5864ffd753287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4fc184b20a25ad6d07801a73b469b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b61f11592ba04de872b530b2f2063289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684d1a1a8c2f10394e231e746ac3297290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e703b1042ad94b1c806e836d1637c96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25259d0278e472a52682112c2996fc3b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e0d664ccb8d990aeb9b3ecb56b4b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ce032634accc61c283580b35b5802294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622f991acc08f965f8cd934b52d0087295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0501bece625c41acd61ffd49bcf74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febcabbfcae70ddf00a6ef06c422056297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a051fe1c9fb5d331f15cead8e3fc2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270c4e3b1798b6b3204ce8daac6b0a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cd0c6476cd2bc99fcf986e881bf8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1be1a0598d6fcb0b6c36522915300c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b8f940ecedc6dccf66ea6dcf56c83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb20370e9aa408e51c64f14c27e940d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03a0f6d3ddf4bfbf6a737d8d6e2e2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68fc95b41d3f430f14953423faf444305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe38cca79295d7c8c4ea6ae013a78a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd43b51c459961aeb9d2bd143e1a18307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf480450380ac48907f836b2bfb3fb39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28835244a81c4a804dc6b714b0416d0d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27d3ea6bdb8931e87fa6572de1ffce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e904183b8b71ce7942eaa9b7d956673311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281429da092534d33ff2300c029cea5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc740ead98dd38306834ac3a989b1d3e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21d11bd0da1821b3ce69074ae18452314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efed7221bd062e53eae6ee07126ce4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94325db399ddc4ef502d890fde7af7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51944712ada08f3e556c76a0a8ab046e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78385988db8417f9c2e5cd16c671012318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa30e4bff32bbde9eb9c4d2042ac8f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6333f1ed9fa5adbd38f80a584eeda5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad911bf30eb39237f5d8c0fe7e5b440321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22290360ab3f812e18e74c8605b7ad2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9b73c6edcb3ea75b7c9bfe1cde41f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d625ce0a4ac860aa2d3b7ab6217b8b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1eab342b55dd36d143ef1a1ff8075f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951abcdc0a3cbf61daa0f991752584ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dff1d9ced1799f7e7db59374626b3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39046aa29fc24ab5a4d3bd81758756328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb0b4ffb0b9ea02ca2cd222e51a8c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe13464076e647f84387762d3b7b95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f081f56f7f25239b3352ed0daed48ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804b84591bb659fa1def49e2e171891332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95fc3bd8b8fe0342b7e1b8e32bb088333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bb519df1a3023380dbd4ae755669e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276356980bdd34c15e47cde9dcf1da6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3034c1822b3f5df339f007cbddefd75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb9422d8dee26099c8a93b2e477b0e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd3045571ee8ae303db128789c9263338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6aaf4f3309fd46b5e9068bc7bb44bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ced7575373128c42843a68b25176e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db3dbc1a9037402765a56cb2047b60341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42777b05f244a3dd9b0902035e4e966f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d152b057c3188f75b68ab6562253caa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303cadeff356ada2d5b8f514acdd588344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb46d29318d0cbdee26a872a749284345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a607419acb62be8a2e14b28ba56c37346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc1aa86a73f230df6a4b921c54e3ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19be1533c5218a339375171c0c0bc7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd92e33eb4f9760178708fbca6b7155349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5278034713ce48a7489ec9874307a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418eeb4b17f0c293ee9d56308f2ea7ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50c223139f11c648d98d6055585f7a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c576fcf1f3861a59f623395b0a3c65353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef265f89d22c5e56ece6fa24d17da53354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913b00c9838d4cad1bc637a69bd2aa0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818bdfe83f3568f595c8336668c8318356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a76d61fdba25602f0e35ae85899dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657842addaf47951bcfb4a2d8a2ef37358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98102da98064e09f92d39fc7f6e5573359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f624fc85d701043e8acb73510d011f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52072b7f938a688765596022e8713a3a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff803b54f7dd12bc3ba147333182a48a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a125eb28b0df9b0c7a31d58aaef0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ce2b40c86929f0d06b628b5d0803f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b6a3ae5b939a35b87ab570e0922d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420e0265a6d8bf742747f5913f810f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2712c0ac05707bca3b710467602da3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2598b529bfdbb4b80e3fa23cc795a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d6c264e6f5386b5e5f6f6f1fb7b3c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04508cc0b51d54de56c380724f6c6524370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913fe0e8946bb0080444bcc8bf7f03c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e64e1347147a170e1789d2e0232bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f56333a5bc877d0cb4731b9048470373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63150265197c9e55d1de2daf5226b01374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665173e9894fd3600f96442ef6ecfd82375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9a1972db7ac180cf91bb3481e00f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2db74fb9ee6dcb38d672a828f2eec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9aa46f4cb25e501c488e4c1fa2fa04378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e481bd50c2f41725a6d30a36ed79b9c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594fae33aa0af764a40a007e4616011380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841ae0ae9618430b2aec84bde3321a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138a81158cd08d1fe8a03fc4132fe35382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b37bbcb4fbd0d4eb9bc79d48ee3ad5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41c9068f5f12e1db94789a3d15f61f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584a6346eaebfd7d1e608756fd0edac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433d1ed361b1e7add66a1051dcf8e60386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adde178278800b79baad46091277c44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f7e651489294bb1155b602e1fef1a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697c5ca5b25522847ce05660008dea1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319cdf7166523646c1a6eea02973e83390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84fb3a2ef757c842622ead7d71463e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32a931991c414539a30e3234c05f5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d615085a3f4f7873868e68b5bd69065393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d3ead78dcf8e409de640194f8c6f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cc20829b6913d343d7bb9fb36f8bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfbe37320da95252c1bff80ea48196396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286e6a8409801bededad041472666b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae114212d5a3f58a10a6181bc0c58255398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0eda521912761937ab6752a47fc54f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7f978542a1fbf5921c3518a01b10b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1a22de78bb573c3f707df5b28935f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e8c1d7f3190c13da224d920d87d7f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77053d20689772c4a47feab6132e5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bf947003a01b27a4e0edc502dbe01404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed2b7cd255faa096af5938c9b32356405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d92c52926d0682020768d59b082a2d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b713f1c113a303a8279f58b34865c35407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092f737d4134c123024c5e9f89cbde3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a44ba23baa87b9addfd56e56ccfdd3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d14d44ed3a51af325433fab3f1f98410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d584e275be39def44cabd2e9bbd905411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54e937ce4791a6beb8152e133d08c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bff9b5b983aac90f39fb09c4ad481413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82d3652f0058106ea665dd62ac5a22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04758b279d93355eb8f5ddb04a739647415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1353a5ce937b17f35d50514aadf075416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875e79915edd5e51fd7e6047952a2f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acb7e094c37f19941b2712a08fe64d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50343463e2ccbf28253be54c6bd81fa0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7dfe9c141b1fcb869d241f53db02c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13da579f0aa806ca998006de5963d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ca395bd6cddaf6399ef6249d78193422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a6c2fb661e7040df28847ea87646a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d672300bdec2cb92851ceec6512394f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b99d8ae531c451a86e9ce5c62bc68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71243aa72487b2e099edebb6af3cde53426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f18774d2001ddbbcfd9331fc3d4869427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd280f007742a02f64fcc8421a8f581428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e57bfb1821c839af6e8500b061ac3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dc7be917cf99b35644a699fa96b14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f35f118d742a22a52086001756586431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611156853e56208264b1ff0801024c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b20511aba270bea16ca13e8f883d0e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef5c965d461992d143cad9f1f19a69434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6709f6a82091fc646fb2d02a98c8a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d11f1fd8dee4a823bbd05f05fce5ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05eb89cf75dce6386e23bc257474298437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4294f9d205a1ff47165fea98836ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ce56672d0b691070657bfe5b6d940439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcb6d3de821ad499af1a8c0b9023fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b822d727386a7a5b3f8a89957cd03441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f21898bae54016eb8091939dff446442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6101fcfbc903d185fffccf0ea70387443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758b1dfea1c3e84c8fba6ab275885b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f96fe262b601892334a6870c08079445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a893a71a90af3f1687d3568bdf7a8e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342ad8e0b2a4f958936204bfa7f0daa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb94c54425fd32afa485027d7bfa63e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5da1217f02118dbfdfef65148eecf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119b9e9d96186785f6642600966882e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791af8b002454bbee514f91713504179451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d930eb2778abf7c5f7ece560e27f57e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3b8f60a211ac95032a86b0d5c7ab6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8319c3cd7701dd531c2569f0db92a6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c7e6aff3c23a02e35fdc6545e45e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283b79ca69b63701d18199665500bd8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c842f8bc22a96dc64c40d0a1d1fc8b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d96f983e02b8c039a865557ed47b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0571461f3fd7c57603ddd14c629fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbde5ff67a29098cdb0a9596e95848d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86127c48b561e4710b45a168b8c580461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e63b38dc8242582ce122610cec121462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026711940f8d686577835adf96ec7517463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711c3620b507682c9a29a48d561010b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80931fb2d1e53ad3034ce9de67991fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3663523e92ebf0dfe2a0fe6b15a9768466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48773361817bafe824d456ebb45b1c08467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13127dfe8e4472f6f7458b59f94fc1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77723e4a60d7ee64e6396ea757571552469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f155a586fbd484676f431677c2daacc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7ae3dbad605027afac4be71685a7f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36980b1518f474f8799fd2372ddb5b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1aed3d764f00146e7bfcb54600e5fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0dea718d421d1adc155cf60b7b95d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8667cb95eafdf6eadb6752866785a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49a6099752a4d7752de6fe1cb0a4b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f459f171d7bb578dccb9737ff5291b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49b42a356cac46d9cb91788bb127d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4629bf0dd5a88372228a1f87e0ea91e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c314c2a36f9f9b95680620f259237b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3b1453ce52983d417bf4cdbc7a9bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fa8812c9a24430581f220fbbf692b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cdb8df03a2626068d1559ecb8a2ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3f44f439925dc46117813dcb457e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08cd15c312e24d686380d5e15a9bac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd72f525ac443ac52bb6c6de7b2754486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37450dd800b8c8216918ef2f82cb4d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b65714d0160b3907d6ea541b8a45e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11181c052d368e5f344875cfa05823a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f05bca0814e2a26879b630c39df56490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f762c4ba5dee9d571b4c852763e73491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc666862b4341946c919e5be57d187492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3be800467a7e90b487ba7ec4d008b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d939fe4fc85acd52b82e3c7da2f4708494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5ac00f7f6a90e45fb66d43ecdea3a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ff09b0db2f2b0a33b9914949af690496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d4d69edaf049105815be52e1dd015497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736704b9d83b2990512ed8fa84979d2f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e847e8bb123cfc7e4174b79ec4b31499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee894a53b55a4ec2906d70e040c1171500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a120db774ceaa9e8f20fcdff1a9348501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959b0c1c39552d2a878d4476e0de03f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8b4f9b622c3d41fba0416df118a9e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc336924447cf4694720b971dbffb945504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6ce385f16b4c293220a9a67e5b72f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed38f6fbc501f3d37967f591748f390506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e8d1d04ca774bc4be131b04c79b2e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f585698ec2e50e8f9b14f1caa9330508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67224773f3f389ee17421c42d03ce24f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21108bf949d7fd344308d784aceab570510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491135feb9f5c29d2dfe4b8d0828a6f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dd6a8521df2540aa2f516454815b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ea84cab3e46c6044c768c2866a480513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23852a3447c8c3c32249f773e344b1d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa5dc22126515f03d581214d12a308515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53150463747d969c4422590f05e888e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e090ed39c280a4b4daf6a536532b88c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8446b8a09227ed80a7bb72236b89b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e45997f8c23aa0d16fd9508954c661519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba8882cf4735713415e7e7d398f3d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca2a598f5764256d037f780daf958f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85545f71e3fb6f6bd4668dfa236e9be7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc354d32687796d64051139c529f923e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87253c06126c4b1591bebd3f3e91159a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702adbf7499821db108a9cfc7ffa4920525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6309d2c697111ae6ed3d32097aa916f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc212a13c8031d574ee2317580339f45527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838ecc061a0c861dbd335fbfc299562528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ded276d7d83766561c62966291349b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed45a8255d1fc0f48646ec8fde50e7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adf65266809c070171a3687513a30e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35093ec1fe11058f1496a3dd3bad1f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af1a6b404eb8b79c761b4a7f66858a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0299c3b6875f273b01f9f96875cae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77315c3becdcc2725e1a01137b5ca735535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60be2afd736a0af7c5979ab9944d20536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d087491235fa9221fcc19153eb4a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171ffcb57fe138466afa5b0cb67b3d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca4ae8436d4e890691a1ca8f62ab5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a2bf16c32e0a8bee03b4748ae8344540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3905d04306d9f31f8d4704d2e2d9c8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbea3b88903d1a8bc703e1ecfdc6cbf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467193f583b91e5b2ee891d6bb510524543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac3d4252ef5a9b967fcb4db1f9d5c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57127c24907ccd6f69456d6fb3b3f635545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75f9104b048b7828605c1ddf692555546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6028227a65bbbb5f4cd8dd72d0c21547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8a76e73d95abaa15755c7fd96edea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d77c7c704f19369a3fed1baa731de8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5da6ef45c4602137e7e3bdeccf661f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b603320b1e8099ad0e5fbdae63f8ecd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fc922f6d1453c946a0ba11e4b3f18552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50390d50a350ef6f8c60c18d6b99c46d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ace54011bae5b41da7f4331d8f0ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439ad4fe7182916304ad584aeaa4b6f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dd94f12429f264908c44fc657b912556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc12d948e924cf5b831107c17413e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41344366cae0f6000c3e300cf870e24558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53013c58e7ceb17b7653e7308d43e4f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516ff37d68f58e79c185b7cd5eba814560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825fe7c8485039fe3794a698535ffdf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e8222662d7f6bd2ea68daedc3edd3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e80db6708d1c92d5eae5be3821f00563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b973a3f63e78ef2b74fc92199909fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba54bc6a0eb2322f9b33db04466aa01565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ec0f0d59bf1340f63bb9ea0cb8a58566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f55bce5d18961a0d1dafd26591daf1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21d582210bf1a21079d035da33b691568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f6fbdb3912721b5826a73ce6ffd0a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf34567b1b8c566ece940bc5ceab7a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44b62f88e257235827f88c958c978e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a757c0947f53cbf6bc00ff322bd4bdc572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c85128020c6a0b8b34a8963ac8ca5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e93c52ede9ed4c5bf74f3dbb750d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8ed9418f6f0f4e021fde9b496959d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d67bf61f2af63c484c9d6de420850e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34ca4602ad981dcbf015c0861506a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827fcc7b1ae3d3bdbb429711331586c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df279c6b4d66514ed7a3c8fa7ca91687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29b64d5155749c318c41a571dba5228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2fa42a22bd33781eabf35be3221399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e986eaf95079ecc4a66716ab7ac90d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7f4e4100bbed8b466ea9206744c2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b270184b0d3f42aa4e757b8a909fb8b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5e440b4ead17b011ccbf3fd43981313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f761d44a47e6447ca5a96418103b36114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e047db3e771fccf813b48d701cb5c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e51b4fac3e2e1a264ac754813a777b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428e5f0877db4c9818799dd3ace12c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d65a22fa5ceb00ab1517e1cf5e4a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a1285a9b70b297785599f24d92b7919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09ce29f88ca195f1bce6f946b269de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851be47f04e5fa084af9079a3440560d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5d46314be9043a42889ac93ea573822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775a32c425c494e93e3e75d9906eabf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f7f2359447fd429fe13fb3bb8f9ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a33b0e280216acf5218fee2008f02425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5545acb1d83c1f1a75cd694802c3e3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071c623c44757a4c28e5d9afb55215627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda06c4d28cff88efc42cda58a3389e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034e34a3470ece71330fc210cf7d1a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d2bf02a3958c6429d920c8538329530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cae78fe66b24defdca601294be51d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191956b77f4fad255f299004f477ae132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ff80e6c44ea0ad2a288a2fd6266e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc21d06984292d3926459b910f3cde34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63feeeceb4c9616f495f584e39a3bd1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8231406026300a4fe153e3e6c0c47a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f93c65192563b8d27eefed58d683cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f15a379cb6c7d6ddf24f200ccbf3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e238ddf96b60de2a5d2e534e512c7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db948aec72948de14a36225ff7a95eb640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399463d3cbc8b8feee6ce57714ebac4d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c62952361bc82318a4b63a976ddd642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad99565d8a2012fdd13f9df81ac69043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178d4f40aea980cf14464eb50d0a18244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02753f3a4841ff1c103f0bb4ff23d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06513ee4a88ba57b93e9f568611011a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b7ecfa81d277badc53f40b913079647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47eca984123b881c06aa9f5da58ec3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b95b7a484cea61656cd2bc952de19749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46ca56a886c4052b1f0b8d9d5b742c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ca00a115e3197f709d42847c12ed051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4f9153ebc32563d3765f2e4a8fcf952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5970367be12fe6cf3bf1d2e07254b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c49b388651f2bcde75c9e0e0b07dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e62625b6c04a0a61bcdaf694f0c97d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e20baff55cbe97d6960385f764dd956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66cba2da3cecc22c99bf3dd80d6e7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c5f938dc6bfdba4af1098541a411058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528b451151d18f09e36697cd7fa93ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abb999521a5995a471edad3061644460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893baf6ffdb4b0679cbb2b16aa1bb30c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a8f476046c870a593adb13ff415f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33606065aaaf918c0723275ff00f4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09fd525144dd8cc7ac7c6eff1bc0a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6199434c01f93960b9707d1a8c476e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58716753cb657d631d75f47c37f93b6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b0c454f3c06a845fafba4af01631467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde9fa8707abf2483b1f5d06ce7de0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0809d1220fe030c70c2e7fd26a409569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817398d284fb0b603dd29ed6906c98670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8f82c01e976a5af182208c57d742c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba49db138134b74e1cdfa2a003665b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d54458b4a3e58c3583aad00be3b7573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed22dc6d61e83e97f855f62889c69c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733e40d0b869821e14619df3b9658a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f851d15bc4bfc0e3ae47859f7c3f1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d1e26fe942ed8733df7b068a6169877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd746a71c4e591d919bd61117714fcc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcadb999b495f3e6385770c1d92a8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0465458f123e8c09605e39265fe7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e81ff21d81622f0118224cf2bee4d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85452550d4b99a0573db1fc066d0a62082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e7c3dc4ceb46fd0d4be6ece7d68e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ece6d45ba7f076e002a34913e242284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b86a3f3a624bd2791677a87bc647685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd20a3400875694ecaa23ec08d417d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e11306d2eb2053b10c4944d9b459b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b550afc3a2b7e9c321c5f2a8fd2e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8c4c0824b60fa298d14c1d7c468ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda625162f522eccf29cf55a0434fc1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e4df23d120431433d75b6d9f51b1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd899667678b03e6233fea15a51dbb592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb2f01b0e0d1fdbc1082e2b284e78a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bb26bc27dd934e6e579c60b9186eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a58ec0af4204dad0dd17c6aea68b6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308819f9e00c61e25bf1f8037cd514396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0237ba883504c1b0e4e7638028535b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4df73930cdde0ab08a4d5bc51a52c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6a2abe53aaccdca3592230832fa4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04547bc874c5f52a84f0aa7bb249591100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e2d651680e5eb67b44ed7fc40a9d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e572c4331eb17b38db3953e9ed4f9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97cf78741ad18554a0f2b81b69fabc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4991a2d305f24f9b099659b57187f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284653193d46db6dc4ed1c45d047448105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d814dcd2de14e8315ba8f04e55619b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53883226f041813151d1705fc2b05d9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351773c00ae722ac5c2b46183b9bf37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb7b19e7488ad946656df0d89787df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c1e30f0677367187ba3aca45705c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2b72097a1f6680042404513d9e570111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462e4b4e8acc2befc6d4a6658c6b2f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53776b593513330f3f932e768558c165113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5134bc0c3271fd45c29719c13d8d481114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf9263467d9bb798b6be3597bdc4bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1da7c7134192fa810692026092799116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c819b5edd08853e4110cac8bed30363117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4477753b3e6e5e55840acc03c9b52118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7da9aa572d9eaee24977a10ecba4b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5ee0e7a243d12105f5b3993aef8ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fe10dbc3ddafab3688794d7347ad6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ae902dedcfc8aac579077767543da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c63080251d0d86bd5a3bb8d3f3349123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b33e388b8c33f59de87466263c5c97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1b8381a2f435f04bfbb92c5bb3035125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae66e33e014757895e45b99dee19d4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9632f901d4e5a3841c4f5dd29fc334127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba0da3da5a0c5242040176edb8139d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493c8d971c8822721f90cd930327903129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcffd3b7e8379770b7d4c423d353728130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37302932ecdc9e3341135d3e6d492e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64ecbb4779632d513b8cd2948aac5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6986341a46040109fe8a136baa2e29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775febfaf07ba5b11d70a06f9ac95963134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c596fd23a25a2596b4ab686457442c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de33bbbd9bfca184b9ceb6d30d2471136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ea06101040d64a526fe59cac939c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a4a221cf0ca628594c2738d9b7f3c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e3ffc512f3c0720a2f3f3d1391d4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84bb68fe2f682936698d33a2d50441140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cfe2ae27a7949dfdc1884129b2e0f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f329dd1b7563d62c6683c1346a906142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fc76c9884ea446f21c301cefac4f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369f0c99372dc3f3c8e5b73592e4c1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cc9f055fa868a066b82db31d6ede5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb11c7d12b0f89d1557eef248abc73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b92f4b9aca5627bb6b6e12bdcf84c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a6c116b0881cd1c3128969d0eeec9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682eb9f8ff40392e75c82e9945acc64e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2b3e58df3ad3777d133386fb5292b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2edab966d982a1fcef868374a77a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf1c483f42c9b5e572725af42d8676152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5a910eff4ce71c581350eaa9ee81c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd395e04681ab797a38d371ffff3f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4021886fb1e71ec62f69dcd81735eac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bac3d2b4893031046a86a8aded23e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773befb33aed1758764df35e972ff49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea051cef1b8ab3e15712a49a461550cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d56f1c9b326f8d5962786392ffb418159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922124a44615470e3b6470368e5e0bd8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf6bb1103b24094820223fbdf8185a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e6a1b501694ab391c53ecc6a3a138162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cb86dc262d3dea0a957297a1cedd2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20632cdbbfa43c376ffb5b607848a5de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75414536646e5b0a8c02b5c2d703b323165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0f91562a5d17b5e674362af0e412a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98326fda6d532712720b95794660af73167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bb4c98657ed329d7b91c6f8c14837168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2214a5ab9d9feb2985d10ee5ebf4124169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b79711c7e38d3a018ae2f4fc09957170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550bb52eb26c85d7437bd43ae8feeac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9d78eff8b745e110213237e53b28c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57122952b5737498428e216519f1e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd1872c990151860f974bec3b02044174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7d6361b6c9681701b6e1bf1176703175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d9599e46445ad2b144266c8b1b7db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b255912f13e6b7ad4280c885fedeef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74d9e8c813bb2e46957ad0bc4ba19e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a822cf82c35c5769b700c22eb9919179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de2c6328181cddb83f03b4c04352a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902d2e7bd1b82e4125ef19b5d6d48b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46669bdc761e3fa47844e86a3d6b3d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ad1c2990d49c81c7e5512e0d41194183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348bc2f50bf7cfeedd80c0b065ededd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630b01f72b0035fe040d7e3302cc462185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa9dd860a969b3ee36e5a78323ac07186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c555119e2c46c4aca2f11662943f01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a051eb8b5ec598d8803ab973a8aeae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55390aab0bbfd3db24efafb32460a88e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebd3fd04e49913ea29e73459a8a306190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd173dbae6731f67850582863e7f2449191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d7cd71592fac6e4e611bbc8731b04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30853071314ba4f1e37076792e506467193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8fcf4b858d7e299f1b23ddcd25ba0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9d710b2a5a05117dd76332c7ac7fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850277285fca3782e76f4a18588f890b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e7e45adde64fa112f1cf7160ddba0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55291b293a616f6308e9edcdcf99a44198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90e4367c7ed63445c1d8661f4ac093199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a804c4f07924c0511b607267b8d3df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165e0b25edfc8644e5fcb6bc41330f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf835e822057a2a007a9e2c094e6b0b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb562296e743adbb7582d625e9e647203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799900b098985f27e9ff16b3a1c7cbb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c513b197a6667d16969a1e1028538b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12521ccecc994004ce8e3e63faae48d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828957412385ddfbc15c68bd73f2527207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c617c1d231495fd2b22205276f4327208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2361d30b07c74db66045ca490ea2f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa816fb03d3e6acc464be0402800e30210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e629971fed0d9debd107a1629d45e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71db835d00983804a70c0e1d6a6566a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03acd17c70f77a049bd1845177b626c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a259fc861a86245b71a31202ecfa2d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd879f56bd0ac15d5d715e9c710e2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8081ae20502e16b6c466087dd898f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d44d046032553cd7742e3780c1fc5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3629accde35922781a87578b9fa852218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39be7ab2701c19a9cf1d95d468822b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762ab4e63dfff1d8738c4c2a036b6a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a84e8ce298ff30511b355bcdd75a29221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cee87aee4c81d38d8c8373e284b38222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ade7dc30f4a11d351febb9febe5d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91db2708cd945acd048f74dcfe1cb1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77acb10f1a3606133970870dee3023225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b894fde5c075a05d54e7e7fdb038f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43038655bdeb3da5673db3288e86690f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a33b9f92505564c6a9d8b2fe4649f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3a03f60b9d2ad3868cff42e251c28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af4d7e018682adc4d11444aa1ed689230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7b518912fb350e0a766de8961c9fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739f273f055aa0dbaa0dd1ecc387edc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d02b373f63c0a58000e4312b6cc07233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aab7ffee1b0b234a3243f5ea9811c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11bd75035c07371a3c395545160d88235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be183264268dd2dc6a4e432539fd45236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665137f203f610264967a8f546263801237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd2edb25c41de745b629a28e91edb1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ed3b076b6b57790efad35bfdfd95e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df6d49aef1043b46005e7653cc0037240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09d9ae92b8aad39ef0b3459f2434c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc48fcb3d27bddd833dd915c2ffb95242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61893e2b76fc1ce7824ce4ddc5ca611243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48831c5b28dfd81015c3116f80754f82244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbcca9f7fb32f9ccd8b9ac34b2f1fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557775f89da336396ed01854415da22246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47cf86d410c5d578e0a2e7b5dcfa65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52069a09f54157acd89a9a1c343f18f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9dfe81fbb5ef299486c0c24a48aa3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86c09285b16030c7f95622b81b968b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdeca0f4c3916bfc09da48617d83482251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3324c40ff364b4c4b8bf8ce0f31d40e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b7245d0a9aeaeacda4a4d3cf039c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf541602d96cb2c17eae445984e27d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48921e6814cf41d3833ae2a6413a15eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41f71100061c0b99ca40a4190d0321256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f8b1c842a7d6f116f77b5fa1787c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f7d9ff3c66726e246fd53ece1992f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36119574d419f781fe62d8a09769adc1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93548cfbd7dca75dea302d1a59b83d99260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e1fe1ae93a5ce856c338b71bbab6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8a93c8bba9c2101a27f1600b9a153262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312fa848de934d0948f52f9362a2a3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3ce4ec6b94b49ba3d75666c3dc126264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd12b979b76141a8795ed6af68d9fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40147395f3e4e446d61ab54f92900a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d101fe95d35e85d47ef87f58ae374e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96eb6f29bf3ff927e5d481a484301c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fb6cf11de60953850ebf0b462f3ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7b038a8e5b9048b1d478bbde85902270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabee9b78432b632f179a36088ab899271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f472d6bc6d7bb29513b5e8c7433536272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a18eec2241f83305125d3f1f0efa9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85743e80566fdc0e1bda8843b077b4c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96998fce20efb127c389c57856a5f17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1736e87810aa62ec9c666fea3b88ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c02226bb5694db31a9066a74a2925277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15261937feef8dc9467fd2e06c38c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7975d2be232bc71b2fa98446c8fb6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff557b9fa136fb439724f2a84195f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71799e78a781e2531ad07f2ad7fd61d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d369b985366e7d4e684150aaba2b7fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2e2262610716596e3b87a45237c77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a8175ab11f9adfed28ae11a72170e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dfe594a0d55605e7d8b0b4e82a174285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ccca7b02d9c8bd2ff9d023acf9600286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d943156efb46a1b17a08b64156b5a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc4f4ca8ed7c82928b183e817ac1ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4377b98ace12129e30493a4799cf3d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9db85d7d2144e35342520b82e3f4d3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18de758c055dc873bab652b13ea0c81291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca27c6f75687ccccf5c9078e3b27d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439efb57923a014f772822768402537293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b637a0eb38df2ec1cc648d23cdf4309294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04898975a3866b1be7d860575a060c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb50c106991bb238ca8d19a1df7bf6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948c6257318f160630f7ff9a2c59de8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df275d2b25f0e6e727b4675df50b157e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01b7bf5d0b93d3005a9f254dbc34da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1984a237b10519f2ab7d00eebf9b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b051a762cfd51bd33e2cb002c7b281301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc70591625d7a1b9e9b1455f91c5554302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a55bc20feac119489c4c13cf5ef5d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4931a4d89cdd65ea498bd004c578cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cb0265995a98ed0177b19845bbf22305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb32195b3346b819ec2f4d6c6ebcdd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04a5da515ab99facc3ae8ff868e23f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494bfb3985a51e638feabe70dc21998308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a04ff14171fee91982bbe1d63052b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe10aca8a1334bd0cfa28dcf21ec8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ddef5322bbfa09f11b0b67cdde3c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b1afb8a87171fbe723b3a16f898f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f00cc98f743031808aee0c09274d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa16dcfac905af12eb63ceb0986f2d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13321db1657d66bd3502cc6f22d48d3f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542e68a89bb4a6f2f754e82b30cfe95316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddcad03df9d4882253e3fd86283341317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed722fc38506a2b85c4b3ad56e5cdd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d76ca807b516bb7bdae2454c1c1baf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737838be9e3e94117313a151fd7856f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb247f75436cde5f03ec3bba3d4f327321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52dea62ddd8ee7917e007d0f3c700b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2baee7b0a8458dc3fb99a34060f12d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d47deed377db80ca069b9d4f04a500324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a9e8537e9f2a2f85d777e61db92d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677ff491c714c477b65dd54e461fbb2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a51c3ce3031a5eac828773bbffb35f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0fec994085bcd70c6150b7cba421e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cf76ff0b6a7b6c7634ae5108fbd4f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04027f0381822abb3a435ccc6a85437330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7dc09651b07f1dd2f8ca3b08dbac8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42bbb33ff21f95e19d74c4abc0e4c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92673a116cd309f91cdcb012b98bc0ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfff65dbc699fdc7960fb71ef911c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5b50980830b3f7fe0ee1160257132335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f1ad07180b6c443ef6228ed12a2d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9898fb8b765c649b0f77d837572d85337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290492bfb7a36c0c9d0f4bf94573215c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e020b6fe01be4250e45f733efba79339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5457a80e4a224481c7f476d10af1bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f6d2650c6b10bfb5e2f9279cdcb27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecad8e45d193637acdffab65f2a024b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e82eb081e9863de78d811874dae61343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d21e48303ba8f32660fd8c9070096344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd7e5e85d654cea3b9d9cc87291499345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ede7a1b894e366c8f2c041253b60de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d5d54eae842a1ed1c81ce1ee15268347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14905f4a99263c2be8989a8751102d7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e740be4b38d8d0b970283b347b7355349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b1981e0ea56691ad9b6b62933e0f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8da25f7e156b4a7e119eb1e767234351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba4eccd32c32100758d87b51fe353d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c851c32aad6838bc094d8214f42d9c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac52322e40a7d6f69e5e19fe5a941c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a72529163284227a093cb7442ba84355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d78e2e50b94d53082868f7a12e0fce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c609b5e64c297c0c268937f3caa583e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b58fa50800e30b4d1c16b77751d54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42bf6e4f44883efd48354b2363ad16359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c3869b82faa9c5a58b73c13614ac8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611e56c1c288f7ddbe6f2716eab87a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba89b1fc0e31e4ba2e58524894db96362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797aaece5551e65d453baa7c895c56a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd6a2b20ef5f1e03a20915d444eaf6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc2b6c951d36fb5b5510a14548c3d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f34f79fea6287cd21db7b25c86d75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9137d768711779139c351734bf75da7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce146fa9e6e46c5edd33e0b0b76bde86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8b384c8fbce9d72b81727511f74f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45270b2bc587a7bd4f6442439d3d1c84370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3935028b02c2f4b644c6f086421f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50509f018dfaee63dc41fb0bdad9b836372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1790bee3513e0e526009236a2996f8e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a2117775ef774a9c15a31cf8c9f9f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777be343fff83ea04755115c1a84a938375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0520701e12439a22bb551754996cb17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be6fbd325a74343bab4ebd8b979211377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba0b34ed0286d5c82bee4a46d1aa9a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7417db821fa4a24ff310044fa139fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949b1ec722b07eb640eaa2bf5a84862380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18978c00f1a3bb6efae7e5ff549bca4a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21537d713e7e329828d75e0e1934e9fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b8db2f2151d271972b92b1f7abffd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66862835a92cc36d0b15c6aefd5eab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6241541c01e29bc0ad466a69b40b2f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877b4230de1a43ef1a1ba28c61faca7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e73082ba6ad9e253f09c1579ccbae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5701697efeb3aabddfed2c6194f3a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc983026884eed20c062c8ab67c1a34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3d4c647ca973e76d1d89c38c83157390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483e27f73cbf2ca25b251c92607cbf8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa42ddf0fd0247c88dcab027138737392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c33cd44449f70b934f4c043784578393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c720c3859b6ffac55d815b3d9438a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af81e0fb87028c2b9920086f6348969395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e558ece19619fc0909372f76f4ffb4c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7c820cea83bea45cc08b8061426b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d063a54b0f0571a5b694c73ce4084398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6473c13dec32d56a34290df2f5993399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa41386234e5e0c1e2026844a90931400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7d4c27d71947795c9d0eae49ad487401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e455646fdf4674e17c56208f0d3b05c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241bbecf7f246287129cf0637fc3d18403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d5b53a8a5bd575857e288b626f608404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566afa5c730c61751d8d16c88d9c673405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd42e0a9577371eb19fac8eee6dfe3c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cb5aa2a748178b8303782ba29c845407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790850c9beaf6f28b21916aa12dcae01408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f7c854dd3d5584c4bf32f6a27b7a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173439ab616f7e77cbc2de934084f83410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d735a9fd949cdee478488047f4f4f47411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb901823509fbb2bf308371ba6d7ea3b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24680c57a550abe5c2e720e26107c8ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239c5ea2fb94c4531d17e88ac763167414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cacbb64f5b404591328ab495dc93da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c356e5a6c7310749dc7f89ade50b16416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b968291184eb2c50f69391bcc1d981417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ff06b8d9614c3eee0baad904bea1b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92409c575d89cb4f195e6fa1874638f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf91533e2b7982915d18ce04a9799e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf666e75c081ac8112717633c6fc1e3e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6aa7ebca60965b901ed32776f34f1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4a22825d38adf9d1412685a71310e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d8f99baa60d7bc7a349415464a370424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34aeace9219c65024a3cd3616a1d4cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca1eab6598f26d70a725ef1d6e5f97426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f9bc4e2c9113032f470caa58f31a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70404b181c58717613955458ae507c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfec727fd791f150fc9a35b8081d67429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788123b0ba498ac900fc85f669a8801430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e410d2c4bd84c4e704fb91fc28e88431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2591dac198e1ef8369fa4ed844789b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1ec6b46a4a270984eb12656fb17f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56cc2beaaf0705816e9ca637c140d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c17daf6b4ae870fbc218b2edb6b3ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafaada98d3bba03719fd05fa3ec63c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750bfe664c6a5a50b0c577a9bdb2513437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a84371c1be7bd9c347839ad277f800438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23cb4a52b75a23e994cc319293af34439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10fedeec17afa5bfb78c8ff8ec08ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346ad1959cd31b42e8c3662891adf70441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05dad3085f031e54396fde0605d6ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0746253bfc5fc3e5ba46782a65722443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f20c439367f5cefa10d5a4a0b2cd7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a0ba5d118d151cda82ffeff144106445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfde1a3739638b4dd8956deff46aeb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6b1caa1993dc76813d5db6d4a681c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dc98748315b926c229263a2358cb9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631675152c0b297933efc1268086344449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3a08cf6cf24111351143062a95fb9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7b08083975616eff52d72fcb9e795451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfaeab675622de69c7c0b7f6f95616452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49eeab96364ebe5bae9e907cf5a076453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2e40135f8fd0184cf1f1291e5fffc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec91a6d0df6b1e20bdd85c60a720f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b655d7e58267c4971aa648e67c4fe1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52f76838dfc24fe940189962b0bdd1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc44b2351b65e60b176052be5fb3fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acea0ae006fbbfcc09f4163bc6f6199459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a554fa66f3aa46e00bb3bb9880a6a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336fd6b26d05c0c3322d4b80a04cf8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7350c6ae206a0472a3e10bcc2c0af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f7e1ebf900080a9111481dbd6db94463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf6711dd7dfc003eedce25312d49f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ab697f2b77b23cf2976539bdba5ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847949137265946d3c86d7ed49cabf0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df70b12f52171ecbb6abb6407f578a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be6a521fcd4406faddb94f49f6a775468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297ab78ff61f12ca895db03533ccf63469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18e30cd6a80e50fdf58ced805f146c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd945fd44b4f0d929a1617b45f82d43471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73080b3ad4beeface2a2408ae4cd9c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad49e72b154803bc3f7cdca45f6eca9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703deb51f3c7d82e6cc3bd1368ac93cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efeec94da6a6f8ee460059a92aefae2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17ccf4dea050e830f6b3e9e07905be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf87bcbb102251bb534e6f021a0150477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b899ac66391d0e87adafc018f283d4f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35745cc7951eb50bca7c23d79d90694479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2212d4b90fb79a6a740cba1aeb8f29480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec2c4d85dbb077515ec105a18f2550481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e14ccc22ef674a6356bb6a4dfc526482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e36e8df334f1ad8e26ea84b0b7bb4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283cc779f350917a2c51992f0524ef7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29aae5609bdaf101716484d949666f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38e5e6bcf364a3981af61ab345b9b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960de50177b997160d47a01db5408cba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae133d05714e66709dfa130e6400706e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1b51d3cbba70a40dc9e934d71f558489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd087999f837e827938070406f37c410490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51fe71aa99774c604dbc817449264a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433347649d1e211b5e42a78a6b3a72a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acee7cd4cd12262dbdc2c468a13fd1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0905b5c8f6c25489f70f41e97e96d46494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425856bfd22c6a5f522a078a01f78ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701a2b566cb2216c3c1caa84c2c097a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb10ed5e482adac9d895ea724f641d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8da3574ed995c910f90ead82c2550498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66dab27a71ccc53dff83e556951f6b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fc89fe96c62b959deebb1ec1f7620500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401209aabf524c4a400b8e11cf898197501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d070ce4c8917970845b278c3ab59de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90516fd0102d7bd198129e6a730dd1c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48abb7fe21edde5f2b04d1f78db834504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f9a1813dc405ad0146f7e303ca012505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bae696d149ea8f207b5b2d2ff3e53d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33979a593e7c2085b3f992dd459b625c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192b17eda95b12226758a98c4ac88b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b27d633244d14480ff4418d278ae6e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a59ae082f1e32f9c4ba0be5a60816510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865cc9bb407178a5ff43e41bc6549c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72881971bc31b5755794ad5855b1705e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f45d272b3987538236db67c2bf097513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c3423762d015f4659923d719fabef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd36546d150656a23eb77cade7bf63515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0cfd429337ccb8986c27ca486d88a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d45845fd87455a98dbc581229e029517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8158805486f8bb863e3f53eafd49d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12286e126ba61cf0ba981683163ca75519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47529542948926aa7f9518d99ad1b24520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85db3da45d689d73302ea666f2ece14521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf119dc1486859ec05beeae0a86d52522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef2f7212449b553d79f6074830c827523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3664eb3dcd62afb338730cfd0377134524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800336280111d6a9e475188dc359359f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60044d01200c4288a4febdf5f3e197526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb034fe902fc84860d5caaea3ee1a2b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0a5393fc174b628ab0d0fe08532c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067104038943b0957c6096be4482a65529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1aaf9a1d7173f3863869c54446bbff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82080ff28b5576c04d64f675bbcbe8b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d669148775676f9ca055f6dafd44d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e74d3696408e3a5bff8e6fcc0f7203533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce58c78605c78b6603b37c179490b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fddee4fd8b0aaa163d27473cd6a49535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89994c1aff11e707670c1466c6edd4ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996ed06b9f95cfc924810b84ed68bb4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0c5e80c1e175627d8e20a824fe282538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb859f3e7737a40e67a50f149d841d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de50d60a7e3b6783f3d440128eec724540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcd62f52a4aa6bb8aea7df3d5f42bb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442ddeaa7428cbefcc6ca0a11f58d33542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6c7e82d8a391d24fc622d5dc095f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddccee19659e86b568fd539dca14ab6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7de784ce8ff29178ecacc824c5df2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797acf2f7db50380ec85d87427efa72a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810eaa6194af50a7813ca69ab8c24201547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86972f23dcbf3ba40f1511695086a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1130bf8beac45559464abe2efedff0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501d94d776935fdc3ea3888b30e8e34550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e7e89b07b1f6b4259fcb2ccce6d31551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2092ba2fb8613fbb13efdb8bc75bcb6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dddcb523744cd3901da874fc791c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c100e17f36163e4b2400dec5a04a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b677ca9637d70115fb6278052c21a95555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93b89078352a26cf26c1f7fd2d683d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe3e139afdfc669958d6cc99c5526d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa968f48af281393fd18599ab72c5c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42909154f1f786d5ca2b532184cc340559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f58365d5cc90d475a430bbac2326d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e1f0bd6bef6eab5c29b9772b0449b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7165d769281ed417a698c95253b7afa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d24fcbb271b83f387b2fd10ac9935c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14f8f7ff5fb8a130e8c05dfa7b05ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea73f40c936a59296530ad1a057a886565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461673e06a2d719746984fb52aee5f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004437a2fbcf3e09ef6680dd757aa64567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e128844466dfa6e678e6dcae3e42ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552928a691b568604637a17c999035a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b438d17eb4dabeb5fe1f15122bdf8c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f034f84ace743eff7225f0a48e2d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9fca23ab8383b3aa228f25a2ea625572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>