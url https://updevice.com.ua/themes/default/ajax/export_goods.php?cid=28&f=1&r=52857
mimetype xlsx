--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c098ee55f1dc4709c7f5a8b882bbd01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6e4168ab1faa356131c9649e9c27c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e119c3020e1a3b49b4a84e320c147413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b7d0566a1f6fd0cae11b24d1215ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa724e5189a7c121073115d4436beff15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdd42286825bc9ad2b35a79597e7616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83ae6c6736c2e1ffdfc62826e7771f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965e1a1470e1aaeaad4c221243423f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae2b422a8874fedfd4f57a45ac21cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19412b681ec87a8fd42720758536787610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e05690cdc00b0b320cf4e6fb2a2b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21358b53094a805ce1d1bdbbc91beb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99c361aaa1108b247cf072042951a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a486b3eea0e9b44ef2584e3e25606e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef9ffeef592c1769dca0b32017f75615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f105da89b0bd643a6f17085c8721a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaade302a23accd347be460e170a67e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcb2896cc2540f3bf74404b7b769eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78830b8fe801d4f8c3ebff1797985e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afd102cd248ce1cfdea3cea1169a3020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca203c9524c705c7eb16de7c70fd6c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80bed4c4bc7e046c2ee5aa1c9a3b3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e756504e0287cd60a4361a9d07dc85323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90f73b36dd246e65cf625126e1f58b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a4b82aef80618f993a1bd496b8d1025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df55212db2eb18edd87b07c40d18ca226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e854b57b910519f3e1d95349ab55d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794900688a7b34185e8aed696215af8728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792552f43cfb73a5c847ca386628ad729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c52a745ba2a5e1c17ae137fe0fe6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527baf7bea46afaed42af6cac4cb1b3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a00cec664ce917c15fbd2d33ba575632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db2a42bbc7c3978d4363e4233be6d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b92942a72aef552ce164c710863c9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dca5254977846b5f76927e2417abb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899a6e6c4951c5b0a897d895239365536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391eb6e6e9abd6e353820300984148237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230e74a4455bf17d25f21646d12e94c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2bf0d58f90ff237fcf3aa9a2f866239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4621bfef254430999a97f2626bee5f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ccecb83d7239aaea2e6b51bda7b8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaeae83edbf8629365b06759ab433442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5983ca9363fad5de5b6398dbe5a101d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0f681cd01610f6da3876580c1018b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b08e5e3496339f5050e84718fe9fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4c1db5f02d382bc5f0a5715efb04a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed739ff710f083a56442562982ac61a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b437e6e3cf597fe22586987dbb244448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca40561701b7568df0d76b3b918ca649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed394c7f778f3acc7966e58610612ec750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ca9ea450e789b4d46fed46fa10c6551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecf664486a11e697cf5382ad11319352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29e21ee5285bf15f7dba6295a6fb7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467404460fe042cbe240ce6db36334454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cca16ad49e1acc23d821cecaa3bbf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd6d1e6f742df746cd3e62be69239c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5b39111a3f38064416b8a316e52ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3faf2c2212afc8be3089cc12854d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ef637e3b09d60f50af6354e36b7d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f45219b83f1be935c5272c8ded093460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee6ad80ce9ac60384d08006b21f73f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64b99db152e82fc2b7479c8801621662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3e70561fb856a9f5248e18020e15563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ac7486d1c7e4dd814130f5620f2f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f8d201ce88e808d4053fbd116496865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f48eb67a9325b0a9375ed1ee8a0f9766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ee498ff4696cdf5263096c62aa73067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c281c952e2d60e90715af4b156b8ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c7520466254baa4e8529702e3617969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae7e658f9a92435962bf5d8a2aabd470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf64bde5b2f07423a655323e5ef3ea271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75194816971a6f2dc92c7c0d8b7fb44972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941f0420b2b036846bcfce47ec0789373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71d68b6e742b7d4f55eb56f4c24b1274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c68f3eff62652185ce20c16c8d1bef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfe1a73f92383f24d391afd005289376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad984e432a80e1d1a1fcbb2c5bf94477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c4499d620e0210cf61b961015ff2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82039a457a68ffbeeaa5a19346fbb8a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5888b265d646f4f62a280a7eeb1e8b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdfde4d6eecae9b9c5c42af7e8f51581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ffef9f460528f05afce664c7bc97082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9acd842b3ae86a4a47ccf091381cac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8d12998de2bdd0c89bf751c229b7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e025ac8517b330adfe94aa69e46f0b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1ae44980ea4b3c63a63d8a8029dff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b74b6e75d7823f593483533c1c576e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9381d752ec7829b2939bc97f01525988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e65448a82ac57a9783c69b58cfd6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669164b453295cfd8dfb378704fecfef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87476803fe9b9455431bb3f2b48216991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e722881aef176d0f619c79928764092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2f4ea230e8b3cbec9efc6eabe7cd393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514057fbb8de3bcd2ff41c56003cc95794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9405b531c40a26611a7b875353d0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246a0727f1c732b5b67b5b6f82528a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1b43863acab6c519041fdd6581c3d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adf340bd482447c47e0117574364bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a37a02732bb2e2769f654d649a837699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c52312749a40ebc6ab94a06c3706fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277aaff88c35ad0ea1ff470c42c1669101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43c584cda9efd52f9ed4e1452634ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579f8a85cbaf9e03d58a7e3a62cd861103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e289b0f315a210edc13eec868e4d8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d4c3390b6b1ecd0d6ed8fba1c59d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa172930ba554f94c8200acc889fdce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081470a21665c745a3b43bd6c09f710107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44adc70ed6cea16052edb7764ac85a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1736cef70351aad34ecb0c6cb34128f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e260299f3bf5b3c1a5506a8ae8896110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0e87d7a71caa8d279777d7e12f96f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f571dc8b7aca8d53f0ec0672dc24f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c832c5814c2554f6ef7eb17f4a82f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697aed3424a4a4b5ebe419803d1bd82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26383fa4a24488c4368de8e8bc605b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17625f20fc7f45f5875160156daeb6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d30d8fc3c9d0ea5a9510694958183117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f6d4bcfe17ec5f7e80199a303bcc7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438a5d1d5a2848277ceb8fd7fb41fc4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d1d8d5316a64287549a4e6d739eb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac394c74a878e5ecbce2a1522eec13cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f37e9ff3b6f99cbbf2c28c58241e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79418f6bd15194523b81d7e78a8ba354123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f7fd87f4583ebc79cd5051cc4f23e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71ff53149a29d2a65b6b3c40e8be4b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5963091ede96993839d9bccd04a1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392ac9084cbe5611dead13d2440b1a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd0fa33cfb5bd2904c65c51b62e6d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e21103dcc854fdec0ecb2c15bd2db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5db05fdd9f315b47b4f091c1e6d60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ccd9e486d36343db803f7a1ee1d4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c12fb7933124e490baa4077a8af79b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61675f8d3498b8cf807f66a7de50bdf7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19d279b8108c5119d946efb8e618de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff08b54d9274510661dd71740559eb5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf924875e20d753ea4aa23b56a0bb827136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b43afbc11e2d0edeee98cf13aecaaf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97344ee52864f40b70caff85e0b0b1d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49c883a16466195eba44c8f441e038139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd391c5ca11cfc01c0caddd4086ea35c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de5697346cb0c45f2e20f795015143141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7848ed760c513a74678419676916f8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44a61993f0c7675a5560bc4306e580143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb983bee65caa39818bc6b6f8b9d112144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb0a1fe7180c1b19c0657f1da77790145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926017cad901f67a220f972f85aad14146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3a9082cc62d3917bff1326d6e3831147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2dda88c99e799703bbd6e149be9e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7898304e657122fd348502fe493b562149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f191dca60f085fc98bb373531a1667a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1795af9e840572d8be0d8e24c868c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e19f7286e5177a665f35162897c4c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a1b3097af79033eab793b718b0ec6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf4f99afb06885032e2b2b0ce3c2a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05495441bb56951077d6c384b95c90de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce666b1e496af92261690ded77ae2f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c7bf986a26f3c9248537fbd5b3f13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bf152b2d5e8dbd22920c8e8fbaa3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef1de39613c121ccd7999ddaffcff1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5070e94af6f736b9c43c856cb47ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964265bf4a8a52ea3e5b078d4680d75161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea887ff0ad411efcf3fa1eeae98e14e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d69a3272c81ee9db53a63d8e961d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434a5235358ae4b33102a8c5bfbcdca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96289204eb40b7da262d98fb3a2e795165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7119291c405932a833a6a1133ee12aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb9995d54c6d335e91138eb91eb139167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf5fd82bbc986944cfc4457653e3ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3fb9ebad5ba44ccbcea21285a1d4a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d60b13b7763c1e767e184304215bcf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437f374a29dbb5f28c8aeaaaf2b7648171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7015f8c44fb0595b8300f2cdb38b7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1e3d7fa076badd436ac8e087908c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce959911bd22fd9d2496148a5eaad513174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab935a697a93e596c59e0c14ee23a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174e19fcbb3cfc03cad2abe7438dd2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde679aaac6b211ab36387e9582d2f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784a76690385efb51a7b937e191be85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5f9cb7a0c5f7d6c735c4a275db568179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e88aa6ad821e93f1c8cc52fea775e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483281e5b068025986cae3224d6544c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934890f2f37837c98e268b545238ca0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16d09b6c6a44dfe6c92f8b17c9ee01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac53d8d6d683f56099cdb6b28f6bcf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06affcc752034ee1f67e66c380a02123185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dfa6184a0dd857f671865849b6d99186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377201c868eabcff7464543152640fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a3f8e477ac01dd43fe8c918360939188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746370f5a0f7be1a90e17a7f629482b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326346edc7fdf0d0e0c46e3d4c464570190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdd9a9cb27536a0c2be3902fc0af7f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892a7a8152ec6d9e5704660c3ad083f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e82dcc4b53827d8cad635047cbf40e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638150a7c14221d79e521aa832ddc150194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ab8219d2ab7e4ebd2bf8fe533e6a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35757ae37714054abdcbfdbfb53440196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c676afa93187aa09e499367c0865d3b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d890305b760c73d335005f25da42206198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab68f60aa7ead14b90cc62745cb3c9f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217a2d6313e85ea2089a4d205b193b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca1646ece334b56bd0377db2e919a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c215863bd6d4a9ad9d7190dafbe146a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac025031f30d0e03ef53164163855c13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cc17197030ef64f08816aef37f064204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823178e1cebdb229f975cb3874b8f61e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001c5a15f81aa758d22715e7c80d163206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bd13af58eb390492e5a0be4544586207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dd5c72479522d2b65920826ce875c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967ae84a02ffd5670a87f2a61f6e3ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a163907c022f54e9ed838d8902e22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12652e85d1e04fd040bc5c1ba16721dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f856791dce750e1dd6dbe37ed49add212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b280787d3b6336752550d77faa9544d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da790880e70f7493e7a775cdac7d24214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc3784846f4cdeb2cb75968d79333d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12c5e37588a5fdcd256590c16de5db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7a5b7453d4f1cb53f77dd72891515217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16787a2d0673bccd65fd6d9545dd352218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ae560753ff08e948774730b2bfb35219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538800897ff7c5077ac2595288215ee8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359537e1cfd06fafcd6f077c5f90a815221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94e8985589beb8455d108143f68233222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a400a144c3eb374500e1634fb37ddb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d270b818357a98f0088c35c4b48f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfc38583f4672cd882cf38ee5b6e35225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ee2a21851b480ce7b26161bd0de33226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d572eb7fc2912f97dbd2a1b1de5247227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe10029a49892908240f3b04b59b6d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd751cd4d57824ab18a143ff4773e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095105bbafeb1aeef098a57c21cab00d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea103c744c4b68421e0274075dce89a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd64e490af8d9b7897a711ea9f484f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56a6c287183ee46f8b138e9ad6dee6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1f2d534ef79e690cc91f370edc881234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e1b206fc9aaa8916c249b566ec331235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96059d16389494a8bf182761d1508786236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5cebf8ae6a3fd19b9fa87ff2b1dc0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e83f37efff4e1ae02b71af401c256238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbd106a386e31e6e7073748fa6efa1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed69a86d1afb6783cb45d44dafbe53c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662b62c06097b979c8392be75cc7d9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c0cb380969a9529588303f31b0bd4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eedd2a1cc4f90210c5cf157fc532fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509b328e1f706de8672c3e8fff94495244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f202a5c1019602c4c019ffc05d39f52245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef28328e544834efa1661a4f7ec896e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b528dc20ed5cb42434518afa2414808247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f93c7d2a5232a4fd21d52f31488f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165defa96053c92c61317c9f3de382d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32068ddb12fdf2b4f60622d0c322a2f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15ede4ae6d8254c5a3d6d4f50c0846251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c31180dbc15bac2b29e842d3b43c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73f7cb7317aac43de3d46a0a01ac8e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f513edd42e9428794f4522cfa8a9f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eba981e2e32f04d8dbaba94d97575255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f82f9432063754343abf0bdb06c0f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b7f7a5c05539d18a47228355c3600257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7aedc3448df948010490b3f88540fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56753a86187481c939fd1080c779984259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ec0acf707f91324a91b6c38366483260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e2aed385eee8a806ba120b1f84753261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c913ab21fdf3896a3643b8f5658b0e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f11f09b8bdbe2c86011767d6daedf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231d006e72b2f2108d2196df8b3157f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a29bf6c8dc4e6f1400bd70fcbc71d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd6bc459cdfd307f74e812a8d2e354266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91253b22abbda9def852aada3508e77267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f17f10ea1b7dcc6932f40c398527c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bbcb44d68273ad9ef7ace2cac8c5b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facf77ee68b5a3d6e7c6d4b08c72859270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15701f78b3276fed2ed31b0f3e74525271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf7be9dcfe701a19bf4f39a6c371d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67e3e23e7e945739fa42fda3722dd4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ea11d922c40ac70548b0106f2642f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654829f60536699078bcb0dafa0a272275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8aa50d2e40bd630f64e759e531f28b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e00d3b76918e2deed3af3a43ba76d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72184c4a852519a23913d099b65c13d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a5d94a2b24d97353cfe984d7f37a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe86c63bed7a088b4aa5e55cac0387280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4058f72df64df7133416be6696b856281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338b4b3c3ceb148f5299205a991f280282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d53f3cd2c30430d325d95702f559f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9ae31cc54280dc60ea41901db8236284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17dd1e1b2fd48914208ff894ba0217285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c7fc7ce97079e07088c9585ee50fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c677ea7203e8ed3930694fea2b75b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d227ff0ad0228e0220e597acecceb2e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21840959f73a73a224c8a7a7be90c00a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64594fa702b03bf03bd05781c5d3f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cd6cd022c4fea465c238d0e542c25291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326dc5517078f4756a3812f5613ebdf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c29431c9212cc1f863ae61ee9012fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba23fe83f556d982f8054e8306d7772294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9c9b840004d96d4c7ea51d7917349295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b671ec3afcf976f00a48d4413b5bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865165ea50d5f9028593fea2fcb30a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db55d63aed6a7ad3537fd00abadb026298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bb0651789007c6fea26bc8e807771299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436a98a8b544f104a1b61c017343114300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f858626a8a82ba794d3822dcfe16cbc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddae487f250785a16c3648b1b27d00302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b135886cd3633e0d6fba343a915399b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15e3d8752e288062346786b9318170304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b6620f6149ed350113277774c136c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7492d99369364a35be1eacd5f76a8c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa434b94b4565fbcb572f6ce82dc27307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8485c3633cc3fc447367cf6f27c4a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c85ffce0d3c57e0e81f2bae4824c26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955658c3f1809109e31e3882def8eb2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564183ee70cd1bebd7c223ff5cea449311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526ff79e1e4a4acd013e3ef837028f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c33318fe34fc3521105523b3cd02cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a022147b8cbd98490f4a4262c11b3e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34da4967f7d38c59db5837124f832d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafcee288c7c68510622896cf96a1f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c83644df9e72da83476e90e6e1d5c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5b42beb392b6df96197f79e2315ab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3702d232d70ad68e92619e8cbcda1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53efcbf800b1d8208903bb18e0e3f24320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb565ea9f4019e740753db07c9c2d44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5db09422a837f52358b9334bbaf683322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d712d46152c8997eca1ba0bf9d5f3fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435173b8983dd36cfc96a4860119b2a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f032158164d80d0c27f7bc6a49305c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fde9420af26b1421c8f4e02adccbcd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6312cafa105a6ea79ac80f6dfba75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3dd1fd55d6854de762c13994152af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a60db7d9cfaee5a1d76e2e8579edc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c9e72ce39a58becdffef571f2b78c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946c7584a87940f1e17cb2a3b584b06331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e111f5532c9a4918bba9b7c912e43c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b66f05035cc8d8d7435d5fa509ef8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a810cb1736887ad6fe966247dc0822e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5b6497ad5626a916fce843ae226ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6bc353c593e5a53b556d84132ce59336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772eecdd69738ea7d25946109a01920a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef678c2ecc50acf470df4dd040ce32c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364de4745abadd2f8ec3863c740564f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454b5cc032db0e3b74c0adad5c5fcb2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1374a549716fc5b853d86cf75d3795f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e14e6b196b77a666e8be2bf169ea0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc2df7a8659b302be947ea8141339b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6148f15ead015059167612a75140b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf0908dfcb73bdd5d06a06ea42fba9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea16bc791a638d1c8304f2d8e00646346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec3fca60f7ef2e49ec247e41596363347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d612937be20b78a1a6d0c462614715348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9edefc4a842506ff7840e7afb40f6b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e248b0a6db237f59f708c8beed3eb6e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567edc452ac2f24b375ceef5fdff79a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f56d1826942fa648ee1b25ff2e8516352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c196d6b84c18ebff4ed4b3d51a005353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cfd7e7b6ea8dfb20033a7b68145fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1a183635b02f3d845973db1e9947e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cca327b39484ac4df6ba871bbc49a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77b03c78bdaf83b85a84f9bbba4ef2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc1a752ae9a9cc5b6cbf5d7ed6b167358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca84fa1ed8d608fdda41e27fbfa9a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbb79e9e1d202f6dced625720809ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f61ff53d1ab9d3303f62a1d40c1c43361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dd88e4cfd03c734b45b895394493f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47995f896d95b8456ace685a472c4ded363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c8e7737cb16d56e1cca39fe232e07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e03cea6609f55ba5c3ac36468ed03365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696e7dbcae3669d730cf141917531d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ea1d6838341708fbc12ba74d1189f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d007319a35003d365089ee2ad6abbc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c76275d4efe7096f3f56039f7c97a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f7e47bab9f1be6d209f91b2e28a19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33e06d3fb5ce05f75faa6b11a6bf3b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3eb8b3c2d436fd5967a2cf79eb1b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430db364cd34d3875a6edb5f24b49f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ca9055269a1af71f7830b0ed71a30374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610941ffe5a9c7451d15bae953fe00a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2581da5696dc341dc90c3e1c54d106d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efcbdc103ca56efca871a13368aec3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833d7c223ab87d9541b41ac0045b473378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714f45503ae54e73c7b284518e12f35379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240b4c113b00272acc22472dcc2e265380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c99ece31580601136143d2f42fbdd3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f60e540b362bddba695ec0e8334735382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1da568c5f8d20632bc850b7dbfe118383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324c4a1481d67e1833d8940c9f4e636384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef02559e7bc3160ec9202c0fcf58177385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f5133d491838cc9ef2ad5c2df3976386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83426e65c6f3d13db2371d0f3628ec8c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bbea9f959fc1ea6c0332c68dd522c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff002ce32c7fd6ee785f3e0889b5978389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417854f6d0354b1f08ab3b8ab621d58390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a107113b069406a61e7bd14ec63f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6c6fe7dd08dca8fbdf68062389870392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8814eae80af0bf513c65b88e13a43393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821abf39f49168feea00195ea59ac58394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ea6b213a5dce95d8c28d1cff51ab0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a32029f888be94f0306acdcd0dc362396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886b7ec8b5756de53d3dc0867c4a388397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148a0f82b527d6619a89c46ad4a9e63398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733240208fe4dca0d25906a5625f290399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa85aaaa5ecaf61e49c2452b5308906400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb349ddfaa96240e478d3217aaeaf4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf36955bd45cd3c9957a5c424ba9215402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfeab3b79173968940afcaffc1e41b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c203471834f469bbc353ad55f508f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a6e92e826ecd980b504a873ba2517405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd0f2fe3137988a3b228792f12a2b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27422bc68be31525e73c58759c69460b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03324b8c9a7ec0c15e4b056d9511989f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e812cf4c22b98824b8715a33f10c8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedf56de5448ec17b394b3bab9c90bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefa947d4e6a92e1c7551a9d1e1349d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369baf0714cac62dbc43a5384df3b153412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ba9f22d1381951640bfe3aa4e6342413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09e0e029613e1a1f0834aa00480fe3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f75e2c50f60adfe24e7f814ee8c689415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cac7d6f2848b0f706803a66d22d0b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07e5a60e265600f10fea0bad6db1b5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debce62fb36b65dcbbc2799598fd65a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd01e0b9a8c7858783d3ccd0cc41cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f001997c297be633fe2f12f1ba2bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba191164b36f5724283cf39d22aefe5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93960323db15fcc1a9679ff5274b523b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876ca06fa0a73ad0c7c110f86ac683c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa7336dfa580763d5512f75b4f02b9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3843489e6a3d7dfeef2fd17cd705ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730bc9d74c95abc0a8746005bfe4d21426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a1db6a4f4cb6e7d1b8796695c8254427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901a7d00acd6c5db43fc4eacf1d2aa8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f027f48e85dc4f2da1bca18ee2ee7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555282fb5633236894bbce205a4ddf1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789df8479e77ecf20921ebd6a762c52431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7339395f894453f61f9f3bc814d1d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe94e50af9e0a6435dcccf205737fd8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c768950709d0e0bbfb2fa7608ad54e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c79531a08a055cf22790fbcf2ceb5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97e8dd0b1391acf26a6b66a3e69e0e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85a63038f77141b70de513df64b894437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9b6d537d8a7636520e1097b2cb644438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f5995bdab1309dd5b5048f746793e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bcb84b66f3ddcc6dff68c04f84362440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770033f983c71f646e5acaafac2dec9f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecc5dc69cc3ea4ff8f23d471075e08442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02388177491c3ccf9096f3b4e7e3b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c0afb40d95129ef5c44a79f78f2c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71327a711cd6a9b73220758e2536f03445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22451f28dba232a751df803e9fa46608446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17e2aca606113c959182cb5b280aca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d364e1bfb6a7f7ae52e8b2e6f2c942448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f4e3a7d9f95d7c1d889ca3b977883449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455b0e42ce94d22ae13874d76cc1c34450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fce5aeb4cac727128fc54a0e460a49451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51becfc894334cff847dc8a443f1698452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245ca7ce0d267f20f7838e64061e641453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04e81ecb2b076effb144c2cfdb2b20454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b7e9b1976142e065c026c3284baae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a2326e50cf23a761ec89afcfac074456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed639341d289ba74c4de28c9c57d6cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde929107cf7ab890581c6f5498efe9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e84122edfd9246776bacf01a8f581459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2cff57a7734f84e2da48a2ca3fcfd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c49e1fa3690d9371364495c1f6480d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abee01bf465af15c5b30812ddc1a0a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47010730eac7a2825453376cefbb00ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39409f9b55fb9ec6859a727b217141c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511d401d4ac8cd81c69f1e144b97b4f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fdd590381658aea358f651833543b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089ef79701ed8d299725deb93564554467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac357ae95c9af429816ea0216160a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861e60a4c33282b9ebb9823abd73439469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57e06bc98eddcb08f1e9c1a8f7b391470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148292a93ba4fe5aa1f400a8427d8dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f2100a7f21ec53d45ab6869ed808a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5908e8c3e8cc177903d0e643ac4ced473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000df3077ec6b8656abd1a6b2f6aede474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f82ef6d19487040b6f8b215a470674475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b74b55fd4b8cd1a83d6187b45f9550476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62066473c219e4f2354896682249a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8660a8538411ac709f775207d186c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bb51acd2c279e9895155488c71c06479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984561bc8cda4115060933eeb95df01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff0e529d1a1f7c289cd466f998acef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dbb74129a6c1fcbedd27afffd371a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79e96d726797d51c231ae26d136423483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadae14d717528c70be55e07e68d7beb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0be718031284c18d905b6643fa0c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e2b3ab7552dee4dc43ff78e196dc0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330d89a99251b067035185b8b286233487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecba6723fcc6b3b0d80263b4c71ca8c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5462ebd348f5ad4ee937d2ea721931c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99054e4b8a4ea9b42f21888a35eb633c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210c2b20844375243aabdda3489e8e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcf7746e16fc085e7a566f604f9925492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256586acd1eec4aff6770a340a4463fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204ad8e03dd76054764adde6095d5f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad4f00f70e850f6f44d6b023e7e3f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770c7d50983df053ccacc802a85605d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30327663c5638552e81769c17934dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb380eb33520bb259e664945095db9c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cc62022bc056855edf0e6caa22d7d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998c29395f3a934b9d201ac2597d1d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a558dd77496229fe0495ec17eaebf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c01bb9d04df0e63396ace5413fc00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea412dd3570fa6a96543afbb52664fe0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72085d46f6e2661f7895c6987f45b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615273844f208149e4c4c8ead6033e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c2a74ebc116cec8acb3cc0a4e739f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf630f8ccc811c2625a386cf7584717507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204313bcbd875ca7ddb66f9636df7dd6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7ea0f0e4e4e642ef1ff58b09c6afc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c265b6844aa94e8db742eceea37e7a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ca6fabca1fd849ea5a3a0c76c49a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460671a82181e89ecb4b78f023a624ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c466bf64e8cb72fd37c739f8b9214c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0119bfb52b75b73e5d3adb53d24b976514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274a68d3eb36cbdadf46d06e5e527af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80014f0b2e5799a8ab8871895798afd3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957918bfa0f64f8f4356ef40205ecea9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a152249ace3726de58419efe3708f1b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3645d341d55384a80e3e8a7c52eaf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bf081d6f3b8b816b486ccd0d13cbc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb92652b9f3e301c3e32557380d6770521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71d979f745f7f79a6e322f60f4ee5f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cea84425fb722f07117fba3cb4479523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06867bb8a101b938d5624a80af1ef8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70432ee4a87f86a15f5a804a723e283d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cade6bbec8d7bf41cb85557fde180526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa7ebbd13288ecc20286116b137de0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80929d25cc127fa4d6ccf476871d01528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91ee4c77cbc730a77bd02369c08443529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2529afa4305f736a5c423e0f347d273530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215c230e5c327ad6edb6f9c6a8b0b87531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323c66c9f05e0405f7d3b7f87426e2a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb732fae8babba009e675622e096f570533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e638703b8370c0e586a25cffc5b6d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895201ac73d7e7b202834110d41fc7e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470e4f11c300f1f744eee1674d5a238536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834255ab9ac84833e40f1e6f4bf43a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c81b786f9a859943f13180af3ce26f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e550df2135ba2f2b9619d8a2f4a5a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632aae284c79f4ac670cb2e5e1cd3699540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54790fb633aab23fa78c7efd64b64c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb98f7e1186da4960582550478ba24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a902e139d2ab351189b6f00bee3a6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91617c57955da3a282fc29576e95457d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f451f1ea494eddc39328bc83f2a8b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbe2e100cce4100349d5b104cad2f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1adb9d295ef49af1a7725fa45d697547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df586574da52394f493c8b5983871a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9fb5fb99c5eac3ad59ad16d6dfe85549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8c9a1117340c82504393bc17902cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d581ff485f511181c222b9cccda79c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be320a61fb150e4b5d4752d93f76c4f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b1c800312ecf31a88bd6278bb205a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e6b607175c2d30691741d1ada24a0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05eecccc3c21d1967ae974f2d94fbf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101303a9110cd0cd76bb45e90159ee93556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7e1254ed824335a4268392e1df140557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af427f77f61f446fab9ca880dc173b80558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5f5a2e2c0d7acb36a140e98f96a48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232507e41b860a745341b6ad1fafb64d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf345896db1ee087cffb1df7ad34a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adad088b631346a5006e97a288c2ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e38dbc14d8b787a910f95dc61021d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a8a6728e56e76b85b16ea45f0e3bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb3b1989dcb8b253db6c017befbc38565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1e889444537b235ff7c7925ea2472566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8e0af7079b9409297991e499b68fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe7f3c72db375e03b3f0b0a16915cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d3064da89cbb7fa680a97dfe0126a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef59af51e20319462c7fd04e7d912c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee95f2bfd2dc9065faa081be6a45e4a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f847acb4372a489c9a8cbd1b59016572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d7271654764786f149f8b0c3f63161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257932528670f81115bc576a96b2ee842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b23d718dad3dd9571613305f7a5a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10869f1e27f51268b4aeff76623ad94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4636d8cd66eb6ebf5886ff4abe71d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c439a52dbdececf7bb9525e50320216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b9e59ff80158da8bfba80802b24fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b718754e229b5ab275a509d0387aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c319b8f93066878bb7241b34e886e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41652291b58acadb92886ac58eb76110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb05ab26a9033125798c6c4e18182a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956647a18302687368a24b137861ba412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36268952487847624f63131ea57c3e0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ed1073e5cdbf8533af71e765f603014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3079cb9963cf31b058e97740854c3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b102cac0b379b0bf7881851bf3f47816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b3b71c9b9b46f3e83332e08e69da817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217e69bccefe9eaf605995bd2a6dbfe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6b6e6a058aa74e112dd7d0f36f6de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500680a9d975ec4094e2756250b74dee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd368f66ecfb0a5548bb3a9de32eea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8235007147e096d9ecffa563e3929922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441225b19c31f60498d100787560aaa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7585ed888f2ad06f0bdff4b6926ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d1331e087bd3d784406b457b679ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971370873e14118ccfef77a0d06d448026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19e0f4309fde5606744ccccd12967427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a2126f494220500be97f0654fe8b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91097febe5faf73af0c7d9a1485e5a5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22204882583065782a82ef2d397e08b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304828e7125aa77dc8d8421227e902331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203dd076fa519e690f878d47ddd081532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fb6e2d94a2990ddbe73e189f4ac6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea88c4990a5b42102a04eca591be5ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334115d1edfacc915cd916e16aac534335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32d0748f70cbab2e11ce01312da1a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646e3066fd1cb052c2c2680e44662ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888fb26bb687f640de51ef4a49eaedc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e815d9ca0427109dc618fb28acf8a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e5bc083cddb6b0936a17e0f328ee440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d9a2fe8374f2e14fdc91185f6369941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc4c2f8ebb4a9cf594f4741d702e4b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a98abf733656012194fd36005787543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbae9be04cd4075eea70258c393e41944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625502ac22a6463a35171b7f2ce2932b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3830600b7ede039336b9719643558146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17fcde3613ba34b96eba84460a616547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac4be40f4e451b111d9f8af6307e1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab605843a6fdff7ee37ec01dc4ddd249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175e2011ec9a56b36a2f3807a65332950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79c7c3079f28d5865bb6fb663bfbe651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0123556ca0cc5ca3738f2c3d64a9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f1e5b901f8c1c4a40d708a698a81e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bfd3fc237a822f5196ae62a05635854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67206ad6a202b8ebed33d4cc8f1705c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff3028725cbbbc9825329fdf06b0bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63cd27b10706ede6c375145ee7c0ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be841714a7f65ed6e5dc6c14dd6fd5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bd53471d5a762194da690b9988fed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11491cec10ad7fd1dec91fb165b85ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c916601566529ad87634c7fb9e2bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d50ccc8d4e9db35e2c6cb9a945498662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7735b370ca4ac3a17b3c15850bc34f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53df6e1da9a61c4cb7b701fa50e799564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66ca12ebe6afb3808d92efbd8ee82e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76ccece7b72518de20604167c1a29066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695f47c1b0dac13276b122ecae9b20c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c983e2d20ce64ed2e1be47700f585f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299dc53286756db7d454b3cf41cb0ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69064d668ed4e123a20fa696cbe4414e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214896ceafc9d63aaa6e20b07898dae171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57734302c5c35d6f778284babadfd972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bca4b753a5b33698e695b5939fdab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdb603994529bca70fc8d0b971888f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29345d3ca674cfb63e3623062ae7f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e4c1439ffabe92a7e209a9108aceb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5879831a2b3634b3f126a7c1b6e8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae314c431d0a095a6b9f91e9f5b45ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbc6f2bf189aca55e7e84b1fa6473179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2d0ac1e9be2e487553cb1ae77d69780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87258f9cc5fd9aeb74c8f6e774b2b8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2eb6dd85a7107cbe1b3f6c69f6e5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7601de31602c8ddbe548f0e92de5a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a21410a4a0140777d341e2e6ee975b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dfc54e9275fa259498fd823af76d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282169751dd2d4fabb47b71b63e0018586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3d7d64a586bb1775505f5288cc57487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e634565e015d78ea014a7b8e75635e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e85c8e36173836f1f74bcf7a29c59f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dccf119968724db9101c96c22f0ee290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce621a350754961afa2eabe94f2049b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93559be3c53cbaa615f8c2da3c5c31c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da91ee6b712570e72397270db72ec3093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d88259942afd2fed662d0a6c9119f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386e74bb95a10d8d7c9218743d5f5ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a439e8016873fbfdb63d2608ba59496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8450d85eb66b80bd9987fcbb6dfb097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8b0fa0f6115013c781ec7f4c0d51f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71aa4684c11cb2459b6df177f2ca7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1d7664d5fcc3aa868feacb7724d91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498731c4526850f21d69639fb511e05d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec503f2a3035906d33d78dad2948333102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664afb311cc168e66b26074d883cc33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbd2ef82dced699a79c03d3e42b464104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36e8a53faf5fb0ba992c42d822999e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3f76dd0875a7ca9acf8f8699fffc4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284d80746349af956d18be46c622e82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7581cac56d99bdd99aa1d804aae98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de1c4ea7e55362fb12b864432b52a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c185136744b5825af8981e37bdbcad9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcbb7427baa949c9a7db2c8f7029fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72951ba16f8f3fa502bd759499dcd84b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2324a34d1ee5dd94b46907fbc9d22b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53d82f0bde4ac6f3176ab5c4b89ad4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bc4858f349ef7ac212efda5d3144f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30004af8d543cd2c97043bb780c4424116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a115e9034d7d6d183394431ef8cd09b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da66421e4757f3742e825759cf156cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137545b4da4da141d8de39b986cb7d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda13b0bf5fa64668e61c3456f636e1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7861e09a64da510907ed11e17ebca0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fe5d0fda4908bebb40a43422cc79a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675348293bf2d21f26a361a8260691a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd35e45106a7379dd17beeb0f51cee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1910da1490cd2a736f3f81759af069125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb311952332d66a80be5f46fed7e22126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe50e5e722cb3fb226b30fc79680ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54001e2c34eb69c02c7013fc32a02553128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab37e72ada35c4fbdffa498e2750f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484e3773577278cb84adbfa177eec21130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace90084a20480cafbb4534396246ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc564611d679939f27cf5f95a3354139132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6f44d0eb510da217a5b8dae9bc205133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd0fcda503f8740173148e087b3d20134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667049fc57c2c98660d4e839b0a01c98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab906cf575e6c698f0fe8b07804e31a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea3f7435b18628e928eccd4501708d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871da5bbcbfe17f871edfb8a4834a85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc95316ba93ffe6a39f76bb64680c6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835e9f4c62dba4c6f048d0850e96765140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcc19c424ca78c35160383194c5363141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1b02106ae472072c6a991046c6c05142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015d5081e8bca833382998ac29b5d05143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323446aad1a0fe4362651d6b3186eae8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def34efe14e1e1d0efaf10412b1cb90145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae7ee15a851a1ca7a1b3b99de6408f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8686cf0899261e0091f539afa4fbf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d84048331b3680156fdbef741b34d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b588f7f6b3944b4e612926c082e00bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dcb4406a23ba97690fefd1b6c4834150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df997bd4e75271264f5e31f0cd77d932151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001171a7b21a4a7acf33af0a76f2c268152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7faf4dfc680417ee4488496880969153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e3eb69184a836af0231b647e832b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60e2da88e68e471f50319494c91f21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b21cf08843b8db96c4115b10ece00c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840592273fae3994e958f2e886638250157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1b7b3613ecb0bffcff2fadfd9ea22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f68ceeff985e4e0d168b72f476a48b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfc83c3e72321da7315e3367981798160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2de5f91bf74ffb31020626499b583161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96504fe49e84b8d2da70d516ad2025d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3c7298744c504882ed2f1d339ca06163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3f19922b5c0491e6e7df753a234de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb0ae75daefcf323a0299326c6c183165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005a2dfbea33b750887b1359413a658166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fd8ad196d4b064bc2c2d713ede393167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f17c865cba59dc36dee6ba1bbe2918168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322ed4aa17851c775b42573e0ddd573169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18da548328b02be253f472cea21656170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de3cf30e7bf4c734cd4c20e1cea97b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d10ad6af1347965f331fd7ee1be63f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad9b7693c656d6f9d37fccc49495bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805093f07535648ee818f5cb7bc60784174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa5c374cbd341fae799d88fe1c5bc4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20eb14a66da4731e09e32ca48021a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34ed9a43680f217c98c30de758e30b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132a64c023ebe10b782dfeb047cd521178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca682ec2219abcdba062634ba6bce27179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5a7d3687be08f85f9d3d06a90753e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0dfe2968003e6a5e2789a1f56ad21d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77759a36b99f3fb29d7ac48acc942f75182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15a6c50f760a0d647688f110ccb391183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfc8989aed50515f4f97710ba254d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984f46b1fd97851678a3b4f6d13a4e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a664bd8b4d141ec4d41a88e37346450186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d19164865bdc565fafd1f96a2e45bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea7d14d0ac5fd28aa6b58dd7d179a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67142bfa8f189d6d18b0ae03943b35f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68c882db151df47cf1bd68c1a7d96f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c429866b83800f584f7a84e48ea1711191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9cff50d3964546734572bd4835eac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21df931542584d202b0e6acd164809193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6603078515a1b134e80281fffd9761194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9e8a54b79ec4f37e8fdd7392bd612195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dfab3faec558f0261a0a934f49fa2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b8f74217185e266c61620e53eee7a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bdb5efac21321eb9ac6e7cc2ef662198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00200472ad8ed06c3ed52495a7189b96199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757cf79767f57efc309ca0bb81cd463200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52ad8baa063c7e6e56de15743b8141201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0725082651f0e898f642b4e98693d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503ebf62200d1f95fdef888ef1ef5d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cb50042c8d019d2e9d32f53da1299204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba27822f969893fd0987b7bd773a7e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9a8275e39e9a76160f2ada6c8af0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cef0974e0b2c5b5420a3f5b1495f49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a45f298d5144288bc487517568078208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab644381f8a6cb7bbde1d1f659a8eb95209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a0e0dd4b98efa603732361d20b01a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabcd0eae6058af6f550456a63bc5ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a4f404e547045636ad2514a8d4415212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4627d403714134332f0b6d9c2a005213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07219d5138b5b59402f41ec534d26ec4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f376c466c2a245578258549f7206b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eeab0b1ece149eff9c4330d91b93d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db487f574074786f2317b9580bf162ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c7af2df87617f9eda7263ee8244d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47770e6f70d3b1c434fb748cf33e10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f3676e4d2c97b06532822185932ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66862f26dc5992d0de50a6c7fbcb75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348d5d3513e65a005658813291a3439222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff32670719ee843de30955f48f60b1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cc8b281d8a8ce4c086d5921d61fff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899290f711f10e113fa1d66712133e2a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca27e6cbbd023288dc51bb88ec6116226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71a992f610d6e2d6f64864047186b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27b143ea730b5cdb0aa9e571d71b80228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c798947a53dbb127ecdeeaa470ba4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edbb54a98b821c1701c01139f03fcf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdd63ebb98c39a505f30f83d5a2328231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e86900af187b885ef5f1a6e3e534b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aad0455d24d378a848ba943e023f6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2d18d881aca53105ee7c03c39e0d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb899901a02be51fcb4bdf468b2de7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf54cddf6a59cace8e1936bf7e2dc3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088571a2ded960102b03fbb7d2582854237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484c0f9dc8cedc6a4f60830e96b372f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d008fee41dffc2adf66dc33c46f24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22046a253781e50d51d9f633fa003a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca707c85ffd6203dbb148b82f2a7b6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f6d9f858e13e14f56fa6c440bda18242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f55eff68806693e614a52c04ed406243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62fdeecc2a1a22e1c82973aee09290244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526533de8b410f690f243458c670a84c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb2f4c82f683e1421baa8e242ab7ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9efbf8984a8fa0740abcba05467953247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0616e5254e7fad7ed9341f52767ea3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03677fb33cf5cc72f8f6594d1bfec025249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034426abdf21ee90dfcd0fd3059ca86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0e31a05276c41baf8336eb96f8a99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807a759d5703b59a9c4ce8f9f277d9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f0e3f1ef63f581a6246c47cdf1380253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60db8d51757cc5a70dd7d67d01b1fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5567d87a1374eb173029130769304c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd5f5e97a1762964d969983768473a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01ecc7bc60574dc567d45e0929ae2d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77137f5988388a3470a76bae758218258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b6de0dd249bd58b4a404c2aefd0ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c8ec59d184f63668fbcc226494b73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5b0febd38eee8d79d2695e3fb639a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8d3bfa1e5ab9e23e881e36d75a7c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a15d5a82f0122ffe60dc4a0c929c19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69352cba49e05776740fc2f82951cf03264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b46aa72d90ccdd6125b958bb62b8d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cc9eac6d9dd6240033f25b8f2aacf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2454d76c60f6600d3be0e6696f2f03267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d9dc561dcc1ad39b0407eb9a8847a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9b5213133b180158d93436ee03104269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b502cd615f6d5f860320c750600287270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76944ae17e5fd6acc94d9c9e0a54d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3437e50c3cec2bdec7c3f1fa480f8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e03ad776b51263464cea0880a973c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f298fb657069dd4158f000f4e874a30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce39d94c7940a8904dfdf11e60442f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75eaefc019a697ff3704338b4d64d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e4eb816069d0993697bca446c31ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f40eab3ba535707d60e59730d5f74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409c270d1cac7a194f49c0a386c769a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0225eed6c8bbe0f635cc90f1983b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a821cbe24d41d982085c2053d11c01c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269dc1484eb4a024270dc5f832b7504282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1d247b23ef18b0fcd2e949b8c1acb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd8309b42360fc8fb688ea65ed7d90284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148abae9abe569b1cc57a804a96bf1a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fd13529ed14916cc6f77e6c49f0f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5676ef11dd33fc6396982accca4299a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100568c0595ff445d48d292971dc3d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f372e7517f5147af52353efc9c3c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5234ddef6d9da6dcad629a85055fff7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db82128fbf0bccbda6f3df710d68d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d2ccb6d101e00ea8199d343bcd08d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fd00ce5b5aa2c6b380a827316195b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15c459adcbb6bcf4407c9cf7c52c9b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf82de85d2e0f4c12a07aec45153dbe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9028af22fdcd1cac741d3f99a700a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab98f9855a9898b8df5160e3cd9286297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630db26a1fcfbfd8b2881d27c449ce3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e3896a6f2ba99f8579f493a64e7ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb430aaa2fd832626ef1bb4d749c153300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe42c59094849f5566a25f67416b85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c997f9046053acd318ea72712cad6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743b7335b040dbdf24a8e2592962cb9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55794e84ddec9037600b6fe704c896304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50c8f3fa3b29e2154ca079a9ced0cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c4fd6560b0ff71ea406d96678efa2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304ad6a952da706aa934cd0546d42fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa924a5e192405cfc5da1bde6a4c547308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f640b1ce7ea5e88f5b074b2cefbc3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b17795c050fbf29b1e8212923280eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777324e301c30d2b49a7ad211096b567311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433aac0cec2a552fce017a9ea81456a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90d12dca6a2903eea8610aeec58102313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22ed3f8e95ff268675455b9475508c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc67927b7ad1c2a62e2738f4ebd756315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bea3c1cc151782b8ff1740cfdcfa9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58474da2eaf926b71fd8d5bedb1d498317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265e8a4a077290ae72029ac0e5d88d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301367e7693b82dc7d1fbd3a3a4df14319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143ed775db2c79a6fc106c4c668069f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460722698ed192a318861c1e7d6f35e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3f78815ac0cafd1a6b91be6bc3b70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e97522c00d96c5d262fa1dd168f9c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714613fedefeb956721cf49737a68d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f532a9531a7952765fa8d7123535e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8e98c70f40d7db76e2daf4294329d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf0f48e37102afed41053f48edf21c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb3ee1146649c6ea44efd38799c4d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98582d207b77e8deea7fd322b7682912329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c93ae90677abe6255052cd3b475cdf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87668ad2bd559e21e3655441f2c3d748331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cddd043a7bb737ba5c74e9b4fe68a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effe989acdbe3dbfd036cacbf63cd4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20efad20f4725b76b359a4f320987a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51748e9b88b7eecae6abd86038e646335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12752e5db85c91b00fd1e10de12293c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20894073895642f91f67110c6a00bc96337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfb3408317dc16916e965386dc0cf6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530b1042c579daaafdb46c4459d979b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87d15a019c0dc0b49307ae27630995340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc867ffc3094bcb9cf48bfbc9d32e354341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be604aed1408a920e1de418b33a6cfd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58210deeb0895e5baba393622c693a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893d637c68577cd8c874ad9bc9f34f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb158b42728e1923b26485c89dddd5ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafad961c8bb26d1469cae4efde27fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5eedd5112df6ee361c02a65e96ede347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f905de546b8a894413f3d2d684909348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b3bb7d133ef7dc8b25dfd4b17d54a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc5bd587da2b1b982a7eadf31a63eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4684e371a5cd22d2bb2852c1d7fd9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fc7cbc22cc1d86abe79843ea0b614352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e47ab5a4468a5f938158f363dddad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b7d3b83666f931f94f0eb0201f299354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07f3e71fe6792279a150cef2e7ea7e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d38c04f2c397dd24f3b290b8f88db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c829e72999cd3617cd70b4a1bfa90ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e5dcfec71588c06e47f77af14ddd6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acfdf748f5fc3ea73de9869b4c24df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d29080d1ac0157e49c5709b928f6b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7159851be67be0ac3e1fa4c55eab79c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25e0459b126c2608ef4f1c2b50bd5c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ac2f4873019264de819fde850cdba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4adc3c0cb78b62f95bbb875f715b94364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48696ca712b211355892652caf09a96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc9aad1a445e2ca9391e83d37f322f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a68bcb21b1f056554c83cc38fa03f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745b27adb084e5712b6ea1087e0a4a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a74b72c634fd59636a262b3077d0d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cb655d6af00b11d11d095d74f3003370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1903a3cdccce152c1b4ba608eda75371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef571758a6b30f76644e252031f62ef9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389e7ba3dd80e5d372f8c36b7b13757373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ad671862402820b20fa104ee33478374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdf08dcde6fbd7e12de64f827492a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a47a74bee091fab0a2058343b8067376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5803358b98a80b6fdbd7c779a4d7793377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfccb61d515bd598cb01b3801370f4a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c364b54a0d1af91f56824c0752a1478379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583af022c5352e122b70fc4e01034cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db06b50b56f6b98ad881320ea1118a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2f265b49a8b5aaa192fe0fc3fe615382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22969397d121b35a3c7967c099b64c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9835c04e0a449635904e624ac203a0a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5584db1e934eb6144c01b0102341e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfc67f49ecf67d055b2c94c734b78c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b9a2d6a4dce8bf4bf0dfd5ca26fd9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba12aa7d5e647cdf29ef99a935efd03388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c66ec7f0ce46b7878ecbfac018071a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340e9e955ca65193903954cf1528910390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3b2007ccfc28704b78ce211dbce5b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5465930da67e6f23584bace2539261b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d22b91a2dedbd2ca275b4b476223b4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072738fb6a5fac03952783a0782cb75394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eba6211251abe57f3638c16460ac78395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd311205f2da6c0e91936973d65810396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef615445bd98a408e49bf3f1b340ca5e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcf802760aa6c8952ac511d4702422398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bb8bf2cb50ee4fdfde55edf34f118399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b878d1bb03140f8057607eda26002400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0a995e330a74238a99452ce4725e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f965b555b1d6ff840b32c2990a2b19402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234752763dddcb26805d8c2873783bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca22e557228cf484b2bca956477e1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eabf5021bd1f09c12b5041abecd58c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510360c37eefcfe0a19d34f29cdee8b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a7ea96ff082b9575adedb99ad1094407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b4ed8f9e09d5a2c926b55af5b1a36408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218f23ea65f25279af5fafd81859794409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c79ac7de4a4874d2a1926678f2dd0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37956a85fecdff1856521a50f6241b14411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df0d98084efb5c5636fb2e3cf63f36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e2f3f65f6b6a508168b9d7cefec56413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c37f6378895bf7d127d7edb83d0e26414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cdf3e796594e2cf3e304be479484e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faef09349f95271d7047f8f151eb6ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950bd0830e91693b9cce4385008332e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff0a697e265d0640d30b5ce7ffd778418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ecd67106d4015fad334992c5525e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8078fb236fc919ef42640a91e08e18420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227c07c418d5f8fda273ae95bdc851e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0ee1296194c5c17f8b49b8ee6550f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb67bbc229c2d9692383b8412c74ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddee6a11e0402a5236a1877bf7b8000424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454fdf914c1b70cb190b7c62e7b4635425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e844da677e50548ef431fbbc83bff1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d994d196fc064b226517002116331db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e0871163e0b32c4618fdb5d1ce58c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832126f60312ef4d45ddc85069b5358429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8f116a987a8bd86e8c966bf509a45430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7164753c1eb6281f91626a96939c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd534e3f409b386be19ce1213428c15432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc420cae5300d10a9f4533d21b7abc1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d44f75d830ad2715ec5b54a69a6b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecc65f0290994884956387b9b9a34c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c451a332fa62c0a803bbd741d3fac9a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b3267ebede40d3ae97dddd2b4bb60437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c383eefccfa5e00b33c7e32c7ee2162438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d52f729d143d80924036a25747fe9d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b39652b650cd59dffc82c3399f9708440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86caa6ecb5167375b021332774dfbf0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61eb92b3210ad4bb87166bb0b05564d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efd367832ca85f75cee241515b99f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6224d4891730c6d99033300b60398d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a39497a7a77b1468b61beb13406b2a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c06d4bc4f0d034819f99f78c1bc9a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c6174a8eefb16152049144a970140447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085604ee1412b3a449bd34029e940a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ba4c9b50088bb19f77e29bf98d141449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeef63396a90d3749306cba7b87adc2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafdf5004ddf7bc11d9dc5a205b03e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a61e3f49719d384768c4ded7c0cdff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5e0eae6c625f0d23a27bd95d1e649453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda15996774c17b0110b43a094e01a80454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a113b07b72d1bd69312d6e507d092455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fc3f583d1c2fbc61bbba52035e382456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0340bea05afeadfe402e8d4bb9e1c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a0556511e02d8831b64cbc0ac03a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0fdfe051852276dd1f853574df89b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196b26da570b53effe5cf4742d0562b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e137fff2d833dcffb52a0b05b867e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f986b4a8ae1cc3678dc0d4353b18489462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f4d40960ac2f2a72296afcedfed92463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f535ae8bfeb93b083f5f295ed87fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ccbdb15f343b018b2ebb4a25d84b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c03a9eda0b5455c12e6fe3f6b7216466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130af55841fdedee1de80ff9acc498e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5ed17e5c1a60037cb7e1b14705687468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1619b119c2ef85103d9fc9d03dab2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d82ffe76f0fc021a3bd730c078018470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827ebf7bbdc43c1394fa4411abbc8a0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce496116111e135997cf4384d7cefe73472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fb01b0e0b95606ecc60bd25b289b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b276b48d6b1b7def045e6aa1b6ae331474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cacae54ce566ece1e3dd7468ae80d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645bbd4d57b1764c7780b8ec24202bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729a566b54d85d91e2db81697e00e36477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dedc7c5cd764cef0627eb3e9343ce3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3289c6631e616610f271fc3a031db45479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995abe9d4ba8fd3fada6b3c427a9c31c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1445e66a4dcba16f937f1b5d2b8ef0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd206413c632d42de2f2290b365426482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bffd1f5eac3215e522c743a545f776483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f067c903ef7b97694facf0f69be283484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63cc64a0194d114e5025c87ab636e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156212e018a9f55c6d6609410ff5c91486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179c0b3dad1f040f28dd2e04b76385e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43587d748bfe5c01524e51373d39e348488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89bdeb107afab29637197051bb7c3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787ec7a2bf6d734db4cc40be75288a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e848594b6c98e210a0b42c273ea4afc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ea8c631537bfc16ba5f2f6e7d4e16492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0290ed0ce65ab97744e8a61cdeb7c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f079c59373a1d95aa0ead7683a4e7e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75474d978a7e2bc5a84185acfb2d06495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407bb82f93d0dfa2af7f9ec6f8f5ad0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e96cf1d07739415cddc01702dccdc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f1e2475a9382990941ba2507f9d37498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db02b6c7e7a5449140f05f4aaa7396499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d235edc6acf68688d63109e70fbac15500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055b8f2e8eac48cd57dd4462d2baa3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47967d52e91dc31a943637b8ed3dd82c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7f73b9ecf8649a4af8e1cbd76e6b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736526de802820659b83fb48c1d314c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14754a1fa42dcdfd9746a83638deabb6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5b1fbc0ac8a036995a222cb083386506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb6f7cb209ca2d834fd49531f4380d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8243bde6ab2ba997b6da1b629fb5f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d6c00a2e5481b97c55a0fc84e6304509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba169f9785f5debf697c3f0906a8f56c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8f385eeb939a586ad08a497277777511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71114f7b3e1c442fa1c2577e3d197f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6059b44aa675eb7ee0507727efbcde513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f405fd7670cfc7f89ff0f1406b9719e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f1d7134696cb6392a3e7e5603d38f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c835d6e050ac64485e783283391bf6f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4eb7fbc1ba10c5db69048831d13e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c94d213bbe3aecf0466ab26caae136518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17d322f3119e8ac48b0edec1f333f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac051fdf5b1062c9bb13305e07942c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e932588a3dcdf642c4121afbca732b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd09d19e3a13842af4cc0479df9dad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e82c27ccff024fdb406667d010a12523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf3944467e359162bf50e21504f774524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcc4efaeba98e53ffa844254ad0371525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c4bcdc3f17f865ac7faae8a8828d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837a64694c75b4b34db5a89cd1cb2b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdf560fbc35d9dc50793b192f1832c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797caf84dc8b7b8b4d7d7ef3a95f94d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51858973835ad47089b9a830f5e7fd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c66d0773638a4303f045bd2d815db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53980af81d43a54152d5e70ee0f4e916532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fc925603f171a8f728e9e3fa19d65533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783a61bec7cd32d9f627c027e5c4eb7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79498281d96a29819ffd35bfd4e0775535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc85995c2f3d2604c13a0f18983884b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023075e88da9d825481cd8649db6c0d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac24ffdc1c08d61c9fb559066f1dfc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd206c8a516ce354f231c6acd490700f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf672c9a521fb08a204c7639969a0b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3921f4e38e375f8d486a97b67f6ac25541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cd493b5eb4827eaccb3a44117c4bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab4caba7e3fa0130b004515ba82007543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948768b8f16a949eaea49e59b5de96bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bcafd2dff80039398488fce67003a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10730528605cb41ad4d15682c14b0f95546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a066da7a61f80811a041574764b7ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9a3bf346f64fee9664ff5a16f1c24548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1181a1d713860dbb53aca4bf4db5e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03da78abe412f8c3bf2ceb2f6c7413a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bac7e0e43301b094e9f94396baf11551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cc2c3f000e32831e45d5f581cccab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd5303e1cdfa697e2223ccef1684e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a3462d38c39559905cffe799f4e57554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2c7753a3ffe7a42008ba3775a6964555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe6af28dc0a9355bc7fe059b0ef2be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829196e9019189bc8e9f9f8a1bdfa638557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126826cd926d24a2d2e0a2982e07341558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3aa03e68916fb0da4438a27570bf7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af10d2cbf73bf822c53823f20c3bb0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b65147ae5a30fcdfa3ea866eafb12561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520568040ca9a718f55459fb64d9ebbd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08be3db613764b3be13fa5a13bbc69563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2b8724c71a937fe68a521d52043e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755c35005a1ed41f0e24f73c9de936a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95badc54abada2260f0ee53eb57d4254566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d678278a358dbf2666eeb86991a0d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3bfb27c04e04cf208d936ffa02d48568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878ec394a4b766190543ba46654494b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65162dbe69bd67baf1ee9eea895de46570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301f0eecc14504b94d0377ee61f4ceb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21958000fe0e146269398264617528572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>