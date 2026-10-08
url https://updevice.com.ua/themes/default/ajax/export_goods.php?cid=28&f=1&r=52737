--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c218252a33b1efe1d8c62203ffdda611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044501290d502687389bc8794cfe6aea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be9ad0622bd8084f9c7c42992985563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767da2fc1f455416b8fe17950db5c524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f381b3468ae7b6c2f7b7c2d1b8e70205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff6ff870a87e0b2297be13057e6a3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58c51fc03b8912918ff942254f53fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a915285f140cc39627ab58534a3ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d42179493858071e414c972e594409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3b236554712751dcba59f4b7f546a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2419dfe8e6d853c88908f9e70d14d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cd184b0d75efbc9a36b800b6c0f9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474c8bd9ed72beab0e88cedf19fac2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2f004f712df1a1dac7af94feca7b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a378ab54f264c310bf21d117b59223f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f569bce1bd49a86bcbd5825c4f7da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af18c6c1d9b7182d113cee0973fb5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa105bd6762ed21df70419d9f74ff79618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216458d7fe76629e580e693ab6c6704019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28e83206ca691cdd5cedea9380d0d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947aabcd4474f5dcbf0988e9729e4e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d115a6f263173105a531cde9afc6a4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36608e060f7ea3ede60502c69d2542c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7837e17d01f94dacb7ff1f82081c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a5a7b57d18c099bfd2a7204fab4e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8a77866a033d5504c201a7be4531126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fb11768061b617632e3036e319a5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81fe04e7f0727a9a4dd15cafbdb71728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f97faa62493b5da62d47f2d090241f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f832e0ee3e74dfd1d5ab710f798d8530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35d2552740f9ec8db6754be54a9bfc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22defd8c0585fdc5b9956ef5a51cf51332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82ae6acf43fec611704fef0c83bd5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6df2537fe9f8d59450e1c2ecbb22c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b2c1c5dd349ecba6d1dad025ff44935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae034370ab45234d9bb85bf47aac2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bfea6e08d5a41a0ffe8abf501e06a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70bc2a96c58dd350161e1f64a571f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66705af9033bc2fde28bbc572df07d4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b89e0ab2c4656b373912daf7dab8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d113e67ba9a8d9299ec2f50b9113741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4306c516a8ead18dfa8847d77833f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f427fd068c9d0854f4021754edd05243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc754da13d9571633c46e0c0b1a44444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582aaf452572aa2e4e058dc97975d4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c9fbe184603ee9a9b3978c1d578a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cd524292fd4d04684d2e5deed9a5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505a6986f749d04e12a8c353146337448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53b9fa02b2128461a162943239d09549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888496faadc8e69b04554049bd7f989a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2f59b13019bc2c5e088155d0b34b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3925297223525a93aa8d63c2ad249d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f679c0be703535ebdaa5682d24f9f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be8cb5fdb0a1db4f12dd9d03e339a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c0b99548ae86bb5f65968420cee7555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed4edabe064fa1de43acdec6b33be656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308edb866dc14dd67dc7d007475e9d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f73eb671db932cdf53cecb1b0c2a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df864c2c9071aad12e42c506e96110ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cee8c53ecc53751c2fea2b8bebf1bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2abc9169c2299773b6cad65bc2f0661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274952e1957de796bbd36c1a2e7b45062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dac0fcb0176fcde73f9f1999116eb363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e89034803487278ded35b2456eac364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db273ba1bbb0bd47327a0f0564f841c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8e75a79c47ff7a5a4b2bef1a21f5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536164ecfbb81e0eb99599d50ad3c0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19f65cd704ca3d037e8fdfc1f088a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d394230faa6b830f6cafeb65daf35469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83751140a49090fd01397a06d36eb1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586139c10f2b2235dcd0db85bd7b5f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c611c5946ec6eebce9208eea2f2b54a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd084ffd4626ee09bc20a8267dcd163c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522bbe697d9a7fa6b5195e1a3d5f2d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1432e27b79bb7267e6f47c3807c6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb22d6eb9910e3b80bab35a2cb843176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6a97705fb9327ece9b522851daaa077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6e4f8b9ef73b4407968e63be615ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d0d2f30de15b31ad860ca5c7bd88a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4cc899c114bfaee0e00b448aa3ca380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d017af6f68ef95d167ababa5af540281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f7e45d26bb88a1b1f68f8409bd67a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1831ee41e2c7760d02de209db0c14883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e547bd5da4cf48f223e89941b3464384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861090d42c14784948723dc498511c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e142fd359c1bd15456150a8c264e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808492d1d6cf90ff354249e4bc066ecf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a82bf3535ab8d0e04fb66a0690d91388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9712aafb89ee5e311d2277a80ba8fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf625986ca892f3ccac5ca16ea013c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7cd5da33dbe2155230896099829df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92ebd7cdc27b14efd9f19eaa622bdb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbb0103709bc653b4b2e5d41b4d26493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ea02182fe378f39a4b5118cdf8e0694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42bea990ce85959d2f4a3bc4c4cd0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e8a19e49aabcf6727da9b9c52ada496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf000b71a08f407aa8ccac1c610eeff297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c97db10d70cd0f4e054cc014ce1c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac486aa3e709d3e3cea0fca32591cba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa8dd87f07e01d3b137e3ffc78af1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f2f85b7f63ed7b6e51c1769b2faaf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89841a7ca431012af71ba89c605767a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a646629176b922a0a13fd8675b0fd25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7778a6f97e7dc92a1dd5f22bdc9728104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5777f58b5ebd346389fe611465f57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6af9177d7096a3537db5d6612e68f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1df3cc0d0e9a17c0cdf23715e3a48107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded4926148705fc6be0dd3780b05f02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88d2df854f25949ff82798c4dc81c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e4e4f06cdb580422001446cf1fb40110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22665c7f10409525a14a60cafcd88f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80447e463cbd0d7e2ce57945eb959b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f26c14293445d1763b77c949fd29cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb079ee0a74be1dc4b20b4a24a0c2ec0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a3c39aacd0a3ef2a1d0813f20c6c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9884cb635149f497084a77fb3bc4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7a3c64a5e9b7a3c0a582cf53aa64a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648d87e7455b76e79db151ce6d5c887118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57113c32b9a0956aecd3fdef6674f93119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb7670d42139e3e138612b9a2d9fa7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8d643bd2aad96ecf604d40283769e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2aee44a57f5f872177a7090d055f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5616037768aa2cae32d4eb2eeef90123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866a98d3fdc7829de1c7e0bb2ae8076124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042aee87af8815c8ad2f7789c3959e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30155a118ff5af116ef70213aa5fa2b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbd427ef2ccc907da3bc55ef9439a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413f631734e38b34921ff832c5fd404128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffb45ae947bcdc1e9641ded026671a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5b135bf12432e67e11ef0cc7715b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10314de2fa1ca67dce754a63509b3a3a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54c7250406ec85ba49ce5914dfd735132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc6f85ec71331c630311a45ab4f2fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a3ffb24d9ebdeb18d0fcae60d05fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eee1d3dc09e4316c2fdcc1f1665c41135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c36220c5464fbc13222f8e4bf35b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d5a326e9ca2629a2cbc91e3315074137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32744812dc9a6b23a774cfa2977d06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103da21378ff1546965ac89abf2e763139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31caddbeb12b3328c462b7d929e1887e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee11606109aa46681a3a8dc65e98e40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021626bca44c7d04019906f1dfbf8eb1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bb9a477a354a8dc0ba56dec5db097143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8885c364f3437c358d0de4991d1e175144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb81feccc3a70fa79b883b57d6f569d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e1d3a6d6a52255bf7a97916964ab0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab534d6b1e871613592d9ddf40a65a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32860036d30a642c0c33fa27d25c3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaa544c89041e764c405e7b78b119e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3799e1271380eb3abde1f3074c543150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65792cbf38cad3e51814e208d6d40ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2336adb696ddf2cb3e3fa7c4421825152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222675de257f2f683aab87fdc26e0302153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec03a661f091ee70467fe85adf6655154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac12a54e43d9cc1d840ea3e1a3d3745155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77743d81ee24b94825034ffafbff3c28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2e73bc3e4580512961f625c647ce3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9f8f9f660f1df3b8f4295db088dd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3006bc30054afcb8f0b284e189583bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed798ffe9642efd6e2a53cca8f7e2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656edf0e52181c1c45c756c4ebe42e69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135dbb61b5d99c2e11c53dd9a3182a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a265c53a871460128be3c2c80a9e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b21345944ca208b9e7c8cf3dbd0bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dfbd5795bbe5a91f3a421928e42ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a705a315a0db905d023649285d31f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87dfe31c5ec1eb76a69d9b5f9d5de4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc346ba36ebb5f6ec5b2cdfc1c086120168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981a3bb8f1f869b9be86df3c6cd3028169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fc1a0e6b4fccc03cb9f9316ae8afc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fe5e9e86000fe8172b409689229d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e91dbd2edbb270193a8b24f3e0f7d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4090b78e1a68dc699f053c4d08376c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e6c5572fa0941105b1edf9e65be53174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa282dc1c9ddaa900cea9ddf9d234850175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38d20acc08db1aa5d7804437ef7219176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f476c90fbf165ad3c1308863ecb8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95803cf226f73aaf61c3637689469709178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370ef8f9a431cf5e19264176729d1c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67224d7436918a42b9f5f5bbe5a4c49d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07624248571c3a4f4267dea4c4a40d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b0400c604e24a11f7d609e4e1c408182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16564334d722069f309b46d53dc97cf9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97233dc7118488bb1fb4ea500b940879184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188222f1edf045d99c63a9f62b48f19c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077854e7f8554d62efd611f887fec41a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9097c3ecc04d55a97cf933a5e7da7bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5586413cd9d6071ac58264e8cf3d3da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8f1761c350b5d102301153357bbcb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0733f6269f49660b662a7ea6f1dd3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153b58d3b37658b7cf3dea9e4b61f32191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a1fce364edd753b84fbaa474e8c3f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32102a398596d3988bd0e93b4a1870c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59d464c0dffe2b21cfab969ce231c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94aac94e3bc07033a55da7894179af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f69760f234ae0e3ccde90ee121c685196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea3677428ec49e38ce7df381f00242197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed859efdec95fa874079603afc0816198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571f0d1dbc515e0eae432f0809d21e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334918ab1a701f9b6e3b353df4ae13b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7440d794f72621863462614a67d23201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6de98648c7bb4077c07eb14e0d8a2b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c203c02fa5bb23aaa95a6425eab1f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed5221dcb8ab2770beae127652db2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fab4552ef77da3dbbdc765ff73d172205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ce6dddb484e33b5a37a22264acb2c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c036f22c3e159ab7518718df8c82a7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345fc3cf94ddcf0b66ce5ca85740105208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76af786c15159c1e65473cd76482f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e8247f41a3831f39828460e9a50fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8b5b8fffe6284f160ada8761b2bee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0fd0ec460cfdd8a0bba549e32cdd0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe24876cc2bade2f4b3c8c1dc91f7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1968f52d72a9af5bbd9543c01e4f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28da5dc3955e66a7520487b4667617e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e0b5087698068df05dd65d86ba72d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf98ed43d7c415260e4f1bcbab4234f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e11983f19e1205b4729a2126e361d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1036e3b68d92cfa4acf1e2de1a126219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3844abd789c265dbc0c0c492c2852220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9353ec2ec29ecae088d6fcee75346221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ac5a955f64183266b656f75c5d2cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5a5d5a34842dd9fdd4d423bcc239d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1e414b34f839647b23792a670def1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197c1890eb137d1ffd31e23793da975225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3172011110ebc3abdcb3e9ac9a50b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55416cddb8ac1eac74822d4704197b52227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca6d71520499b9a0c8bb343d11e9c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7de8adc1f68cd499099d6f2db7867229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e316b0cbf1b13802bb045d75dc66b6b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c43d812a667416f75b60dca4033f3d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cae35b74d429b1a6f00cdb6af29d90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef4dba075353664368066940b36436233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334baa8950fa5e719117f8bcb22942f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a923be55aae74de453bfd630d788685235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4566e60ec8097636ff3c69518202cbd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910bb5cdc94aa5211ccb03db38f0b90237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009e22e53547320f474754845402036238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df845406cd8062666eb19a695730a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363dd90a53853b3eb25053eb5708a38240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d75888173db0026c28ec92bbd33599241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac4b1910fffd2dd68ed6f1f6493a1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75ada861c51705134b1955d2453d99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72298e30fedbac893f53a2e6489f4dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d938c88f6900df31091e5fd49884bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4da11346fc669daea4973225cff1fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141905a214db07b824d68def0cdb06e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6602db1622dd32459ec5bf8772915b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689e7e41778fb94e5302a24e985aaae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65833f760507151ae2ca70ecbc30239c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e66ca69cd495aee17e455f25c847b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab7548fe38a20003a51561e074f4e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cad3b8c940c7f846b8324e0dc62f6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba369b81ec5a466969eb111a065e9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bfa3f6c7fcacae5773ba81b700613255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce47c41be048a17d6eee8f1fc5edb31256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff62734a5a4c15e7fd3f5a8c8ea5865257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebcb35f57ac1f03ea8dad293a6ccf5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49033094a08d5dc4f70e57865d39c6b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e4c3e425acf0c1d95a55e44afde46260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e344c1154f7169534f1f92f85c7de15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d10a8b2b841f5558512c56712a6b16262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb9c0bf1004f286567268b820d91f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af3f49ef13fd10464573e10f5219cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5979845a60adaa3eb6c62eeb5e4fdfc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dae15a18e2e2fabf5baa79dc918a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8315483eac5a3277c5883d1e772d59267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb6416be0aa6f75de723ec1e02917b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3040e83573f40f18578b69e3d74ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1e5c55a6d77087bca7a53a86934a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce65306e34daae1e4b033aba254d005271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c838bf7e13d4a5dca6704d47c340eee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec12c6d60365fc05248092995ba4988273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0628f5d1a4499503f5e7cbc5638a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a24120052128f15eb6f8a21f146501275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf1b2bfa3e7279a196658f6e9604a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4524b3724ce09abc99d333491b35c53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf83d3a4a639f8dce09631f0c6e2cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9ccd15a51220808a2926199540c0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97425e17b31aa2e04c9c2425c1eb6486280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff11a982893e488bf493f16240a4f66281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc01ee20741b0f52491474e6a1d5b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05028b880935d819b9d96a3116025f99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237b5e231baf8fda1c1020a899d2d3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d86a1c98818c267596d2033896c2ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0550655dbd2e643b0345c58868d3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e863a0a6bb2b992d2a97af59555d9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016353df3747882ae46a14a97ce80379288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2b38fb9f63636fa42f6478c80d058289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884de070b2899891ec88266f8eb3d6fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11073edee68009a2add1980af57265291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32ebbb50c2cbefd19c0cf3a11f9a08292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70326deafbf571c2e7c20775393596fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961b6f5bca8f95c92b6c4d158bbdb4e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3730bb44db036ad5a6f832961db9ebd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfa56f70744fdb4741ece122c658cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb0d5155af61d9d04b783c3fd1eb9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0c3da9ca8fb34c782b8ba877da700298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c115aa79428f74884bc6fa8cd20a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1022cc283fbea7ea92befcf164e22a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b3f1b72ea732b3ab4932e40fd34f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579f062c95fe64d35b304971547d172302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101231d441777f86bba19c28b717ca1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31943924d395bee134633f77d4d848304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab94fd74ff02ecc6ec925498ba81030305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28ceb0e18eae405fa776c4ee7d47de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfead84ee214a16b7770caf6827469be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702eead652dab5ae5a82a73737abd9c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae16fad640700fbc2840f2f418e2455309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dec048d750cdb412b7416690271e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4daa13630e93c937f70abf9f44d255311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3a93b8274c4302d16674df1c4d843312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17015490ea0f9369363458968e6b68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8db87f9b66b3bf85efc725e2123e44314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9713645dd2a7265d29250a416001c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771258bc75bc73bfbe67e53761f9708c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea8c926c6b5ace0e5707fcef8a2793317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a3528be403c59d97f4aaf2b98192f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1865022b605fdacf98cedca8dceba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143843bc35c390631fb0dcb196187009320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32809718bea559180e4ce08947387c9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7574e5929d480b2affb7d98701b0dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4343cd7c7b2d6f8ab3f95e6d0b82b05323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4da67dc694cf6b8a8866ea3bcdf62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79753cf87642d3acb2561bc1d5c38be3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24de8bd786b2bb05b99ab84c3d6a687326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30922b169b6d37927ffd4b305352a63327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1636f591bc488ea29c251aff4074264328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d07ef57b7baffe2c87bfdb9a075222329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294d7e71e38cd0da4218abbbfa3e0a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c357aa80eb440f68b70d45b6f24f409331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c29a9ac4012ad294d783b83aa958e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521f5bb4187573f59353e8d55a0e3f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7286359ad5b6a566de73de1b5054b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107da8ef2f608995a0c70a325795fb7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc03662abbb1413471e1fb5922eea17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438465cd9248a0a075a0fb1c132e928f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730cd8327427fe80b37f04db16ee38c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c1388dc99847c289c10e9566281bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fad4b9762acf8881090cf673676f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4127544251b8ad0cd2759ba8beb6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7806b15af54e0db53b999c1e9ad0141342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2a48527836585ff1a763ec6ce40f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc7db769dd2e58de7ee7f2f2a87812344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d5f8a0fa3eda462a5a4a8269e98fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3da75907ebe52c0867653863a5da9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97600ca37e65478b79af6d7d7ac799fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bf5723781203845ad8ef9f941f9a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77531e1b4695e721edf6b343dad8ec6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017576a7e72bf896faaa3c6d0151959350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbc9109058a5826752bd05877fdece351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea90633fb1355480b26b3223f6e607352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee972a028965201118c8fbced253e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a772902dcd83a395bf610ca0c638b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963a1502544a27fe907be1e0d98b76b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee003ea51cf79cb426ed6602bb01406f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28312f5ab0c576732fa45ff1a076ea4d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad985043959df109b2954f65fa4870a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa9b995542adeac4efbc92849a23ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9da0c355d362e2861ef5900899be4d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5513d1402269ab5f705cf6d15355a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d47f5cff42ef782843e95ced82e1d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdac410c2cb3d4027c363a621d9fa8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2310cac5b53be0307c967fd4dabb7b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d50c2da47e0dd26052796640de9ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272997bfcb59dffbbe4c11c79e7851b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796185de27615aefe443ba93c50e908367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2993c8fcd448f16d18e73aad1542573368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257e49012fb3ca36c00a05a1474af07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514bda905eccbdf1c81cfc4bdf4d77a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6d3e0e784ca5fa42cd9772dea395c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6166a5f4a4fe24f9e07201ae372f3f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a7ae0fb4853acfe7ada8a5c6234f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b854f0cc6df6c06027f7c1a9aa24c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ef8f005699a5a80c9ba06e912c934375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dc4715de6d57d3ab950fc4041e686376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e08c5aae9ca1d263d42ec3dd781e0c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d02742c91cbe02208164b7a7d9869378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066032f06f5141ee90536de7c95c578379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9afcae2e56211d1462e1b8a7b11f28380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806fbdc88abb75fd0a294ec8d9184f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3a24b0dbc34d05badd09370948494382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a6d6752cbfe4aa53d4b68c1ca3415383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bed4ee0842645ff9fad14a511aedbb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a1726920cfdfc1575ffc5fdfa3bc3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4044069ba67781da43e8cc480a573386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a017303ee8a7aa7c02e854fca9d7b74387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294907353e660622ae18d2e7ff711cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09870421174a874d8a680635b92c15389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84f63254a22dc9a6e4f0670d779bd6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab7a471668b8d6516d8685a2fb3a3c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1c179217c68c5534b96c13ac99f60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86294485b57b11af5eb27c317a90837393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8ff543fc63d5d2628be6c3db5364e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d1aed56b632114df32f50a6ecc386395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6160d6656599cbc09ea150cf99865396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b2ce7dda42883122e76c006448ae7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c9ef74267a095e1b26fb3d30323d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf14fc4a7b64d418cd987b45a56b52399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212550c952bb218c8876e0121250747400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b9417f875b5fcdc9e3e5ca40c3d45401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91140230e1aed552b6fc86ef495efa1f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664d527c0fa2e3552dd8431689b8667403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e941a5454d423363d6c973451b531404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35902881c9df8a4cb2b2133a8f1975405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5728670112899c6c3d9ccc11fdbf83d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8824074cc65eef0268c883d89ff32407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c462d3587ee9d09fcfea8724d5760a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e069c4a94039a6876fdcf000d2fa7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733910fd97e5ecb402246cbfefa38d19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a0fb1e581efb9b8e2f8760c5ab88f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620bf721dbb827d78e4b5206d665e95412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd1c1c2f05426f63140df918b2e2f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead340f90b0d75e4fb3c82e66385468414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7b8b7310f29beff11d4277ea8cb8f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60beba6f8d132dcb5140dd1cb0ec7870416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6a924be724a991998134177fdeade417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068c63fba5221475bf8bcf85b71a1f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5b1b4a5cf9695f471462e2c678ec1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707af673d5c91dbd28e5890035217ac9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c1817e68b01a8c0674064e5158a2b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6387a3e7748cc2fb16bdfcddec11c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b480bf188330d53166d14ccd1258efd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336c970fb2f4c76e055788aaf3a693e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422ab95c4bc516928e583c6c26f9ccf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a29e1a9e17b9dc2764bce0535ee27426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a052d111d54788f45d7347737cd15427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdea91dbdbd99d73f6439cb4e23ba9d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36936ba04eeb0962a3d07fd05c08d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77d9067e2b16e71fc6d0cde945e353430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47267a71795eae4ccd4c8736dc4dfd54431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a79e939d9ae2c49fa64e2c7c9225fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fce78ccf8cad4785cc7e9fa254dbd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70650da858f4168466709c31f1a7ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef85c30847255785f217012b3f553b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd5410539fa0e780d3505bdf29aa21436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10ea395f2f76347496580b56ea7cab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89f8947fc61ddb711dacdeece9d95d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52965c69a75a377f2416938788cecc1f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2386f1b1f6148675e230d8689388d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893461ac3053b5ef0094367ab2369861441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce029ed03f45cafe32c5374ab17550442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185456433aff8b16acabcccef688379d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c5595e554b675457bfd7cbdb73cf1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9208bf11f4545a979c8a6fb41243d0f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e077b76c9d93cbb8834d20365ebc73446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917f88db6818ab4ba495b5c994f9049447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a00bfc7610200f7b61b2f54b55940448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab8352d9ea683687d23d046737eae8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933ca0084d1963c51977cd9db14998a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7f03518fb43f5762fa8e65cc8abab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a624331471e75f36f5f1dace9837ab8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d10fa883290b0c403574e76ff68b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5426015faf6086918174bf500697d02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864647025ab15a3db76129e92914312455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412aa367c6c509679cc939b207c09d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095583bcac98335448a27c8394bdbaa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c440ffe151d43c22318810b30fe60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30049000f9ff88c950b33fba44f81bcc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cc275250ac3b385b321051ed813db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd1e0ee92524f4d6630c41ae6d0a56461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87748483157d6660deee855461d4bbbe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaee7371d8426c7406e98021e51e5c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d421f4f6e4f115e2fdba6469efe0837464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885ad4c4d6557f163f43d06186d7eff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f7a7e4fe40ca8c26cec0f64ebc1f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdce168f09157769be7f0caf994293467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5e92627a75d1f3c958a94544d0fbd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ac88966b9fec3a8dbd752cdd00d67469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617967a42dc6f48c3872e58c98a1b4a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d200deba24725274540ee6fc0128887471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d2d5015ed46de5cdde97f08d281dc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e5cffe4cfdffb8d1c1e792d606afe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309d90a88b0bec27f64b8e3509232e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d8b235311d483002547d93e344a3c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50584ed4b20cf69e30bf6f01c8db8e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496b8f1d704503a8fc8bdadf915b1dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878396b6ccefc1e5974fb1527af1753478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebea0b57586c87a98bcd5926efa7e44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd4ae171cf889eb730fcc102f0637f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fcd7fede104ef32dfc3badc783c26481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efda763f1dd863412dca6e96bb48d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269b856ba0dadb46019e045b9d63304483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63c62484bbe0d8de6fced1531e2db0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e992f638c91e7f02eec5edf93a95ab6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9bb061477529ecdec2fe2eceb1ac0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d140fd103e53567e35e84405ccd6f42487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d590e4a4dba37de9ea4015b430e7543488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c2656ec0edd1ea469bf2e5b5ac24d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67430244d011efd7d7848da0396772c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2101e4246a4d695e1051e0622c4125b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b9c736892749f1feda83b4082eb28492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7d261922086e9557672d43bffef14493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dce6b02f28293b563babad411d5a1d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d9f7c07ccd561a95c07e1c6a99dd5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334fc38b6bf26e91c6441db950546d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae379c9bf85fb323468658fc9b37eb3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5504ca6209914d33c78a28c53c8115498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9506f95ca41032f5962cc235ad516499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2146d22a1e005f0b88777f02d631a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f727b997e9a65acbcf21e7145d940f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71517e4a09d117db9a98136cabfd0e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae7110fbe7221cba09634d682f1ec7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485306762c8857f2481924f4f61cc62504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac2f18b9e4ab0d36e0dfef5c56ec5a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a1ab98d577b6f5f1c49c12fdcb8fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5de6386f881cc9f366bc7ea58427f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d12e0d7386077ce1206876de51d4f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df294d643c07c60cb5a71e663e5324509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36da0f346a920cab8cdd35bb9e4789510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625dd75bf035b7c2a7229c5b2bab8a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43702ab181a326b7678d95942f8c86a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb02c1315f287cc9199b61ff05e32d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb6f0b47cfb8814b54edb5c109746c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28153e7353f5f1a8406118a7ff6aaa66515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c526dd3a0ce62b3778470d3be74fe38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8ab405cd01992ff147fb9128c2a82517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344a0690a4c453c0881b05c23790606518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e70e71a78c88d899c0b3544d811c24519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715878707f8715e082f611f26eff9fa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07504ccdd27234032f72fb3270796c74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9689480862a7ecc553766797b6ea3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ecbd0368e69eb28cc1e360aac6cee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed87b53e832b54306c42ae3f896a767524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44120d27a5b3501ffc175c014eb2fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9907b437753af52abb9f7659f50881e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d4af389b71081838f0724c93b76a4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc6acce2445cb9760b0c101bcde26d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f339b7e8c4cb7a5ea8121dd46925511529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3843ee5370a5034c802205fd2469c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f2a7d0d04be467f0adbd8ccfd6ef9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c022a0c648fa3a88cc8b9702e8219532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82f23ce8b07be31ff7464ce10444ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1552b71330d0fa6f0cd6d162b8add7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350a3663d864a939811f94c3b813ab5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd751924c4e4939bf95c061ee90b3833536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99539403ee6ce9e18f99208aabc7aa26537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd13737f873b1c114c84c4b56e7f67538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1ef5b8d4eccf3ca5757e17bc94b14539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59678adfc6aac226cdf5dce78cb7df32540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49a4fb8718557a94b0c0d0f0490d03541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13eb6b087342d6621ef2941229b7d4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c7aaf5c52b19b8a432800a50e623c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fabed870920a966345597d4ddd9890544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cf96c8dcb0022b9693443f425693a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d314df0bad9bd1953a93134822f19fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e0f8fad43c064f2f165a9bbd5d9fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b8b4717033b0f45f25a8e9d68ca02548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516238b5f8938b344b3783ad6ccb4a4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc271758b58421798f9ceee5aeb574de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15b40e07d6393ef8d9ac0c226e1860551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad56b4da9ba0e7eea803f3122e4c6a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86523e2de4be93755808beb455a6bf99553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f571318847b5807ad6eea2153dae5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63342c9e58b500a804cf49549376196555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678a7c11b75d4f71ef072e0a87acbb5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c0b7fb03c431ac6012ee87da2033f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b489164c5bb0d7f62b4e56144ade15558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2cf08ecca795e10bd383e606f9ea7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bfc0e3e533abc836cef74daf982da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c456efb80a96f44c5bef709d8a1ea0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa5be9bf1cc738b81bab58e2b79fd7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce711df438c25d9961f81a9c75c429563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca9387301eca2068c8428ab81af657564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059490b839673059230ce9cdb9ef74be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd260b1e27d48075ec5204865594f86566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b915932ef7553560db235f367c66a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7498fbc757143564ff2c81dd9b37ef9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618106779771d97b63620bbc199a5e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5b5a68bb6b05a387d8d9ae16b15f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0a7ac1fdd0456840deab43b930bbf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3ec0cc493faef78e231b5d8562bb1572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6facfd2d41cc86ef2ee261c4fe5dc81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7393f283bf00f152d3b9e6f78be2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469a531ca0fe91bac68458617f228163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9f5c4be0f20e2b9e26d760631e52c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b1fd6be1ddcbd42266af873fe2f635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c472a32da250535183a20c3571326d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4991f6836b4dc770e68f6a44e31f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1fd693f72aa05e713ddbe03e175e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19140b8bb102cd7e7b588662510a640b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0998eb05be0fae14192fc637ef59e6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a519e9852a5545956b07c4df3302abc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad88c1f297b3433213439672c1cd4e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f34081f8f2e11d17cbff74b6da6cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803156533604a5bee0228d54234b1df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61d13f9be1d441f59cdf4d0ffb162a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9925adc3725e449cd775d8259bce4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f859e605e772f0f0331d94a6bf41d0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d633ad81ef9ff3ca6d40fb07864a87f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ea43a7fc9989ebab6607d6649262019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5cba4d20680280388b7931da0633720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d60d2c853266ea1fbca71f158147cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588164f0750171d0800e3777ee5685a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47149e30ebc89ce0b6cb8c1c08ceb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703793ba370d570d14be4542dc1e81f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe996ed054d6b7d97c185bf2df330f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1384a8f197d609f6ef0ad2381584c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937ca0cf8dc1ec7ae7105c428d4a48027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc63fe045010df96d94a6dc17aa978828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e7bfb79bf09a5ebb6879b008ce9db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161277cd94d9de5cd3f64afaa7c101e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460b38c2e9bcaed4affff0a9e6e428e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf327e282de741b100e05d03cb9c0b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba47d8e778f884f0ab8075e073a343633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a4acf5af9deb521c863ddc885720434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6e33017e55b06f687df510cdc606b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaadaa4ae4ffd0277086dc13a50aef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a475c154cca9b71a3349869909e37a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9cb26f6f43ced7f2f62f5a1bae66038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588d54ddd970b900c1fa1a6224ca49139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559a527e414212dc12eea93595c727140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3466de5d9ca1bf9bf563ce7a9c978641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2b54d589480f603e0161b753de6da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8b0f1540c7a102a7a9aa8dabfe55c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d811677b0457910e7303af04899c96d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0b7f9e5ca839c4514a0ee9b88f68545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12172451de4f56751a69887a6062e5ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de83e11b7913335fb26a7a251e5b26a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497397e9992ffd250f12e214bb69ac848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aff0fab34c6a3dcd44574c4912a67549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8696bcae150826537753503abcbce9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52561cb47487b788dde6708a95faa3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3a0376395d33b86972115b5abe9d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7f5817de8a3a52178cc1fc72616ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c3c524e42441686491db2a97e71d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facebde9d096ba1a02f535b894dadbc955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7635cf12e4064a800617750476e18256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b328a3ed3249252ae80f7d3ff30403457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810195d0dd274fa63f883cf2146b9ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68109a4558b767ee0ae683c379455e3159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd70d70303f378ac970272311138d7460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75587dffb72967e5315447d9f48d05e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf45059878a1d294ec956dc03068f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf417973b288f37bec342d667ae1ef3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b96a98e7e695d366f02ffb33be16a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85eab971dac046a9bde126ff634213d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d8d5252c67dbfd9d568f7d9d38ff766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9e08b26de9dd4e74b625a136597c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c27f4ae50ce8c42726c7b7851305068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c63637b9a2b5186a9d9e943b7027769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7c5aa3b067241fe2b4af4b6f33a3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4192223059b1fb156acac88a472ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03d2afc40238e6814bfa44710ddaa072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22571c2369c6db71e6a2293cb61aa473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f36885a3d69b3559fb65015cca890e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962422adbf7571a3e62d85f81672ac575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6cdce208712fd7282c55421a23baa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f4324ecb644fbdab09a41333cb11677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534386a26422b43ead13f04e3b06e9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca9be5800162558e8743b6c9857c7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0270f4398845bbd96f16d1a4868ba0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130924b11b2a36459229ab255f69cb581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117d5b263e0203e3b06bb828792266e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6584c3cbf2688eee4eb53e2c92e74483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3d71b9ffa400d3e3eef196b013ffc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f7d769e89f3f5e1e53d018c35556485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188f30f1a72f70998ac7f6448edd80e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca09868ab6a244f1f515dd8bbf1b97487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e26284038a31907721420e81090f7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ac24b9d1e3180a535740dd7a7f05689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e479c0db6342757e2469b5874b66f6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f58df6b1bc4e23ff74bdb3e98a60591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afb77c63af860d246a2a4552a8b9c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cf8ae014287c694a68a08e12a5ccc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395d95f935859316bef15483a7d5b0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60316e107a58d3c971165eba3de084d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580b734885b6c5a7803df7bfede128e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f726f7393d4d22f466f1d8bd41bf5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b804803254d27561f270ae982b139d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc53643c4d2c7c54e57855445c1e6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acc9127cd689af28f5a3c239c55383100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a88aee50971c3e72797434ceaa46a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5df2f4fdf9b159e330002c2891503102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b087d5ead9c85d4b693cf772b2145103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948aa34a89c3a0681d11e65097f5c0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f68f2d968801c2e07e8111496ab2df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a3cf9629691939783bc6b1fd77959106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109e6577f7273013e6b0de138baa3d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c50a2512e937a20d16f5739bda39a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f832a67e776e290c59cf50e8da574b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da61c7b04d69b95feb78f56f173601110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46d590382ffc516a11c5e0e0204cdc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f574fe4ce1ec64776960f787e3a06112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae13cfab78c3132fc9b92a64e4f7b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10aa15f997bc5c5d9f6598871ec39eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6a658c0a4cacca0adf4ccf986fce4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30f7556799738982ce873b3ff6dd47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747e8ae953b86678931dab57a72712f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44c7c974bb33fdcf4aefc480c05e82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34d8efe5d1973ea274758657f2b6b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd91e427fe788e46f8df7acd16435f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3a6f426767d053938ea4b984b2985121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39016ecd7618070b9aef51c7c5cf7c9a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f1ba04c82a71864a2ab2eb4f039fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc88efb093582538ff31e3dbe06c52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe55bd3f41ee1d6a2e55fba9265d43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed6a48c14ef8543ca87a1e5d47026d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0e9f00c19643ab64f93765603b59b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213550fa25ea92de778cd648d937065128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066059badffa57a177a18ac384a84e3b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd91db9cedaac382f8d3b5728a8ba5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d56487a9f935f38b5693256c0254f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20028261467518517167a47d3a75dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37890f50d04377907127258574448fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522378caaecd644200448f5ea9f12a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5356334406e633128e78bb3a7deb2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba59aa60f8886510cea46d6301bbcf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49553d775b4dccd1c1cb650f3b8ff0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6c084608f26628f3fe5f4d5e48e5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4e8f80c49e99f4a27d21c52ddc8f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259d633c5df67267927f62cf9898793140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1c9ba0cf84175dec29011f9872743141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46089414c9ceee42b340aefd76415b13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62072d146b7b52e270a78a5d0579dd4b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50800eeb5984e67d5f9edb8b8cf468b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb22f8b11cba7528179b075ba07f847145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3e9373693e8a2a3b62f1c53ec310b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6175533df6b78e032f84fa971800c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0e745c20e923616fb9bdcad0aa09d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74868040e13fc6c3e229cbdd7f370658149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6090d046a91cf857fec7fb59aa721150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a0e28d6b5e2ea36e9125e176bc870151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f33bdd1830af809c170939e666257d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1b6f658de6a70148b9f3cd00d8b9d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da432fbc9be80335839ddc8c4b7fbef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6677f11a565b8d01957c2434392310155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b731c71b80f2100bc742ee224ecc77c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad33ac70609f4632fb17ff9c1397212157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb61bc57f8d71c3fa7cc27820a84c06158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906f7db59591268d3a28ceeb2beabda159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346e6504e6e51507e934ddcfae33b4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c8b19bbb3d12b0fad938237866235161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe854dbdc5f9bbe0204856a962a2aa16162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fd206e31ef21869d41274c923fd98163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49825886c776c70dbba041f36e10e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00d6c8c7a2a856819276333807d47a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953442461a17a3faceff1076b927467166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40a7f85586b289f7ab4c3191d7d2e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26410c24345bf9c63214113111fd77c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ab593f7f490d20fbf705f7a01a451169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e76a0227b9e0dce98be852045f0ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6465cfb55e893210ab07e1096e2a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98877331c26e9695ecc1135979dcae35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a56f43d636a91da380593bc00eba14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b00136e671859f0b9fbcfad1de24c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fe116bdd1b40e4b33e22860c451d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3f2a4108fa97cbee7530f9f80a720176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889deb360b05a6289253c2b194814117177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b6c243ef64118296c0d8bf29f9ba8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5d4414c6ffd6d6375630d4b475bc4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1025087282cc06ce476662ef2d809180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0151f003e30e44aa3075fb392dcb1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5540b9874c1aa1385ddfbbcfe9988b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5d755395a301deaf4cb04534b8509183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e68f9ef050892c8b1955ae0b965a61184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81c4727476c627f90ccf177ea23637185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7f5abd5c9fa4eacd44836c40c83cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78754390db587a2dc685ccdbecf25f23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effc67996d94c4320f0923a84fa2e6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1f0482e7547b94bbbc39e66b6fd9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a49e316306d171350da01623989049190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6776137ebb4f723d644d311920b47191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86790d733e6c7eea9bfc5bcf8877a666192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2401ac6cd63f93b1aa91a8112e5cb2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3196ba4624442a906dd9d17c261c1e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f9d0b8a9a384ae9c5920657a7e672195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea6c9088941a383903bacfef0ae7bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881551280009c200d690e7c2ad83554a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6293d2a0cb048c5e3b5d447188aba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a929cc75e0a0086fbb90deef267777199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df21c57b14942ef4e115723f24b64e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cde854d6cbf968d930f4945db7d60201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbc37b943f3aaac71ca6f43fe0e3e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72a2525e7b7b9953b50a15c49c6626203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31f9e8e9d7db06041f03acf59040e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33ced4e47e286992cfa9f90e736499205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122961732d0994c3a7ce7a74b5a269f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ff2d4783eb6dd073b76a61e96bcf1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fda5d483a4b16063e00043db9f399208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9faa57160e9da2d38d680dc05861d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47669b600d2f35e52e8ecd46dc9f3a42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f64a6861e889c825ad95bd3ce7301211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728066d4bd1b9e661d319df9e15494f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e71e4ee45fbc03b5a3b7ffd883c569213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3dc790349ca398565a0b12189c6b42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bc8511f80b2ff2d4788a0244c1439215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7219a01f5b189be404423ed53711f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801fd05bcbc19330eb6234327f8a2ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d0e7a47ff27a2ded114a874b32414218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defec1ff512e1730328b20026fea85ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf5e7d28ae910cd5dcc0c2aae26b0a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fb8208fd13bb4e47abbdbaf613aa9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed5b3989c0b52c544405086367c2fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb051020851b0b86cb9b6312436cb6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fdc27f44e0d537ebbb9317382621e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6d6aaf3c9cc92602d09206bd76310225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53e50cce31ad040f7d4430de174bff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf905b15f3df4cd3e63564f08d6a8f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7e420b4c65e799b7fd14fb03ea0a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253b31319d01491c61494c3b07feed6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b4ec63947717e5c5388cd37c7e3fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9b54fb369c89976e2b99471f6cd03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52160e247c327f8fdd89b3ab4291e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094e841e4e3914f3d9a7cce0745fe1f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d1f374861167daff97f8db507c577234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c39232b962f37519e55afae2676cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bf7a20b335f897a0cbfe760b11257236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc78b3dc87fa5a7665731d3ed8a93b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6b27b16e9562d18d24a1456ee1b69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98353bdf42f745f4505dae13c647b623239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e9bbc20fbcee1c0a3020b5ba03cf0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568bd196065d4c85b9f646815db4501241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec096a82b651b0843ee9d25322e75e2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402175f2762b36a91c59b675461a65d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1610c5d85162031f152cad2017d68244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87690160b8c6a89e09d0c9c34e7e23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eae65b1557159d9097edfe61b65027246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7375df93330111427b382252f5287e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf91861d176c697419f313b311419c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca6eef6e4785cc2a65e3a3475e2b64249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44852c5c5e456fa90d1f28ac9bf0b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f363c4f6f8c865da5cc67ea7248bb0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7b8302767a61d5b8c929746fbc944252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a43f8f8d802216303144794dc6e15253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f3fabe3b79b73277ba012cddfe7d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c72214fa656ca37ed4c2277c04c26255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fc55ea855e48a22bb220b2eacfe1a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264ef8f8ac38352a737f1d0e87d91f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9406056624d91352947a484005d7e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec2c3c663fd05a1ade2ab675347021259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7945a4c8bb49303fb124b992d047c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2dace6830131bb57738146c9724b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7813965a9e117bab6d631667857f641262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92a9a80be915510269de78224c1490263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ece263501a8c9efbcf461ad67cafa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9f56398b1a3eae17213d381b72812265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dcc1cfc36ecc823f39618a63e73b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283986f7b70324c924def94555d03e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c076d84cac1551de9e148fb89675c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4902883a855051737ee203ccb3ed9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278eebb552567790608da93b2d25204270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e12e9f8e6daca7b5f9a4423464102271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fed79c4eb37bcd4d3ce7f9eb5968fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb4293d336018396ef9cc89b9b4b79273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f1bce49e980f901e1158c96816664274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cecf0cff48385a9635cfeb04001f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af4cc766d5b39236262f38cd96ad6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473005608d2b535fb7a863866a1567ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edbd2d2e0a99febe159d4a776cf81b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804ed4f5d09e725575b8b11afaf0195279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc79998370488eb5bc9974762f5e617280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89904b38a776f1e01ab0963cb91e4e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bd65ed0c16e73c21a25b6aff42236282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b510a24e03527e7da12d25b342441d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b04bc3a73ef7fd48f2232d8226f82f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1929969c2f74bfcd66f315d08c97a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cff0031832be67f956ec13a4a41e41286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630c477b8429660ea879efb1fe8978a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489f8548af05fcd2f00e87ae478ea7e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da176edf0bd4bd88eeb49c8e60048e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d063681acdee3038ebd40f5145675290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311e81e4d74e8082d38560e4dad4b86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dfab9b218b6c39f86f33c4a933792292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0ed06ad4ae0db1673a5c010dc61ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022729533dc3f8adef0e2ee24508ad13294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fe695b394c04476717a93a92de4cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb5636d2853b6b5cec0304948917b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ecef721e55c631b3f71f449096d97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5310a174715acb7c381720d3128a74298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe996ae68dc4f4d45909fee342c1aca5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759530358ec6eac7f11dbe6d312ba91300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85ee8274e1b4d7023e0a90f3cd78a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2e398fb8b754e33b05d635da6aa33302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818db96b97d1c2e83ef4356a22804e28303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038df61e812032643bb2f4d40ed49659304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716321a89c6abcdfaabc9155a81e9a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da898311aa55c3bc8726cfcbf79f40e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813459d5dd23de9c906649bbea9937e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56077ec1ca6f5eb9de81d598464bbfb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7f1572b6562566738a3c8ef0be883309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bea641e452f5068772268db21162c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99722506392525ff53557ef1f607e743311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9cadb809b32eac087e4de5be9a38f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031350f790e52aaea795f7d8b677830313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b469e73963e5f6368d9630752d19c1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaad0bc7e60aa3b7af7380a7b7543f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7024e2cf3faf852da9c85566451c6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d739148b6af75e769c887ced70111df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea95525e625110da4302b4eb8037f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c66bac778a5b8876e22e01059ed03319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb4055910dc1be1d3bbce9ada217c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d1b9aa4a688ad68074607120def0b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e7cb7bd73130c5b2e842716350726322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e36781d7afc67e6f46c87b0d0b402f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a8730f7086341f467683a022afb3b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98a47570fc3c01d5929f8940bdab50325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf2a20266199aa097bb5074cc44455326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae6b90f7eb1cf78e46e03e98ce939d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a7aefc7fe5c799a6524173849d21d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ff20e92c3bffeb67338a1f29c3de0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29a512f5a3da7630f5f06f843a7e18330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2ba69b6e921bdaca2009f9d8c74b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68945850ee71299bb7c9069f35c570c7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810e1924e712e3c8f3c7b3532a5409b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde0cd8ca3feab95febc21771acbd07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de574dbae6bf12ae39e28785d70dd3ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d06fe6e6c22e0359cae9f928edcff4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0b724715263765939a2caa888863c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106132661a92d67dc044ef8f41cd3a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c71026076174e60fba6e1e5b00c527339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f6166c4cd55cde42ff3a2d8927697340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6fe214dbb271a0bdd9444d0ecdcb5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642576324c09332bd500e44e41259d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cff2bc4b9fd8bd1c0b0ab0f48c06fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed5f6089982a07eec72b7ea8d8d88d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e846d776c00514a02207056a71e69345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe96141e4c716c40afe26004ca8a499346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a253ed63f9956a2057d154c461574347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70909204692d0bc92352f9cb14aaa2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd13574ecafa45b4d8ba47bdeec746b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963c410414024df401e39f977a10499350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fec892a3bf4604f3990ef79d2206f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e30848e847cc3f80f60824dc65b032352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab809b8f5eb6ce9c16fb6e73a9747145353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef39fbe98c14672770b909cd2c24bfb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0504cc1fc063fdd98b31cf778839e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d4e8a34227afd851efcfcf77654d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2799788b982c45d73f389d1de4b127357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d10d0dcfc29999712aa6323982e964358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97257638165a515f9275f7ac0c6a8f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f259f49d4ce05cee71070462f454b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5e2b4208b883c3e19e85f76bed9be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd202553fd437b0f279b3e3608c0658362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83852836acad6f3083ea83714c5b883d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c32fdd06cfe4df059ad8c588f5fe9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330d58b429fcdd27147e1f2cd4f4d2d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909af7be7d5d8851cfe15215821daf9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5897ba04f3fdcb78bb2935db14a61367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac721ad6a2a7b88b7bb1a89624e074f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25f2ffcae09cab3dc53889deb6eeda369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec314968393a43369f03c97f6d294ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87ee84514b97f5930162eda6445708371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674da92dd43020f0a585e8f76197456372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0288d0b65dc4bd79de1054393ddb77a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30188c6a1b8a63acf56e9ca6ac2686374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187e33aa3163c1ed742b138b1072afa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e2702cfb92a615443eb975f89881d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceffe7b64a342eac44b35cdce39e538377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca2b2890f6ae85e4f7654f64316d93378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6b7d0d1fe6369d9aa8e87d1ad9b32379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7176bd127a43d0106b4baa9faeee77b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d3939dfa6abbe0c9c20ae256911ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ffae2bc435c0e7f29ee6c0a00fc53382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8e95c74643cac3692037df1b373c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0bb219e46dcb6852a533e3c59e791384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9618daf975cff33be3b2c22805897385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1675f07bd8732652af99ca44e2fc7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1855d2732c30ee13860d636fbaeda387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db6d32850fdcb9b2d01e3d330c628f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a82d85e027aeca47b59e571600d3a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8a48fc956c6f67ba43fd18b9cc648390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5224777b79b32a8ee22589d87d9723a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bd2cc529ec4dfa0f7e46454b4330b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bcda96e055138f2c54d5dc9476084393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b438be19e4d60cb62c2d437beeaeb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461fcd36875574c11eb863492462968395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86d5592b6f678973d310ed90c88d1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb953cd97d03eeac6f018bbb23159ad7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55948a5d5bb5e736aaf57365e61890f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c95ecce0cf51f262b6880e0a36555399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcc5ca689ac50989f9a8c9ed888189400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba2892d5894184ce77162340ae175c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b843cf17027b4edfe0e21b2841746e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f564b721479b6d109a10539b77ad4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4b83e46e2ef485a8944a29982ce6e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1869decbd0b448409910444c93666a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1142632cbca0c7afcd4b7d16b8ee0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199933606029f081c0e70f96a9b7e4dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a3d7d83ea098465fdd5af26e59bbd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdcbe5b9cae2e09871c5be3c65d2e5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c0e8dcd62acee8634d6ce39e99373410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b5bc6e77974a2b21959bea6ac678f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a686fd561a2dc8f3455daf18f67a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925dfb6343c060777653f574223d7fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146859522fd781f8b92d5a1396dfa524414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f224405300b67c67c23282584ac13415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501742e9395d4c727cde1c051864aec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89eee1b33b572b007ffdc67c2049561417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2e4ffcf97f7726bb937b70bca4bda418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cb4993eda074289c95c3ea6cbbfb4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085da1df2b225df662023e320232349420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8505977ae70aa9bd678e624fc075d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df803f425c87d3acc0c91c22b12fe8d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908892dc349a2f1eadb9381e7ff7ebc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb56d50e1d6d520bd85df7ee9963337424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2d256190f1735db4856884928dcfe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0362a6ec6949eaebfad622007683268426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9eb23f694b562bd7cd44f674d455d2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2ccc0cd04abeb3bebc47a5b62d678428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2c0c1ce78fd2033720239bdbc621a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ad3c53bc32631b9d817b56bb2c3ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41746abcf07ae7beb844b48de70d843431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4726a52f7d5f097b875292cab54af6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17569880e00c616af89be2c0db2f2ed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278be74d569f48cf9b90fa8434f2a64c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd822d8243f67af95112d13303e03ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87946a706f21517e6774f81af0d547436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30cab72dad0768d292c59e7a85018f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559edf42469957163e5544a647f6bef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee130b456e118a4c9e590e0f80411d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e7ef07685c6348a9913f8a0d1af60440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ec00955cd39e96250fba2881617a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745d89d548fae6908e87d1363247851442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2ed80ab256a00f14b8765ea2aaf7e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6ef08824391086ab74f9c5643d3b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a02d6237a7efb34e13268e65d8496e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58179bba14ef54f87dcf13430cd4d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0b891e24def9c2ee2c77b3007a3e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b00f9b33c2c2954dba647950b6729448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e5df70b8d445745e9cb6fba6e6759449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6aa511778697bb0854b6324ec86a04450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049d49140c4de1f9d5fa30d11b51281451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0a7cb723bc7a0828dda22baaf39f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bd91576a5425f61588db1df08d77f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd91278f31fec86c4ad1b237a4c6328454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd613c757d6fbfb90650243e0199ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbb58fdceff7167082fb7709680710456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230f8bc51068adc8cc11763b35947cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28bc640921bd1af248b328da2f6142458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af117de21c218f33c5e489fcc633af5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cbe0e10ac078e5f2a1570478e9fb3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e3d569161b83e3cc1b5928f4313ec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739315b4d4fadce07aa91813d5b49c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da3873cfe8316a11be3d25480941eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b754edf5eb6baf8ef577d7c2158806f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfaa008d1aaca3787b553d9e873c111465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36d167472ded0d1158e3506265bc46466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c818a593a8dd123512d4d13b990112467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f2f8a40921577981700caa5f60e7b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309512f2d0b896634d2515376a082cee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330eefda971f562197fb67daad51ab6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea758c8cac76ae09718fee0cd56127471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a5c0674a3ff4511a4c81c4ae33587472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf5cdfc443feeecefd472e0d6a4f63473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06494ee304799e47c5a23cd135999efa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da9780b5d3dc0f14cf986d20b86fd9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36ca48e45e5cd44ba2e16ebded52a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c06fb4911fa5a7203d9c281638907477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12f5523e3224299b848c2a8d939e4e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dce4cf186b2ade135b1012004a779479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b00d5d2dbfff5738431be5fd38f8d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeae2fd0e47ffdcfb6f5980386ab86a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b593012706ee5c136eea6aff3d98058482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8488fde3c690538987122f242f64db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589b5d02679e548c1c1e719df8f0481484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50daf34005f38bef9b9bfed4f92dbc87485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444921dd1d9b65bc76beaa7085927c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c7db2c2ca4c0cab757d877dba0185487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a982c7e4c9ff99931b951c3cc8af8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d25acd046badd2029c2070a3ec2bae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49f351ac37d69c3994731be7652c8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fda5bdaecbe90007949ad7c09195c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de10b715bac83e67894b4b908f76b23492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962d75e349c67db19f9be114adb03d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04e8120af28eefe6b59cd32ff451e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21436ae068c0a012155cbafb606c20bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36711b15855d7cae67f087f79283833d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a449a1e89a4876be25c0f12bee68d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdedca0f43b6dcff30baef6dd5c4e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a2f1fa760e239ad61b066a61362b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29774dcd535cd53de30f214c41165e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0c238920febb5de1b4f9eebfe61ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b1bffc4fea7d32de45e79b708b77f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625326de74030ff76d8d3c93de5d0cc5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcb437fdb013c788894c9e4eca95b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad838e58085873ff7198cbfb53253581505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a20190759a71320a39587f77cafc7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343ef7471e76640f5b63d30201f1292507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b43c7722e2899552960d808e5669c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af6b0a8f5ad89d673af735a916f7ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e29ab3a7a13b7708d033a4b7ff96e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1c0bedba19460ea4337cf080c4cf8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d49e9b5d1713315862d28dccb1fa3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69262e89459e8afa3d94dada010e9a08513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ce6c9e3dae218aab16617fcad903a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dad75178d83615f329635ba397f37515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083c00381fab14fd798ae83e9d86b23516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322858a8dc78c0f3ad19ca30abd810b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfa2539f3124ff43c6562cb491b80f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fdf994fc9f69f261ea70b4be08516519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d44bbd7e10fe7db5df729dad5cbc0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946bbc95e5a2087c6cb747139334896521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddef48948a8df8397a922e2b4f9d7aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae32fa4aa757585ad0894d70e666b9d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe3c46551ef737e89d4ec60877976d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db20a6902d356b369580a125d58d5f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f521c9d5bbe65669aed98e130050d85526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39648f337bf2de04e493a1e7c8581c93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f58f9839da35858773aac8b3f5955528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e160eca0da8635848274c497f41bb1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5561d364affc8e16746a5c8f5675584530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ab7c5d91daf2d4a5ddd2d4ffe8c27531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d639239e005c3da8556373e12386d23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a4d12f2649366aa197b12ca9d86ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f3e9e4de31f3917c0815e88624e6f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9780ae314bf4842e6e8ada0a320357535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9642929e07241b4d49d7e747caae94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288bee1e3f3ea6ac484cb6e9b88ce57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfca1cff98cf96936921b071fe9ffd0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90328adaf9f2f70403f9736be2f6e810539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4180c96521eb213d67fa354b026ad54540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e9ee451a8b61f36704047d524c3d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb48a6884ccc3ba5e9f275c5ff73c97542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a62b64f9f99e53402d521c8cbe9c89543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f860d47db4c8cd8ef827c561c3fbe0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1baa59440288bf17d902be463fb3d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291d7c6b4f24bf7d1620793d74d1f5c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6444a7567438dffa8be425a0e53cfa2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90352ac3d3270a9b0ae3124a33a3d598548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159bc4742cbe6dd9606fbc96ac75b61549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2cf0bd870bbe6db5bd0f7f4504ba1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32f2b7b04b35af8950d5194ea88572551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf818deedb254a2bf8a246bf725562552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311c833f9a8c2322fd4e2ddc82ce173553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd3954df8a218c7707dcd369ce27dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1300b73bbe6bbe7c52742ba62e2359555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc950357292c0ab073fd61bc582360fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de616dd5ebae736a8e9a29c3a59d1a7f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4447d01e3e816f83876a5450f2ca4d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab699b50e71d421d0b3fe3918b8715d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac8dcd8111a07e0a459ec69a8c2e2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416260563ae3c8dbc15730b6aed09c7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e63cf3683bba0d4224ae9a17a3639562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfb657268e90b229bdba039f502d07563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd5257bc14422185cb7ebd65ac621e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672eaaf73b5fbd98ebb86b2b496ab918565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58987ea4803a9c7106553b34c4cf2fef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd7112e0b78b253edfe9808dbc4703567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dfe4453c6e2affb41a97704ead199568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc25ff1f4384b7483afef47b072455569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144a2f4081cca6f53e7a19b28d8a702570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034848a718415e75c3fd5a36537171d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6630ad8e88d76106de6e69ad0b8fea9572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>