--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbdc52c828762d53c2807c1b4882081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9862beb55a463fc0e0423c36369099d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f4afce8c01ee267b72c297950021a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17565bd8123d77193091e5ffed766bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e735325befa5e09995cd9c392b6c185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86926dff782e4be94a8f880fcc4e196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72241a58b622263b19080b7b96195b0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0182951f8a20ecef3470004c764ffc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77029440600beb28fd9e57bc35dedcda9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a3045333afeff672b5cfde443126810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0d89932983dee48796395c8777f6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66adfb78b75e58897036c7a75038f3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7043370f72e6ed2137b5b32e99384e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23f9614e21a0bb28f6d5e70b055e3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184adcbb7fe20409a122f41b1552a1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c349849b774163264e271908da0b21c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ba60459b2a05fd166efe56f73c6ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff999a7abc11a5aec31abf3c606380d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b3c3895a871245d49b69de97dcd5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3509b859bb8b4de6fd372d0e58a81e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dad92a651adb30eb80208cf7a61ce721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207178f5f428710150004232b24cb16a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd618ab52a064408ec14310dbd5fc26a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fb571bbae438dd45f620fdc38831724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfa9a10dec4438ac8580a13da71c2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38739df9d0d2c32b98d62aaec658cd8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a0dcc35b590370460021f533fef5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f9753760d35f688625ef06ecb67d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7a5e1787be49088ae30a5a8b5bc0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb1f251b93bc82e1787684ddb8556830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449ba5ca93d9ff630c4c452ebb1298531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544ccdae580866f07ed20c6d5dfd97d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d580fc0b7e46cf201e86f96a43e45533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a871f757a909831e86c751b35ef24f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a1aac3492d6e6ca61b4d72afab0e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837312b922f96daa6ce6e02401c411d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28268480891aec7d3f3620eda7167a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e9aa4a6732d83bd54efaa1ab23aa638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb34811f57eb648f4bdfb31c4a7248539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e62c3fe660a31bf90d8588291e77740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a14270872cc4d76059677be13b97c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407c5532a89b8878077b6676411040f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57b69dff7261df8196af2fbbabe99d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24521c87c3e336b0b1cbb2bd4ef54f8344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05baa30dc81c17e40ad19a2974bd33f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f89901cd3b18e6bd4352e37e4e632a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a62d903cfbc533118acc31fcc6606147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724e6d7c8249e0efc4e425e88cd32ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96aaba7e901404f84ce0ac8a5ec8e7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040b01eb12776e9e0b12baffcd0983550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b4f8ca17f093dedd70235d52ea83c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e42d389f77c4a20a4d0f404e34dc1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c28f508f23cdeb299a048a831f004853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0b7583ff1a33ddd05800827ebecf954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7135f89f7b52cd6f67369238a2b11755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70806173355c8526fee6a746f0357edc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58aa030a7bfeb70f5b79f22fc4b1c2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011a38063bc222e51e9c827fa06128b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe183066e2f5351a5ec5566018f8826c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f652c07bc5220880a7a17b158b6a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6d7f8c100a5d18b755daf03409a9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bf226f634200f24f6e49aca9263da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8cc7d7e96c676c016954c8b6d934f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9c58ada3974ded57af962dbdd18ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b1547a83b5d5f3d501cbfbfcaa2bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75219b1a46435d3f491f90b2992e3a0166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad97e5bd40d042f7c87162b5d7ad9267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862a3503116c365ccb121ef6c7abd5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06aa05376beab83a269302da79847469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d384050993a632a7df56e2951de8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c189b2f3dd034a3b62ce8eb6dd17771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239655af221ac05f992f1e32f26e3a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648976a49b46bb0e6beddbcfce62c68873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3dd80370a7152914b2dd453c94dce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc868295ed658d7834be49deb625c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ce0737ae57abd9b4c63ba84296ee176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e1856fd85393963e7a39dd928471977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ea1210d578d8deda12eb849a742f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e8d9e4e86ac785297704dece13ae279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a768d2ce9011574d3895799ef010180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74867dd842a3953dee4901c5a34d9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1934c34f92e2a3948824e3301cd5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfbdd02a03d82e7fbd7ce625c13e0283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b42ad1f9e3d1275365d7635dcadb1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9347f006a4f12107ab1ec65a4c4f61585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded09f9c10371ee8af79ec64648491586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde84248712866e090216a7bbd819b1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92b4118647f5b6ccedb6940cf6ed5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9bb1ee39d9c713e8311ad44b2af7d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992328303ecb777d60ef92a39a787f4090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63babf1b92dbadc31fbb161a27844f9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2addff01170e1034e6255d97a34c10692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76820337be0686e7c1ec4395dc071693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d0676d42e1eecb1c3bb6575b3f2fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ccf636d70b0395a0b00514836a26e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3db2c2d3cda5c91215b896b6f7dd996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f62d7cb63b18acca6d1505f53e38a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf689381a3507e6b75f64f7443c70ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900bf178ab0b7b84cc6467c370150a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca15f275398f6b1fa9fe2e711fdcfcc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0c8460a6ed9b830c7cb7892521f0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a1e1ec68233a183f9ddcc58a4018d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9b6a134cf0969356b27a675f7542a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0e9c2c85b9d2d792add4d84ec0433104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe6c954fff4ccf9fb75868d6385337105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0895fef55a394fd442645be7d9e59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d6c854ab64971a48e703cc8219c8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ea0b0783bb021817b8b7bbd1ac352108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd280d4c1fa1a2789b84666273ca53109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1c3d9cfca28046816464ba36ae194110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19757f5507183b61dfb2e62346ae2450111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558eeed18ea512062517ba522f12670112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501182c44aba30931f4602d6a94cfb3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263bdf76cd5c2e84cb1e2c573613f2e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87dfce65bb3881b100c510f303bdc9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2e49702a17e7a2a7efc5e673244cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5955b4f693ecacaddd1d925454d83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c80698ad1c73763169d6f2066f1ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38a943aefe2af56cec4fa3bad33939119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1d0d4b341a8b41fd4e747cc1341aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff151a5441d59f7043e7f5dfe8d818ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a4402b8a1de94e33ab24e74934d7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec00f7bd0fe386e1cb9ed7fe40ba7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b34017413cd6acdfeec16ca009c69c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a8948abc6eafd49a37c6d2b02e647125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ade84c1e38c46410910fda9b783433126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45052209152baab904ad689606a33d75127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5d0faa17da80fb395309fbdc76439128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de11bb04dc94ce96528350548ef572129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b01aadb6d17f4b3082a9bad4c21e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31c2e668de230a4140c4283f7f2859131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6039034e145055bc369a3fb103ef842132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a24ea92d2a5f37f23873462cc713a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e305695ed14b0cd23520ef27a9090134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b7c388e247bcbdc2f7a65c5c804cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f1b3722fa3759127b78532dbe0bd7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615a256d187bbff9530ee25ab69d821137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15887ee14c78bf596c80e00107207ec9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d1e5400ac78815f93a5a89bdaf1d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e468579bf8e0bf32f8a8130df46b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e448d3742d289c33bab52542ab9a94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912c5fc3eb6c58252fe3539fca8747c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad56695f7c6f274611b017ffe8f9e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00def822977b48cb8dbbecdf2be8ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19937039562f418271f4569391ff1c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d3264a349cccf66cb73ef09631b7a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f12196cbd29f6631767c12473c561147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31970d183b6a05ae7148d6507c589b37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f7d59b5830bf5166a70dfe9811e52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861816abd7fed417b996dc23f466fc0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cabb87676664ef74706f198ea5dd5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabe402889e08dffa7d75a662a523ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1e46cec4d105f3b82560a243fee4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792893dc98c11b3a2bbac80958c70689154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21b56e6f3eb7c3fd60c513e0f3e135155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c871a7ba2a528d871cdd0767fe632156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9089a1d0103bbec83c7e0810eb33c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd55d031ef5d559fe4ce015e7c236b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb2b7fc0a0b75c3b7fa0c4d352ded4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394d0a5e76d588fae11b216c5e9d78d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba5220de6121a89433d9af0a99608d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ea72dac60cb6a8bcbc51cd36226e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde534b8bb14df43c42971d373909c1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c10158b3644e1a332029e5b5e539b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff54bd30cac59352103ac7788199f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c8db3144f87570e4bb66903850ca7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f5069efc07118798eb0ce56bf6379167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e192c4ebb80a50af0cb284ba5c00e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5f9c558bc7fcc3563d346e2502abc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4ac388ccdf9c55aa06aad9c16d363170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106c128158ec89dd20e17ef7837d9f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb3e5b5c149d3aa6a997e24ef48833172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd73f422fa320330307e18f590d3c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c27ad6ec41268e47a3568c842dace174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297e575ae626b51f2c0474d52acdb00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b0f260511a3c62cfd759dd8c130af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f14b2ab948871d12740e99ce2cb47e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffaf12838343a1012a6b057b31fb89178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ba09bcad568d9be0b0e79d0fe1167179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f907e02d900a685363ccb2af16d87180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5566f1fd8d6c4cacbc47b8dcf56233181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217468f0de665062b2e8b05298413df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbc712ee6dca8ea8c0d052cc3ce2cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b81d95cf6efe4df9c4b8b9035e0f00184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ef9fdb1d73e155a6d8b7bc048a306185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef99489a9c7ef38aafb31f3c9927bc4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93720a612aca0251930fe0ec454aca3e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa96fa56a280fba6c3238d7a9ae58b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352daf7dfc2a87ac529f48b3a940366189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c38b9851d75c2ed4f54d3944ab10b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03013a571c122c573e666e8ddf4514ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1114a4ae1055146e39a13bffc7d14192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7b957fc5fd4a4bc666c6f2110fa6b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29aebab8dad098d4033e5c739c8789194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4e8116f79f2ae7bd80a904e135b1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aabc527bf319aef4f06d314cd3035d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c28cdd4f2df9bced30a8ce690dc17e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88ee0db7df612a694f2d9ad2cd91de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc15f8163d8530db7cc450eca0f090a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8c7f6c52b50aeffffc77deab13c1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9018f46d5d6e3312fe4935dd2e935f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b269da41564ee2106749906a39b1f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fcdf5d5ff05803061dd9b5564adfc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d26345faf1690b3be71f9ba8b3a5c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b153eeb45e3e2c8e9f555f61bd4db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584616dd8169c01420e0dfe9d5542570206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f822e982e4172d04164086b3ee52c7f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67895c07c717cc3cb94cb1a6e76162d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6503a0037475323703b469a6946f75209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada8eae4cfe64db80cba37667687745210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9654118ce966b6a5393e5700f0071211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0026deddfa419a70feaee8f81df2b49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3dec38a39a5695dbc1cc272a8d424213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bd23ea7d77cb5d64977b9045d4c2c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e6ff1883de594ba1972ca4ac182ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309d9e732f1e6782f215bcfeba28a63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e532e1a1eac11e14961f4cb63b43eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27f28f61804bff300c3814409e3a32218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5802f4b67771dc8b5081f9eca94ea4d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f3cd1c1fda6d1d2a400652ae2a730220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fafe13776a00ca66b817cf53d8e8d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e112808b2e8ce8bdaf7195d02ccd91a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04be6d656c2f0a9aa24c76283ed854223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08704e06dc39795c1c64c88122271d74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58246fc0eef2a16dc9c7655bc42d0b33225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbeef3b8eebeae30934f43e27c88fed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313f0ca5530599b47ee1d51ef2b652d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a59760ffede62be984506d18570b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd0d07d37078bb5d9e79b11f606d72229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248dd0f481c5b251ab4c801c2cd1ee5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285b532a34acbd84ac375e29bd7e018231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6f05ef1c54b2f5a0c2141a7ce7d40232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4f644982c973b0beacca23f971620233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a7c559817ab7a17d0fb1522521e78234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40805b3bb8f6e18694ce29d361828126235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ea873d34634cf24ba1e4d845b4431236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df348ff24b5b1f8172a59aabf05ba7e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff833b0346cf0426602da836032a66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b06cd44c00d5dccfdadf714f7f410239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017eef2321ffb0fa8f4642d0371c206240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bf2282f8f71a6f814b3e1b5c5565a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c91b2561aa0e0c3dfeb890444d48d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0186e6bff6778d12e21083c8c4bd19243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d0c1ac92ab435ecf4e20f88e68792244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568408adb3786b25230de7fccd3bfaa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcfb0cf23efd65a94da2a7f30c2247246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b5c69f0aa036756a343afc796c98d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba68cd649db2369ef90ff4e08dd1e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa2a804a34d0e5539b293e0313bf35249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51483c9210ba9cbaaa99ae51e08c79ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b1e0588574d8b33cdcd9266b1720d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8732033977f1b96940ba8dcbe1a874252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d194a4ff7863113b531fa90abfdc67c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69986cec5aa1f218855683ce918b7367254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd539520ae928795d2efa704269814255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7221a1afe9be8ef48b42ef99d01ffb1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c466d462674ef27dd1f81508f5871a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1514c19b20f017c0e24b08878aae3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524085defa3747056ed6aa3f643d2c5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ee11c4486f6af97d77a83726b8a03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0aa68329c21000c4f61c2b37017e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ddda4824f33ba168c6650a22737ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cc9612b31da2ed138dcac14e2a8d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46ee16807fbc7fe727ee8f36bf2904264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584481358c11e88355dff28f1b29eac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed297c4f4125fcea12997e38e3a37a3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81df8c531a1198ae326b9862a7db80267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26b343cea6b3e2713ebb105756c537268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd71553370a78bdd5368b21a9f8bcb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400293363ad8d85a65205d69a76e5f24270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5181f23e030b442470ba800da479c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b25ec38021c2be8ccffdd71ddd0d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6384ed5b78e08aa380a96593ea48be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb81d598eeaff881ca848d81501e451274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203aa8e7761544247ac69c6be78e3c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2915ffa4dcadaacea79a21bc4aa03276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9df15c95a472e9fce45394d9bace47277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0813dc6915782bafe86d394e871a8c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96179cda0f725de7ae385369834b2e15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c037cf41e43f3c5e3c45c0ad8bf41bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcd3bf9c51eb22f9153ae5bbc8ceb2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476671d140c55881c5cc1db60aa99aef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ac2e0676fe0ca7d1b72d71214a81b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c1b461f5a3d0b527e3e294fef6791284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682c7fe6df57818632d96c013c001dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941f99b06a351e754eb5913e00f8e97286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c08f6de496eefd3c4d227b93c35a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48405921d33ea84c8061aa768209843288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51355716daf75ddf36a4a676718fe3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5eb5f7f5d4f7f2eb1f9451529e6f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d876219b382b9aaa9c9cb00acde5d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06864795d5601654c6539b7cd8d8f686292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb8a85826ff928f3262a7755fe0f25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1caa6a8832b4acf792cf7db8f5f7fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f1e9995f7a4ae3030826b1f120447295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51904f575f5a67014c297609b2b95232296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e93c6e5c3bfb0d7a9072b5d41c69f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e296f845843b7d6ec732d9b5d43cdd7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309c344782184c64195d47c08d09c8e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13084e3a59ab90c152f98e294e71bd25300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd51ecc75908cac50e0a0ea7476dd66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d4b901445178d63a6ca2ab348c62b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6f70f5f56b29a6d9badd578f1f067303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74205acf6a778217cad197a984a3ab23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ff69daaa04567916bbb502ba4f37b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951971f2e9f9643e3eea672a4ca04a9e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c7918f9c4e0f082fb865b5b3c2e55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c87c5ab4273ccedcecdf968e6a4d8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136001187d926a5db7770a93e70dfeb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438b68a6619541e63b827d64d59cf0c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ece638d715ab6b498efc121cfe530311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cb8a2deb1be5c7e9b0dab4331f841312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506b507b1eaf256e8be20153e792863313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1230b8107fcd075ca404b4498416c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc3835135bd0fa233305d2f8a7c67e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2cdbcd8942d58c3cbbbfc07e8a89a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd14835a0d544f98d789872f7ca372d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f26198c2fc44148916bbf99f2f636318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb2749634390f7d95a94703e594007319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59921ea053ac2fc14d1a11fc8e9f1eb2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddb075ccdedf7856dbcbcfd993db12321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5277799e00de10fc010db66d07b2f14322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e8dd82ff92c4e81ff89c17dcfb260323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879172e81dd80ac2186f16c75bbc729324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5ac7c237a571c4726e2bf729323fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f6dedebef8da2387ac7598e42792c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9055f1ffb7d68cd99a990acb9f8b024327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92a2b5b2342949d6737f992600e01a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731807fca30ef864ef10c773ec3710cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23eb5894d7872fa3f5809a1ee069feb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048dd71c1a1c1426f49a75586ff7165331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3643eb7049da7c48ea1ca1170226bf3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f69aa9da51236670fdac201ff6bc7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770f923c6b33b32f9dfeac56908d207334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3e11b3ca13b52c6a7e6e3dc7a4a03335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa35ad3ccae61728c61d02d313ea0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a546cb9cf203614773a33447d0be766337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503a75623d07dd9252939b17569a96c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d4689cc6cb91484b8e15dab92a7b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4270ca62589af7f25282531fd07c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca5fd5a28486ae5fbf05a7a30fe958341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce4d63e854d6a31e08f096591a05b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027af0619e22b1d2f9970145eb1b3aff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dc011846814da56c57151184941ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7245bca070e15a6ab78c847b83024345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e547522844fb2b8f2cb79e519d22843346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87766a411a1cc85119735b84ec0e3cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0de31444a3bc111cd895aff06d0268348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457b604443590267b255035566eff3f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618c41f9e9cc4d0cd75c6bd9f288a22350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe48ac083121b236bb8cdaffb16740d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fece2230a55c480247987e151efb389352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc8309398b6b0d6e05e7de6484654f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b2690b843ef7586a198cb41a0a55b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c5dfd3f1c4bfaaa6fe3c4168f17f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1a155da5606cc959275351224c28d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291401660ef9fc7b44e6c65abd25b339357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42523e6c697c7fde6fbcd7d80d1391358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ab25df87a43c9ad570e780cfc6484359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb52def5252d409ae64b498b7c1f3eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c58def1f0185a9164e9474f0528cd8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba338890886d89347da157e7e6bd47362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0c5642c54a467c355c4674d03f20e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b3f12697e4614c97efb2ba8812ea6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5332f70d39920ebabf085f4091acc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18101c5257c8210ec7bd6fc4861f7a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71ba2d69477175820324685f7c8885367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824ace746fac0ee0b82e6f94388f5d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ff52a612fbafbf68d83e72b398149369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab944ee16a4fe1091b60b02ece83cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68bc6fa7548566ec3bade853d2bfb1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eef5dc5ffa984d85df99c92f65eee7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15475e0c6be691842419414555ef9277373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a45de995fcb309eb531fe191ba2a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0aa2448d6b0ff696b5777be6e55b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73b00dd09e774b99eb785eebc3b379376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6d9d085c7ebf30644e866addfe553377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e19bd5591fda20d668bc8ea97ff7f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df233352c2a38cdf31dd1f2a1091f38379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4deca4dd47d73d4139945c150d19e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b45de38cbaea4769ab68d4d98a3cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e83e1084fcee90e104cf93e694d927382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d4767bf84b676b277ee6178cffa60383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8f8aa4cce86e811a791d75827670d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ad31d1c9fee8a93fcd102e154a7b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47382ec89d42a9492ae20b92cd808726386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a07391254c88071f2aff164e22f11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638f69f9369002105e1b76ce6d7c7c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d44060e03c0fc7f2a2c2a4d090c77e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25553d939611e5562e932089a6af1cdb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78b067fd05e5a343adff62557dc4e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5ada143557008a0924d9c612aca86392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f28b51e036ff3bb3901465e543ba2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fcffe7d04422f2d444d390c2d0e76394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed700ea6bc75c75feb1f4a5ec3a045395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2150f56c0c73a51cd819354300998396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf3018a6c46bfa80e7217c6d0993d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869e35a42010d8cd9ab04220782966f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b69f5a28d543b9332715163f305235399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba2eb0a4c35d59bdf2a88ae8aa9bb4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a76b214b7485db09d10b6f105ea143401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aabdee0359cf05144807bef471a348402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1e9e66e5ec179da68a87cf7d9d37b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790a45327c9dd199a1fc332fc94a23d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158dd5c6c143f9ee754bc32a301e97d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b01a3e411bd6c9f6502cf771e5468406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dfcd80874c3db504980837732de21407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8f49f83eaf790cf8f2267a3c4cd44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7135fe53b989856869bc235563217e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4922c7b897982cd3ccbeab14ecdc41a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff193b43c3088a1cf5524e915d39a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f584cc6e14c37251eae8dc011e87e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576b4983542488d062fb0728bc04cf6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f88ca2a55b4a6c9b5f7bf89bc5a38f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802453d9e9583ca9325102bd20ade045415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13079c17d25c66575577c2f260e7d76c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c764d13b5528ca7a0a283cde98bf0f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec547c21ebd88cead8def96493999ea1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9310bcffed2af30877f910d57895e78419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e0040a9f6c0208c9eedcfd4756322420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015ef2d2de13498274ed38bfc9f4273421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df715cc98e197cec080c6d151175e5d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b86d67a531a76f9f708aa9dec7ed9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b9857edd0a39325a3e37dbecbd862424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf28721feb8ee6b55b207ef3e34559425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e6077eb4768db705a0b83ea263600426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51c98be42dc7577e428b8bcc7fafe8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3dbd6dc35339bdf849b98f2b524be7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c779c11cd2e9fe321a3d8c495d338d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed7bbb58cef3fad8f95662de1df2e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65deb83911ed464ca02ad70f4537aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4cd47046f22602ad305957d80b018432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378b8d33111a2da3472d418c17895ed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948aeab2094cb0ce591a73fc8aefd07434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb7f0fd18b5812c5212bb7e0a88421435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f170f82e8877d215a56d22ff4841b66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05714d38b7172e543b93a6ffbca52158437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151826808e3f02aa462cc31076e24094438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1deb39a48512a950c769a0197bcaf09439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a8dc5c7541a4cfb41faa03de0be72440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795feb36c89aa05d3b0dbff86465ff2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf676ee21534d5dcbb90a02c471bf453442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dd7e70bbebf08cd7e88c54f3dfe01443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c24487895543c8eb1eb218d6ab9ffd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704cc7ee7e5a53cb02fcd4040a9b59e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536c6a957e352d948613614565b9acc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d6c0ad84778c81c33f341abc15b74447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de481f2c361c7ef805a5d0821befbf54448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883ab89a3bdaec4da91af801444b0f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0bdbd7f338d762fbc3bc138425b86450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8922d3b3fa38de6b0f9295ed0839c44451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd1faad3ca3a12b45d6ecd7a38c0f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86540b9f2f90ac57aaa32a48230041e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6ddd3dc28d4584a5690ad7b15da38454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db742fd636dc8fcaf9a906732976c4e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db58d2eb16418257af6e1f44419eb94456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4afaa70b71fd2f37ea4f10759658e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2b3fd7feed95267f7c6dfc92a192e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbdd9885c062736a81042515817902459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9848e2ab2a5b4c93bd7b2b2e2c3cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19503e6a574e5af91b0ee182aa1c471461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe492d9393af99e46895e7c2be66e196462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1b5e08e0ca8fff571adcc9a6df37c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff45a3c7387e9a10b33380ab80683e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb46ba1bad01b89ad6ba3dee308444465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94893c892cbe27c05db2e673410fba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb82cb49c090b04926d64cdb260e1c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213622746b38afc349edcc6c65114c92468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55b43c4a4d1f11f4fcdbd2adc1a652469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c492b506ac6caaef288f1b4c33fc6c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd788ec81e72ecc9df45a0c91ab3e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2874efeaebecb424c745440e1d5d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90bd5519e2e6c6f052d4c0ca8d295d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f3926ff7942c6da4d63a025bd9f5a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69043750b5f130529530d937fcbead62475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5faf7a77e8ddeaef5f3f16fffe5733476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95121d860c6680e02e001545fb2b40a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439879e3e54f5aa35c02040cf05206b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15849a25491dfaaf584e12cbab6523479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e18cd2cf7008ebe4a06c25a16d51a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be77bfcbe552801ca411531f968c0e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7675bcaae985591689aa8523355af4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9de7d6ea3ab22a82dc9f2a1573ed27483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfd53c91046d21027b89577bbd28c2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a39c2c3d996e7ee151e926f795eeeb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ae209f91a337e7562ea286e39eb68486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c8ec925c3a73df2e7e2bf4d476e77487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944ee5d92346c9286a74776d92a5fec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fff8750b72940ab758c07982b30d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f05725c0a5ca0c7486db636e46e4e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2186b60adaece195c88050e22932fa1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909c00f29d0cf3932e78d84f3f103c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285917cc8f75262020b45d3df4e001e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30860748c7b4ab15c5e7fa7c528ea7e1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c101c8f048803845a427439c36e75bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d835bc992d296cb602226f8c4cebf5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc65cc247d3449b4196644b94cb7c19497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856355595121cc2fcc837ef03a3f948498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acff816070e20b5f16aac6c305dfe8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778adc530dbaa3a7304ba69176f655f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55af51d6387d8468aa8fb744cccef6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7e9aea04bf638f1885b78e49890c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f762d7593da610a74e0f83c47390c4d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56164d367598e964e62d61ef638acbb3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b456b2d5619cbdb2afa0e54afe9b164505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a4b3a45ebf5ab7df1ec79e1999db1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122e7d4d8ce8cf756f7200b17369d2b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad448a647c9375f3f34f00f3405626508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca00b48826f67c6e9bfa8d189d1602509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c85abc0f84192a9b9b360016812715510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf4b4b7bb1ddd20ff72fde74fa5f50511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c458c6cc8c3e18f9ace61442459074512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095e579f9b2a0a856e98379e7728473513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d49deacc347d7aa81eee4005f01b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c60f6d8ee06853ff9fe6dcc72dff63515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44beb3f397fc69121c7bd865a7c1bad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c5ba8ac71d3de1a939c8419224d96517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e1469725b6b01c70a1a2599e961f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346161ac81cf2a8aa10de4c067e04b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee4fcefaca33ac8545b23f7bcc8cbc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0569b44d1133aa0ead39eed28cda87521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6b870b3c8f5155ce72c4b82cfc426522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469363d89a4e0e2c5cab08ce9a11a19f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d31b56ebbc28a0197fc5238df7895524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715a07a34c16b502bac781cbf0a4d0f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1157d7efc1048a28272647db8cf8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ce4dfe0707916823ce0cacf91b25c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb75355cb5f8c4d9c33080828ec16a0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6db12b6bd10d09f8047607410f3b4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf649d1df21eebb181573b2f2a1133530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44f3ea44b75eda67a385a31237139d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbccadaff08ab232567f360d3464536532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edf26fb90bfd202706748191379a19533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1a9ca61ce9dee29bc2cc1a034ad18534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a3caab09ce2ca4d98a4431c8ba780535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed892977c7f96eafc024cc551b7621536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9a6ebcde797cc155f9e3bb0ab47cc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd5d995dd4778aef8bec102a4dd277538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32068a60380576a5792fca342eb55ef9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67344ed685cec711ba6b0be4246ac5db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69cfb0d42e6114402acf1859d74cc8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c405ddea2c82808fe82d97a02b64ba9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a9934142262228e5fdc5e11cacab2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba085ed9c561ea3183a6095c736259544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfb633c4b670465fd27ee1bc59e551545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d914f15d5d548719567197e5a60d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307593478a84aaf5ed49356e8dbe938c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f44bb0ac1bf003e8b5ee7606d0dc3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fc76df27510ecde442cbb5184688a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3a216e93a5386b11a6ce2a457608e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a0730b6fea11570bfd3b37ea748ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e951acd68d09ffb12499f3f194147c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1332cc09a4f2c21429a1331fc489608553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7ff9d71a10144507e35e09556c6a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ddb2790d2edb9394f26710db32bb6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705a2c78b0154387be2aed89aab9cf5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50dd87c8a3cac2cbfa55336c1975ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb006582f7425548ffd35b7df537f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bf2f77fb684d47f261b71f27295cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6aa05c7ee9cd381b638961d05e9431560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78158e1f9a29947e89b73aad78c1517d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0d0000c28a66eb16e8042f63cdef0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d0cad1ecdf417e3f870973d338751563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab784641710d97f2d0e694fc1f730916564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0e598992efcdb942ace8b33b99d32565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472bcfbb33c2ba6d335c919d4e7a4b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3461039ee063f5af07752c82f44b74567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21538daeddce19d8674f05a90522ec09568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba67cc7f1bac23d4f7fb34fbe75b8b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8b419f3ca9c73dc27ff0f11ef215c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33ae5a2a58fc2e13e32dee965dc83f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0de1a33b14a2f367335af4c1ae662572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2b6bcf393a8985e1c7efa209fba3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e572cb3f68500ecdd1139a69627fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccbf822e137c3299ffe9f8c0c3e2703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8c830b1d7597fdbb2662721771ae44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aaa18fbde7d195ce2a551e42be90485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7cffc705929b62ca574a24109bda66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2500502adeb25a5378cd17801488807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf59f10e73d5427b4750bff4e09d3ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b999a2c3293dd31cc07365f8f53b6e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1fdd286af9bdea45b8bdba989294610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9005379943aaa382e4147caab0a00811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eee87f3ce405e43cf560ced94bf09b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccde6dcb61a9f53a26de1b76c46a42d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf7c790b5108a9dfebe36ef27f580614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d3ae0de8f70bc10272b9dc8363c0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a1e0ec0560ebcfda6974afa25b83916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef31806497671b8436beace22da6b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186c83da0633034c294938e730c4c7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c76ba117d6d49cc5f6eb8e347070719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab06d9e05810b108dfd822fbd985b9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c906376b89812f292767e50a827fee821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2dd8036e61442f5b6c35538ed222722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8a013d8647544c7c7f473e6a1912823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5c5be046cbb3944978081637c177b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805579519ec5e3fc925c96a5404598925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb069bb550267239b8a8fa20a4e5fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8de446e4c13647d907f4a4521d61c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83b7fa9f8f577b1b9f41787e82db5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54860a2954fee8cbb3c46d4ddaea910029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4919bf9b1cc8d3614398e4b2072b1db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e713757abd422f4df22bde51338fc331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1645bad70fe93b50a98feb98f1770d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26191bc195c33a13341d35123853dd733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a777d3e28d6b36c80b6b31e06b7c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c4adacf4fcb975c342fdddc8f7d5735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5c3f7cb3716029fd574271868659b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c91c53720362ec55a4eeca7c180d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b4e9026b442d4db2a23265b6756b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209524b71fec59d67e5c1fec9b50bc239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b2953832b180e08ea307e121264c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc160db54d89280b3292e7c0a6ad4c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec90a35a31a3feb121955462f7c649542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a5279557700f403897069e29de79843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f67d9441bd28044fb549f541338df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfed01bf05abdf05f72b37785abe13e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a651b010087e3bdf8c4473c398f9346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6662f70ee128be969f56f85479d56647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18d9b53afe3e7d6f6252a30b9e8bab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c32aec0028454b5d71b097ba6bb2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181e23717ddc0243473f4df0379a2cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece7a409e7d4b8e1b11c2af3d641c9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1afc750ddbb888dcf2f968592c4dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c47052504d92ef898b1356bb1090f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57a32cee7234149c1806a1d4ab0ae754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eff105bd5a2dec9def27ed2d5bcb7655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642c9ae5e4c232cd07518e09dc16f5956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d978e1b86447859bbb6f8abe5c3a6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723bdb8bf915d846bdd4eaed458d32758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbab2d0a2aaf9fd8ed51a62a54956159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd66f9a37c20725962e70442dc64b2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bce80fe3b7184cd1572879e3e683161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55df4e1f851b8f30e5f09a7afc74af362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a364769cf61238f62b56cc40ccd2c1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ca899cebcd76108baaf049c29646364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a28db11d9191181f6224c2aea0513665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b3dd31bb117545442a5aa0df10dd566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3d02086d6032608f5fbf69a1b974367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6229a6e282e3c79cbbc6bb4a6265c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b0a988f3432bbdeef96654a783d3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2cffd86a067ecd537b6f3948270e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405321aca9e46ee03126b4cdbdc5d8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68419e8d92ca300cda4bc48a80f90d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bc4ec1cd61b5f3f930cb26b0f19e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d2c76d80ec43cf990346cf307414074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16681f33dfccf5229d79d6e32c3c4cad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ded23a5c05a4fc2741fb11c9578fc176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94285096a5a189c049b158367ca52b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be520aed31f6d751b494286503d64ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfd6d18e7cd749f8eea6588c10b63379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982b0b68599ba4eda35c67d37b9879a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c859252395ad3dc08cd71f45ada0a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae83bac5f163cb2d559e7f8eb280e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba220257d7fc086bf5d501d5ba2616a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5be37151a5b039b1baa2854cd5b7aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47d4e185da38478ec1b3f4e3ce0a2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120208317045c2f10db944479bd14c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94a74332bc57bc9c7d85f180ec348c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9368af6de01944714435ea5b7cbfa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be1cd30cb8b4348ccec78a24baf6fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aab9c0c4664b874e0131a72460b5be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab6b3153b9fe817c26dee08528729f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e5aabb55c0e2f74ef799ec66f015392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12680dc1ecedb1e93bc4a83c9d4945d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb09880ce0c5c5ede7627d868b709294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5927faf0ef4452e7a93595d18912bfd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16c0a3ec17dff2aff13412927f989f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf6cba4883c41f58bb9793337ef6ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb93b41319efcda8c003911c50c6ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292bec6f2e99c0842a3abcb1bfd238499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865ec07da242c144cd6c29dc9ea89f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72729144ccc152071c46bc1ea27bb8a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7b24604dd960561871d8c00d5749a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86041e9f23861f1a5349c96383fe639b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d5d00f94705b279837f03985babd4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2b73d77dc2adc29b0a1aa6a9a53e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bcefca09223b0ec668c8aafa5a0f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd486f3e64435e735226adfe3396969107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0259091140c7051c5b68a8f7829ec9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7365107237adf973ad7cc822992bff4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a57c110e0854ff0508c0e54b61c38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108cbb24f777252425425c2bd461b1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42455737aa047b8e43609136cfdbcbcb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff03c320e7a3ae64ef56fad75583583113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b3847b4f9e537637cff81ffb9159f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923185a4d2130219226df4970f7227e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf37025c68c25878982e29d817ff03d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721608ac46bca671280b55bdd37a7b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324d3c86c1013d89ac2187faaeeaee9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea856296e9658b8fdb2f6c8da66fbd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95225fdb29ea28d40bf4e94c2e6e95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3f1ba5d1f827508cb16e3edd8e96a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfeb9df0ce4e84b6877b5be070a8c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75c2e82a97406d6b9a8ea3ba3bd089123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff75c9b669defa81f3a63c47217f00f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90e52ecce27499c684be7216857946125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb65ec4dc07be1c7daecd60f03da7a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55272c631db224a88e03ea8772b59843127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e552e5047e17a21b9ad16f69d023120128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120b22dea801f38e3c00c3e567f4816129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c855ded7e2bd0feaa801defe6741033130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cbc5816fe6ba1e07ac37bf482932a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139dbefb421fb2c8c3f5484c84789f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d594612753f493496e24038d61aea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47c05ad7bcbb3369fb0f4d7566d04d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268aa51ff788cd22f5df4526ac2dab9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1da3dd5adb7966b5f96f85df88a4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138f40e5140a40c9a6f01abaab4b725137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68605bc8f224bf3dfc9497c543fae6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69715988b5ed7985960df49d10bab1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddfa9d3d1e89d2fb801bc6c244ca83140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9670a72b3b94ffd1cd15caff0848010141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a1996190459c73d7297e853cb68c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a0d24205c75ff8b68b2d49843a739143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d93ed08d97aea9952f0ccee710f1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46135803cf96a0bdfd85ce3ec4760843145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7d98a860e8b9820a55ddf7eeefed0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43e14176e38e19d8218be960e4b55b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d09b60018b3eec46dcda726dbb3ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f65e17156aaac5045ed2bc8707a07149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0a944abdee681a4b273fc700cd5e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36406be55c7a65fe38497d2495019efd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4558de17a2e8d3680f7c78807b50c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8fb402f9450d4b9c05c62b8e0ada7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26f6c70b6fbadb83e85f40ae2e677f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f6f5e4e8ec2f728fe4434c661954b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e3cf67d77e24b6267c03d794df4d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c011ee839f813056f7ceff58ec8ecb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d5c0b0bd6659fdb0dd794b286570c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25991abad82feb1c6de3610bc586ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f016691b4d035c7ba4a8b0ce27d1b96160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1924456669879f6411534eafa612f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3952894b1b4112e02da6472b57fbf7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a32151ed42680444da354b4cffe79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5251d6efd0567c3d4e9c1e7db2be8b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b5da7892b5a1fe534aafceec7da97165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18663aad3d19cf8483313bd6b9c8d307166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ba13c05c2ad7a542cacf67b9794bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34c1369e0dcb7ba13e0ac2419e1f29168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05875dfd2da5bf04aa935e2f836330169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fbe94d8f8478e5f3aace675737c9e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d53b7d9b747fcfcdacc917dde94cff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b854d3d49f3c2dc6ae37ea680bd580a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6ba40961857ec898ec34a1d219aeb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60933b6b1871a7f5ce3aa5520c9dc03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a0724ebd53e1d35ccd5f666ec063f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71d5ef72a38c788719bffda3e0df23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3888e84217e2afe27501e882765b0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07bf475cdb4d9c0c10242397b693b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2148aa094df62ab283c55ee4dc5eda179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd03b182cf25b4fc72e6b50c52edd26180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dce6a6a90c75f79e001b960c1f0a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158aaa83d444aaa51c350b0a89b74df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de5182bd68a161e3865e2fb6166844183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036edc01eefe251f362a4f62aa81930184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68c977c7c48501dbea290c738e96e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054d5d6194e5e3a9aff9442e9312c13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec37771008c2c160a8a0ec5d63c033187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b04cb0c27da819376dd750a2349b43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d8afeef137df95b446b227dc4e063189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2981ad429b18bc485161b76943dda00190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436cca3514cc9610901608dcc48fbbb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695693581ecdb44fb4071ad60cf5226b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40436906520fa29214cf808525c49ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523ab4e7658bc316d8922b26e309866194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97051541d21d22cf86b64424423c8fc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56361b49e009a739b338c2015644c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cfa4547ae9351d41e5a80c7e43bf3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb49c82d0204c228bac12a049bde0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92703e474e21690fa730d777d72335199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc63b209f87e34b0d0c64d2dcacb94d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ef176ffa52fc6dbc143bcb2e2f3f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d2416a9d4f112ad49f45146096cde202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f1e82957670cb6a8fcaf122ba475c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dff0714573296693d89c4cc7fd13a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31080f89cb773d0cc25291fd66e741ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c416b5536492d01eef0d3315031a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6787b50d912122d9d7ce2c1ba8b35e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9230ef14c1ea756c5649994cbdd6ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97edd02b90e38c9c48e2cfe9161db8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4d4a96f9c062b6ec86789cb083aba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d6b6cbefea07afd8a2b56f2cb40d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9bda202fc5a42278fb463bbe4049b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac82e186c1024f0cee768696f219ffc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da895006c789953ed898152d319a9407214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3b64aa533da5848ddc7d173ac639f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c4e009be30485e8402015b8729366216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7b32af64e39144e1162122bcf1532217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245794e8e39071dd2970f9c563bcae2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f91adfc86a55d65760c5f704c0f04219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596803022d4e361c9b47b131ead951b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea95990d021b60e5f94133e3b5e5922221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0a06d1a4579ae881762999f20ae3d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f2bb59d82fb2cc32b48a3432b00b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c94560d884deffcaa5f8a257a140b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cedc0ee043b109c16ba24b385cc785225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ed69034cb7eb0a54295d841b0e722226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edde5f772b3b101b8b3cd89a8433aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5346d5ac3c66240e1fd489355a4ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6be71e8b2b96499080e332ed8e9f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd33f0535ce83a5a341d30cb46190d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755da9fd9cae9252b918523f13d2a8c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29cebf56bf09d2a1675f6359392a62232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da15830c882f2dac92a1708c5c88cb6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf83a306922feb31074feab384377bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d82f7f2c3f14748349d9f165e58f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576daf740b7ac9ad72bdd7d0ed66dd05236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26a8d3362fbd581d166ae7c23ade7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1fb7ba1b20cc731198db1ac1935f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d8ab4578185d9f5663366d859398d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0526f43e1d44eb7310a3faafe94252a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8935a790a2bb88adf03dfda0a5d55241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d24978b76207dca92932aca960828242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadb533f20ee3842e3b38e441fc8348243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7512253154f131868b3524473875d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fc89ccc272be8b54d84954ae4433c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4bcc95ec3f1379926bfbc20f1cc50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff405ed1da277302a5f9a7421c97dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbd8c21819e8d0e84eac089d050af9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064f862f55ba49651f6b8025224affe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b50719b059b49b9ffa3a86f6de6a59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc040b5a9739d31bedad748c5c2a92a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0641f3c399f80d104e259eca8f6879b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d120d35f1f583753a7c76f8e807464e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3932972a567b98fb79c91b548563ddf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105abaf2dd3ccb1d96e88dc4cc198b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072baefd939d49b365be85ffb9afab7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046070218d1d9376fcfb6549a776be16257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8383d82a20eaed3ba6520933afdc5d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f0a8932aa62fc86668f1e35a0227a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88d79d1e1b5e9e4a1a4fed185b199c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ae707063e8d2c5e999f63f89fe123261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072279d41a1dde2fb900d122ec6350e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af10c9afc1e105a7b2073e616dfa0d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f188bdbfe5ec077d3057694aba28f7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9a3edaac35a586b4105044e757c9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926b77944bb08ca1ccf729da00f7926266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d552072769861f291df21d162d1afe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8e8e69e844abb1ada4ab5f174faa1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908e77adb27a9b7ae910005527b74a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a6cdffd43697340f3f1f1cd2b0108270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbbcf78815a42df452f429de0ab4a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a65d7e95f5b904f65bea768b300ba3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2c649672c033e03c595df5aa72480273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cca1f0cd5e4dcc3606ed556ab5178d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e144cb39a54a50fd0629649c2a0cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524de6be6425c8e72638ed8b62c41a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85511858108b69fe2bcd3b386402f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f491a2c32148775554199e17a13691278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e41e86f725bdcebd410f3e60b9830279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568cf1936a0785e98fe4b21ea1052a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc50c3e2ceab5e3b9f566fe27a897a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd50881a990df71afea3b5065c4ab1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da68a26eb058b9c2ae20ab1db08351283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feba45cd46d899bbc0f72153966e6cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37874b74cbbd9687f221652399795d5f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819fb8895a0fa32936707b28da8ad50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699436eca336c25a6b158c3077bb344287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4cc98c48875a39bceff2122d71c86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566251de227903c2116aa9ea1891f7ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb6e42a2eb271a6d3c86a1d2033bdb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c36e3f5c53a1733513238ce9db0b53291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46821cc6394b835708bedcbd7a58c31a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc2c34c64030e64cb7bfeb7199366e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7af8159405aab3d0b05c6c0444bde3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe962aafb5f5848ca5c52931d135e0b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4861501ad02db47f43d129b4b69584f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fecff628a6db81ba4dde4d4c9ccd7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c238244ec0d1a21e61906e5d48dc70298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f250adbc4fb393f848945a8d919e5ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1081e53b97b6233274c84deff76f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215aaaa41f5cdfe114882076f48a3be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2f318f6c5491d19a0e0ab297a02fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7251de8b64805d0f793a269022ba43c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a4208c8ff9a408054e3f2339229b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23fa54e982c5da83545a952ed68b2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ec00cb8ee3be508f60e8893fe55d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9066170411fa0c5abf7736e2e43a79e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546a253261ed189ae07d2315b112a10308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184b6a8fbb73cd16e0b77243f843c40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7de0cc29300dd74dac60de6e8b5ea4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999e6cbe6f3fdc0f4521fa6c8f18492311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cda85e6a503f93455d6fa0a015e9cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd627b827bcb2f4232e724b997fdb5f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f7ef0f4306b851223e76260d43ad2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf42187a0d4a04a1d371c737eef903315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973ecdcd03613aad7a03e121d87d06c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40965b1be3736eeaeb17391847a11e91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e314b5180f341adb2e46fc823c15c35318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974694333e9fc2b295070aa98c5e648319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bb8a5a7c187d10f4863a1f8e249bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4642c482106c3c7df50e848d082da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f16e7ec9bb080e3f07aaa2d20a5c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49c9447e9c1c26e7245b33a191655d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363d48a4a9eb278c63e705300d95a0f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293daac311873d7853af3f056c006e81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990af567e3f4efb09214673748fdfe06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be2cd2a9e17cf809be1e5571bc7065327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c911a43f889ff88fc4be3dc7366b66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c597333b85053ea12e2e1dbf68b44d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e531210d349191b958287b533fcec8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd21ffd5a3c801fc77540114eb08bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9792601991ffdbfeb5c28bef73695a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad70a821cb47d50699556ae56d0d38333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e87b0ef12c3a28569e9e0ab061b65334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fb924a34cc473cbcbf4824efb18ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be9990e38442ff04eb73b8688b5d87336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96cf5075ecc283bd3f01448b6d001e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e643abe86ca1feb5a8064482a8f5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cc6c42b483e0f297be58d26f692ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa02e4927ff59cd077de59181274f2f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224cf4d3adfd96ad99f30dacd210257341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba17a9136ef77d7771d145cde322a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187f5411010a261f204876353805f1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0697256baf99610b47b1a2dd2b30b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784a13ab69755c2b5fdb468ae26eaff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51f31c75a9085d452653bbe7519ee7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133e97fb920ad21d47732badd947236347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6de5bb393a7dc9acd39c5abc56e3cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac7a6b51f6a3b7930af4df80f6419a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b4abbe61d3470ad0c040fc2a2ac90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f006916358419e0fd0d07d95308a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1d64c14cbd4ce68916b6bc8b8b97a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef3bb9b1726ef7260900256625d3fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63678f65b12b4b1c346920097cfc3e62354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba884b1242223fbdd8271d5f67b46fd4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a54649462f68b1099bb0e518d19f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfa3975dd4b89c50f8f483803cb55e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b469befe87816bcb5087d46c5b261358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077725cda61551ee8e90a53fbc1a5421359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d2b0ce1f99f5c825ece739c464a44360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfbcebbcbb72e5a1c2cf0910768c4b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42323cafb4e1528ca45595eec783ec64362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1f6946aa11365bbb6482d40bd3648363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9781284943433151395cc4fc9d3db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6aeaf328032bbf21866d1185574ca7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfacf841117a59e4a72cd4ae53869a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64820efdeaad436c680e276ce3146d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4dbe4b82e5268685c63b8a97490b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c31b55e2272b4c58fb42bfc41a1051369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9179bf9f7271e3bb759a4ba1df51609370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68758013a17f769f626943ee2646e49371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030ce35086f86414a672b08ae6ffee2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28356325c3191b13bb31134637240b18373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02c2653676574beba88bad933df1dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26b637f8bcb326eb18ec7087404fa2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717acc08d17af7e4536412e7caac0f99376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d928a1730571981b727fe8d5de3ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1db09b4e0b25e0899b5946a62f4a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744f11f3488b39fe31d84f2b0fa138a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac50d93197dd99746fe3045fa209f19380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0d4c88fc0d41343e614d6177a7355381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436c12669cb3da4600d629b5cb46ae2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47216a3e98a0756ab713f411717e0d26383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b63ff750ddb86434e6ef23eafaebda384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcad53c4e8ca0fa6acc580469224c13385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96532e1babd99c74438ffa82be29050386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81652e2a057da91c5db2deeb50e8aeb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa0b41548fca5f764683d945d41046388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbd9aed1763b3ccebcd1a3c46ff402389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca4bed84a9ca5c58aed51449654565390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ffe9aadd15563c06c1d363b0b52d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926feddad6a034c4553b51171c310d7c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aadb96ea29e1ea309fa3b8b14ad743393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc60fbca477b29c70ae6421ac73f72d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edca712f9b0e56e8c25c157b8ef2874395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798d99a6d9208d9fdeb1589260372e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7801ce52b80a41c64b40ea52174a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb1cb67c40c3b4987209ce922d4db8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4a18a6f40fd0d95dfcfca4f03ac32399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba809f16853864a8d3986067f040a0be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615dbc2447c3562608ca62f16b84ac3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598730d9afaa5ca584b63a881ff9abb8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003f2e33422d3ea6a69f47cbe0b308b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f759fb5ecde0d5b7ac6e7bd4e8d57a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae0c7a2a60ac90a472fd0bd2ac8cd6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81f97364ea1ca6d0f4ace43e8fbd86406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277bfe5926f901fc97047ce6462128c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01f2c99075cc2fd02bc6a40b0fe019408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c81598513f6f8d2836ae3800e77b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b537922d023c6369e48c35dd9740631410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacba756788aa0e6f08cfecd947be541411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb196211b3921f8bcc6aee50c4c25ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30395d0f0d4f258f34ad1071afb24ce2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d647ddce824511c36520cfc596522414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5600c3eb471fe2b8d7dc9495d67ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e01c40534dac78449d4c5df5d86581416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7668e64f8c95b9cf838b251d97281b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b4c1773a72e5e84b57ab23c7fccc3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a6987d63eb1dc7b0d38b115470dff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfdf6c1e13f04cee59dac6cb68e17b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb88d8e312c27ccba7c89c174eb1ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6090592e9048de7df3d6aa23c7cd9b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec54c8397db666dca2cb00ece698205423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c0d26b9e56af43ec674c29c030f08424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca12ef2d5a84aac5409e23f24acfe8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef835cb5f92da993939cb1b872ecd4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9e9eb25d1b6095ed8999b36ead099427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050008e646f11bcd2cb8bc06e9d7b6b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade4ecf88ed0e1a942ea98210c7e0af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc441ded3512cf89192770922a7e3dc4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d932e0cbae978c79c6e331706bacc8b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058df80a8aea3d3da33090e923dc0b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043717539912ff4496ed07d79d19679a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffadb204fac21ccba7938317e21bd1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b22fbf16f59de5662cc2c5811e750435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44015e2515528355110dc4a08f8135a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856a4b1cd8b30198a52d9ffb73384f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a92dca4bdeb6ec16411b7d32b87926438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ef29a45d714073de1edba0db1b9a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fca56540aebb713f14d7c563d11d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d46179f3b3f35d108bf1ec0269573e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076cdd7163c13dd8f22cb055acddc33442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b04c048df2b80147681d7ad8a3c62443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae14afb0681e13b8d9aaf4bf9f625d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc596e38a0f84fd29cb586b02712ceb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053560206a12486d22e23a51fdbdbcd3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4b0a56b641e6e597566a8ac2df5e9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356def1673f8b36f51461675481d8c8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b24aae33c6c42e4ec32cdd871d13d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff305852cc41135ae1bb9827f1e1749450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86448a3760292afc534ba7d9a13d6be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47516044f2508a3b75a4b209c0abdf04452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74fa762740b8bfc0253015acd028bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af759611d133ee768136359280ce7a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a869b4fdf8bb6ca73f469f87ea291d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8691afef669368c7354b25b9d71c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1aa203b65db7da6fe684c6c9130661457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d786b1c3998168f7536da2e43d2771458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdb5c30474aabc0213f33eb751b681459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e33b372e53b4e1bb78ceed1fbcfca3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33889e3fa8add252ad6dd0f397561c81461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398a76a324a66d66059483ca867f63d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8fefbe4dc6b9f7164f74a8ca54e2d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3b74fc23389dd98aba4407270458d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a8714f63930d0f89c629eadc1f9e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64fe1ff8fcf869549fb5f77f670fab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dbbbb097e0e3f6b71efcf77784567467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1d1cf614b46caaa7d2c5122d8772f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6771c9f5edc3d974ca2d5bfb9ee09469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd7b737fdc655771fce0746c6c4ec3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85298cea591ca9b2d6f1b84a8d6793e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25550b28ffa7586e1c0cf7350336388472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97803749f85154e7ee6998b808e4275473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ab612a9879af4ad642fcf3311ad20474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677058b9b6231ca6d5cd8f4ff4ed1697475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf3fd6492ce5a99bc4557a372fdbaf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093bf04499506c0bc14f3d665875d5b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b678aa949d9ef02e904b125dc35c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af109fb578eb8092deed817e9fdb4bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11711c01da6ae4f5fb7d9bab619d7ddf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44168489f32aa9efd2704c157182cef8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508491b1be9738f23e597585135cf47482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19af775b2bbc84683ff111a5876ae0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f2ea900d410f0acb9ceb37b751c8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b065c95aa054db7216a2f459ea611d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ed506e8cf888d86e2106792142690486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b5629c8333782091df3b7926781dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2a97ca9955ac8573ae57312996cd8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717ce5a9181e090f592ff5d39850a42489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46302c79ab9838626465b93232ff5e97490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a0e11f7a33ef82b1f5aa1e17eb0e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d7417c9642d4625d1ae8544b3cf76492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6f21f1e33daf1c19238991b75ef40493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57239d852eb3b54f9b47e629019bce04494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f751e789dc6d69686fc96f6f43266495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6121d4fdcf21fa8867e70d6f0444b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f19291f3c92761f8db7ceae959154497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49631498a949ffd63eef6d2c581d28e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc78e67c340981774d84f6485f74d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ffb76fb8928fbe11ed6ebb78145b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7d3531b30505c686a6f61377db8b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a022475bee4022bbcd179b3c14f7ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c9a81df8e58d6e928bededa0cde4f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e572e13f206798dd60ad4b60229196504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad79c413c6de287d57637b8e915fbd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bc53a42208c3452b0bca3071312ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43d22caf72148552d19ee810f0a56e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b77c154bb23617a43a5320831379d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ddc093e6a1f8bac6d122e5fe0ad4b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1de7cb7cb5a02a4a8816a3d7f43554510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf95252e0ccefd99f8431b2f3d8191511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0490eb9d450d91c9f0d3f16d002ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d4e25b2777b97b74e07312b5c1094513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff1c61e487ad266330a80eaa5eeb7f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d6cfc95461c66f6ba25eaab8c16a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efceb3e8a7ef0177a2559059a609276516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0755b864bc8feaf36a56fd1257f8f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a74052b1e50defae8ecf3e56db198518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e0b5e4345f01be05fe068989d029f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce77921da194cc5ae8f881154f3e427520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2dc4dbd791967059582cef062860af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6f7b66975894c96f82d9b473fe26a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4c5dc45122cc46f27ae450c3a80b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749448e2cf0d4261f30cf7bbf6145940524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7a5df0e3b85a4b38d30c8cb830c67525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bec918f6383e6df49acb4689c67b9c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc3a24e9983f7fc2e5df6235339895527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa790ebfbc5d8bb068ad9e7e99a730528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c11b0ca61376605e4142b735b09475529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487be444f784f1e262239f131ac7115530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d158e10fa87c942cb6b93a6470f793531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16443b668bbebe8563e462607e70300d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29ada43813c65e3a84962f3b0b33b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d93720f8dd2c59d093197acfaf272534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703deeacb797fb7d4de7310d9c6b6087535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8144819302b703b4946fece17e505a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf95338c6034d20846a1401ab4ba7ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d488d58506b9b06ab56b8b1a6d0cdf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722c4c89bd7ed155d04774ad567d0b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813943a51c346030f75bd6e514a68a01540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07a583dfc0f51a090e41c1af6ee096541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b70fe7f3e262c1484e97e7b22817a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac3a6395559d3bda796ea0bf460baa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a482d7db81a293b8d93674a774e67f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d2f33d2df9f394cc0143604016e1f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1baf846fef0d9657873eaa43be05f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ffeeb62cff109536ba362a6e833e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24c858774187032f28e2c6811c8094548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e60aa0b519373e27cd1b4f94878ff7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396503e382e43ad96ff3daf3af1328a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29044d330392b44508eac20a1121a4ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa44188d4e0f0f6affc858b61d4ed9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5701e46f9a72251f2412c579b36ae03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd955bd4d77ae76b8689e54ed2e345554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee09a540caaf15c0fbdd47634f53e0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e811944de5971a80f9f6faacb875eac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45e551e8c3cd2d97692eb1b7060ecd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4023b9d9222c53636961fcdabe975558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bca8a00582c69181cd64a322426ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210c9cc94efe6a8346eb826409f8ed7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57b8affe19d3d4a5088814841a0bff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee402216ff66583ad9734504d2d2f2ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149105e958f4e777105fd20460426e5d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ff72d0b12a5d178b3ac8f3eb8cf89564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5870ea05accd5a5aafab4274162263e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5defffd82dbb0041adf7a8baf0f363566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d06b2ee5bc6848241ab5d3aa83404567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f42d1d64d3eeb795784bf066e0ab14568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0090207876c18e647700c65e7482e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e247a805d490b28552462cf909fbea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d068dde535e4dd6a1705699b30ae4b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6ac330e99f11f3318721b762ea1dd572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>