--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818b2282db217eedda4e4116a70d4fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad31574f4a17c5e493d8b4b15d3ae42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bc1cce6a6e9e328084027b1cb2faf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffa1783a1eeb4d779947af3a9360f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfd0d135e690af79e97319dbbe3cb65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62379c81ac046c8cd41a9bc697c7e7816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c97c1c9da9378451ff2d4bdd1e43377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a51d649df487b381f89b956880b4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4355bc6c433e470a64987341ed3929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc356b1a14b9f27851c1e48b5c07256f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ba1885d859b3046838ec6a40f6c4b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9102bd58677da296c68f8492dc17d1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c210b10d53311ec523a962a1e9d0cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29372f412993f4226db7a8aaf90298e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e5f4f0e3df95b002d97d0d17d5d5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9a292492a330b7aede5db5394315916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c525ba7c7d89bca6a78d186b88eb0d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f06a17a569844c301ac9fab3fec7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e345b16a3d18c5227b9cf393f0cd08a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c98747c29c8b8500a898dd240516d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1677686b2d117a87ad6386be1ce291921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa003c658545386e06ba40e86c47f0c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f3c49396abde2f4c3bd3af261ecb623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3487d812438c84f96fd1c75590b65c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebe491ac78b2f31c3adf2775f546e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3cbff8de55ad38d0e92d4f1c95e3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dc2ad04f46fea13801a930cb70edf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3c0cd1543b5c7af268cc8c8ef781a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f155bf2bdb671ce2bf2d354b0e5bdab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c57507f1774284f8730c7ff4ab80630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e69573d0085fcd3f509c4765753e4731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9357a31ee1bb5cc157279e90bb86c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f257423b48bf4c010242dbc10f50e0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6f1f8aaa9c685e01b5578e7b3fdb434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93444f46c19b72e05d1ae89dc7622e1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebde2876d39deb9a46d5acfee4aead136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37e7e6ad634faa2bbcfec6895a35d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34d85155bc77a17f6af43079a6d8f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710a4b0a2a1d9945240e600748ee7c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ecddd36b949cecd09fc0ce8a91c6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ae1f13143382d8d2dfcdf21263fb741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ca2a41945237580ecdf870f82e65842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4237dcd818a97db0c472c9af89f4cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e567bd905118397c10c1fd7e5a1c5e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb0b156a146ebba8cd7489bad4b14c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781ba19980b9c247c4354b87a8e889a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc3de00e0c7359bd6e50c4537b4a8847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86889cfad2a6de89dc51b78ca08fb948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1884dd514945c68a990ae11911f3dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77b29fb7851d17070be31ff87a925d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bb1072b65adaadb090bbb41d23e7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9ee8f14a44b3358cac7efbffc32c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5229972c8a06ab4e869f5f79a4f2fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40643acbef6711eadbf0c25256efe154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0a91429048b1db12e76246fee311655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b088361d63b830ecab13b9f89bcf5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ece18053c658ff4eedece3e664bdad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b103fd8ee541926046fa28f9a7b5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e1a7d91a392f9e23275794d3a7fa759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4896522053232a7a33dd26372b75c0060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5efbfc728779a8555b3073fac4d3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b571d4d587d919c907b0edeaea06362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93cb3a35670b09fd9f749fc4cb0f8363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d75f60a7cab25d67ec39cae717907e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d65c73a7da6cc855f701f3d1d34e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01a76e475bebc202b8e613cae45f4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e7b6bb15aa67f04f07bc50cb5681a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33ab7e47520edce98f74c6e0d5301068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c348e0c478b87c55acbc3282e488269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ec5279f42e146391a2b8e05564c5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdba8b6737c4b8c1cfad61105db83ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18b630103df670373857237a9c7c0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cd2074464cd8b74143ba2892097d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf650c76256c827db7809ebb4beee274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875fee9987c6690aa295c7cf06c429b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6704ec83259e492cf7984cc456ea2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819c8d1ec2422ddb9b3260696addde777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b67911c0180fc3d40f698828ea48578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef01800a870f45f6f5822711cf539579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1b4cc7d3c69dd443e91bf82121d0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fe49ebd8372653851ff2bf954e19381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a02e163bd35769d94674fef5fc4cae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d182b03cbdbf9a8ae5225003fc77cdb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3171b41dfd32786904bd5a9937ead84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9918bf25a1a5a6464cf01852cb88e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c625b6f6f97c3abd485d279220ca986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394d4e40114dc8ac0514b3efe7651f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95597e83086570606bab195efbc9768188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486b322c77327273bbb357d64419b4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abc6828a82629eac2a466c5610fd3090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297a10c0d7dbc5fc4dde17a96321f1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308efb7cd639ece2b65cc7155b7952c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344af3232af465d2bad675d39843746e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2f62adfff7cf02d36d40930fbb09a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25206c95759512023edd2b8a7b0f33095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f82e4bfb238f13ec14c9b1b3e7c99396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cc37081e7b39192876b75f738f5d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174e3163f6e3f4d71775a5c5e84d3e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2965efe0a3ef3bdb2490a90a249e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc240165273a71f634165cff6ab484100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560159ccc1712683072466c70e937bbb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdf8b91bb381081f1a55d3aae24a6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea7d3da3202346f16ec666db7fbdd8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e9749d1ffefedd2eb70cbe19cdf79104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308774a03a4a8083cb5dcd2d2618f04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d9aa27288964b04bf0d296f8ea359106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a420a52e6f11b03eca38abb60d500107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed6bdfaad96dbbe3fd211f01320550108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb329463d0d62f4fefe98fe1f89753f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea22cb1eb004b32ba6e3f15d1a614e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51b7b9eb0a9abf0f03ad1479b58e9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df80eba91e7d7c6fc126ffb3d282f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484df30922b845c2d92f9485ce6c87a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470242853346fc9ac19a80053a69061114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd136e3623e2b985685aabfdb8f0127115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaa4c09cb57f5d34c68a8bac41ac9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a74aecb36e1dff69a063133c2a6fca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d68d554f4e9d3d2c2d582a9a947589118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b33263ed07e001c025342b4a2de767119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a822dddbc69c030d47fd507e05224d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef96ae638078da4ca9aa576c9db451121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea8c2db0119a60f69d0621cbf7c698122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2130b8c9b1ec59f3957d8dc46f925123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2c32ce4d1ebc46139aa24fd467270124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbedc0edf01024c272ba2e0811fe95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c39c2bf0705195f2051c3537485c14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f7df34d00f3063688baa94db99766127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c304680c201e83857a508db2bbc95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fcbc7c4cc02d17dfc967cb82a28fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fad8a83ea530806ddbfe04ca8c3dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb964fb7b9fca1304d0273da7f2c06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78dec6753b4801f7ec3b39a1187050132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098bcef2e48d814f46742f84fca694e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade65a6bf648051822b41ae175c15b27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564765ad061d23800913c6f40c48453b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c1209a0cfaf62451b70228f5160d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983048be5d63d54a7a2ab9e79b99582137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b33dfc94e6e91bd7693ec0cc2b743138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ce1597819911934e7b32b01033721139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cf6fd84fbec56ead66663bbcaf148140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc3569f57e044ac079b36dcda82fd5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820cb0b27f3450ba87e3b0923fd6022142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d17fc74d3473e2c62884df76548e29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cc6cc19b0aaa3ca746e7b0d159684144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee04cb6fe5d00b98dccafdedd1f6cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dd66f8cb8ca0584a9299de0dbe5d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d3e128d3676fd9efbb873514c5845147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f94dbd40ea15805dfcbaf789ea2218148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2197024b8fb43b19b80d6d76c43ce04149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd91a206502ebe249f632136e610ad8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0972f8a39943d51d9750fe537add0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7a5f40e41dd9f96c2c5c1b4679dba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105d7562934b50b1b311308e3dfd4f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224c57c863605f473b52858d424d83c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82dfbe26c506b388a639bee002fda4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee871370a7c31a215dcef2cf661c566156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca5d1ded1ed79fc7b654a6ccbdb6f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c035697d2c36b0fceb9e3123c6c736158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b32e5198acca30e85715e5fb5c436159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bbcfd36548dcc4b83a334fb4da893160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a28a74522b9533530c1b377a6e7bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a2e5f2ccf289e0d47baf9fb0ea20e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfd31b01fb7459061e78b4a44ce3ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342a5880a4642b5b15c48f932d641d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b151aff8b3d8b2be0faad03c2694f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bac24ef1ac7813337a757d8a539b5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb23b285a876a96a2018b0652c900ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bc8421c531ee6cd7e8d0588243f81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e191088907b9c11bb836e8b053726c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b80f30fe5a3346126023b864fbb79b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef94a6e813f8f337f395f62345e68e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512006da8db845b44cd78a2e090b91f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27298e3c0d0f2f72e64b11e9544c1356173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328466260e8eef7823d715d80f583db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dce5f0ef082a309943b0533da32a5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fd9646fbff3d2097f647a25e61651176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636510aabee8c03f6e2bf5b948b87d46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22c4eb6f7939e674c0e32d5280d7e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1644f57060c704db53da55f1900fab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a2ed499c35984ec9052115584af77180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1335b6d79f4931e75186b668f8d69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c141c2c46606e1cba3a4272e20d59aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3d85fbbc94a21c46cc888b7cfcfca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f57e126e46fc79ee30d65f3b73e349184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8ef31487555129a446bc83a0a4d24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd5427cd89078182d96ba3a1ff0bda186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5678e67697b0bb5bb73596f6df07b35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa0d417972b0e3fd3ca2e712aa95ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f863ed01d8a0568fde7c2162393ecfc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a730c2fcbad7753c890c81a8a170fb5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8166c36d426425efdda7075f3ebee2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57dc223efdf11979c296bd0b9b086e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880c400467027c997ab2ccbf44a010f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7f18f0c99d7d0c5b764b48743e709194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bad178efd8f61197f17265f1f2560a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41c28e477d95ccbc56279b6c22c405196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4edd955e6705946f0a2571f069a87e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696bf617bc9c80b881e494710414067198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d147d3bc79f219dd3ac9e8ae1052d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33eadd55eb9d0851b923a74fa8f7f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a67a0925b7e635297bbfac0522744201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5b87afdeb1734978ae625df4a28e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268d12a1de948aa232663b0597ad507203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea02689816311b0fe51b5c493f5ade5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db5397bccb7c187b26a97b17ff9580205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5a0800644487ca1adc95f4bdb248d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d71311cd77b5676ddf1b5b3d04251207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8a6963a14aa8e45667904d28e7727208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31ac09641af0eec6b8069d9e94886c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f5044b7d2ec8079853201c61884ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c88587040e054d0012c2fb6156d58e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1c8addbe960035b48df1ef5808de5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9074ceedfac43b28d1951396784b425213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f0280130748219890dc0b54925df1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7f9d3b997aae17fab706d99136147215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00926971fbaef788a045c1d569411fb2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d208d408a4cc79832de1031068edf4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98171139e7c6a489dc6fc64d3b2483cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e50b3eb0fee254c43c22154590974219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b086bf641c3eb68419ddcbd3f7c498a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8b78ed74597f0e269407eebb90823221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f1a55628cd6c378f221219f0a9583222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13610f2be8c670f44a2011bb40251b02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac787afcbbb53d128667d52dc1c6ccb9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a449a063b0828bc438ff775b6085b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc373161e62d109bd036f2bca28f7b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd62e161cedd94f1f3fc6d79fd7379227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d15d38e7e4cab36a6553da58b27833228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1ddd456ced4fc139b5a1718c8e4a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0482fad304174950c223022268d79230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3db595a6f94851ecfe727ddc2cdd8f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3f41dd0fe0f7ee3e7e1ff3725698d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8a0691a45e5bcde7150f142815be6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fdf837a6403e95b7b17436fcf9c49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9c06d08b79b4ba76c72409a436292235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac11aed88cb04dc063988a1382270be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ce343aaed04a4351210a0eaa0a933237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9938b52fbcbfc9c5536db2e712ef969238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94af47400f077adde1cac9847539843239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f289d6ae5b59c1a6333888620521e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07574d37a99c3c3ad8a879c9b7ebcea2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a09b265a09f678923c05269929955242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee8ac0b334e638521bccef828e484b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017261dc213fc5500e1efc5a0a6129e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b05c3251c70aa3790259ac750ed52245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d74b9bb861c2065b4fbc3357290e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96d905e34d2029979b112637f829a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4913bec6c02dec38bebfcb9614d82248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639d910e5656a7b67d3b62fa35cd28f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a89b134e3c8fd15e368b0b898633a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154786cd6f3413618de7a3792d445736251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc490ac4fab257e120c844e9911cc74252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519486ac243d73e828d2dd6522ff35b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7119fc24c21dc915654bf749b2b5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc99930bba843a7a9c3a4fc0ac46197255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d723c28cd0a0b134cfedfc7111c5e7c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfca628e571ecb5102fcdea1484018257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fe373c88b346b86ac0c5dde132bf8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e21638b95facd9707fe1251bf610ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da3b9b56c17c38cf4f3f6c93f6317e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e10035ff484f27a4b80abda2d60c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190d16baea694ef9cd3082584668277262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dac9184e92b03d00cb410260bdf45b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3548aad6af4edc594f89bd17103ad33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b98a8c10f7a008682fead85f0dce9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e7759c6f13cd4983b76392488b73d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50eca5af2d37c7a441e3071959ac3f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bfb8266286ac0aa2c61760ed5f3a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a566239abbb050d13ac2919159015269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd352b2337b9109d9ebebbf47b166630270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee124c3d9b7a13104b59046395b504271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d732be7441a11eccbfcd8915cada0a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01e5a47a12b356d56930236a5fe64f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd17e688208ef6b9f846cf2a5f8c73f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e727d3c3a0f95554a479fe83d4ffc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf8f731460e33aea150a00a924e266276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813571f1249cfeb436327866f65ee726277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78fff9c7da30360812ab4d8fd13924278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2049e84a1ec6c46ae1532df24bbee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e8202622c0d61b7523a39b6f8e551280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81113b56d832c79021021f0be2986e71281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc5d65fa82b8c22fcfc96acbbb7335282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b85f846a165ac1c09a1b905330ec97283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72f181b4054d555924a6a7712040fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a4853a7e30249e162980ee26689d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428d570ec39e0c0a0b1786f5ca6579f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8262160573578faf2e52769e6f08ed7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57d13b6fc3b928171261d1d202cee5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdeeb40b48334021860447be5a8441289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba6f2529e6cd3c594e9249b34e906f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8aebfdf261a5ca52637bcf23c2b5a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec391d2414587d89313c2bf6a94764d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f33e61b0e53896c7dc9874bc863ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058f03804adc6a4878cc1050dd90542294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81091e2e57a2061fe18429333e70e2d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd217c5f8fa03f29c5b51532c0f3384296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79904834ff5effa31f90ec5fa6955297297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5c1587020c275e6359677cccfdf6f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b972a89813c1a62ec1ae270d1caaab8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d96cbbe61cfda905618d0bf6c4e6a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d5eade0a0859ed08c9e7c3c0fab76301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caed2d27a37eb436a38fc8c854f449302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e6d72a65774ca77f17a483ca435d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc993b65d1d864ee95a88b0e09c2958304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb10e1310038aef311493d5d66990b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7c6c13415d17be833076b2a22f31b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b417c3d4cc9cb00c43d5679f0cb49307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97f15fadfdc10cdbae8e7d59e1e8d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3b0d4fe7bf4b4f4ce6f1d6ee95d75309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcc71462a24b8aa5dc6b7c096c2d55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f554c9cd8006efd41e2d483bb14dcd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fb61fa66dadac05242aeea3f1b770312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c2fd747686ef5ccd37fef7bc6dfe9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0324b8ea3be87c4d26e9e8399f5365314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0556f7f07b47a07b15030a64fbf859a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a66b010f929fbf4a1e1a045b7d9c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd678ccbb1ccd5053419ce6c1f63b8d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2015c01513408522c193e3615e9b1d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74868f8cc0a7ce6421cc6dd90da496f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f3d83f52f3bc5149d7de15f38d69e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced380fe421e2d88da08c1ce370a286321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d78c08f32ac1b8e5495be2e13db02322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb25430623f057c98403d989f2679e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3763fdb3b66811b37734a1c926a1ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627c3a7d3d2fe2383b83ef6d62cadd8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5ad0e23a00b0f69b08e3cc7525db8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be0e4a6246dfbb49ddc47b24847b98327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a3c260721bd73f0b84bd430d21223328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5db12477243da8f36637bdf962e94d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4a7aff91ed51ddbcc1295d69c95e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffdf2b7b1cbe0aa7fff7e591928819331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e3f824085cf729ebf105dfc4889ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eaafa86a9af3a8649bf34c87e7ae45333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e44639a5f8b3c1866b407da5882c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f03d69ac2a03c213d1638d6f71b8e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adaddadf22655e8b01ae3eeca767bd4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0053710a935f57e1cb2cfee8dfd0e87337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941867f239809233413858e5a7cdf59e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d789524a2e52ee29cbfb9bdfd9328339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab4cb77f12cd61fe6fac350371914b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4abdb95bbbb86cdaeeb82d7d7deaa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098f36a4f73d7f6fcf5b2cfdfb3d855342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306954136385801ed7a49183a7365ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0237853d68e0cc8dd525a47dfd146344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4a1aa14057eb3ce265ba2d1326e09345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb51f2e2769071c6bd4add1a1dd44d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a7c064e784b8efdcfca9a266737e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b35f764b3aa60800e102f749648d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2316fb69b91083c6c1d85d15f21d25349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65b815f00b76f2fff98c13dc2d6f59350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f4c27799488f096d5608279632359351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51ee49f882a475cb004c13c4409f00352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c771a4ee5fab6dac3ad008d2c69e0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85954159fea34bf07258a45f5723aabb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a10214d6b1713c3eceec7f3c6e239c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ad05d43155f8e02d640cbe37293f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3a81ce0222851ee02c98404508af8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bbfcca5bb8a0d881f81981e4d4908358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3fff1ef240dd311dcc6a15eb78386359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc102e76e9a85b2d30848fa02d7799360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d0ad8d89768391c4c33a944430be6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2fc0e2f4640210b65d3614604b2ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54642da1576dd37e8421a3eaf1606e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7d53e87746828c786d9b5cd2c0379364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e833bd9b5a5416add11a7819585a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b38bbfd5c999f3d88831be05eb8b33366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1ad5206d94d1f3928810217d83dcd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f27244f2dbc0a136b7d4ce43294bb2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387138174ab2347f863a0d4be549cdc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535aa1545d8d8dc8280abd3a16d3e569370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377404e2743eeb9973a2fbdb3d43160d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441763c6e76224f18c29f069240ac8c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6ee920c7fb9210c1e366b617d4663373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161c25ed68d62d6f8dc0019fa35adae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb314c810409e302ac13de74f61c4b30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017006f2c9c60ef557f35c4764df886376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081238f69d9eb66c57500021b6f131f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e780bd7d96d48c36fe6f351839582378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fddb05cebab54a0e0eac0c0da90468379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1797a6b4af924ad93dd2cf1d38cf3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054f6aba3a3a0df21f14ecd76ee49a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27702ff0b30e1c623b68378b9233f94382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d494bfb10538b282bfeefdd2aa7354383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14506d25592e6e35576e17aafda4bcb4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152b6e1bb9788761c59c2d4e089408f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48556564d1354b6ec0bd243887e73c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af4519fc7067fd964917206851bee1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc64416e0d540dde2d183caa3bc0a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fb1d1788e563a4fcd48d3da714d0b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f09da34923ebb4bf514022ae5173f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23418f6fa2889be41ca03347a1dfc263391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11300e426ecf9ecf06cfa94e23f970f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a6cc1d0f196a4ca40f7e686e3cdea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545951990372ad16330d975b1c75881f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94df66f3495270ab8c33509fd7e6c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11c8564a0855bc1687962a805fb759396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946305ff778c46809b383da6141f6f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1336e7f96a4a66f6aac5242c9c6ccc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507170acbe016b86a9b49984c5ac3d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc539d180cec5ea6bc7d56d399a109b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba85138d03e147cd8ecf4f7d442862401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59cb1f24a782c50bb758153e45359b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b9bf2f2805eb27cbca207dca275d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499098caef10c0c83c13653e714198d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4797e006cff06a6615314c42229d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3536d4efd56edf570c1cc398690fe06406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603ff2f30baa6740fd8ccc012ec2647407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed4d4ca1940792c5455dad67601a5c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5c179fec3ce9498feaf5a14c4243b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fce89080b9628b6aa04d2af25316b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2d6d22bb55a736d2edd14f72681dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0c787e98c139c75d2a8af259d0363412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1be983dc68e037ac5a1f3604b0f1d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16ff5bd6ec1e0537bd60469886df61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3269d4d3ed48560734559255dfa99c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cbe4032390cb9fe8a121cb56bfb8d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c644c1897bf4a5ab574a10f57a7d3fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1aa9bc3207bee4703143a2a949e773418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32249331c4b47222e18bba4d8e4d5990419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa35566a8399532dd9c3baf66a9dcea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda4616ae489d099f7d24cd5cccec85421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2060e4c544b3b91c5a888501103cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2adb71f024b1467c2c14eb2172a1b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2bdf08d1ba2f83fb90eeb21ae19c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91973a9940a25c570956b5269cb9c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc21ed1e6341b9d525dd898b74c4c22426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c908baddc92e16fdfddecdd7714ad5e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563781380f4035fa08c301bcbd0ff8f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a5e2316f9c0e60eabff2503908c6b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96c95c52894585e7857ab5bbca4724430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05925720e0a5ae58b61d2055e75b90431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc93df2afc991a6bd9d100aae22057432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e7f8856fabc922845fafa898d71a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c982376087c87050706284c64b783d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a757e4283204d621bc110f9de915c6c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b154ab5b3ff7ad7fd77dda1a0e32c22436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd4af724c64ce860b17926054ddd47437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69c4afd01957cd42b89413b565d2f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe44e6eedf6d383b5e871f3e4449ed2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574204ce940402f6394882a419248d4d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33c40614bae5e5887fd82d6e3adea3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71906b866e5ecdd9161fc4c4d5a6a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f37637f2dfb2fc36e72544aaac8521443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8123c623d58f378e8ec8bb34cde58444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2687b82c744111c30fcb705666a49445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d716a9a958d6f69517bdcfe4037675446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6fd5aff4bf5c90ea96bf1692542e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bcfb41eecc691ca2db0ae6057a29d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83685deb7ff65b70a11f0c20e1b10932449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace843dcc12a8625a147c989765f943450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a40a6f7cd211cd4a7d5577d79b801451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61917a3f1527a5bf3c569fec05606beb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994613ad2844f95e0cfcac579560ad0b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae6abfd8b08430f0dbcec7ca1fe07d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bacbc136b087c786894b8cd923050455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421724a4db8e6e071dc5100e99233e7e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c010331c03d0f9a4c73549c3b63f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6488cea94fd385c6582a020efc111458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b65e372d15b2957d111103938648d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c05edade4959832a0019be932ce43460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d028e82d1eba360d3d2fb2c4a0c71d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddef0c0b16a1488db3f89cb4dcf198462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042508297991c30bdc41b5fcf5817e89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a522c4a8556ef233fc6fbb1362ff6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063a985af3c50cc332e98cb904f07fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49313515bd42138c483ab355bd30e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11bfbdb02f0cb313a9606e743c2d3e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e288b28375b0017001649437e5f31b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72853717391bd6c875c4928213dce19469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68540ffe0e824d08691a1abb9401e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b465ddd3b868ab21157db6df202dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb13a8f343e9c5c2cf63f460db92fd2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb5f42a66abb4ac5c597513f3d717a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c849fc83bf67a0f74cd41f163b15f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75c145330ed08dc1c069f456542381475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9dde11b8d0475b239c503ff9df8f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f553e911ca26d8950d713b4a881927477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914eda7b95e890d5769f63ed2a32e08478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906b10b6881b8134d8335733d458d79479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce919d05632af332225e83c7bd78146480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cc4180430f11f7769a767cd10fcc9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d72810423a8927b8201ffec6194d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc9d93709b650f990d8d7546c726e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165294d4e0b411bd278893897875c07484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c1d3ec8d826e426c6de91922d603d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f32208b24f215e296eb8050b1eae0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a0d642814aca02cbd587f2f0fee59487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb278f1e1812ef86a34ac55958a7bb71488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b08ab648d010938905e5055335c401489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a762ba795f6a9a239266659e75a57f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875b59cbcc2913a30756830c2c84793491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285298ca7d78b5c379312508899cd85492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb6ad381d703261e2f9ebf423a1373493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2319ecf34f484f1d57e09ce8059f8d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b0a0896d23cd32bae0f7c4890764f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052d41a3c09446cb8678d16f11f5466496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a76934c0784961a87b0261088e045497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8976243097b3a200fa7b02b4d42c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e317c74ce45aee3dd0d2c7d4e853fd6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9f6ef8a18af8b6236f3da33d08707500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4355a8b2807c9468f8108cd8b7fed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595f9b1190c278cc05f39cfc2886c7e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637d4a630cfa261c6a1d4a7afd63e8d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c503606bae5a5e8c2b2b2f4855527a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2339dbca1085654f4f4c3edc50830505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d994f7e42144df681894f2a3d351660506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9157195e774cc157fafc6a646d9960507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425c59a87b85306175c8361d7eee2b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a400f9d12b06596f6b32201fc0f68b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2b93525e5b187ca215103b32866f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720a1d008e730a0224e6b399463ba30511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a98636b2415099014fb45d87be8afd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dec84c10231644cf8ae19f953bc13513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f68ced1b9aee36c0a79aa3f99c44ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf772a8bab98393579fec8b2e50531515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831355fc9242a9448364c9083e2e1719516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8562a6cdaa453d21fe25cc16e10d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95512f47494073e9b08c23b644981690518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef48ef6318fd38ca3d6f4875a3384b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f9f958224cfb590d8b87d3d7e65c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99475b92e7f11f01208333297c653e37521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47525550b9d4d6d883e8a46db6314a78522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bff7897d215401475954a2fb4ccc96523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cc046b51f1a1bd2d51d866e47114f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba73bc20894e2ffd371c3a4a88cf7e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f2ba327862161980a8699e98dce47526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a04e6612263dd8230c1ee33e8cf2fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8146a6ac55b0ff27b727cb89f4b74528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826222834dfa160a807327d436e66136529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e9e63932b106b604335fcd940a9b2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddeba796af032316088679944fa7c3c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8cac75a3349ba97eb1c568411711a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4ba43217fcb4c30a214431a40b5cf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8cb53d81ea2a60200d53bdceaf3a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd44069f3a44c05fa53408c7be53a25535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444091f763234801caa004f5601f7fa6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348653f8d9398adbfb68395ad1292067537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bc47f72dae1762028750bdaba8848538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc27657b59213a7f92c2479a4e07704539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6032dc4ebe74c74537ff9b7891b7c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d4bd0a27f8e895dd9ca5af39db60b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b106ff0030d6510b73526469d3be7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8033cb438e2df8b891b33065203ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932387cf3d37d62a858994825622310544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf433e343c1a5697982f086e837bd7b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bac3af46542312085f6d5120dd38e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a761307cef8d15192e04bef9333050b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff5aa97e76ccf68f92f42d39542a00548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62075c8a6bd962bd01c0375fed34c547549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7c285df1aa2ee2712d598b9931a6e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b260e0a23016735a75daf11b87c9e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584748edad27108ca5ff584eb8b67b87552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cfb72aa0446a5f15596887c72e30b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb0946d1ef5aa36a67bd3f58c49c0b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fc07fed1bc658b501b855802c9bef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce9ef14643a17dfbe46efbc0cd313b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a213ae8c8e1725459cae15c56e921e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c6ece711b890253970ea359fe91cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0227e64448a9f7a80447be0c80258559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95a6d7de9ba9f1653b41db974524c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115f81e33a8cc22cdd02def4b4c14c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faad50d65f8b78e2a7580f0ca61e169562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a6fe6871a3f76213c69ca3f22c786563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abf52588e67219b0a1346b2d89951e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e1e32b77bb4e45395522a210fccac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e172507dca3effc59b478d7fb5d68566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0a6100ec0abed0070d3d48c05a5f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f638bb78fdeed290a0a03f1058830568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448fc0e7243baa46709d986e12558ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ade0174f918d7355272ef76e78263d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d6debdce88f6cc5eef398a53471dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61ea2f2a1866ab6beb9ac6e1ec259e572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e97416da3960856b7f335cf11dae71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee63a92ddab0155f8b9581ec75fd2492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791398e90d23c5f64b8c1d1a2cd6bc403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d70654d81bb04dbd8e7f0d37f348d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80802dd9a27d7da14b0e1472c568fff95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095d292eba19432e8770dfba76010a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf3444054d7293bbc6a97985efe3977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fcead0bd29482111b76ed856abe1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ceeb14a91f7cffadfa1d7b4d9b0c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186677644ba0b981451044d318514b6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ceb1daa30e4ed52c4ab5174527ea211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d361c9425e41dbccefa0e7e6e31f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e167f7d0b63c082da5ae60a99565dcb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f154aeea85e97a612db682772fb8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10955eea1a314d573f2591bd663f799915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1880e3d0479481029c6c6bff6daf1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c13f5a65a31cc20c656ffcdb589bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c60b6096997acd6f95481184cf641618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34759f99e81e746e76d2d1f55ea445f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec36c77a8827da96b0cd8e2926ad39a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2619ba96693abc845586447a51c7d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3e8856289e10ec5a1c693e95e06ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f05b5627f9de79a40d50cd7e3113323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0533620098748e31087f09312e0906024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503052019e88e9b8484003f3f9348b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d798a0d05b7d5ad39ff6116c63df026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a53f6b32ef217bb2f550045b026a0427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff96303d3420cc8bcd160da7d3956c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7bf41ec7e7f782dff09ba96b6805d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3820ce580a2fda7f6f843348a7975230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11642b33377bca713977288d692d0c8031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787550bc178e823aa4fa9a3e2d52ca8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00e27cfe8c24ee5e33045b6c297fe133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ba5f9b5f4e325b060caf50018c4a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045804433069579616b9e617a156acf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a82dba7dcd0708bc2532916a92074836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b39ada81f299d6607d988480a0bb437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edc359305f8beaf26564a3f60dd82a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d25d130a6298ba3d645de13ec8c3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbce80ced2ac00998242162c114116a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35af3c9907aebf7449fd0cd3a447c8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06638e84cde178b8ddc0215a213dee142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf773d288863547d363e73afcbc2ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436556caa53800bc9cc9f46d4070ab944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511631b2f0b6ee12f50bb7a1b09398345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd386ef89149db2b42393e3dda26f4d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a98815b190a62c7adf1450229cf46047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ab998516d7aaad127873277f09bb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a6fd13e952a4a3692eb23b7c3d83e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33b49955eb055e458801a1f44a809550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885010176f1c47fecaa85f99d5bee11a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657153715b65732e77720716b8b6791d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25e675662953335b5bad485e64046c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad1753f16c4ab5d70bf1ef207b0ad154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5316afcfa78596493894e057578460d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7681f38b55b620cc56bc094445e9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20739a7af1aa2d7135df1b9194d1539c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654513c86e9ec103ee92e3c699e0eebf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b0b6d10a993928ee16b38f8e8ff4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa3896abb7dd61f196cf046b29a83260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30f995d0d9b5533ea47b0dba65158161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf96beb1aa1df89e602e1a1309bfa162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6ce83b7f1b5d2395e1b5e902ff8b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ca79d525eb5265e35016966ed880564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772c36b839f5dc6c52cebe5fa8b8e6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee1668085621ddaaa2f3c87c4e076a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8eb5b3317605376348683363b44e8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3d9a55624752b4dff06524839d39568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d5ba34857e94709124510be24294569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccaa83bf549ce631cbdf9fabc67e40570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba76929901ef051618945460325dca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75adfe81339b2795785ecda2a73eb372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3797bb1742715a7d665118170297173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1c867a055f0790ff30ff77e7b33b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9c11da30b6c13f12ac9b137aae9f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1ea3db188e93397ba01cffdbc4f9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075dfcdfc392751865dd5835d83b9f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31febd794ace89c2a105380f151c99f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57018eb3bc01064f035fe07e76cbc5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79699c75827823deaa0d397886827b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642f1322c61f3fa5a29919bdb534aea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61858457cfcafe0c1d1c496c55bccf9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145024f987f32a24eb808092b93da03683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e92b231d8710cfbf0a8d799ed5f2684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1e7c2107d7124a1627d916d0031e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc174425ca9a92abcd18554ae4140886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283980172f233a114c6b052a712582e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca35544fa7f944987a3510782a2fd488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe133879fb471d18ba45d2f10fbc0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234330f895a9727bac91c87068b0569b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f8c0f6c1d745ad9914e3a7ca6cceb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185400e8f2588eaca44bd223fb98ee592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46772539888e45bc7ce30248f8d1b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef924a72f6a9d46496adafc48e3ea8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab091f75ddef3df9ed7ec82e855712895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d77d14948eb3649e5ebc92045470fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afb3af4b6d1c593903313881ca604397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5e778580c05976d9190828d4294b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe4074b9da558b181765cd5b2ba5fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e3c716db62fc9d11c6654809b4f78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d918f37120542b7e1fb963470257e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b63c151c5132b0ec400a02879def1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692045b709ba531f09a5c9c2cf574c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349ed317075f8362d7bb4b7ceea54cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c9f83269258fa019dec87bfbf598e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa943840952bc68d66e026ec61755850106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fa81dc8479faa6accc7c2c29422cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8bbda6635619100b4a32d4200eab3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c7892cf6f704bd9c8b6e5eae29b0d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c29c15202f3c4e44b3cd72130f820d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d34fcb28fb78d9368e4cfd02c44015111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7d336929ea823da65dae7890c99fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8126ce1747a1b0c3f8deb14bbbec9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb8924ce88ed8a61af4960a7bc15e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff862c2bc7540394747a3ea551625a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea965ae3a6db0a8dac3c6e3145051142116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea82f549187273c275777f17b6f45e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f72235734c9877ebe96b607e9cb5d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68926555047d36dc529eb91f4d8a3ebe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe74ce3e36bd01a26ba044169a55afd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bba892c937e266d4e8047a93f9b047121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398737fffe325aa2be216ca6228727ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba940bb0966dd1c105fb1206d5d9426123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e022b85c10a8626130fb7d16ccaac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61c4a68d0541f111ccaa4b524d7c3a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7c138e8e867470dc388c50b4b165e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc345352f813424a70f8fb9bb2ab1f0f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e52b7049cbb3154d954122c9d4a587128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d594aa178b8b6fce17d0acc1e9b9f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d2c360b5b0310330d88b7cd575cc8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31d1c3d5ce1b973ce378f33a351456131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66fd69d18b2c41558e69c30c1367ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53293ae5f4f3273a95d14f03eb962be5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a765b516dd7af28e8afaa52a70ed769134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b19a4c0a79f5969e4ac783c1b5f79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdca85303003257b28ba9aa497c45b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba378306b708d6b29634efbbd35f1ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb98699c27bf204b0f66713da8bfc7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a2853cb61a7e2346d2aa499a4ef64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e34e69b60d226b57a35b3ea06c9363140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194b223f88476915c69f8b00b9ade55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647ed26b5176a2c2b3db6eb4ae67097142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669053edf08ebf081a3770c3c59b9ac6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f24ec742cf21c4c460c1fb8cc9905144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a505f59e941547f6e5e59a874dc661145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c332642ec1c69ce113b902c1ea63649146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee77aeefcbdfcb856036dd300f9fe5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d45934c8c7c615522f69c7467d6b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef2922c139616a97ae6546621e9dd4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856f528d9f9ddccf36bea3238cc5ee3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6a2e4e276ad1d74f5b04ceff68892151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105f26cbbcfbafb1d8b65fa73d95403152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71063aee62c5a03d6f487e6660568c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465afdd9ef103621c9b92ca8f92a8d3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bda56d55a74af7e699466df07957e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acb273af6799379d7396d68f5a487a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003487b930d0b284bfb771946eb3f3f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12079eeccd88f9f7154cc8947f07ff65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49610df7bf96c33a7e49ecb3f3175b24159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07daaecdb213e2fa9d7055a91b4a4e30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4de3995e237066513be9991ab0c8c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83ae79f1ec1300ba7061d740349fd1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46634f61a2c1db968c4d8bbd314623163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4268653fa4e52f6a9a3cae9d13f29164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c768fc6d8d75ac7b56a71120fe2a298165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cca0fa9c88597ac7425c3f1bc75c9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94f61e206fbe59dbff96c39e572127167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce202a386de9b8d60ddad698b778fb92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143106011d484f7ab0f137d138db476169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042ee3ceabf82d30ddcdf1e038ec42c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b21a7f3f5d9c0e7858783ecb9e73c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bebf25ea131ccb6f8e90c359659e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745bda7eb0b5e7980f5756d67dddfe0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf0eecf5c4c3fb0868d252d39e308b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e52a5ad8b36d9aa06e95544e34f33b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec0d08e7609c0f7b09a639481151a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3ea0865a178a65115fb9ae3291874177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737d6d3ac69e2cc9eb0b5bc3c085168178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c7213ff05624595bcd4d7cadc91a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260b058446c02fff7e938eb105a6ca9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14105cc3bae322611a1f16e29e6fa1ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8b3e55bbc3c65dc22c35a6395c7af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fda22d6095af625258dc4332c3a94183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50858b63fa9d6d1edaee50e6b58166e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47606316c47dce9076e5bf49e2f6c4b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f194ea50867793a443b1d6f09bf21e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566ab29970c3012020d74d1b1625ebe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720935c8a72badd95eb45346e5350bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75956c5ac8952e7299727178218c2f0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc9b951dcbd8f92e000c40e29f37e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0578c13023580d71b46b0eca549d520191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb810921827d01a205cdc60bd9c963b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0be9894dfe8edae3e49dce21f8db3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccdb9328779aeffd1d73094a422961194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1f18210e257b568eda813e220b2b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282b9856c6977cd7c3004f60a61238e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca54e189f673fdd7081d812c1f33a3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24dafb3c57308479892d40ec6baa0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d529effc82c17e3f26c652bb2664fc1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d85302df014777e89c530297022a10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a24f363c57167c5be2bf39b4516681201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd74be6106218d597fb02ae62ecf38202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846e8139c6ae98aa2580337e0e1f536203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb3d2f4c3c28fbc0cb764f4defdc3e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62576610059de472bcf3c76ce9e9bb4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218665ce8faede1626ea68f733a042b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf8e041abac8f1f8d2c88e1652d600207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9358418fa8ddeeea3f474190f304e14208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd87eb3c73430b7fff71ae6ea3919b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb05f06bfde5bbe1bd62a1a1df8468210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440c76315b1008d91db87a9450535f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7a35980961be58b3113948f5e9a97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ebea2ad4da7cb655fd5ca59b34fa7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33ca606d37f17ffe6028ac56111eb4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84d2cc6c4cbf714940b209f2c2b261215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ab5e0ff22a84c8f7a0169b83b7541216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398165b2e4dd1601360995d4c3c2c7e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe73a6913c3524fd8a1909b41941e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b56bfa5c539683831549c6e07ee1c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a17d6a22ddfd9cf8bda80e6df506220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b2a3b8f44176cf7848d391f3f4de4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213113c0b61170807388eb182942c412222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948fc0c8d69e98b8476d5dfeeb95184223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2eb4a381d19040b4fb7ada4e9a6ca8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bdcede8a716e7da7dbd7031df2cec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69804b0bff30a9d4eead9ecf284c067b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb941834efc402287dcc88bf56a64562227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe05a7db6ced4d31a428b38b57a7f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba1bd7c16def3ff31e5d993cde76a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc784293c3c77a3f68146dca52ad069230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336f3c02648bf229c8e81342780fcaf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ac03bfc22e08e467b37d4ca5fc3e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c244389378e294f2093d89c7c17149233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4672d585e13166b1d1f1f2bc3852201234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa25690edd618929db91d6111b32145235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bbc9974b1b84abb4e259c6e100e26236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efe0bbc13358fdd206af0eb44bef5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c85058fdb261cfbab06c5679f5570238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bd2584a8ff2deab683dae9e5bae9f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fce463c95c93817992c33db08196b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43367b2c1297f58a60ee5cd2172bbaed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0a853736e3bd1c2090cb3a56d41e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca122a6eeebb4c0f63dd879393233f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2daa9d104dee84018691f2213f9293244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792c0d5eee771ee39a358ed6fca1fb1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a25f60e6e5821daaa847c9cbc345f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d84e06d61effbbd27b7823dffc138247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccd2112a4e3f16569e16e8e32f6d30248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f93b699d40bb3228b7cd72a6e41dd3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60884af85c015e9315d36606aeb4015e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619555238bdabc0cf4b501b9255d8f90251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781d9ec508af87ad8afe7ada77e6451252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce73849c25c4f18a6171a9015b4efd3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cda1df919f343d71437531c959711254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e02659feb1c4d3d8c6cf0e02be86d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968708a50375076859c1fb743bc664af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe79563efa15d8fcb3874809c212c35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ff780cff4f2b778d7f40159bce5e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5bc5b4db357d7b55b6fe2413ad93d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb22ab9d42e0e7d015488fcb831837260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c2c491b4fd2057ee3fe82d70577ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ed7859fd88b866eb1a9c0d06b8f3f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887ad0bb4868babeafe3cf57480350d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8f31f737f21af74b69aac835939ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97192e8b4f1edad29515a486e70ca7c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58191bdde2fdc2b9fcf270cd6dcb4c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470fb53095ff047529e44d971ec267d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42483c4b3a55dbc4c9ef60837c57a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f232569f69e7f08afe465c0f9dc5b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baa0346a425159db5a154e48d191ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1e7bf913dd177d25c11c4960665ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6264d8df66828c7ab41e09cb590e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698db49d81cc16a9b186d8657d15676f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487e03e08fb7921064f48c2d1fc6362274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf96b2e1d786771b12c19ca35ae2fad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6614e1de30bdfa305c048205dbbcd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ca2a37ac16f74a7e3c072ed3a7b50277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38894b5b787c4d4a2d5b6f523648be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea261eec2ef25811c32a81776256c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa104852a0d8cb0725eb65b7e2895d1d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e516363b94f57df68579862566f5467281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19db8b129d346c0fa38975dfc32d24282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cab3de9634b2b2bec9824e6c805fef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa67dac2e650545b01c7ee36c997b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34148cc9619e6511463512feb4e510f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d3aec490dbe98c3e564be773f9cda286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ff297750916e3606a017c365aa88f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e5bb8d849d8e05c7f52348024f7d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e8fceecf4f86a462f1f80dcca8fe6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e186e9b00cafbf6e075546c3e23deb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75e2a69c5a68ea2d8ae7bffcb7113f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ed9257817e1b3b3acac6986fe3c09292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93d467407bcc19d43a5a7f6142d5c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc85af7f61ad789e86826958972d84294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a05f0fe9abd381608139e71d61c54e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b21335ce4fb33fd8b5d286cb6ae93e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffde6ecf88720347fb84c721811d450297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f58dcded604b74d872a80aa5f9bb3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42601dedff760803c6e85d87f174e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e77a028031f0e56c048b193010abe5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cab27f781664f42bb5069bd980d9d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a7adf1f516efdacd9c59fd30d94f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1865f351acf9f4af481b67746a19559303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c86b00bf25b74d12758e4e44652f9e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21d9d7935a1291fa23d3da1c3a51fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712fbabfef885c4643761554ed2337d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb6552e254e2b69643ab3fca5732af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cb1b89868703308bf2fc96cda8da3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d73e47821b8c008d44fe49f7aa3fc6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947fa6c255ced97a80d64bc3eb86153310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0faf13adb139716f0fdde64e8f6d2c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2d04630e4a508d420b044f356359b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad7adafae7c4b6d4ed541e64a692ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5437e22a67a060eb55500f3dc3e1d9a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d7e58336539ed792814e5aabbb4bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf1482272a781867da0f58fd8ff7aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd486d4cb81ab8cdec07c07647e3a93317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb8fa8e5216724e4a82b27195c4e82318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10249011896e99bbe5323fba9117ae5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ec2e7e2f3c21ea2ded06aed85b12a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132739c4bd9855509055773b2f52460321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c8516b0624bd64e0ced12934c606c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cee54c20d0c6c0538d31514fc4071e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c9432ecc02ad6b969301b4945d2aa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed59d3d2e6142939e8780a3cef2bfdc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261ef8dbf02158662e2fd4a424f76ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b6c8e287a90bc1bd17b86baa655de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b7b9cdda8c3a010d7c0a9103720f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93df48e83ada444029bac35929ce8d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518669362f1345f39aa79972c14dbfce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc706cbe735f42f5f45df3d8463fa246331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3353087f776cbf102bdf5fdc949a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f490654633a0b2a9592ecee1cdddb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da590ae62637cc8da6e73f3dee9f26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95c70468407f0f89367d44e732f52b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af32381d7067be113ebf223bc902c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8beb5202c8eb0c3e596475b561d0e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f423d9d7f8f30eae00e924497e17987338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc03f01a617f10dd8e838b2f596e5a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efbf43d4cf36714949b7f3ff7cd9c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb4530aee4179727fa210eafe35ac7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12775a93dbc69a33bc62a73883cfa1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08762093defc04434c3e67159b484d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82522db36aa499f837f36e09115068344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c537faeeb178b0984f8e2d5f13e56345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa69780ca27b2f7f2f144ac9d7a7f4c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca15326fa666123deea95971856140b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a089f22005d298ee8400165d98311a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3a4d1ad16f95f531ca025197b8c73349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbe45d1a8622de46c1b8aa9a65cd00350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86f8358d098fd4a40cd8e1084c7d6d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fdbebc7e836682da18a12c29d1568352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ed2b948d24deb06fc52e8774ab9fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7448ed0349a1082720200d36a27b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc627d44ddaf249ea765afac3da6af83355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd430a4215325a8cdc6c1be44e301afd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d5822bb83a0932d85b7baeeecaa68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b3442224d040f322bc7790f0c3836358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667cb80039fed4e999f8967a81fc303359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8292dac1cc5b3f7ab949eb0c13bc55a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d0352120388dd42fc9816bf1cc7ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1c2198dbbbc13cec67f39898c7b79362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46176cc702009c9ac91177bf0a5baf0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001bdb9d31bb5a4ae3faa453b76a2a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1103644e48ca71c63ea9228226fcf2e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047b2bc83b7043104b048d050ff8325366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de09acd3852052e9804435a1118176367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319b68c2f66af051d1c1b4997cdb8bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c41e449c6345d7174ade854a0e414369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991c07e5dbacef9024105d44f75f613370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ca2da03391e5b4b31f2da6a154182371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3e965a1983dc40d1de8b6e3d87965372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8891da47ff8bed2d286d024bdcba17e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39e7c938a71310bd3224ef725b8b18374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825268f161b73f287c29aaf00fa344d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bc3e728d68747f9808cd4a0545aad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89f9ecaf32332f3a104fa5fcb9d4bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575be49b692cf195c454ffd5e49ad0f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0e5fd4f680434afb44acd264c655d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5a5bc8d51f5e50838321d599d48d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb82a0db380a76a401740204f5ebd6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaaccb08a0413613423a507194d127382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f47a0cd3478bbd24d0042fbf3670f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fe6b0c4b79aa61d9653fa303b14df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d0d24e3be6018b70409f923a70b72385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbfbba9c2600cf6136cdc13f5f653f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cb73a46ce0abbbc2ae1bfbf952e6d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e42b4d39b9da4d24d5fadce8ead2ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c74fdcaedb2596cf48f5dc9aa86321389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd7639fa97da3abc8d6fa3fdcb69b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65328b13f1bcaf43df13eb7ce12970e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fd2aee80f6e55044d4a022b1c1040392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d27857a79ea97e62b8918b6c6397a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2044831859494af827881e63f77a1b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef9a444435470ef4f01cc492eb680a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0e8ddf26eb687c4fa5610f28d48f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394ae81758683923351f5f7e7f87cc9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f406a320668c106792af52888c6199c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fddef79089ea04dc17cbe415d858e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f82560d6c79925397e7eb8ee7f8df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efa2a9f070ece914b5cb5f68e2cc25401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b2d8a9145ad4e7dcff7c9504a0762402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675299890f543246072b7aa9c7835f90403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc881e99417f85191b570089f96cf4a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf260155374ce26ed8ee9368c1bd8a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740c6879fbfafc5ae5bd9a86025348e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd533ed4ee053be704616f626859107b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6e241e6ea8bcb054e79b37d8dc987408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19fad064674e94397250dabe2ce8e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c13a12137313d9a21e20b3e9fcaff5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18dc62cc769644dbbddcb1f1f58ab6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed750d4aeb4c85b6fc560e3fc2eab8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa8d5389424ce89df63999d8c45315413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6480d505fa91124dabd90b9e3d33e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd195988e7bb8f0349fcdcc53285052f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6a4201d559ba17b29ad7690bbe8cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9810af048b0d934d118bcdcdd63af417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70687cf5c5f39dc752107a6f23ac5241418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1efc1938684c747e336802c2d7cea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0873e18c6f482f6ce08e800332a673c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2786545c253fbe12d5dea3205b79116421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89320142d0492d589ee3f6d4866e71a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b89f4a0c9a7c0c38f873a830ccc1d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677b905540ff1b50667c1e1e5c38d45424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b06ae24d7677d6d9a4a7bf9eb71d83425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69611d99c4760157197da51da9e5347426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3ecbcfc1e2a6566ad22b5a61863d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7205eabf64642543cfa96615b38c56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ffd9bb31686791271dd85ca7f2162429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d37fd35e4ee69ae78a48c9a6fe4857430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db561b06a2ea55193981d51cdd38e503431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72041546a1e188793e77086a1c5841a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113bc52efb125ff88514d9b764eb982433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e153a22031948550a83b5f2a3f458434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aee4d907c28646f256834f16f4ee40435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89e37caf51a00678ef4673fbe384c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8915329222c2bb2d4945f4040c94b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ff8eb33f81329906b551a994d1c24438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec205c95a21471454a066f67dabc39f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d7fd6177ed2da54636bf134e39655440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746efbb4a2602160a7d857010730c12441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70d37e765168bc4bbebf38af801991442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a01950bb0b4e664be4e80c09dca4c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea0ad50ca2e2e1a3e40bdf2a994a7d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1c8cc02f2ac3b313476088ce2025c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e75debe66e009c36d8cd7216ac843e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138a7ef1c26c7c4148e04e93cd3e0f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65e085d422c5041e6a5d3ac313fba1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b6117cbb71b6ffab2a5c73aace321449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdad65cfebafaa67c26ce87a84fe9d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91156b458c0e041594bb9fdf8d8c59a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c38d7dc05833bd47e53025e69fdef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1c8c827e8f02a857853654142f83b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786e1fbfe2aeed68aea1da31c97b7d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545d08f379fb6700100420463eb6667455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ddd58dc0109752c58c80b4b5c4760456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7d589e1971397d7ca1cab8bc248eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97812ce989a787f5fe98febdf0ffab0b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ac7fa57c29e00de912b7b28056815459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31040c5875d8db7316216e6b8e05c0b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6249d546cd8d14dc3dc9e3f155043461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5ddff860e52411699082ffcbe408d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058cc9aee327ba763046f2de1b8134d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c956e23fc6aff3027be5fbc2d3ea077464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2fe5453d876c6f0fe0998af54a1cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1781bfbccfc3923df148506858db03466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f0047b9cafaee00d8c6a3356eec36467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63851540a1460aa66fa8fe3e47cac985468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba1ced03771101a6a0a5ab902fd3ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcdb6f9ad6b2ca0dcac5baa7124477470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863acca05dadf6c34cd1a0980830a93a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc1f31a615551b2b31bd77eb653a83472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea961a010253cb4a1c93461579fbfc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f087f9eaca361ae9481916a2b11790474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd255706146dddbba4a6a01abf3d9c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5250c2fe9340d005138c5d7918848476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff4793886f805ae07750a95ccd554a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf63e2942895b5dc2c3df860186d67e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdbdf22c45c459e820fabb03e19f31479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3b53e1bd4bdc983483975cadfba64480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd7b3c3de2835943798309bf51534b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114fb361c35e53998b4b890b8575d68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d157b7e9829f02df7c6b6f3065df9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f451675ea490853e2a67ad83a7511c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbc4cd3aaf9938cf8493daf0c462db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb5b07835364c92113b0ff928bfc0b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48588d623a75bbaf619e95039b32cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728a5c015b6c1b383ab23ba55b06961488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589b3dc898aab9b795ca18b3ecfc422489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58144b71338c53858de14134b2aa51490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f1614bb7795e3eeb063cb58659a2b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576bf0ba8a0bf1444b39ff96a7d54bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0c06e85c9e879f719052ca28f10bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2fdb431dcb9fcb7b7df5b891a3c1f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b942ec52804aecebdc091c7d7312720495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b52f36c14957e1b26789f8d44e36f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e709818883106153bbba0d10a64501497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882251a6ff1b9de5337d647750ce566b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1c9e0b91e65363614e80008ed20d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c82aacb6cb0edd67668ee6c8e79d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd195ee55d6f642ddb8604480a854d2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61bb5a0194fb6c56ab817e51f8af96502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0f7103667d053cfeb8b5aafe6b2f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0ef2c2c7a865a2a4d65fdbe37a9fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c18de2b547205fc15b67847e09f29c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e982c32becca5f1ed088b436381172506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731e60643455ba3a0244302bb2e8b63507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cc8f9a1bff1b1724a879d53b867eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156553bf01ac16d57773e2f002f48f0d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cafd8196f3074330f0aadcc667c50510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b622fb33eb66bed1f2e636ed6af947511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a271f193d0087a846a9e0600b9f8f59512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00067e0bbcff20d96cbe653c9c14fd2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b433aff105e9572aaf73b60e4fdfe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307618323deb6bd775b6435cf022d76c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961e7aed5b590369704be22e548988c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a311c54c855c4b63c0dd0684319287517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543805f039d3d242fc8a3cd7fa880478518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7718ab3edd3a91d4c76e17cf7df0bee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c359853c6d6c7daf8032066b9132f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c4e2b4582c1634619767ef8364312521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56076586a9435ebb8fd6a98c0204b64f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635e3f828cb160855528ab4b23c5a20523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc723621b11d53b85e0a1a77f1162d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007bb772803a9fdb347f0df652135db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e19281ded2eff6a3018aeff362a5ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d5d7d73b7b27d21f4cf569fb19d74527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ef1af3a50404bc01c3fd182236539528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adbf05e48db1b8cd0b017ef6362452529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2719851854b8c40de7fb1140c543f43530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecf380208575ab8e06e501e7324f1c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e13024f84fb8e25d392404b14f5e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c245c8a72ced30505c3262fb77e75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85474cef3dcb4a6d44aa2266b1b35bd5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3d246e05587d8a539a421078ccae7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26b16b1c821347b45dfe7d7c708446536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cdcfc00c2336bc77b5267fb3f212c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25226dc70d37d1d3860cd142da6cbae3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877b6324a70fe12771e8f2b61161040539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50b9f79a658217dabdcecd476cbcda540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f501b901666d9363694531f3a8cb77f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c800e75d80eb09e8ded4f155e4be9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c950cfa21a82c9905fa841699ce24b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34171e2f65ce8963ceda78aa1c27303d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecdff1325e50d95cc5092da9ea05f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa9c43590cec21661a0171e69bc602546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4f2b08a8e4c2636b86586afaac582547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf0d264272629062fcd29d223861f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c76a704e5327ad87701aef60dfab41549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e40936e506de70a47b94fa8a6c9c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2936c11a46638f933af570b07496d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a69073abea45e527de9dc925af4ab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6ecf2facf6d74f466a0955a3af0fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22195efac7e50795136363c53016c1c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e27bbe5d9c7149f973b38eb0e9cbaa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f0b1e1b14820788044be7588106d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc319c5a274af35f2fa98c6234a7fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b15d48b3bca3170c6a090e048531c7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec159d674dbe9d2506bf032729c34c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcc5de139c8a86b41251cea3ec0937560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91efa6021abfbb443ead3314526b38561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda9a739fa83375c5a7e5a5b8d651cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdc079b5fa111e0a1f983c820adf2f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d5f3305ff4ebddcb3e4035ab9df99564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39ffbf26bef4d9dd2fc71bd5ada3d6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e66a725c38d9618485d73012ace962566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1308a333c72e6c4cb981e1b5ef4d776567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12d9217d24f4a8daa6ea2960e9ffdf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4a2e1bcdcc344d7e04be3b864e37e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fabc2218b4a79f2f0736dd3f88a821570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8a38e858885dd7048817d79365a55571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5def334440c494e6f2d2119e80df13572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>