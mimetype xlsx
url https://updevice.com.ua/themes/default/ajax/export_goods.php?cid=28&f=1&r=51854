--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee46de72713d0b26efb9d4a78077751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a1ec991e71ea2a3ab5d43e03937f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf4d2cea789b69b1745f3871702ef33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f86d97daefc8dfb9164269f0369de74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d594d7d4a2a90143298c2bdd22dd85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadd7ef08fae6d005baf9ee87f76b526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210dc0f9956de68149cf42ea43d3f497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949b2fcfb89f761a9141b7e6274a3698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adb59c4256bf11660a5c8624bdc10a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f1d49fed8aacaa86c77f636fed47610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5256b4dcd045c3c335a1ce19c801b1611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6c83004eb069b445f2343e3466fd012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21143c9f5273ff4583c4f5610741789113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247987dc8c4ea5b9bc6426441f2aa3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfc9320a538964a1b82dd9038af4d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b52af11d41b4047ee924935059f2e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436b61022d548fddd009095ab4473c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058492aaae78f80a27d126b3e60fb8e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840256b3086e3189377641387faf18d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f441d7ada2e4ece9312cc2497706f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfb4da4835cdd46df0c222f8ff4d8821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883f16c013c61ffc06b92c6adebea4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd050dd7cb727966e7495001d57c2d3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b151a092cae774d82887fa0e702d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfd2dd8eddf7106d5a89f9d0e1701e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954557998766e86a493fc513bc35ade26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95347b7bb4fdcd19fe5e76aca590801627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04952845042e489ff990e91ddbdd513028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ac3f732eb3539f0d7b6be53f5a4a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da059d49df3479c83f9f94a4b11c724730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032451d71e0583086623ef7f4790d1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe473c6f7339ad6480cf737875415d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3ed4425bab8cae72ce07ff201b00a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee0fbc802796e0cceb97de29e6e46334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f593bf672a909df1f772743a06b8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa747da1975a5425dab9f2d53e34fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dba25427c3018239baa4b3ff7743ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a55a318d419ff6dc8198712dd62f7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d7cc6af8193abc3bed2c2e686cba239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027a07d5d0044d28e8620f964b9957740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b22f5966c19d36c1ef1db8da1c43c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5659c923f897ec0da1c602ee86c66c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f332464b00c9e8ff66a5ee360088143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863dd87d9afb58cb03f43a3a096615d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c2e082f0a1824f5109426d52ac2a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b6b27e2feca212d404d9b0bf0b87646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a186d89a7ba221edb6efa00b157b5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c37ba56356a4de0704120a82da6e3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf226db9d43b636aa2f203b405f88dfc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f5c97c403fbd86c7e2b45236bb00e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c840b2233f7a486f5c51d22eaa7b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a403518082a083fac5860519ca39552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd7463684337ff9e97194e85bb583b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a96a9e9ba21100ed1cb1b7de1778254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0467ad86c5dd9c3a3513b71f879701a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a653e690dbd32cf8e741a914b4822356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee237f580a3838e2fa14d11f55d12057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd29ec6dc24be79290c18d2848f7a7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ba1a51cfdb92d5719994a70ca516a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a129b34384e79efa654bb243bbb5ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab80f248b1a1fb95100223bd9e6bfb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4835ad416b3d545ffa6672de4df29262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c58f06c698872f50f9f2f3fc7bf1663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f385b148e10ff45d3deec4e8e1f0f1364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92dd8b0bc225fc699be848debe913265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda827b129b31925b84256020b2c19066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30708e0bfa9346734f6d6088893a558b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ba9cba02709cf90e00bc83c6443ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c34db4ab2f6950a8d29b4ad575146969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc83c3cbbd85267c175519067d3d96470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedccf12bb5d1d99cbdb4c8e9f1448071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7249e7ddf537713237d98fb53fe42e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787a26ce963e9238b0b4d42d46c696d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244334abafe138094cc88e777548674674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338808ed07f35f158bfed83a96b010c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b60b2ac51dcc880b165bd8fa50fc476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413618e0a79e0fba207c7a06f8d9032477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d848e109a162ed84ba4c8fa14ea43d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330f2804606ffea94ea957e65d704f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8c8f57a309ee7aed46f039174296880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cc5ccc92b0a6644f6028bf3570b4c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd8bae4a60b578cb2c84dfbf17f3a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5c26828dcf79dfa08d80eb66c51df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b92eb4171549675707e8f62b5376f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb4ec6f31892885a9962c9134ba42985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adb0c3984b473bf6d11e7d6313499e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76dd7696925599d249bc6f93ffe18387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3cbea66161bd4ebab45bea22bf58c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b96da3430386f82ccc773581ea014689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c179655c7c6e6d56f465dede014baf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80953701b2114eeadb19b8054e4735e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f4184510f98605b8c21e9a468297092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5e972732fbbd53aed852ff582bff593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871bdd9cec82db7e02212c298b97da394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272ce6b10b2c92c84bac1a15f96c0d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772775e4d705a3bf663eb33687f9ed796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351917f2b67a216faba7eaa1d65f80b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2acbcfee700951166c5539af13b7298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ee5057094a1b8550605c2f42355f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92a178280ee6f0fcf5c2745f8069f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c090d64c1b4f8b1c87fe47cb5ae83e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7ba21652a7760ea4aff4b11fd9055102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3dc96f38a40e5a20afd6e69077073103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b61d7ed2836a2ff22515aaf5962cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f9f22462ad2b501a45693a7f3768c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec27bf2db43b6ab9a9b7f0c29b989a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c57e00e1ec03d057ce93b2410f4eef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18368286e5019e0acb02517569a6b060108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb929d2ec8fca18a20ad88b87d8aac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4bf1a805678249ec120224abf5a4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541293d2cc03564339b6e3c100f7a826111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8010c3f48eb23ef20f120ea480716112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c78cc81b9a3dde22374c62c2c487f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c7388a97dc07217621c31649626dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee1a35db847cc998399c331167f1fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0149c412ddc05e5d51c09c9f17c86be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587eaa7f4ff9ef3372dd738cd022c147117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979a5e2a2dc0fcb5128444e0978d0db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63554340ffac9366b8fec52d1592506119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4d2cfe3e4a4ce71a26a7435b8d896120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec10bdd3793c2bef50ff09d3a89b6fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6f7e15dfa8b832004d0ded8796dc9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff8c10f1888984a0ee38e118bc780a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f9bdb6c205a4cd131f57498462fbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70b58c8fdf2defb7b67297e80510f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6faa4327f92786a23b18ab28d30a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5079880bddc44352b155291203ebd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd4b7cedcf6f8ec422ad36d79c912c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47df413bc72a2f4041d6f4fb3269f95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f5a608e59feaf850d6db52859af7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213e86f9f445f2b6110536e0ad5b51d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dc1c68c207cfc87b3ff312eaf2456132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b654fe09775ea3ded2f8ebe13df58133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053148f2b8782b0457a1fe7da34ed8b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15743f566738c240fe31defca705b399135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e45885ec902a54730ff6b8daee3a50136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6487c09f607210162b6addbdb1e45137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811ab403c96c0cf2bd25f8bd72cc63d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da8f3c52d02ccb54090e96526c0d1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850a39cc49a08147d6b5e911f836619140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9531fbfe4d3ee550937357c7977340e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eeef4df45daaa09091e071bd47c9fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810d073c173dcfa1c30767799e18945143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755b32d254df36e225fe98123888629144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f2887fa3ff5f6f54e8bdbe4363cb8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb78a6fca57f2f06f40cd7aa7a23c59146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26f2b16961e769907cf18524e36b55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02574c60b20083a526817471714a37a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b491b8f51123815470af949acbaca45149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f7c5bf6921b91f87ebb6c84f94acd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715f79e1de01bf3bc69be7ff28e0cb7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ca12e2212dcd613c4550c2fc4b6cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb70083a356a83bc84f493856db635d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1dda21c8c96b57e0fb1b123ac2a21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b491a978cd87a3480f56000e8f872155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ed37fadba5b77af3221d2146a3acc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fe62212c3600f4f957dcb3d65e153157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31439ae99533254f9069010c330aa71d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b43a8d2580682731cb1b0c4e3a7a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dcc56670a525d122bf97e69255605160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152acf162507bc504641ab5eb6eee26161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776df2959febb5cf31eaacad7b9e1056162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f61be5d489aa9425b034ae1c66871163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490720863b2b93814451f937d203776b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c218e500d127f27d8c0d98f2769aa93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b25d8ff82e61fc8c3d7e42a47cfd7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50aff18131dc2b578c09fcb85e778df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5858e9e7c4725f8e495459f8ef3d9f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e274dcb28a5e3cbe252d803aa7d36c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a426f65f915d2ca9c81885c037f40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d8b0b8ebdf3378b8520d8818e5c6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62005c575dbea056d1da0ca8b8d1f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a90358e85cb6f8cdf416da491e702173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3b90a5c0532dea4592940e2c966a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e590baad223f1882741e854fb17afea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf809d4e778ce58d8fc0fa434278b8c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec45b0bc8f08d9802aa982b5e5d148c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4969dcc05a8d01f5931cafd37fe2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb132708d2f1a43ea66dc4a2a3eeb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9738af823d2c44e207f6a432683e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7d23bce46c73aa5df7a29cc3234e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9f83eee5b38662bc099c2fb6d4e4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ba1e57427436f88e045ae85488678183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28cbe9ed23ee5e1bbb9ce843a8ef62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8d900ebde5a9e82b50dd2666dc8b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccaeab51e2eed1af10f2808c8afec0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d379acd6df2789b9f641123316816187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37a932ed6c740c6792fba51a942f05188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e99e87d068daec537cbefafc84cff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2930807d1fa798f4952e18276ce651190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859e2f252844adbc7077398164ae162191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1a4c7d9065e2d1a126232309d324c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b4ddb4698e5b0766dac162181511a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb022537d1ed5128438a1f3a143432194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144f0835d03f16c09b7ade6284810e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131cafd74df5f194966de24cfb19326196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef63da558f3b404c70fb369b173088b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0797a9dbc42df272edd7074e3c6068198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5949abc55911739cd7cc037dd868eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d97661da2f27038aaf5cca73034e3b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73af6dbdde0335bb5adac943cf5f3a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b23614fc2235b16fa5c328e165f84b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91efcf8da8cb0a82025303c2c33445203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2382bd508d8de469a0ab914c920a298204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30f85b184a65fda761d53c39d0c1d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23201503a6d043fd812e565b5956f99b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15e575cd763567146b39210f6dc189207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11591bb0ee6ee7ffced0b036d121b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c8cea57b3dbf79fbd116be8caa6b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c06a1c78a7b9899f136df9abc8eca0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed61783f1a11421f721923778262f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce74fa784fd20126e998e711857ba5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43ccb6e21bafd19cc317cb6b95d67c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a163aa6fdf123dfe4b0d5e8a27d72214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ef56dc9f63ce38569ad76701fea02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3543e7909e33662dd47996dc5bea615216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ea673235c687a0d06825da91db5a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993627ce4570caea4d9bd08bd0d8ad45218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7d42ca8147f38028652b717822db1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67bef518e86d288049426999026f4c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54104147237096d8c7c1c7040109caf4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e632a1db19b38c8dc51dfca40c7994222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ea599dd883c96359d2a625db422f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d848f60d7b8fe89c2daa82b6eb494d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff0a4b81b9af8d8b8cbab394bcb0eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b88658aeb04adfbc04c2a42fdf27e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31360190531a6a8ef740afb6e977ab3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad0abe2965453ccc61322b128b58e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14a73208152ee2df9583c7a80f08e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab7f19c96e5bfadff9c0ded9298463230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079842eab86097333a83df212028750231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537898a8c6f9f82ac2a9cba1140e6da0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aac0c8136c157e3f9ad12fdcef47ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2080e5edf8dd46fe4aa35b8daf4efe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72130ca6881d886518b254c24e7cf4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8371d6ab8e92033f4ad0a3919b80a10236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85932a612a0ea929c420f11cf90f73237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e34abfa17439ebd13ce98ea288169238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed77e32596c337da53c426b8d68768b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fda7a8ed37e428e5e21751ece1451240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725dc4b5f03af70328f4381236ed4c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d36049b3478d5f26bf74fd6d222832242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5687eb77a899edcb2f40ff7a75cc3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be72e6b0836216250494c3dd12d5874244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fab59eb653503a0c16b0d1560a5360245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e817a45c7bb4c73f20048489275db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc346b4853d9f0bc67905f49b17ecfa8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d022a56e068b569e7268f7049b30051248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0c059a7265c4cd3ff3907c207afda249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815482f666a4132ae8717a4e0aeaff00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739cf1921fd1f8295c4749a6ed759a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd1817d19208a1b5b9f31add6eff0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493a43f9cd6a0784c751aeb9677eab9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489357ec80cf295799cd687b9815779254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25406a1bbefea0dd594647d3271d37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c11b1a0a01fb6b91a720a81e97e6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd236a36c45e03cfacc3309e84142be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e90c77fd030c46d255b9a00803f551258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc539410b382dde9c823f03958937c92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9255abfa7732923505027dc42b0ac4f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1ae69b8a03117093feb14c076e52d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d029ed0e3364b5ff431f7d61ba26b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836cdbf91c7f280848f0031047909cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33108d44629564d27ab7fba3d46479264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8c7d4f35a289631a8d1d046e36cce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9449f08d8aef857f4bc7b52b5b34a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3f3abf0b2c88ef91116051cfccfdb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f96387003e3d1e6a11621a0f4b69c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01187e8475f30cf630d80ff33ab890f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215b9a13c80c3a4c16bd49a7fa65d5f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a987c124b6b391a1601dcdaea4e3e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8db47128a3d4db21ff0ad6b046a958272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cfa80d9fde9d21711f0420bdf4703273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53b4abfbc539eecdd60b642fb22291274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37903112abb089f2935eb1f1aabdc59275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08554011526c0185bfe7b942c956825b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dabebcb93dc49ab3f8d46e30fed66a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaebe0315b86b0684d1e13ef2f81f63278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9baca0e4cc35547c5786c565e24aa2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9362cd032714170a3044e3fefcdf6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b9ed736021da845ef5364e432f472281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec17925bf805fd01d8d036b121511f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807878478d53c44ce158c6298dd2c2ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259b56afd522f6dee388a8c99ac7abd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765c14f4159733184e4ae3f409b282a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fea54e878f8ec0a2a9b7f957bec12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa849dd8eb11f4bff5bfda2fc43bb69a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046556c1af451df2a39d8e44494f0011288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374624c1ed7a5694d005139dfeb757f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a6444214759803e0668e2d79da9ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de426c747448f1bfbbc6051d913fef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ccce4d5851de6acaf7f7958b5e632292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f32c6826afb765176bd5b774ffa765293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6aa67712890261d3e3057a235d220294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebe89070b2c8896fd3bad11b5c4ebb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9875502056959b9f7cbbf68a2b434296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6bdefb9f86fa6ae91f3656a77bcca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36344a58a0d0d37774622212f0ed69d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2d747b74db4b157ce2f5a04bf91d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc1d96358f650a793d6f2ffae85bd9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0cef3cf919f5f3ce95d84161c0ffd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fbc4180acfeea122fa299d2ba540a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082d99be215c35abd63e2867dc6b26e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16ce241b1ad54aed8e9df156924bf5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6e668e8188de8e2f7343fbfdac242305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664efbca5db471d0c73a92a10032f85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0c7adbeb9f14bec728a57db260cda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046e1228ef1bacccddeabd23252c96b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5d0fed8238010ab50f79a6797aded309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af097b133d67c512131f74f254d72692310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7703746f404169e77b3e3d454f6a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393e0fe2f8936b08284b90e77ba064b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc68214ad54c2db1c3a042c214e0b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca6254f14ec535428afc32475a64da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969bf374e5113330a6303a9b40b2324315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afc4d9b0abcc9be46268253d868d61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0169405140bece7684db8bd0b5a2f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2e1697644b5b2d87feaaa85320e04318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14e275bd95c5af3b968f41b95448d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49212859cabc63be038b98ca13fc5bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf58da91a40f64c22d90074b37ec55321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b189dfdb5bc72b29437e179b259136322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432adac42e62cb4287331ebb053e719f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef547f45ef9ba4e6100e5ff5ff7bd4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129b09b666565636401f5fa27d3afa4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1280b50af2868f9add0bd28edec8de0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369e19ab9f2fdff9e326e178ad66e47327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df01b478546826ce4a55355e9b15eea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bcbc2fe142f268516a39733ffe9b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af237a2490d76c45968ba31d47be44330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428da0d3b47531587c16be8021396b8b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421f6a5221b8c013a8ab9237b875e90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339118591c9caf3ea81285ca6719752333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d72a912e90ce064dd45b05d2bb7ba9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e4a9af19e253a7c5a6ce7e9c37ad6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759081b78dcaa1196687c5f5d89f8d4c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1318f153787bca3350b41f1a35692e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cab6aceb858d1ddc73c82dede61d01338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74df08b3b1b5fe35e37440a3759e94339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8e957bb57c0d59842d05fe040410c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89923ebf72783b52560a588d8c638140341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa2972c2bf1feae91d32f367d3b384342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4643b5d0aca62ef945345656070398343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058a588b84aedeac2a1a69cfe036777344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6daf4aae7b5558e0044375c7aedadb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5c9921c24f103efa2ba9d56b96205346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65cb97969d1cb877a9579837e0c853347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b69ac745b1368c877198b898eae14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b98fa6ffd9cc79f5ab32b12b64bc9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813a507df369ce929b7f4399a98d77e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6349c7b52e54a373144699a6eb7b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f297792fc48544dc8e02dc1b6f3eb08352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700166f6944cd79010bc17f632aaa5e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fc5fee5a5be8dd71270852aef2647354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434886ca6f8d7136ab36f2eacea4f55355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883359a9fd154d62e9d6c69c20f5b8f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43f8a0cadc18e0c4bc60cf538f1ef9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb617fc6785bb90d796fb8dc1ff99c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38375511c623a026e698c359c58a92a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b12c37b4294443819d73d1a5a6f6d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc397417d5090f2da3a49d08846de56361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d49ec905e4ceb7ba66df8055fc22c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2f939ec7c47fa7e6dceeb234f28be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210df0d75aac0eef4869e9bd521ab25364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc2cadba842a2a97868bf69fff671e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc77ffad211dfb7df04cbba588e2b9b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926834200b8bc57573fb535ac0b312e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b0aa04c3710f94925b3e1af28173b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cbe505586fd8adf13770745608f63369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e596a3b02f2aef62a5f25a6d4a205370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98b970e828715837e36f1e34090372371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c01349a2f061f4b11c73ead981d770372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c3ac346cd1a85193467a269eaea70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf120d650059209e1b69ad03356d867374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1dab2d4526b81e77a260a18efef8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73316bd651adb9c00cf48c09fb74091f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48bbc4c498f2d67d45c5699f606e1a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7825e4a422f2d5827db6fd85c651fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ea3a0d9964a2e44fd79003215899e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59c20c4cb87a43fcd0caaee181a75c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d000cd2b5744953f6d08080516fe14381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9372b736b13b08d194ceffc4ea743fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c10166c3667afb4c90f83b6505e408383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6666e5fe0882ddf626807f4100af041384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238bdc001e75867fa0b6f278f82444d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdaecaee29ee304978e3b243645cc2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4e87799dad42096d8b550e61e62d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101ec9d31a4517d3e9b45022a63350e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d2226f0231a1bcbda43fdfdcb43f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd929512f05d55241b2dbd6bbe90bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d68675e1e17000af1e18e244c2bbf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a258843c4220aad46596e396d2bc8a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77531299ced9456d92515510467893393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485acd1a80a55980ae75404de51be29b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c7d14cc125829158045ecab61308b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5d2f2ba37f7ee324c98d092f1d402396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af495dc1b516e3c2253d99f13288b0b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fb7954266a45b870433c26f5e1ec3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f74482ece5e30c21cd826c2eb7a279399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50fd1248fe0b93a390758281423f90400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc947598ade9e2c02d13a00adc34b4d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d58e891008edd659587f406dc46dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc31b71a4acc201751a4dc5f5ddec19403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9db6ad39ff11d0eac6eb933a38fc7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b49dab63e82d326ce8dafd76ced6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9b06761d08999447f9ed1f00ba2ee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf0c3a06a0359d17cb316c25a920dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd71b8b54efd2ce609d4e7ea568462408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8612f2f8f7345e168f605e9444953f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e178dd8d5483ef22a7b0aa5036f6e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883e38fe235b211717c1bb453623839411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ca997d77a3ab47ee0e2989bb5e26d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf2ec5204b3c69c56a471363bb98ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740082dad7b50ebfdb524e0e7e53aeb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f586b1d6a9bf94fa8e7706dcab7334b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f20d85372da3e2b32118978bd3abf3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2e8793cc4a5e812c1a784fe1b2148417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba49be045df6d63be40ef664bd0242b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686201b3dca0de37c2747dde34ce0ac7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb4afe363c7c29490fff1ad734e279420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cd1d08bc0dfd51807307d61ee5d11421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057437a1920a84626846c3ce21d4d91422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44682c71943bb0b6c2755b48bdbd0f8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee08a131b8eea1097fbbe5a7cd013a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8678452d3611f6023da86eb7a58a55425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c70256b439a32f7ff9c7d1ea5ad40b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e6f055a3325da08051054da124ffe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b261009412111f5e244968821e45a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cad588ebf047039027de8bdd894e93429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c866c9a2da64407f4303e5c2afda0dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb357a808d0fc918a3379e55f7f29492431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582e66029164088d308d6675cf33269432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780a06a4ee9d87772c40986e23d83b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9f071ca530da7209cd2e0ae874ba4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fef7fd89903211805d74726357e84435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124886a8406910c97e300128f813488d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dca32f6da68880ea1539df59bf786437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4557bc908840fe0ea0dc29b9df88b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abac89827376e96e464646aa9e50cb5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead734cc5aa7c3983f72fc1906fb688440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4130e8b8751ddd80c6c9647ceb61b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18880d302e34fceb09a4e90722e60851442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51d435ab93255e2766413cdb6ac3ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71de2103c9ae37ca018398ad421b00444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fe5a8b85052ca6c990167ff974526445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea25a4c4dd9f7af26fe32eb0734bf24446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc93feaedc62181b0503b8001016da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabad2f4dda68d6ef2795aa982700c77448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d7020760e06b12bbf633d2c1cf92e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf056c408780b8458828fe0e4bcfac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cd8c0a19efea8a76c87d51442fdfa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86aa2091220c52f82fb62f6fb030ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cb23edc0ac2bf0752278778605675453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f2f7cca5dc4bd709b24e17cccbda7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9124ef30dedfc7904c2022896cdab32455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52635d37ce7cccb4beb96761db5ffa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad706fc5b308888776605b2ed20a728e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721364e26d55f7287b0c9225ecdc732458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac014724cf51b4e7aa0a01f2a81f891459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aadb5ba4462e22fa9de98304c5227f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ce3d4fdd83df37288f6a8e51fd847461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d173500c8ffa711fc3bb26adbb7af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354281ac26cc0287baec9a98eb8fb05463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd7bdc0e398dfbf198b7f0b7300970464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b17787cf74f38f94f35f922b6afcde465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20154f0653a48e06d683b3d6930095466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c442f3e7f864614bf2bb575689e55467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86523dd1dba8e13a30cd66c99efc9a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09753bd8ce6a2133f40b6b7c77bb0aa6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71bc199406e66f81a89ef976d35d96470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ac4a0d42da330d00aab62653247f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bdf30aacaf3692007e776cbd464f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe7d77d5287253a007d5c36b31a21a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ebcc4e5fbbb166ad7167ae356b725474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e1fe1704247c437791c8573adca24475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d578aebb62eddb0fb25d652e5b742a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca31a8eaf9d9f4736f8390c8050899477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ea47c7e8fe2135afada7b90d180af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7140d3addd85fe41d308f4eb5a373ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0005b769c85049a98f34a34f11dd52480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076f195fc5b52267ca6c0f70b3f9b69481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e0d39a85942981de36267540c1f9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c0773952d1af506aff887c8dbee1e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9b38eba649b7af61e79e88bd17779484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb86c63c2cffaab1f438f71c4071c64485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6937ebe9b1fb9ce818958ad53a6e9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d62335f4eda1a500a17df7f6c56cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06083349311c5b2184ba6a9346068dae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240c8e16c1f8387cbd4fcf51297f27b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f6505c72e20317bb62bf0d234f134490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723def81e8314d4fe06099dfdde4a1b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126212a0cdb21ec687fa884975623b99492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86d440328160b574d1853a663571b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6e60225df389afadc7b94dffeacf6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2d8887a60bf236eeafaab06f9bc80495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691d61faad88572d6a3af2f2f54fb52496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e86fcca12ba1630630b912f59bdaf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1b34ae77896bab9e12ecf1a047d5b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e040bbbbf54cc212d247b1c2bbf943c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec9188b54cd3e8f187a84dc1573fa1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2660aa44bb05ccfdd6e97ad0141da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff43235f15eeb5360c47502ca26d1f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd657635f048167eb52a6844da6baab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb80fe6e99d3456b2e46c279368dc45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284df459bbc7d3465cde27065be190f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cf82fcf6234f60cb11b4812b34887506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70a0d25627b5312fa8a78296a94d2c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844f110d2cac030116dc9c847ebcf83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c032724f108f0db3aabc38b03eeab20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750fc9ee7ee268a7304b2697f680b07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6492a78a9765c25150f8b7637dde8b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee80e1ee6b5ebcc5d25f559a78b0e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a357bb97d598a531d77c15447774f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6adff2d8e4ab0dad6cda4e35c2eb9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec93e359be7b68ead7e1f971bafe70f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b605d3f0b85826f3042177b26cbab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af47044e28015ceb4c7dfbf29c52a07517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4195342d96322ad08094ed8107d0a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f98a78a53a0fbe67aa60d6ea3b7de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bfa74688d44d765d6b7a6448a03e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6761f749f59d7fd0386ea60e6d61d36521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938416184ad9730bd7991c369351347e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ee4603501bab0cff57591f1da00b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d80618db3b9c6e3d511e903c000df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978e39cd9d73b50e07747a458611b13525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcff7faf5caec1343d40b86f31aae4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca29f67847938ee164ff5270cdac72b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bfe194194e075334568361e8549e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448e24eab15fa643d1c5004d2831e4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7e200add0f30d5a75a6a346a019cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c1ff5f9b3e0d59b8b5ba429594e43531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4d9a1473d65561dfa209a59b97f04532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310e877497ec935d18096811e2712f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a13f70340258d89629948fc3ec0d04534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7a986e8c00f94902a3251187ad6e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699489cd6c660bc0400a91c17baae36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb67df47cebe7a2ae4e63e4ee2cbf6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709da98a2f3b2fbe9c7c4d9c9088838538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0869c73e6b760579547a01b5a5517539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9b7128361735d78c9059e9ed8867e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214a41971cb1c5ef863c80ade06c568541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712832b86ca908b8f644dd9a2f3b2358542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1d0b3069e757178adacef6073e324543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072857951c47a20270de56c29c369100544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ec3fb9db444028fa8cb2b6ace9877545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1be17d12960361945e2e2eb108141b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbff38219595913586b533a3668a92547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8556f1bfafe2363a961b58d8ed0e85548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913893e8d8821da5dedf76bb34d31f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cc4abf2b637b3994142f14963a811550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78382412440513507b9e0f1254e7075551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f8030fc4001588633d1acbd9524f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2d2a227c0ef8b603700f99563598b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5c6d4d74443cfee91402332045690554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6d7cfb87bed96e8456ac322d03f55555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ec9346c93329bd8a664f87d30404c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770454dbe317396680a40f812b64b057557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76778109c8c46a3f1769339ffea8e77b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6530ee41ed7007812258325750d6cd0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35782c6b74660a8359e719f2ae4a8dca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd316928d0afb1dd7c7c2f5518bc56e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f64c79ddbf338c11816eac1820323f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c599ec6f667ad1bc0021887448cebf2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43d9e02c28582287c5fdd762b78ef7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85920dd5896c319d13fa91306e4f177565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ca04b5a4daca0076dc0c3ab1c33b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132da0ac59a0a8803604c712b52c4a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0d313d093e93642b8cae181bdfdf7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ebf05e45c8df6a9bbe41116c270e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6266564f656724435dc327f2fcf27570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c365aec6e81b11a22ead62e07130c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67536b88f14ae2aeb615913d0202cc02572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaaf676a36d3b239ab40706ce42dadb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca93ae9cdb046d8fb4ac460761cf07c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2958bd70ac90b05d88c6552eb863d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04801eb8e989178ad174172b971ba33c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84ea9e40a27f94f2ecc1705c89ec0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5eb1f16e5e33868ea92a562a85da36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f727b83c9eb2f571068a79fe18f6ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd03fe7b40057649861c2466ecb1c4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c4637892d36689a8459afaccc0f0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fb78419f984079f9a1e717e759ce710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97bd319fd099375739a1ff759c956411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892a5868f9f59f492cf86495e07eb4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953a05630e319735d6ef8c694884f7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dbdbe55e7f481a55d5406c3b5df1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301947cb5e32fe8e24a2cdc7e9d145515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1c2593e53694b7bdaf8fd03aedfb116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8545b5559d00341d331559c54b7ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587345edac8785af66dfb027fa6751af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a9e1289872d7d3fc3878f72c4298919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cdb06ef633e4d4a5ed9d48f4ced8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e23a1cf3a1922b0ebb22eaf082d2e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da3215b03742f5b405d1a58fc4804722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6510b8619c0a65cbb02b9a489a29abf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822e54665adb76e733f5c31c42bf23524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891e45d11346b77141d180361ed15b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a4a8f6aafa96d463172ab98e294ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79bbe23d9ab67c0a5d136376ce6de827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331f18b61d843f1132228b31c523c0928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a00c451a3edc22f43ba0b98d9ccfc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859973b66c4e1f218af5adcc0a712e6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011af0f0cad41f8543c9549d88873a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0eefaccd3f028dd40c7c3ef77797f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594d173a55fc1b99a30cd90a49ab05333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f8072c24c54fdb44662329440fbb534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2f812ce122fb80c7677abd62125fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142513d6d3a83b5ed2ec4bd1b4d3ef8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d9f7a6a5c67613be276813ecd976537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe327c2080983e1bb35e57d1d4bcf8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae934de4565caa9ffcd2f812f6a8203939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdbd85738dce093ff4a6c194abaf8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d170015a56ef9b8395820ff5f596fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b257d81912ad72b768d6a949ffc8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cebbd66ba614e9a30bcf04a185bde43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a6b0da3224cf0b5041c6fc80914fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec518004cce8dbfd2cd6403d8b8a73345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6d5093b614cd2be998b2852e0486c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfa98deab9796c83f5cb7c6809783a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1b809f2cd8b21888938ce89546e4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43c7385e9fbf31e3a468ecdd8fe82a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d467901b6208364b9e8c1f5a7e37b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71c569bcade8c8aef08ac71298221a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff9ee3069217b36ff9da159b2baabe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6553ab13b7c99348a14c61e338469c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cc10595f2897fdb1d5b2cd270e8b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a65927b6cd837dc8080d723dbab59155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70291fd5e58f7d8304c88a4ff2d04e2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddc6d7ac3ce5cf95f0a7c327031a2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb0ce376a3f4d4f2a491de76223afe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18565cdd1828b0154d9c54d5e475b22959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7a73f0556e9f86f07874e117ae35b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53fe06e4c94109094c5f26672893b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd708f2ee424834607b30c8011e4344962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fed781035f136648ccadb9fb0295a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8ebf867f2e65e4849880bfaa34bd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dae3b0a52e73bfef94cdcc39701d3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983097488bf732dfc57025a75836c80466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ac09a5ff59fe3a613babdb084e60767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa86e678d7032dbb631c4b2d85213b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839745a52d64651b4f33ccb62656385569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0832a034775263bad9696c13c6320b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89fd2da9d7bf00ceeb8af3525c271c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a217d313c9fe8a9d4efcd7308e32a5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fbd873d1b5097eecd6d6866fefa9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417792051e966e61122a4ffe258886f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46822265c59e6e8bef4e87f9729831a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e118a237f88ebf4f0e7e861b72579b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d2dd5032085de49f6bcdf6cc35a6377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755142d0bf14e4711445d6fd95fb53778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9891a4df52a7fc92e73a1e7a01161f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e854b1d2230e143b515f0160dbc5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67cb51f9153f59a4c94c720cafb32481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473131b44183abcbcea4d43b9246303482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb10a00e65112bfbe7f1872e98bb4a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8809bb590e23b0fdd4bffdab6a3ff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2997601c0a32b853664c99bcbce5e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac65c8ec32c71d9d68566722c006f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a41d72d0d27e35ddbbbe8f7d75b6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc7f15aa2e4d3b7bacd4eae46d0d0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10f8c3fd7892d0c77764d88242453f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438420e0e52aa6c7738d7d8f852daf1790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f1635121bc204440a1d065435200791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989c9f2f990d2ed0e511f01c96c9b1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1672ad2af47efae3a56ec09eb8b49b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0a1520c5fca299211ddebd9b6bfc894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db6d3815e490e3f54f0801fa3e558395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d7359fa7745fe628780dba796ab7196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776cb68ac5d38e8aa5af1a9ea9329cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5531fa31edf80af465faf3b6debe9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525affaf500c0e62997bff9e135d0e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f0b277916f52cb0de10fe06d12e72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83e4b4ab566d3689208f0677734cbc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a335cf4a81840278d77fce673ac35f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1115f1539ac4587133c2b7939d2fcf6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ead6dfd66cced226a08829d573424d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893167a61c9a922bf0e1fb1a6322ec6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07a66856665b2766ebe175a051a917106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d997d804111c0c254afdb038c25ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d5d19881139fc26cf350d3f8f5bda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bd7538b3bef7c5e33ff16b58eee93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b715d422a34315edb5455545c8828110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7141618a8ee780b48fe89a1a6e4ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d2559e1969e663108a6795fde4103112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1456a2235e9e698aad49467d06819113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3beb71042ee14e286f5ab95a88f27c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c863aafe8c587d631151e76ba44037b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45f9ddceb2ce3bc20b12838170607c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbae8b62e21a06f2f3fbab8f7b2de04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73b26a5290a073ea564923461899be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04522becbcc100da68e958537caf4ec4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed3a1959b36ee0ace2a359218a5108120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb6b4bd524930e5c42cca68832e9bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc518b453e67b7fadb041195e509f8a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340285bc419fcba2da3dae439c8b8753123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507971132c4895d60270a240257069a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266754f73786688bf7718a22a2d908b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15761b99a06be0639fa7980e7877159e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef75d98e2461a59be0c462ae9de705127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d8e0b59ccb6388a5b4e54ed0fa7a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600de2286bede921f5a20e5756d81d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930356f8377fccf2c654f784512b7f66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0a2f3f36351cfc4e23b28923bd274131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a272b582977d82a76bf29c18eca094c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea252bb13ced957f602994072532b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b53612881a4e0a20124aebaf509334134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605ccf8cf82dcb42feb5f584fb11ca8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67087eda99b0c6ac35a8c9a906f6ab0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7132904f69015d931ffda3dba2fc74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c919e70f74b7a94c88a1d55f6780549138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a8d95c41ae7299cbae8c50508d007139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea816bc4a7016c610b2f3434c63d6470140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889b3da36bc92e341e79224e7ba387e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bdb584dcae9882d90670138db1a6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19653512cc6c52fd418c3886aadd4337143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97ec5d6162ee799e696a2b08245174144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ef16b7592e19dfba343196f833b2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a88cd6e4752c650f3074b623f9d2c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12b2f66954a03561167295d6540e7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59667dcff44c1ff97c15b1810d7ac53d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760d8ac02fd4f3d26b5e1c9f665c825149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594e0ca7756ba9a305627a86ec781fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0db9b31b0d49ba25fe0161ca0285a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb99d4300927edb8f0c0cbe5c1bafc5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a977482e665dd64916df39d6f5b88153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd889e8d262cf8add5bfc673c40b45154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734e3af3901957c813aa38d7c0b49ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227530250ed5b1637724e96ba28a29b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabc8620a09e9f270ffc51e8887c05a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec138f6ab36023f186bb25188be952158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23abf2e2f580e052151333181f99433159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24266dd6318f0dbc853814c4fd41e31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce616e0e80db37189b3fdbab65661a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d7fb5d5599e1f8b7f855f81d27473162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87806718c070d11b0b0094dd59121eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d90fc6023148069ae2a7f375c69a36164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503abcb8ae686821f89fb936c72b0a01165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903f8bb6dfd742d23b60830e8bc7756166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ab4962c494af1c64e70c7106a8a70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8602800072c1cd851b37d5ba483863d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe2a0847ef440f81b28d8598953414169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656eea2818af0669a61ad2a6cd12de9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57031209fda8e7995bb4e00f9a1108171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af5999de589af36b8279209ee0cf09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2fda3881444001531d3995e272852173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02d6ab50659a97e5fb7f11b748fae9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1b2a925aa56950ab68b5863ff22bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c536631be4bd55005f55009906bbe60176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0021a8a57f012b99a87dc9d543a21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd98fd5d4fc274000a8019c213ec5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1baa8d75b50608f7d51cfad2d3b09179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bd7a0fc8125f5351c9a5d6bcf46bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc264b3167ffb05deeaf852dec3fb59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e50592a875c5d1d476e42b1e7a5b68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc901d5b121b4305ecb56c6d016afee6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb9978b505e811eab97b624ba96c78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45d27e4461c772ab44161895cd6d4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0a519ffb5b26a29233469a3a1b236186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cf56f0621c3f5ed7806728c3b0ea4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017f1c9cff3f7d48937baead4489aa6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3816c17ea4903c150f94218b5aad495189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cb29878d8c5ada552f982caeaddc1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be473b4978417375b98fef890758cc7b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc788c1e947f977436a14524b227907b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e4a096626abcd5dfe08689fb537ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79c4191827707aac1c989ba6bb4c75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4cf163f8946226af4d80555c6f016195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf747bbf9ae78b2a63e0f0562900dd1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a47a8d30c9c7674ee88939c427856197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0326f98c243430529ac3767493d24dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea610c5ab177809e84fb1dd010d915aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a291e22f90940630ea2fe9ae1f1be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b385717cbb0b9a76f849de34ed54c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f3738d1b0a09c595d7cc7dec47e21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac9f3999462cd22f68316aca65eb45203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477738bc87ceb35d5ff7124ff7c26b69204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7828d94c384eecb7af6f64567ebc6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c9556a582ceea7d108984f2b5b58f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0190f5731c3bc7d72df079d40cdb21d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679963dcee6a4a0346ba2cdcb93206e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2979130069d25403eb41c427f0682d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342c6e9c64b3d382f20059839ee8e7c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd8b746984a03ad88daa584b511dbf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdd5e49480e8dc75c863ba219eb10b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822db5bbf7e900b55baf16ddc343382213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166af5e4f9d3d1980404386ad21b420214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e7057a928c061c9780edec9ec831a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7c156ed9fbf98f3a537394721a06a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29146b18e7cb23db3e107d96a788e3b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e0a49f86ee87cb5384778d380e9ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974aab1823fc775b2548e22783c9b2e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ce1f7552c1c3f598ca5382d07feb5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd999df0f1f12669f62cd5f0fbef130221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f837def9ec98f900fb71dc0b1e5f95222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb31558a704cba9780c689fc234d1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55988f1822606a7705fca6a15c0c9e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9858dc7cc33b2c7c50578652153b88225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b952f6e97c5c3183b53e1ba7c27e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88649fa589c94ba7cbd784666f948c83227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85368ae0a87348768ff10985c3611214228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fc765631234412a4132b8a6d5eb40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efe817850228333428de463f391276230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa41cc28c971c040461c44feb4a4eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b916fe10d84c715c3d8d898e602c43232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3acb6f3a589ca528b2131f3b8db99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c131823cd41f208176ea14c0257d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fdbbf246d31913cb30cb8cea1f912235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2dc6764d5c9282c69b0afec58155ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3caae8807ce11ba647d38a404f7817237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc860c52237d5c0a87006ed45a17348f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c302283fd430e5394aa2aed518de79239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8c34cf3552299dcc145a3611c0898240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6b49abd6a997bf94494202e6ee87d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894189277aa2ea0fc1955e8598f18839242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0efe65ab082ffb3bcf1664c9f42259243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef95c4a947f3ff53a6fbde173778acf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ff75e87c72c1b1a2cea9377cd052a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669b91c03879fc00f523c654bf8cd8a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef183ac122d4ff54d76ed74b2f7e78247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266a55a847f39ce326c030b4177d994248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edd82e6fe7514f7907bc2cd1f1bb21249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed732e42e788c563f913f996460312f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca59ee37cc68638e401d07884032939251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56840fd086096737cf6f2775abf97c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa725561254e62e56711d0746a319536253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c632ed101a571fa0521f58ca3bafdc6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f71baf4df204f28ae6ce293d1baa1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0a78ea24f95278a043805de3a8924256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9054e1ea605bdd6038894f548b0dbe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09edd1fca8683aefc23e467e2db8bd9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7b23bbe669fae8e9221f50f0b9c7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c37ad0d492b9e20af051228ba828a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d04f40643a6169edfc5477614b724261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf649be40b8b35aba8d34f5d16975966262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735b06df86392131a4ad2f0cca81cf6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c2401ba994c5a57dfee7c437682b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d03d812fbcc41a59bf1a35bca081db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873ced0b40cac55e742007472ab0206266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ba2368de51e8a704978faef3e6b45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838b27bd486b74f6a746f6371dfa74c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb47ed59bbb2061c7f0ad66bfd1d524269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a5924049ece770eeb04aa57395a94270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db7603f3257b4c138d60aec4e1367d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83248df6e26846e91b3b863d32a2cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6ad0e287e48178eabcd29632ba655273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa6e7c9678032ea0953e638f41b8b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d2c9e2d27237eefe292dedf96fcba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a50941607da506fdb8fa791eaf1af1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a9c58fb20a64fc404a796a527d84d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902ee4db4269f1693e30b91de95a1fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3026e619b34852eadf0e7631b4e02c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d949e9cf998a7f6019c035c448561280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30d2e99c69d745c708fce8110beff3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b122b27321ddf7e789376303cc1e0ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b45e0d91f9cfe8ca841e6972ba7afa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798f451aa4948e326e607ab1fc11d6b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a4665a78acf18f742bc6bac5b70e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452fd7535b8fdd5638e26120ebc7469286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0f5617d575d9ce92d20881491ed75287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b701b9a58d3f5e05e0caef45fb0ab5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a16c4764362c4717a1e6233a29fa9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbae6f9849ecfcb75fc21479bc3a2c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a288c9b557925c02c19320b73319d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3d40230b0340abc86ec8995bfe86f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe758a4bb9ea5454c5532aa5b510020293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea568193d6f6dff8cb19f794112ab7ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd612d2fd28175a2c630c8be77c5d60295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235f498079a444f35fee1870e8addcc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741563705511f0bba5cf639e68445a3e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b9b525f3914b9ee55ad1e2f3ebdc2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99abdc1de9f02fed1a17c94e02348e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6e8332d85bab763b2ea2b16dd2436300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32a665b1b01dae63f756d9e9f75cd0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c7be16f79e876e2e28d171f15d6c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45779c9e3357350c94c34e9f314de30d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8ec8b02dc1af1b5c4cb344d34b825304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f45fa7ee220435af13b7b49a511d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ef49f5db1d6c8a8b2ccd11add42ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19238cac3b61c049ceb76da046767c41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5b5ad82dc57a05c2005e84a45995b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cf65a9920bf9d810f262493cd6f65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462148faaeeeda36c7b0fda8cb5c1bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2385c544d6532e7422f762b7a4e3e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a21bb5226c35aafc639b1b20fb66e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e0d25cbae02606a46ad2ba2b63c69313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb4500f829cbc4c0bc7a7d40bc20dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f632268e611b72f51dfe6f46c965449315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7be6345013a3e50f7187626eeeeed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3db7a3021346acc4c06f685c8436b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57283d6ca0765ff1f365a5f46b26e40d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd7a110a35ce1b7365e5a2f95f1d40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317b1d457c42afd6910d2dbc1f831e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b0c0375e8925f52a0df0c1aac8a04321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97190256babf29234b12ca0083c5f1a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e221f939b7693f245a5e5607ba259323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a1e1935f0d732ac4229edf87a939b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c074f61672df78c95b4bd1052d154325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866341711a9c555e26fd4a92a222ccf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c06c30c86ae0b2409230e8d7b1eed4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3f741ce68a671e7c7fdae85ef2a15328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3957dd4de6fb8a11ed22b2c1a2a4a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170e8945846c4e9c182c0a68c6e4eae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1f01d0aa344fc093da38cd39b9cbf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60f6d7cf51bd500d2919bd2076312f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23c59618313050b19708bf07d51de7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89d88120206fe4c824e29175674c90334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a699606317673b8148eaeab2bc83e24335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3e1a5ac27dc9f21d98a2fa161f130336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66f6de253e4614031b123bb6ad431d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490f6bcd16157a3282bd7da093c03d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fe77be525139bf9feb054712fd906339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc47cfafeb60ca38ad086508c9d35c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff2168447018b6013ce94b849eef81341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6ae49d876cbae7c1cc43318204079342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fade00e3c8371216f088a581279c043343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbeda0cbef437a56b842b11adfc845344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69c55663ce3a36f13f75d02996f2e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd7b6668e126229d64092e06da636f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb5839a27647bfc685f42b6c996d67347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ecf34721d58cd5ebb0de2f2d6b22e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba34bc9720ac8b105dd20798656426349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641837c0d3b802e4ecce461b33e4d40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42fdb1128a3fa903407fabb2b2dce4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7196ec0a9024b8810b64dbdd93c645352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1daa19c14b9c367936081dfdf85ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cd09a1fe0fc2e09d241b2723832d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960fe2f7c724e81c3e3498c91dc5675355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084c1eb4c5e7f3053c7f6445c557756356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b23abdc8f19e1f5d49f0126497145357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8b0afb909b64a87d5b21503afaf02358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cc003f5ca9ed34f2605a3fc10fcb0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef8de91849c800b220aac71fd38847360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3fa3e1a0d8f0b67144b27e54b99fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fab0823255c89b3bf35d0f0831ac2a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9162c6aeb4978326d8a189d09cdd5b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7e13d4ecc27ffa0d8cd5e0e286213364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d082b9585ef6f3dda566cad0405efe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96f119035dffa9aa0fa80fa0a46516366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407978515fe60cf84be542966ad4d5be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03853d470eb737ec8d174334483ba388368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c4dc111c19236fa10498d1dacacae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f7e67db6b4e76727107dbeaf6a206370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4d73d56205cd3b0ae24b5506d0ee5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3962b369f451b9cd20587e4b114ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7dec4b2e9281f143a595622e1783c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59b9e57632cf7acbb446d3bdf1dd6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0c836fc304c4cc25ecd38242e8e82375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7411fe7e0e49a8629cded63e52e73376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855f14ae1598a0ece430b6b9539b2f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e09b0b82e448d88ca242442ed9720378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4b98b0061ef23c184cdea1d82d8c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54ebcf8aca604d8bdb89dc3d947016380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a1937fb6d8c5b10e2893682dcca85381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cda2906bc5473e9a3a21786744d98a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccbffc7cddd6b6d2e7c99776e92726383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6746f16361582112d0d7018846bbbf7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243a8a813f2278ed345cab589de6716385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976af6e954b53704fc250edb38fdc27e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e93e7d9767a80606d2223a7ed99df7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8e199fc0bdd741665e5ed023901e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d470b5f289428c3db899c7ba4030a5d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9d3e9dec47f6831bfc93ed8772874390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8afb118724ea5930cb42591adeb7e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2a91cbc1f1ff6feab3b6f44855087392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb367d80e2ded8cd99a57084bfa3da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59935d25017f6336da4c73a726c62f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59703042af85efa6af32facef0f185b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f422a744234d99b55c4dd4258f15d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbe45ec0730683ef81cb6e871d245b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57d3238d5ae90d70c83ac3c7907904398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bdb19d825460a1460492e03b85185399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd61d100b539b62a69272b1942cb39d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4c919ba8c0a99051d35616cafe3f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa527af5808535ac82472107d4694cd7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a14229bf72f90127c1876ff6807430403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efced6f99d33be8e87a5d6708fa3203404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e940b9c8927d1fc26035c064f986a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea1eb9a1f76de3e731d6c91209724b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87b2505b8e874849b6051b8650ac46407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2905167ac8d424b543d14d0dac7553408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976513a731e3f9cc0971dcf9f7f50dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4400728837e0c7a53c3fd152f4dfc0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a8f66dfe06c285138787de60a148a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cdb5bb7c336f7b23a8b91584d6285412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c97795ca59e8accafb1bc3a2cd54f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056268bedff897b25343a0d6583f307414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e917a376c905de2f804d112e683ac5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6bf057ab2ad89a18aae29b24a5f71416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cc3bdd6ed9577bdcddd071abf1363417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d193a90eceb4f86827cea8e770f40418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f998d4be382581b31327db4f7d0cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f2a9b6b167555fcb3094e42bcfa10420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23f7c0e3a50053971644c50a261a9e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb356e9079247d4d5053c6c6de9158422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b820b71ba29eabb53352d84ea7d7bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14048515551740e46fcad05f240c256424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5346db73e29bf036b03028d4cc7d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e372fefe657e1066134e6ba9599a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf23d88edd0fa844922f2fb4d88ca2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc77c050381327ae2ef4649053cf92428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a554cb3a82f7b38e3dce9bd388b3581429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84520ccccf3080e04c99eb39de65e268430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed5e26bd318cb4747c808c360c4384431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f5a232fc00c90dd73f1b9a54d5eab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c20737e263c734227dad5f170b665433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1211619f9d4a7833570c178e4f79540434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44af35368b0dfdde42214d1c6341d7a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cef3d5aaa002914944558d8548b6b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a93fe62720f0e2bfc1bf0da602ddd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5be3e5e5096890f34e41a7df10d7ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f21fe4082ce00eb57b601cf3f3301e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb3b8e5e73255e5a27c10037fec27f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fd065870bb7567266a5f067d006ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b2d9e1b85a5f4e40d070e04840527442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8887ea50db91e3ee163aca9f76e77b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22470754208b343469534bb95a3951a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd16fbc4bec2fe7a289f5fb5410392445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ad6839b43e0ad238cd37ba5e4f8ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4c7ba73755bb9b2dc5db6ca5db662447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775daee6a239ae6376a2c54bde4968c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acb2c4a80bac78d4ec0fe32f2daaf6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cabdddeb033e3f9e2705bfc58f53f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558421b9498a330f01ed4e58783c31d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0fce68adbf4f57191554e066fb5a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1114dc179f9efaeefe277cae50aaa7d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af68a454c7b286942d18d9fe7adfbcc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22611b5eb3afcc8805d1ea2cc531612455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6367bd73feff90dfde1ec5bc6c7df2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5c2b2e2dbc0d728919942baab2659457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8522ffae54bab02723275a18342d1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2b41b90c7b882732db83d35e9c396459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45036c6523786dd8acac2ad4873c7e6f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f14c24dbafd3d1ed2108a7a3ff405e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76225d455b5bc94b3b9afc8e504cc5a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59d696b04e9c430d88f1a796afcedb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d818c87c89f001ac207ca201faaae06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f941dde5aaa5d4ba4174c2480cb844465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b79ce5dd63fe3e3b52d4c4aa6b7c2c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ef2905b4c310ef91b1283a5830245467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f92e7b511b1bc5029d6a2cc155a58b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c9170d67384cabe1da8ebe4823bd2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27a4fba39593affdd148462a594498470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e559d142ed7bb033113f83692dbaa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a84b08be670284a73cf6141276a89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b78425c9296f2c8cab794aa33d0859473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9439c4cff49cbd54c8f0545b8fdba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675a35056373f532a00b91afab139c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b95f1d158ea7f2b4789525ca0397c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c34474b1fb96e429812b899d7ef2e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b1b1abe7e5386af111114287a0af5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912de50ce5170e5a45a317c76028091b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3f4c9b9bdf93480ea30a3049b983c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847a0a0b564d49ffaeba2561f7a62e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45864054bae2b39af1d6d9cbb8962a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44437fa1142ad5011086cf69005743d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6695a8a26f430138cd12f58f8cb761484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52a044c204952a8a8cee2d26177411485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892776e3b01fc462613283309626549486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebe92c0cd0242f4df754f6d19111a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427481a15af5385480073e79af1c656488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94009c4b933f796f5f8d748479f403489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedefaa82dc33801396b7c0e50bb4c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b83592e9ce788af42416d1e7c0c37491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca7ade4d1db21ccab277d312fd7133492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f5294cc2b9f604205ac5986b8aee2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249328cec5c9662671a0b7aa1403a64494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4c0a20bd48e7acd67c3154a31caf5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5448aac53457ae1efd8f4eaff79c46496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228c0c7f11cf20d2cdcf1990a906f69497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e3a12ad2f16678e6c7c0047f17092498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38853d6abd1226da22d1e68d10b363499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9acd4649db34b3a155ec6efde5e6c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9dcfa5507bf0653c2ac8795d027ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35442570ab44b3b83dfa7872ba741b6c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c83675c07f653fb0a0037de37d5bae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5780f8c79243895656f2d1400f8fed4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462e6684c3a0ac372ad2aeafae45fe7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a5455fa9cd6c94563a40cf5ab0023506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63199fa352fa929b4749290d2bf97767507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b07de302c2e9378367e2348ddcf1c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa881e9bbe355f76374e93f06f864074509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3e49c14733c97629c61db39944bc9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8acee12c8039b807c415a3eb63c75511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae2620a6f4dd9e227ad93d93c88c14512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f244336990788c0b596dd6cd26fa36513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f050e50148c6907e5629cb457dae3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c32c2264c01b5b274614eca07eb0f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26502b7b725378a09281b97f39230bd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313294498ca08a95aa50b494823da459517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b7ba450185234aaeb23b8800d7552518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66320e9ed94dfb6f9c31eeb906cabdc7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616c5f118d2b59bf3e0792c181458c9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78809d500f803633e3f2286c30c3ee92521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02fe1038a98790a57a889d692fc242522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6381393c556a0a1d4e87bb468621e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6129a88fda441123dd288790deb2a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aec56d55d62cbaee122fbc190e4332525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1f51ac6d3af5c090c51f3c0723fd4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d67b221f7ae1aa64e38ba0b8d4d0b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba0c34ca12420b53e7f9d300ab726d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e16fdc5b52f60c24bca9771d19a88529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a5c196058185b734ac742f988edf4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd0809493184483653fbc051af9fe0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41c2f6e6d767a889e5c6583dadcd9e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7d83e86669cb3fbbc72bb6471c966533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50f88ad7300cb930a1b983b7aecaa1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b824d8101794f233316f02bba98453535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf320d9116ebda50a0c97f789dc827b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f6fd47a97f40ec3201930121caf75537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62769c230e5e96e7a91fd7e3498dd446538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cba904f0946be817c131e3821cc6d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbe3b7db327c5f0c089df35b959e33540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702594a949525a6e19c55b9d1ca54af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153975e51ae9f0768c454d449af8cd0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfd0d874021d8951396f4dd5546b78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1593cd83cb29ee18227b64186a6e296544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3d3a2b6d3984f9336e6bd8d944e5a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdf06cde87fa75609a6158a2a3de43546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ec664e3f27c6ecbb6973fdd4a0cb5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7fb3ac93504ec22f6c11c2eea68a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c6e282a95b09d053aeb9adfe2bb7c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc5db16ac4c6376623f1712c2e9978550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795984951f4194a38f6f60fd5e64049e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8cea98e503eeca0dd2b390106bfa6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d5a487ded4c4773d872609b5737e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb05a28f1ba90e83f6066045430ef8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081eef3ed319aa73aed3bae68d2060d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed439944d2180ec2ecf6bdb654c27169556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21931079945d2919d95859a45e813b6d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e331131bff0c9b56ebcb214667eb75558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973af9863e519311dcdec1ae7d073cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f3b2f51ad128cd2cee3bfe35e5f98560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726fb2e97e8d94271a93939b62fc4e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94de4195640cf165800425dfe32082d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb667cd22d5e3734ed639015d64b90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27647fad91a413107199f67efd85164564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3d79c62837a380a552b127755fe35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d65edd704f8077d6a6fca6a8a37ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c5cff64f358cc230a33d1cb691f9e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe0a74feccd3ff6b57123afdf848b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259b4d7154ca8cf4b038298f682b312569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031925d57743a38b4eeceb5d1fea07ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f94166e102dc06b9bcad9ae726815571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493eb102911a919cae4428c800ba96e572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>