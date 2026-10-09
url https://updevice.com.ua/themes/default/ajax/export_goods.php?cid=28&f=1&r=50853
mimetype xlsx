--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb8be794505b344eee4f939f9b9b631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156067c5f746ecb973c96ac03a4bb1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599d20be7efea91ca502809798ee9813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b1ce6bc106ed44809629f94ef81904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911255b57d986e28faa6acb5c630d2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce5c86d353aa033cc37bdb0477581f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8424c00c9048aa0a839f6e49750597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a674a7e2ace229da6c7835cc02f9c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee1d5e130fb5b00a6e15de86b8cddb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f28fe2e639695fe35d8af242455c9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cd6cf3bcbe735be853135d851b34d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719b472a42018fba3f26d909c9547a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d3b18537b9aa9273aca0a792c184f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecb410ad075a5cf7de0864a4fcb38714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036192d4d052250aca46e1e67b3499315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a86a39a2f50fe991832be143c9407816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ee6ca9ce65ca66d8032b03816d2ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d53861e620e4e57fc03a5b3f043a1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f67ad9e8e553f8e8c78ffac2d928c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32642c4bf0f0b43e2ad4078f9824f00f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a7d7df9c6ce071a27f597c4f8e5f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2323d28e35cc2b4cea6391257bd29cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ceae9ea90c1ed7e9002777c125824f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba16090789f705770d281009be985b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b66129d8c413ca258262e360a4c1e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51e5fc51484922eef4e0ca223493e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7554f4f755de2962555da557bff5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9a12b8fd05f3d7d3918f8bb718de628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cb5d04b15a4cad62ff16bd0555e3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501a12cec7d953fe299e1cb220045d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890853b98232d0e3d4dcfb7bd00bb9a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bc28a3d138b5aecb9fe2c3eac9dec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da93016dcf55c4ea216fd8ef3cfdc933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e92439fcfea4a0333d48df6ad4081d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bdd4d633e0ded5c7522ea6aa1ecd935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7bef42e4f1cc32ed12cdadc6cf3f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ec8712210bf8073dc28071be2fe7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848b2a0a08396aeaafefd31a825463f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de4e50af35dede5260205bd6c787ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f8a9c50e43ffb8ce4c1f0de2e212440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a392eeb618ae6297d0a356ba47fd41d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0e955f3d90fed6b899a1b3e2daad842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc677c1b2e6833b4b32a88bb1bf9814843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd72e15b261c5ca4948550e85aceaa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f100d7410c5d807ba9ed89d3e9fa15e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c9b72ee731e5fdaa54f723dc6652346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c7f0ab5b8ec5cfcf9972b1fd508a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b196fd5c59a39dce8c885ccdbef1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f7864556a25eb8f491c7de08c212349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de8684cb52ce364dfddb4fecf0ed7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151a60537e10dc7f6ed0f74d27bf5db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee766f34b6f9b5286f8cdc764f17c7ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d5829e599a4ffee2dbb147422d93e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad489a85e078d45f592eb80d0c01d9854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098a2cc318928c424f68a148d0fc07055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076077fa88bfc0ce7b1fe335bd445f1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2e0a1884e4be0c8a443f2ca147b7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d095976cf92a5cad3cf9d52938069b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c46ef09815c36100fc8c5e4298c4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2d50809fe05de30610a904d8413d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9f617305479f7fe4a4fd29788f1c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7138dffc632258cd2212afbd703a73a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ffc7fa3a3022d8f8d729cb2393b1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2932ba3bdb7e280eda8dd4429721064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff33718f2d76afd41a3b381a9f7acf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f618da7ed851eaf0a6e3cd1d8e05366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76a88dd63c2db7be408f724986adb167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705669710d4e78602fa7fc4e20bd74668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65117df00d9489a86dee97879c9275d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da26070d7bec163c66659554a4e1db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5450494ce170f2fe2f00c8009b97e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0d1909dfd807aff5a56d0ec615c5572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc326324b769bbffc086993751864e8d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af2af922bbf27e6b172b2ae796c23574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d089a878f30a5a5db5dccffeb8e06775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370e19b318f60687b5bcaf69f5db88976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359c459f1b1b1021a5989e99971561b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20905e9ad17e5ef4a3877df9c394acf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa34d242b93fc82fa5add0bc778896c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed8fc0fa134b69862964819f82dfe780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f0ac7b1a956698bdee9c403e9c3d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2034e15b0e9b9522808fc7eeaecb7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d1dfc5a73d241ee9d8e6f520baa5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f70c319154a12adcba010012f859d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2270e0cd253799600d0e602d4060885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98ea54a851f9e266f653d60b76eb4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae6412fe845293d6dc47882d9d630b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bd1a02086d057afc7e7074b4802a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63efc38cecd141bc514fb41c8cd90e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c254f436882a3854f6602d54714bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e452944bcb41585d05f0e81d31404491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18cb5eef7a7de8718cf1b2f056526492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59c2d8490cb3fb29e86bf9db186e6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f7eb478f4c08330f833f09b416b0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79f54b165f012e08578668a2b3804395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bc1a170f59cac00b3c741128aaef296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea8175727cf4cd1a0bda2fef75a04897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273225563a0914d0f765d102517ad72f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50d1bec76e65605c84dd65c16ab59f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629423bf19e3eae7e71181fdb7e4f5a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669df0c85f8a9c88a87a6e8eb366f99b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dd19a79595a374fb9af781fd2d84d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b4e6fcd259561f2897b81383fbffd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715b269ea8c8ecef8ab1a80a0994933104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9d6015112bc4491ab82769d97d4a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91213e153a925ed079bc275f5e2459c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867f054b49bf74c347022be29769133107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3a2cbba6110ab21c4badc15d537b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737deb25b84a4b72ff5e5daaefa9717b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0f60fef5cacdc940e11c07947b72f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cee392a00929d8cdb8840deccf0bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b223ff60b8a39523e0e7044c1f4e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439261ef1715d5c8d3a2087d1cde4c6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c53a570e5528899ce91bae04fb674a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19f6d4859d52b72f8d6aa275039d5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da116616f4ab5cc0e4db77c8e0d996e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33267a0d9777f5d5af7c9c3173df856117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b4e0583909e924997564eb9af1eba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340968dd39209a13eb055e3352ab849119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020230f25880961239965e0fa90ca9d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d513bb33a67a1a94dcedd4fe455d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bac7c1346ad45ab794e1209eedcc96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077f3f63bc1fe8d152163301070ecb4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6172a0acd6c3a307f8f3abbd9accea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e096236a1280e832c9a7a808cc87e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c9cac1205d974965ff9f6ae41e027126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010fb9c404c6fdab24be6eb0c0bb563127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec215a8bd5ecf0036b41d94023078bad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af598a9bdeec033859d12549b412c03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2453fbcb517bbb89e25564e860d36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b28ad149eb5266316609f614bae106131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7a83a87beaa0f63c4f6d153b7bfd8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2119299284d663b2f1ba884ff7f6393133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a80e0036df2ae600f408c5530163b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490096385468819856a056822e3bdc25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc51a54b279459c25c5dad84f29656136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46733991e25f0126fd498ef69554a20f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8cd00c0a914dbd522948c8b6c632a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984eafbc015ccfa770e185e26b7d4827139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648f03edfea1cbd4cb92d293e59a0ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51bbf108e3d21ee1fa93ab3e34f45f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a741759221acbc2e58865e1aae978ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28dec8e26e059efedf3022f507c862143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3f319c70d5d0559b87924c215c33d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7dc3d58e6e4e474dcd7b68ff942d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c075168fb353ed667d4c23017d4d4f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ee46dccb483d2f2caae8d5cfc1ba2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6629502ab713e1248986d469edd9a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930830ac9adbe3dd44d49cf610a3af98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec1a0edf7949d13e164d3384187510150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26999a06392d14a4cd775d1c44a301d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2557d67ab91f6db16885555913b7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bfb1c8311cac8798d977bcf0e244e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859b9913b2989f77ce380dd383b52cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0922ee5930e8bf6913fccc56661bd0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921cc3e82b1e69c8b541518fcb03fae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fad72f545ee2cea606c5643dfdf3d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c68b738d9062cc37e335f50511d60158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541338d035e6cf089590708665861e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad759a3e728d17eea0ea28ad14166ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2d8b0d26bcbef29fc7a27221017e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140794cc3bf885800808ad73c23de9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb088dcb46978ea821818de8f494ce4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250300d32825de3772a642f47c50dde8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ce1978238a11cd7a7372513f8c3ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf213125fff86169c3fcc0f2809335166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d93a8e9fd668fe0d223fa06ac0c804167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559d1a4497b5d507097850e0104d607168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843228a70aa8f7bc882c7914e4dbcb6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1017de21c8d7a900bc75e02f98a53ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197508ea44c715ca19ecd90829a2d7d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe146313c4978d28000fc851a63af1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f5ce0cc98574f3a9bce278c74d187173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefa3218421170762ea94eaf366b8d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9501f55e04fdd8391a501a8a01e8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eda3e125e5e83c226e77fd7a5d5b09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2f9535981f234f2d6a8614b9e7bf4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c73970d7174d9845aceac69945b501178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51bd3e636587b00cca409a43277880179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cb03a3e29013d7f2d59c10bd25044180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f59ccaba29992210ada0922b2810d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e2e80eac03dad8cb4da6b64c2934d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efcb3ba69f88669da25b3bb4398a87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ed877309db03ecb9e060cefd0c221184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91f2af526b2264ccc26b2609689421185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0683dd94602614f19e747416db8ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f493fbc557287527067ab526e66b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d957c253a08b96b2810cc682b91cab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b6d4b5009eb9a719c560e835c2315189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a07c2ac57a333d8732a8181debf3a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bee142a736c8380fbd9e5d951a7d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a60ac111096004f250610e0542232192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe501fbae6a297b366108fb32c9419e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415de022b9b6e5b57b3c98d3f7f3189a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d826575e3aaab8c16c281145505c3d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27ca6c674e7d25356993a69b5a5aa2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20695f5d26ef35bf035d7579a8d12a66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078c2d1becd0bf9fd7e3197e7713321198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e893759ef39f6d1c0e1022a52214306199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b846ba71b04faa24850225409d298e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df5ff17770d1df96c35da3a8ef525c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e97920dfc8fdd3eb069ccaab4c6f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5fb12ad865826a0af1815f9c732d1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886db8955edee5a19089a1e28d6b30b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e0a9085ae6dede3c7f88ccfb4b9e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e968885bb17a13232898a771a13fb91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef1ae8992f4eb92f2f0b2a9f6c8ef6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb794b9b1444670071e8eeb68789216a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7971d50b2bf5f1443cd07f51499db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782e1722109090e3a1c1522cdefdfa1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a923ac84450d6739d24f8ac9d824a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a7e9924ffcddc2a9386bcbc7969c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186b07d61febfa57d90c491639f8358213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f58623274e9c3f99ae2e9574a692d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fee0587edc52c50553388c960f029215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee328fed0fb83158a8ee8e225ce95ce7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baa7f54f1d7a14682075f0266bc911217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5c73864f5f1963608d8460ea4144a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c6aac53343160730b134ac805a10d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047a5e3362f18fe7699a73f0bec2852220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7e609b3ade4dea995215595f70b13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d10ef02a2868cbfaddf3052cba6539222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92c831ab59bdad00273217f1c11168223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7522a67797fff6b7d7e9bdcd4facb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2500a82653dd3cd6904c09347b655225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b8c047a265768887bfba10f442dd4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ae36ff9af187da5989e9c45aa7299227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24505c2ae6ced43881621a3c90fa88e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1946982bb39004efdff130608bc20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4ece9de6f984f0ad871d8cdf6e9d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffdc913008bac788638aec6592a7e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7132b888cfe5e431d4c18a05f00bd1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadff2c1164d53e0dc457c6502e4edb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529044c1d47aa1da71cf3aa80e33eee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbdfc5b5d87f3a7799068e7b2495c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef4a507c0abde497d6c50a0b675270236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdace474d6716c4fb77f0d78e361cb9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f95704740bf8d9a7395f7874ca90a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d132fb3db2f31fec8fc9145f145121239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399e0af57d01e7019054a6db51b0835240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e27c74b3e9bd38d266f000cb92a06241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62455b946815eba50a66e732800a245e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2d38029b44774b5951f96a31934c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec41e3a12342cb227ffb7c5594a7e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd0299b9a1d700e9e0628f75e61fad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8c23c2dcd32d3640bc6ace619415e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e91f2167a9b6a6758e97140b62c93247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf743525332ca28c010f487f16016d85248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca88344b887d7fd0907b2c0b4d49f7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec8cd343878c68454c358f1bd2fb7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd704b377c833976b73162b1f1918af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0162fc59036cd561c7c73de6e5ab8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d396f0038cecb313a9c753a890e80cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07c9996c4224538c724955a9d54303254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce09adb27c0609e3b76fdf19509742255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c23af794481d1f1f74bd0ac732e0c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb719c22d9aba33346c6cd6293ee62257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7d55ede31fb9853bea6ca1745684e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba712ddfef6a980252d3957962f910259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bf21ecd6cdf76a7782c040c58a9ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8954e50cd14281117e8eee2794bf481261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c789bb5e4a94564ab1513a213eba4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf16d8e3db49f6a2c03750bc868aa6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472a14788f8ca72af7aac59573cf2c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872085ef724840d4d6069019a7d7826265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b962b2a1ea1c888c21b701b4d72ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce68014f36b5f641f2743dae62267c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c41d18dcdc3bba5c6dc6ba7a60c6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc605b78b5411e727c74a1c52da20e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c4577e165bbb94955a448391dd212270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4486a27f665386f8ffe4107fc2fb528271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c289c2c25ffc415585706bcb48b7498272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde5405b07499e07f5c1b2bf9ec77f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe68f9e5f3643efb76e25ac8ee72107274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263383de5a4c9a9dfc8926d93474f71a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c37ea7e46b481eaddf00b4f8af3d10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c280f3dff568aa39e998c260e7c715277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8d2d56da57ef6aed7087aa77aca3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a1f3c98f9c5c30bebfe2f5e07964e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee8e023662746f83a1dbd7a5df2594280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a811261b4cbe315ebbafd59615fca4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b083bb485d59bf09b7f95e72b0f5a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab09a4323c2ef78090751ea710180b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff16c421abc685f6cce2f859c4db147284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953792682425f8eb978f008f793939b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cd11cdd81b5d39f2fd2bc92471ad0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df065a9d645b84539235f5957a9ed7e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73e86bbd67dcce675908c49edc54a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb3dea7382c9c044fbb230a806072a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf95b21c6b10ae5ca93cc2f14413be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748a4d2980e503b758331bb995c3c09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730d90a67aab8cf59964cf26c43d176292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5d81ba148350e43b84ee51d30bf3f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a7d6837c6c684289915cdb67e6379294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a764c7a6bfe8b0c729181fdf804237295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84229b87b77b4f5708dd5b52260b243296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685ab31b5d6027ef5e747a978522157297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc35bc200c9eafb73ca27a48b7c851298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d2eeea7d1b7a4e387537c784bf525299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee3d0378bf2418dda34c56dad5c30f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486d8c13539d9df94ba1842d762e707301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fa0d6d0bb6b519729555a13c3e775302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06001d0a0cdef945c44fe2b00ff6c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7468dd734b9f64fa49bcee217d16c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952fff81ff0ebdc3baa93fc6054c0b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416ba0d21108c076fa9fdde6cfbf175306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500db840da4c646f64496042189589b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf516a93c245372ae162755f0ce6cf49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d835c41c7b1e6e32fd12d2d7dd0a5f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090571d30c9760c3e4eac786b3e8c62d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c223cf71a720a16d5d8ec409f2e143311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576e8640a2e11913babb5f300a47be4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384a1af4741cefc61bf1db76a5e0f7d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288794336b2272a624783ccc7e8cef9c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980da83b8f307fec98cb1cbf7ee71ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b4964ff88c5f8fb2ca7b38da4bb44316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f65802ac1043553222cede34f5206317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc69071e22e1a3c706af3850bb9b3d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b1163d7dadd6b0ed34c4cc599aee9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d1cb7baf11ee6ab81730d73aa7bab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207e32a7996ca2e360487a0a0410a9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f688ba7f59a7c67ddef9129d59e807322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6e4a0de752f77f4c389d13aa93dd2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c226a0f8c91ccd72e2b75ed78bddae4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e73385950d43867df24267c18e9457325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbdc07d17771ee73af2184827f2c17326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a760736eea687a34ebfe1099b0623e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b0cad628aee7c212fff2cb7bc3075328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55792930c13b1e94b716e6a86e6c007329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8892ff3bbb49600875e32d7d04da061330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e528cd8c25a782cb706ec465d11481331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e05be454550271e0be134811f3225332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21f65160a0c8a06c99e01455d7fc8b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0928bb95a973de245adf475d2ff3a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363966ee27bc026288b1370c6cbe143335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac695d1b7ca8d05e566078afd6b41c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1d93c0f0f5a5d67f7f596ebb74531337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d634da1a7832e181349055bd1ce2646338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72224a898c203c4e18368baf7a9243339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13ec7721530bc9cfb8caee5eaaeb56340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebd7629edf8dd1b2f71c507ce4b2fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4f6c48585090028c532c2a14f2eb4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb20a2e310dba891c022f7a49170dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3abd3d36a894fecb93f2d99bcfe1c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01b427dbb44eb395cffa9a13675f4f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2aee393e0a835774b8a893bebb5c58346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c421083785fa2a8ee3d1c1af6d6976347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d266b25c1a0854188fee165b8d449a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b23af35ddae7db2f9ac4949397691349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158a77b61e763170918fc662a195c8e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c026da8d9622a0baf09025e3aee2af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4242ddab384f7d6a55fa51c607e3a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd89eefcc6bcbd5c3ff402a7b4e9ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5530782d1cf738023844a5389ad84354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664b7d9a405cdf88b1becdea12d09d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72033b143e327871847d5bf1f01bf226356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37762ca85929ec22a5d9a05a171ba1e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50712846106826dd9131b9e66e2d04c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30be0463c32c9eadc3b21a2c2e319d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c095b7e376170250de420d56b5963d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28935f7949217051cf6b535f99a8530f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c6d734f68cdaa8c43d457945fa338362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8148ccc7647f93132d92f8a7bb6e7f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035307093a0542b0f86d7155e658a65364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f34a7c517a1e0931e7a2631fb7980365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704cb6b3a606d6a37d228c407016a74366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e6013eee1a23fb96dd0818bcde3f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5efcb8d7c24c91daa7031ee28051f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26ddd75b58d75df597e874c76d260a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5596af8dc0477526ce54f4d8a981c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5020b700214d12e4e16c965f562f265371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b2024727bd589f2731ea9b6506549372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f4f44b198e26e8aa53a167c12a393373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c4ad2b7b344a838c5b774a39f9301374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43fad50f169b72af6c615711b0a919375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986378b7c356c9dc975ad30361d60287376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dddc90cfedeec28cbf9d029634b9c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747a0bf7e5e0c6ef6a5c082e69b51ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc1f1ebf7f2152b9000861f226ea1c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3912d42d31ed20fca7a6ad1c81e1c22380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d0153d2997e20f5af8eb35cacb77d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca911c17547577cc03af4b5fca75ec2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7083e509b73241af5ff09d86ed421383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf671975593c48fcf16904070dfe9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7363bda53d65fda183f4aaf79687d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16796863626030e8d9968ee97d68e14b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8215ffa66f46a9ae8fb4ec277db67c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a06a7185baf86762b3b939a6b8249b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf372d2363e528e96da3aba013eaee9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e65cfd6fb71c85fba383f7264bdcff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919effda1e855aaa65596aace980d67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39395da7f82794adaeb955631405a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9814e9e70932c38a6014c8b2f8daa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971c8d50950b821133ffa22e7987f3f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777834f96f3bbfffcfafdb1b366379c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce5a35bf4c6e61fb09246576fdc5ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7113b1e0d2032259096737d8f9b52b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55269d03654981aa13f8f87f985559a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297629abcee9d7ce89764834afc0455a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535a62f805fca8cbf2e65024c0713c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2d545e5a401b01ea53bfda09e8d3f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f9d0d8f35ded11040c3f462053f98402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf163b72b732920b4b236b9d17aa4c5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ca309e5fd9ab4043ed9cc3d1a4f8c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0d0c4618ab60d2c06c37bc27c9b33405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fe7eea693deae1eaa448274c72a1e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f3a16ac021b9834dad6eaf878f805407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146bd6ed07db2f22e8e47d2e1307a1a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef54295302253f38080a0c4b2eb0cb4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7ed9a29167446b183d6ec48dd7bd9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a62d94e2c59a88cc271cc2856cbfa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd8d40bd29fc1c7a31d3d734fb3699412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd936d9c4f3f6ce3b4881c5979a1d7a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4fc1376d7a64640324f04ecff8a4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b68fac662d797c4c41f383aceed14415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec457c904d2935422c5dae45295ea1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49d0d48f843f283481462ab6317473417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cb2dc570a34af3901ea7026fc623b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48780b44a091a00033629d3ef457d9d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dcf5d5ceaf356579dfefb15d10d01420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ff3d2e6ff175862ee6312028e3957421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f70ee9a874562db643d59bbef8a673422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96bb24ffa44cadf575376f8144ddd6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370b45cc9d6e1dabe55b3829e2ce7b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a906da9befb6ba0075d32ec11df67425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a72649391d83431ed779c861dba41426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267688c22d530d92508a43535987b53a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724fcb8a9fce45884506e35fcec2cf6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403e5a5cb10f0be4c2b2b5c7ce52e62429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d173aa713d13f4765e7338caed5c33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76becdcd16f17f211273ab8a27ea924431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60676a5c1cdeee2f23e44fd757b0345432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b860bce59979969d116e0a3fe7db0d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031217bec11ca5aaf0529d7e53132e10434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b51a774bf1577fa605e66327a72807435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37266a0e624db84d601fa2b2c029e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119599350ede39c39e3dca895a8bc5d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0025e57dee080352c5cbb7be2af4b3f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b4b3c6af60c462a3d8400ed84cbf9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7485046138433e54f65f3f5ba230e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a09f9be74a1100fbb8ba3c7ed8540441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cfd0c28269e4c8e345babc81acea8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8115cbe546ace7547577d7c9ab62b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffb1bd8927c6d49dfd37b0e669bf65444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27aae201870c7a8ef840656ee711257445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9cc3d3c2ca63b3b2fc394d2efe027446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b86c516078187495c39462d0a9fc44447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94926144d4f505a4df684cecfd1ab77f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9becad8b9c5ca52f69b85accd54e608449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a65dce326882d9d3eeab288c120ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce35d4de37725273cc34f58a59f63f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07066b83865766e504476a93a233b264452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694023902228ff9f2c1d74938a8aade6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f667ecc9b87c30d9a6b826ebb29db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc26e87db512d5de5447e44678bea29455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5e68e81009deff20da29e8e014e98456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63495c0ffbd9f3cf77f2873de2d75395457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a868b4010e3a1aa7c5326b489d900cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a46958d4b08d5b1a86efe43c22b1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e627f5625760e17f7a381e19106300460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80c4876ccd0a52e62da90b2c0b8e97461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac137aa245877fd64f2fa9a10eac69d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442dea41f76b6df66229178dd50b458463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0eaf932bd7be4b45b7200bbeeda50e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbc8b43976d769a6ede86d6102a2e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a1803bcaf112d105e57caddfb2fc8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98c1bb6725bd5edd5a188e1fff54bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3545e3f8efd1d433f5aff0344ec9d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa004b80c9de34b5c45bf06b5f5a85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1c6d59ba30e81c72f9fe7c473528a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154a239322900a8e5fcf3dd98e69114471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef26c9adce508ae5f5f899e63452605472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc825130fc29b288392b32075251cbd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da823e6be3e26a8e4014464495ea2f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d32ff0b73f7ff5c2785898292b0481475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40aa6b725886861e8c74f6968a29c22476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978027cd286649f38e7034702bce1d3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea34d4fe8e3ea0526c2cec46f26363d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c265f1a35ff99b62d25f17c118555479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999da67b587a34b29c8d18476d8c2887480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417bc352f0f61720d994610bed21c6b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca894e4caddd4275cdd4c76200a25d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fd38efc6ae9a993089699104353af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a79a82fc17646d70622767db249cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a978f5d922978429f1d1b92f40b16485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd11e8eb05260575ede39ae1c21b8ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63283019c27259f3f0fc67996847f50487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb74825450f98e39f957f47debd3a9e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9099321ac5c89090dfa9950fac356489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecf024bc7ee09ab7476f0849ba2221490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b773c46d337e3b8a1d7ab75a2cadfa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac191b0d3356cb71e420151954b7e148492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c057f9a6d6a156e3c0f8fc272aae80493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78fbecf4a73f8b0992f737fbf4f92c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836e0b12d75e96d31eea1549e9e20a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037672415586c337d47e749664dd01ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931db47e478913e35f5e8b6e4c175a3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4daea46675e4a786c9a93e631c8bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef8ff953a55b529c0ca66397dba801499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae667a1b39e0f19f941c69c61cf4762500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f252aeffb04f7d2c94bc3b162f0174501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8eb3e647ca2f0509c6e7315b79ea5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cd580e10f03b8a4c46096b4ae5cfa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a09a611146a0811d578092aeabacf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd09ca9b8f6961285e57086c8e7bd2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424ce49d94f59b49647b6f19ff0dbd1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158294e2bb081deec1fcd1d0ea98e28507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98dd052af4ebf0b24d0fd8d7dab481508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff91a27af625dd5e3d3f5712cb95b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f3756d6ad157a09884b03082023d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c899dc859dee57d84bfd2f32a24409511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f022265dad6f845f68ec422ef6d4d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3029bdfa413c71f3c912fc177f7983513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d46df6b73e09958c692295eeaf231c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9830f8c2f0be1b78f52e56d2f707f00515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177edf1cf78a2d460b0eb5c88cefd0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902f4dae6f1eb30db3df1ea164cd4bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53740248b17db858d0f1c9e27744e95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286caa795fbc9049685a59a06b4c25b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bd20a146613e144fdb35240010ffb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79522a04c313438cb942a88163574955521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b23bdcf34ef4ca408f8d11acbc75e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820073bb7b614e94b3e119f7ef28a58e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d90eb6a88e21a1acd99869f30144c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeece0b74c9d08194ad40145d506d78525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea792553a3c1c84063416f373744e5b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4689f737092692894c03e00093e462527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c535cd655ee5f0f768c6456580d84528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438afbbc8c81b503cc5a8b58b48260ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b3dbc20684cb4fa8aaa57de52a034530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050b7302569bb8fb2feb527412a9ae4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee246da2d6eada80b599c8a5c9ffef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce9b5a3ea329f344a4cfea8de0782e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3615104fc1282c85c9d4cea5dcbd82534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb4485e9b2e87c79873a57cf583cc0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49b2f2db8eb16dcc7015e6ed0e34ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a26b7521d5d94a4b0682e56e156ae1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c7fa6d4206ca046e28ad92c7f9b52538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4de37e9c30f1697d5e15425f89565539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2698893b814455dfe361df6248d9c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa780cffe5572ae746703304cc4380d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499905cd1699dbd00144a115f83a0cb0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f66d1c8403905fef21537c5167b44543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafc83acedea3393a3fd86471421151544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f347a8aaf876564ee3623822b56035e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a2a567f36e4246b957bff12b08c41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03af13a4068431f8e88bcc867154e01547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938bff5972b21dbeb05481f964fcf34548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18e618e9ebbc18e34bf960143909ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac409be5f70eedd6b242fe1312059c04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e173e32af9e63177b90740101236744551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ccb90c10e149ff222831a6929dfa2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620c8e8ce0d5a188bf8a417ca424d8e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f5ac19e8e3a28ae788ea21ee675c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1fee756f2a2620591b84d006adde0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967d681dd4ee91e69acc120ade3f1fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f986e218ffd7e404018cc761cc033d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb0fac7d84902dce98f4839eff67bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8910ce16dc0f0218f29da51c865fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ed3782be5b18c61a652b4eddace43560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e95e03d6c4393541fc3494b071a7e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d9b2190c8ad0d9c6a66b2e6663f1c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34c9b195192a487084f502d5e0692c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367a93825cefaffb94c84735ca7b34f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902639a215450412e2784b29f56614e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21826cef42ce5f7ffda50c1bf384e2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf22ffcc9592f705176d246387a26d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a7423eb7959c51f18395910497d9e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e961e93a12bdb7898261eaa8df4b093569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce7ec5ee9850a0a045cb9a3df3a5c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8510cc79be1b9d8118359dd4030c73571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819854295822833ece6b3e575473bf3572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d43e9c8bb4d81540698c9fef11f34f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472bb64f085b61a1dc84d4edf9916772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bad09047886daf7e009178961e4603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce4cdfd2970a6c0a76cf097723c32b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27970d1864c4063b95a204bdd33f62755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93df676d5b5e5b346bfc28b5c9becb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38249c99ad7ede1ccabb9aa92a7acb57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a315f88377aecbaca229c5a713c50f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa284aeb66bba48c070e5960c3eb4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bfa9af781118646c5771c41cb67bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb02b9cb7485820f3c71f6320bc913411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6c1f33a83c1998d202b8321c903f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5d9d1b6497b6d3ce57bfe64bfc8c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d6d75cff97751ae54b5ece68334d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e58b701eb6115f1af9ac692a20de7c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b2aaed3d20e9d0908e74bd4b34bd216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a2a4af2c881918de37745e9ab90c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b4ac890083eeee2c1b96546b8ee2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086ea94bcc25ed6a0211e9208daeead19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd284a28e291417eab700f2e8c55d78120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b922be201643ec8f01a156b056d036f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5655fb093a3e61736c10ce71ea677bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7604485901557fd6866906dfd0668523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec31dc193da911f357517d230d988d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907001108f66ab0f12d2c2e5707264925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009461bfe02a7f57634feb990cecc4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b90aae12c4b746b880264dc25d77027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163ffdc9af5434138f452adb1ff74b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff4bab0848f5d09e4c626cd374b86629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa003b59a3d53489166524f5a7bf0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1025931c47b06bddcb26698159a1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09501ffc4c71074f34046d92aba181832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcc4e60b699ff0265c35829707347933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d377e4af078367bfb14b149b3f8e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6899d6b9b77d290a99308557a944a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560d4a05bfb501c199fdf7291c25bf636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5b345d03cbc62a9d28607bd1cfdaf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9c6132b914181c030fcfbf8e6637138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39a1eae2d8886166bdedc172f0d60539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fc15cd572962041b424796109569b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09a9830e53bb02a9fe44e20059773341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edde41bea4a9f04baab5cffd28f6c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9aca30825c93fe2440e8bf4d0fcf8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcff2512870d6621829a63319817cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ec5c51f8a020db0b2982f8d3615bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c915d3b1f471a0dc4d2f210cd5cedcb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b4c748324bbcd413821cae36608e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6c403ca09dd835121003a8938d3bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1c10fb0caf57001ac682e620f1cc049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efd8f4aaed9d150fe8bad37e75222650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4176bff38bfe31c30ec02976c18a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8088bab51be2bf58828bd9db3b8f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863bf456269888e3e3195e1a86b396153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f5bd52969b3e775b258e6fc1e0ea654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef5acc8ea7e483770b7ab936a101a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7579df23d01d55301288dafd688a1f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f1f64a29653b9a9c1f3b3a9dc5c3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88191750abb6c50916599facdeb5a6c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b1f5ecbe185a2e1b0b4a89c27c1f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57be94f965948730296a7f8d1c220c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936ba5ceee5d58aae0404295a57091d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619515fffee4b449ddf2f5db43fcf81f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdef0192571f055f0eea2b0d7e77d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e133bad5be795202150ece4f623f76264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319269f87c886785d43dbad97ac222a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f80edab02b0ceb5eb07cb9eb88a1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973cfb272c687f9a1625fd52e73cd9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b21e06b738809105cfef381741ace68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88badbc3a1f50b6c7dce530086f9dfc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4600140374a4198746efed5960e36670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075a79c815f6698cb95c2ce5b83438071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3236385f4c2cd0aa1b2c353d715d5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa67abae7691249269a5bbbacc0688273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c872a88aad424cb80d1fb1d11bfe974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388fbfddab0019e1f0afe7f165b843d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8fa25cad92faf196c3a31327222bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ff5920520722e75cff88c515bcce977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc5f9c911dc00dda73ae0c1254262878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7915fc43b4bf5af26799b2bb2363d7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463880978b1800fce7ebac6c6f1c3d8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b93275cdd5500d9c81ddef1a0c628381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c805f1f6c192d8627af677c58cfb49682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4230b66b5c24dbd55fe33e601d722683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4093b0d67ddd592ebe258f5bba991884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e3e71172d92fe6af717c10e30f32b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1aef5c4c0c526c79e724c09725c9bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd48e4333d2a3a520acdb3d453667587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e538d7121a494cb0059b4ccadc515588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c867c1b984b515b29f4073edbd8ab589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6278880b84102004a90393a4245de490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea555e12837dfe836aafe86805c48cf191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5b6012c8168c79f3944db925f3a1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9291313cee136b26e7ea9ab33a39c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428eb16e62422e5cf65bce65d18a2fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8c6c3b6c1789c468434b4206866f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b6efd566d4fe5de3a98a115efa40c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c11fe863412c1ca334e11972d5571897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee7d9fec68263574415c22bc006bf998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893df8f4812ca87a5cc6e702050d6a6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e6158482017e958785997edbbdb0e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b76dabee1f0d04fd93effa4d796ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f958882a18696d6e1b32208435949102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076902194293da41b1f67e17ee0f75d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7019b4a7641f0578647195e261626104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5da17982bb2c2a4b5cfe80f00de47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fbd96e1b46960b70d3c27d999fd08106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f68994377d6396a70f4d4f540ca54107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e99fa0c92bdcd661a37673440a3c2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07b1313e2fb9e4ee1eec69f89cb424109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1da81dfe0cccd296e1338d9f36462110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf078177d63224dc0640408bc87f47d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94df655be2f74a15a1c7f0b2bfad081112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d393fa5e573e377f1b0192b4e0489113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783d149e585471002c592c3297dcb01114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba21f94ad03d367238a1bff9704427115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed001cad2e2b63fc75f25c5da01c86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fafb2a1156651c8cab653fa6038c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fdd7fdcfb40b99c4fb34f6a5761e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ad28bce849b18b33ee49a542147be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a1cf97c63e0ee587e4d5ed2110d2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0bedf7246225b4f47b2bff1bbd34e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2a02362873bd7982168daf6bc0f65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942457b8730bd448fe228b9b36b63eff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c259d1f277df04d7589a895c6009b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f73cfd1793ed1537939d64db2ec332125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3bed37ba1dfa643e48074d414d338126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67d766e05892a70229cfdf807306a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbd8bd4278ae0c8bd1d6219c31acad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860946e52f27887910645daf090f00d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5d308796c40d45974bf85001b1b24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c6058f77a4cff5c9cc69f3995f1c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bcdbb21d707454b90b80a07b7dc84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae5782f873c02920791f2f2869097d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586e9054ec3cd36c9ce62f9b83cc690134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092f7f72f2bd03600e62bd5c656028a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26845f72d4aee03efd3944d65bf2ebb6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc08de2495993666f1bea7f1824544137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038dd0b3729f1a4eeb3bf2889e6690f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4497f887b654e9c5a38391f84d94c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3e07627aeb987f22fcc48e291b3b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4097b4891b50b675e3a18040991dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c10355421c15dddcdb8f6e9111392142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3da1b2fba2b490f30ddff1b70f5e82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6ed46f11a1aa37f123852f5b11ae3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c1f88bd2690aedab1a79cbe400f3a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf81d91f258f70d61d197e34bfe747146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e43dcdebbadc558d512e02adc104df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd49bcb85fcc3f2264edf3f1ddd46b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d03b46fa37205a76c6a69e46552a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e40b746e10f8d5b202eab0e90928d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d7f189b4d8709442656ec3d3b8760151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10affa3999b507cb9c41b1ce429d1ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5174e13778cca5aaae76b74cf751a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edd9c7b6a2deb1760c676bfe055e38154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0a287a706fd46468c6c23bc62f00a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093b65b89052f3b1ce300d9d74cd917156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c722abf8fac160104c1f8957c0320157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c173c9c5ee35045f715bbd9f98d00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91296275e83a27b0ea6052a924e533f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6159a3080af5f29ce3e53e2a859c667160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0189a8d991b875c3d30894c4c38a859161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474f8b8c792f741c46d9455a7f5f4bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10de7072bcf19d2ad68478be46e17d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571b9f50035d667eddfc77ee27de18d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6c93eb53f18f296e5ed89568e2aaf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744e468d9d16f2b2f59cb0587cf3c78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1d767223c3ff5954c343858f193d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b729fa042a3db597648949e42b9b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e7d9a9895c3de5ed86aa866878f1d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cf7908c2d0fd10c3f9ca10d6a4c40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e404645a568c1401ff03daf7b1fc0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9f3a5f3094ca100a9d98e58891e24172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e84bf81ac002adbec7ddf75f01e29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fab93d39cde6270368c84a45bbf603174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba3435aea929b62f65d6c00ba22be8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c9dec037eff2e56682d8b13b050fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ce64e0fe09e7317dda1bb419f1670177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165404c4f7523a0e9c809022cd250355178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51b6d6340b5249c5ab941916b82a35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41584c27578f7856181f5ce0fce5b89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1392f206e50ecfd2aac85f8b5ad083181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668eb822eefc9c89f5037e90436e79d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79818991eef02831e8b8313d68380302183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73314396bf1e849d1bb049a5f4ab03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765868ba8802ff1e4f5be6ddd8dac025185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66a5e9eb5507c19fdc5c7147a7f214186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe63457d0b2174644838b8791c7e93f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46eb1e53f59f48de59f6df0589b26c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd98bc9eb982ccee47bcefebea47a8f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194af1ef1a322177127bc6c06043236190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ab7d57837edab6dadf704ce8b344b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aaeee67eb01d24684b4770f8615718192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7122884a1cdf52bb30fd8a167c0ff3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745fd2d7afe689d199177b82d9bffa1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf8743ab2bd4f3a709dd415cb1ac44195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50841887b14357149f924851ff6c9626196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431eede7b6f16811eed771364769cce7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98812bc1d2035ced3548c27b12790817198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36271a59bc80fee0630e696073cc7264199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b39609cc60577bd7cff628a6aa1c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc01d344d1aa0c780ed42c18b75a8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6a1f006eb054d2814357618f468f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78e9f59b8e5e4de7621c482f778a62203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611098f8ddc06e30e61a5c1cb5d49566204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b90a50ba50c6d8cebeb59d2a8766c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10cfe1499d7cd2a5b4ed9f34ab3f2c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ad2ba4d3c6d0adcfa731cb16d7c98207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887677538d86cf7d25a3a3facd60477f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77227dd19fc78cd3e39a8337612409209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf03eda71beee58c64e406035a016d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4fb0a91555e3a56a872f80310170d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e958737acfbf2be02866a3456a89f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be16066b674fe7c00fe7465c05a3c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139c62179264c127bc5fef9e9255c66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471b3bb30244a7d54acf890e420c130215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18ef2e3e5194a9abee5d428cecf3b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261f0c4b896c5cce8d517bce379f5ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5297d657bb11132346b5e04373d0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189918a7d85d9546dd6a7b509c854ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc6f90ba95436e863843dba1fb113c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d255ab9001ccf4a5dfb80aa77d0647221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f18ebc77bf6d975aa44f754d974095222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d46c39124b300317b96818421908c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127b48642e4d8d2c45bde7d59b9a0c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e08c8893f46b90074cb131d4c55a0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2c1844e928a505871b9b18916442e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8141b4a019c7adc5679c9d0c3eb9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb12c0e9c5b3948ceade406a34b428228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc69c835e596f2866cdfe7c4b72a88229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e82c96ecab05bdf4d8dc0b1419f5b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f2dd7dc3b1d3bc658c8537688b10d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ee361d4497a34d36f5873817f8740232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cea97546dd7130098a284ead184216233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7919b2a7e8e5852976f8cfc5928e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11686b23e003a3206ed9e87e5be0cc50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7caeb52c66e482862dab17e5078b9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a11efff86c46efc77744c19250213237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8970561f3e7a6d02b9d3cc9435921238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19cfb57f6b23ea69e1b7214e50438e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03f71f49087d959c277832c9bb3c74240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d21a7a88818ea3666d9e08ad99badf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9810252c7c66323a038e6ea175204242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0e655e3d86d57b1e21558ae89c7eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb8d0cb1ff674be3d4010c36d700c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306532fdaf9e3b579d53b7c126231ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db532b75fa413817ba695ca770073ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae15f5d889d17c4308905154a058ca7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1ef6f7dbaf5c4c9f366e0b719e971248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28815f81c1cf8d1fb376ac328f918987249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80704be1c2b587c4349d6f6f19dbcf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783e7f2ee20a5d70be9874343379a6e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de102879820f21a870ebb437724121a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846500b2bc0a56cb1981a001e2aafc6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0642a722cccd90fd415252e8418b4a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a3489bd41c0e7d07e7d016a82cf33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705928342400962ea78a8aab0e1ce1e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671800855216cc33aa1464cb5d100b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf207a2548f6fd737cba43092e94807258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cc4403d4a1f65fb8f2ceedefc2784259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cee7e11b3bfe55eaae01ed896fe72d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc20656196c88073da63b18676c263261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e3b5e8fcfc700fade847b83b3df6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f82199a26b7d5897d247180a8c8bc2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0decf03b3b6ef91c6099cf1348fefd4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5ae51c885acc03cfe1709b2ed6a72265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4caa08240e17be4ac385102be287b8f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56671c53da77b97029724d060b5de8a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179c8680b2e82c69260cccadb3bd04f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df006d205ec3810a0bc9ea24c17baab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1371d00c96e270ae334369e087342270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876e5c632cc2fddc3629099f0ad6583271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f43b46bcbcd428febe0e989987c3bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c82d5191b4c0948a7fb8092196bce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa0c52fb81fbc3399dcf7c8a15eff5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775531054f0f11fedd373df95e6e360c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570da6f6663f9490788f64163d78fe9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a114083f22889ee53cf1fff8b8ec2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c9faa15f833d5ea338f6bfc3d173e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c8fd4af3cc46eb83071ba1ea90ea8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f2a93b8c1874b865460024c80637f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aabac0d47bd908613abdf8a8234e6b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fb5610ee32439c7f4cc6207a54093282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e31ea2f4b258a0eb41e9b7ba584c41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557da018c137ca3086e62dda11a73e6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92420a661ec11aa50fb852cbd0702239285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edd78e61ae2fc76cfb24e6e456e257286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29fc9bd7c2ceac977856e6cf70fb3b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b5a4fc4d6b596c4875959e26b0519288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98e0284ea5003d906edfa24c9db248289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a5084d61b0761b2fbb255d7e06e44290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d56ded64e10e03b53854fb0f60791291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c39dbd344dda0084769b3301b4e07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2aa8c844178eacb67265c592cf2e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60b88b5591983a779b8d0e4137c0cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242a179b3d73af7cb9bba6c2ce62e00295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c43e8f72f9f33b975fed004e5d82c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a458e9add23a7e9a6ac0358e60740297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12195ed11c3122e351121045fd8e512298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee9338fe099c04b0373f5869128af5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2587d7cccbd75f20f321b8e429c2d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f2cabc6147f40281d46bd1f9c974b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabe8b8a3ba8e2ec361fa2bb648de52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bdaebd946fd59755c4a467938981f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab85c6629afa88a7f5aea5903dfe5ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104170c0642b64e36c98d5f92295455f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0625c14e23430cf6778f8262c31c3dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024b4d329a345bc8abe1b2179240ad8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48113f597b1181ba8db45083937ec58a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5612da56d4bbbbcdcceae83a575414309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10377d085772bbd30b8a48015c9f7894310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76016d97c922cb71c3c84c509c812ac5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21a3be42b35094e0d275061edc8052312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbd71adcefd2a4b98ca5b9efdd5772313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbae9a47581219063126fbe461fa1c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e04b5b23e3a6b3e86014e9e2ac90d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3025b915c35b0adfdd03167dbeb94316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86508295589c3165ecb30be409f9f748317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ba88743f3aa808049113de401081a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a4ac499df5161e14765552a018dc2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9b83b7f09e9389fc7459e30a7e9ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11ba639a365a98ae05f4b9781c6bc4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd338e7b6e40eb5f47406b33ebae4756322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ec839949a833a64448fb40930c2f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1d6c4ce5e69163d03e3f78f872a25324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a823495c93a0da92ecd4016ef90d2e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4834d6bf269a5ca8f4b632977d95d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0fa5ea42e523b91b940f756ab2c15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d670e30f9bd0d26ed60fc2946e59e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be34311fd4e8e0a51726458ff80ace7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41139d8ea3924abf3b3e51d550f12a9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fdd34fe4521e5f97000af431c954f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc93db628daecc1d2d4a773a37d1b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4718b153e1d763c0139893564eebb53333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae9df2a20246915c6aca3cbd9abf21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99298cc09983a9a58645944aff97ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055110e538c0a65d8ba0e67eeebda87336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ef96538770e227530423d75d94a65337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fcd43e666d62d13e9f7d327b1465d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27038055e4c356e7cc63ca01246c42c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983041d0fb14cab300e383bed7c08126340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cb0e76cf6b396eb074dc68dcfb02f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb7c636e5b0c426273ed2965241a5c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a526fc3b1f301199ce0731502908ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e933632c702954922bd370ed4f498344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd71342fcfe53031e8430a9cd725e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c98bcdbc74f1348b2a35bb5db0ddee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193e842bd87ebb8e7a9725ba6a4a7e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a9fbf0c29b71ebfea32334baf6475348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c586a90e3dd235a96824dbf28d7e99f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fed139812e0124a03715f6a7a3b5d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e8c60b75ff388ef533aea6d43113c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03ef344acc1d8575edf0aa866ca64f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66772eea9d03a2cd3412855864d3327353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1f27a33a7b7fed530ba21d6849b25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c117a04d82cc4eb73402913fea877f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8b72106bdfebb0374b0a0cd9e5516356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072190304a188a3908d8b6f5f364d1d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c902134b8821ce10a1058e3ab3b4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add1226a14aa2f1a6bd20d5d7c6daea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ab486224690f527c5aee03d8ed965360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff45a1012abb7357b24e13bf0d54a2a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb279546de3d82d0f9add18590b7b63362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef6df18dedbf8e7953653c1f4276e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f597ff9fe6c0b486adff396d583c920364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41bd8fba1f6b7c3a47358f474544c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f976c2c04dddb023328c96add9b8af7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6e418160d2ad4a67526c371cbbce6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b85dfbadd5f073d589017ed8bb15d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79cafb8034246e120fc62ce57bdf6b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914b7122a97501ee66554c9991e58e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eed12c688513da4839a6b604eaa52d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea6752a9f1d94b9d49fc8fd4cdbdd7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75e17b0b7a57ec4be6d7fe3dd6a968373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126636d7f77245753a91a08de901f3b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12938b22d7c06ede22b8b8c3d2e6ddcc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4218526a8a7485bb931a4038cd6593376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401725b479d8c382f1874fb461ad17fd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb94bcb7563e618914b8e2e835e3aca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1e6217a2cb60b0a2e7318c238605b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d60688ce1754da8b69f6db09ea06e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69c7660dad57b2bab162a2e13850ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550445c9898fd19101293a0ddc56de1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b6d250f6a4a59d4eeaf9678c0a3d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fe9860696d0a511256098e0227ee0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3985e891e14f66ebef6e4b070898fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c72e622d83ee15a4340a4fc769305386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec8bd78356fcb9a7ed98bdd1d3464a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11238dacfe170bae39ce6f54b3520f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6834e06d595a3ffcd692f6d8a41ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079edc0f74e9ecd4c539aa25546c2af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518d1c23ed58ace85ad4739d3ec2e7d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774e7e1d77ead92f02062b994c440ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c77048ebb42f412d7ee65503589c11393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce511057e3c8a5c202c1621e0f97b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908298018de3ba12d3c69b33e22c7def395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a237633b5af9e0fb8bf5fbad6053223396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3a8d120f4b8efcb5a66ae720a4a68397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a56179d2ddbde1af8d64180d7b2927398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b88911d8860ad116a5878793d156e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cc172ef15bd07db14ad82d4f946e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc419c015b9f43bfdb2ced265a096af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee51f925bdd809c9bcb229bf2c17d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a19e72b130d190dd4599a66f98942403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e49b056b3355d9d423a8182e9f2676404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cbe468626fbe1b3af7da8200d712f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6899d5fb4e0453d39c8983434d5f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b8c6e4351a61c148969125469a1ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb4c2488374ffd540bfcc5ee29ea3e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb701a7ad5f9e08530671de9b773d950409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9370b2af08cc1cf71ff66ff02798092410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0285eec51626a47a624d5575cbe758411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d417b5d8658826a01045867abe4bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966abca9116817c610403bd42e678dee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a39c2e4de3d864e996ea9d152613d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd765049dfdc3b02b34a078acc552f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc89c2f70927f3e4a655108894247e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b746f2b26de8031965bf866bab87d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd68e066d26cd6af23ddd1f3b45d1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dae89998886e1d23f3a215b35b3862419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86fec088968edea9eed879691c9a8e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289746db9eae3b0672aecec709527e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e921f5d9cc52d2a9fab82994c72d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bcee43f3a3c583939d9309f0e720f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4cae409ccf4316690ea812bdc8480424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045702356ad004984b7afa70ef9b12d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7353a1155c41a3982a4e2ce114e114426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae39584de7a629c72ad26404897e47427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be83f0ad2cb7f3bfc32c5152ad983c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf268bac226049062323d8a7a28b29429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ac3b4f5440cb5a983cf4bebeb7e99430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab721a77ee68c6cb6a0a492c5244ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5091317dae0e30a4e91a395747a64432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6907bcfa855343d4fa7f328749c81d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8f63d75c3611a34bec326afb5f23a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a866f7134893c73382c721fc00faa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433e33cc52da448d154bef2385ca75f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c582529980c82a57819a81defea443437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c046c7bdfbd6736671eab61c55a814438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f23e2201cc91cc0f203229d8df999439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf53283a1b0f8edf9d9bbb31b482a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b05c57cb223350cf72696f9e34947441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151843ea9991bdd8d88971951ed39e3c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838568db38540940f6d837a8cde145c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5562b052df9dc6b95183506b0ad7d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7d9452df3757eddce2116ac111d32445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c3e6cfcdb9ad4ab62d49381617990446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74284e4480642788da4eabb88b3cb670447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd704f4bcb8023bb5fd7a9945c39b9ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0b0843495639953d3e06531e8fb3a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491586245b7e83e59cff032c68f8ab99450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aac195b62a3452fba082f92687cdcf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa3817d680b3882bf9a3a7720b62d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b79298f167be15ceb3bd23ed69f81c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39fe80de430cba413f6c7229b1ef55454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d681e4c90ef8b8ea343b4755537b58455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbaec60ecd74aedd0b6a72e13225d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489770fcaa32a504f1f330ed50a569b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07c62710fa8abbc169e17cde6d6b3f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5661a8baf859d8b1c37f790b1165905459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7522d9693629fa0cd59a0b6ed0273e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd81a84f2ac034d594bcd3fadc3ec96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67dc45b94d9187062a537056e639cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802bf074f6108e13d8b24139bb3e188463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bb50ba3c0cbf1b509645e5dacb6d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24699b3e57aaa784553eb3e2e3054e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e56bd871ddfe37e89ce5acb7923bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489b084b0893bf68ccfcf1f84d64677467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d36294f5162842c078601d83642dba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6702fc17a779306f203a5696fbbe52469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8186c0a08048bae1f37d44fc998d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a5cc842ed09a08b3dace2c9f66fe8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43044c7c253b59391fa0c42137ad412c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8dcec3cb6dc9dbf6b413e96a86aaa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e05eb13bb4060e773b6e95a23e65e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cf585c1c3f85c08e0359a18c2a9c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abb0dd29c548a0598779883b83d970476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c17484e7f4ad5c9d199ecf4efa6b8b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cfd7ca8c1a8d35667cb52febcc027478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed0019239bc542eeca53d5fea4d9d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9651807ee83a9d439de23aa5bdf5dd7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418257c648b74e0cd2e38939722554c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de9b1c0db82efb2bc8a762122c9944482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce945568a2c9384da2db6d6b27d5fd13483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce369bef9a850abf9e8768b2d7f6e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e2b655cf2ba49b6b06a4f7f1f4ddd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ceac95ba40fb528250c0fcf90ae015486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0182ace0fdf07cad8eda4f8bd6afe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989c0e4b705d31d6872af9e6366f9b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baec6039832fb0da529dcc9a19a21c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6732a2925ef830b60f380c2ba6c443490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1320d9fbbed352c89dd63f973d2d32491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3054ea99df38bf6e179a43dff59a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df24b31049fac8823efa12e1f5b196493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedd80afa48c295cfc4f6819fb46637494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eff70a70dad66bfcd81ca935bc7e51495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5608329932105d9446aeb44438d9cf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41746af7eedadcdecf4d6e9be3b58f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730727e4241a3e39f500992070844980498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb1cbfcc7bb7d91f5503c58affab65499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f783c1917c65d412f8a462ffd1125cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0f824bd5aac663b9a4d7fcd01f097501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34634f671b8a887f45081d7927ae1083502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fdb68b2ee564e1072abce47f3e302503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1dd9bccf9cf3048f051bd73c56ecee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7894d238c10a0a1d35e7a22b4b4c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f48d3c18f1a24011a5ba7c350c9389506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbf9046a0b7bb29a7d567e83073fbf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e998dddd82736b82d3d8215721a5acf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ab37c74c668d606d4c3de5cc57b19509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbfcf37a36caf416952675a4c8ec90510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcecfcc5e092f111c07a7fa831c1a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c242efb4642b1f76ee729f6ed52fcf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f67f080ca052fc3cfcea74560731a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e073376e6a997828805ce9949822a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b551cddf6994be17eac5e0d261a5a62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabc8262952896506931a268e953e37516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b4d776e2197147e13be0d329ed614517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbcd453a3bd34749837fcbf97b91a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233734dd7b2a8106b78f2c48b4fa90d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99994219944adf37729faa4ed1322ec8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e81a605f21610d32e35f250703e62521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc23d77261e19ca5a4086f2952d776c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ba97b9294b475837bc610463f1cd0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0d7c8bcd8b4395b4123d8c8585afa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f05d5a4a8e3e1f661fab3c5c0b1d79525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a06a24161b46de30ac858b11f090b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676c927d6b695f9d6dabe0445bcea52527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fe5f5818ba936770453975771e8dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdc0fa829d4b4bfa3cbe3efc76c894529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88a3e56530aa1c9eb8cbed0beac5bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95969dc360c5551044769c54e119889531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ab7a43b5cc062b050b936c1175c99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103749e845d7109240f990e9ea23ec3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b78df31cc052bd45715a3d1e27a623534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbc935b33a98cdac2c192571e38a5d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57e2c520b3ae708c4ad30f4891383a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95871be94dae5cb5e02fdc1b65cead537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e088abd82018d60d6d9a876c97ee8d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0438e71e0d79820477e02fc76e7e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecb3eaedbdf87040f8153ea61de9bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa754dfd10a45be2342ab23a43b565541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011b8802564aa696b37426644aaff2f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5069124ce05727027cb63504234fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467492f15c5533901fd8f6cba4181410544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fb0e5c1a57af5c904bc62eee99111545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee5c96d271963dbba5deee2f1d4169546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac6f23fddf0831f0b9d73fabaaa69a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c06028ae025d10737e59736cf0dc32548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c679f6027e45d5274787baa932725b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65025aa9198cf59ec22417ba57f85b8e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e813ad780e922b36e6cd8ddd8f390551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431539173cd5a457a629af6246152bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac255c85f606a0ceb2efef6b086501553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d61a3b7020f7b7b3cff1e5bf6b8ac1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd65c78e992336709e7c275e9e88c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db039432a7f62a49d52b91edbb312c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb158725d9a834a3a608acc2c91c087557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f0ac1809887abf327e9b9505d1d35558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020b95bdc3a038bbaf2350e0f8ad667559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cfad5d16b6a76cced71d5a4b5715c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5174583b6958df084ecb05bf334b8c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c530638673c566fd9653a8d055c44562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbb3171e59124d0a2a14f6802f8448563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39a10be5e6c1e31b75b459e5b3a5d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd9f66d8dc92b073c4f2a43db81d00565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dfa9d5f9f979bd97bb8db449580f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feceaaa5eac92b2b69656fbe48a5014567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e1ff374e201275f658e71383bff8f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9904d4c6e8e8c5272515680397ae80e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21f1dfe93b02e50f94d4e75d3e736d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb309d5a369be633dd670d1bb3021675571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0fed079202df3b7a1abe3e0b0388b572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>