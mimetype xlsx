--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306fc95d9bc7d5225f25172e537f6d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b6b593f62168757507bf3da8ca41d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effd8a4d508c4d83481bfe92871f4ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a590d1598ae9f805f886c286a55a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815e19b98f8ca466d36eed10c1bd4895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdae05c98bc1a43d7373c67fee93ce96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229dcaf2a0f88f7ef5977e8f988ffc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c2984c8c03566b9819e2103912cf98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bffb092c68fcf429229ef1b1ee2499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44006631c473c41b23b0071a10c0b9d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ee1a1f9eba3ad7599e8f4da86983e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa5d7b3c996e9bcc288055a20f5e7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405287f4e80e7bc356d8528c9dd28dff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38059498870d1ad661d2c7e8960a6e5e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87f28a6c260e0d6dafb8f42513bc8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2125d879e16a8edecb83f9c57d2ec8c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd3e001f3a33ccefd0c002a00af24b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7f24af8b2bf0d103374ae7ca4c0dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0d7bd125cdded19d957571cc8353219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832057d409760d3096455ec3ebbe75920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1201f140f7a58959acd247403386ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6346a4f55490620a8a6e78b2eaa6de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf825ac43dffa31dc287976924e48a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b724ae957a3cf6f009efb9507a5a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed64a3f63037d0457bb115d5b743be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdaf7e85c417ccd6e4e3c4bcdcc6c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4763e79b07cff98e8c6e4575f0354827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0c746356dde4316ab24261d3fac3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264944a11b7a0c25cd3e78dd7ce1ae629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f5491b6dc274ff6013fc56e131c6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f07b7e3f30aceab8285bc6fa7ace931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1350407ba74c3cca8cfddf3d4512cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934b076451d4fac9072e9a57ac61ec133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cd0adf25c603d86903480943bef7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd9e388521cfa9ce2bc12e26aee0a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265d60d03f4510f70d336e09adc630936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e9a7cb70cc49c33c11cb445799bbf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a272afec875192a78f5f0675bd56c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d13bc18feb66f627c2b77a939edee739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad6551b267b18cb79bd3c723c5ce6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e80810780a1f9b3978544857a6df341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4e48334faf953a0c5420a30ee5faa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30134e81e1e92e5220bfdf904671c55b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee40409898586d27a3c1db2f1c8ec1344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d51bc4b54cfb2f991e38c7fb973c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341f87406fe99da91cf869e99a1b38a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa888e3392d6bf227b2d800ba0381cf647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188951930687e027b988ff7c10a58f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e55338ce25efa897be3572e613fbf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfeb3a518f4a67a1aded1c9555201e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a2787314e798814ee400abd6be86751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8c99a351f6fee680901d2e4ddbe3852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be7c845f3dc830136c75baf30ee55453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0f2b1aa5286924f97a7e9209552f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dbb97eb8415444ba77b5159596c7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121b0eebdec24bcaa7c66e8b7c081be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab03fab7260fec6de27a50f5cf6cae757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76afd4c9bc3f711e65669fa6a91c69758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7127154d2104fe1036b948b746d0b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb19212d5f87cf83888b17d75fc8e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86995577feb95b7f8db65ffaaa4ebf2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b199d696de2afcb62aadfcf159b7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2808abc8644c121785c7ea8a93c10a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a750ffaa1539255846cb4fb631b27564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cab85a4aa99d10dd0c31a152aafc965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b63b262600777783ba89330f9ac9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a72c910286e1a50eaff41d2f5b248e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd31960284e28ae2216b06ae3c498f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02affb7b7baaeae7c28e0b49fd72878469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2403283ec6237b0c43c8e00fccc062b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba433254accfff1b1ff79fe9fdc53e9871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa9cf004baf51dd8ce17d00d89f2c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3909a851aa9f4dd4ea8513d945d9b3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38745f92cb3e1469e3d848b48fd3bec374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a12ad40c048860f86cebce0eabb7475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee6de6d8ff047c934ce9fa9f561cd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79aadcf9865fbbd2ad9fdff4d113bed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbd289b53c1339f8531c089e8d771378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43848d2bd36d14e4f61aaee301d766b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da44b9c720ab687f9e7246960ff1e3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb149ae2282c1e41b0b2f23bcfb73a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f43f3caadeb9cb4c665c6f5c9952b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58f68d869c34e5e7f99d3aa31c132583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6718c71d6196b58762adb44610e9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab686101da0159903c9ed7b787cc4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42984487142a44e3d351b3ecaa976586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dfc265d7838fb893fdce49ea9c1ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd6e5d1c26517b16091d03d6f93d6688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f26cfa922ecb159132d8c28b8b6ed289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a43b301568fd490d548feb368c383590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422d2fcee93f9d1d19b6a3a2d7b602391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd593383f29931c25b7e7813e6c2047092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec23a20a51e9877a970a0baff90e5fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe0dff44a2e906a3b952aa38f1d8d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cc1c47317de3ac314016926c7dddd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997733eb93f4d34d291d1774d19577896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fffe53dee8d6f66fb06966554e8ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db09559de7ea95e7325a8ec32fe3b0198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022acd58cf324ad3777b660f0d3080b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947cc2b61b736d6fdd71b30b26bbc15100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc7809b17270b4700e93e851217b93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78515735ea8074ddfd7c0506e95f7c7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2a545a5161805ae9a084bec8189bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147c0fccd33beb1d071eab68f1ef90e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740e904c36d9c0683583a00e17fbd6d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4f085b786a4ac88426214cd3047e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fceb732595be798fcf55122d1ceddef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5583e391e4b26fffde02503aad07d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f843671c666d97751e3882c66940a37109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3bdf5d63ccb54c362ebe4b7824767110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59c0d9e7ad28950323be9a6d21dc32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d00f9a8e38180fc0d63cb83e2d5d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d6e622754bfe51f7f8a577ff8a17f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c405c5dfe8f17d874e0b1a57d23df3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae9ea61afbe1f42040eb1576a4fd5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e56334137f213afde4a9d9553aef6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cce6ea6e923e6673480cc09a6db5a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666cc81e62698c55097d73c8ee2db74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5ebfa8d3d8b700048d9ad311bf199119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b25db0960dbc31622d2c50aa888470120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109957c3d4e54e8b84f9b1510a8ef640121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911633eecffb68806f627112f0f817eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fdccfcba21a939c96c80da9099036123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926b6fbda3881ced9fcc7ab07632bd4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e157996ffd72c4960ec7c79f49a7914125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a919029da85adb3d501f51421e9b22e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716c3e5e9dd0386e5593717bda09b27127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32b156ea60155cf503e3c8a83f9b9f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c690a967aa5e21e27275da949428eb9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93623e5e4f38db6124660df3f881f228130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd79a79ecc21440242f2aca82616601131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a69b8fc8dd68c8c3b315275322d71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d7fdb780c00718f7ce8916e5d58fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f8405cba5abceafbd4c0879832e79134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d379ba36df88fc420216eafdebb271135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce85835849db68cc646775c181a131b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133883154bdb22057996776c406f723137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43fa3bdcb4b368ce49578f41a11f17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e29460d1bb51b5462d8f4641411e31139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2f2eb06648c5a0b018e786576da7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72832bc7879bb99e604e153ac3e5b706141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5bc72f3bc9c7f01015c1b346e0011142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7695f1fb4c91ca6c04ec5daa37a153c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d390f580bab47c75a310f5ec0528e69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302672a48e2bb1cff22eceadf59d9b4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b52b026380f0236235fe14511e8384146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de368eb8ffc00947c3397fc1c893bc1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc3f9cab02c16b3a9bd9bd9e172cd7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a599ed9d8966b841fcc9fdd3155782149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cc4aae099399bbd093aede2c432b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5097255072dcd48f123e1068e33a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce0ae41a857e315883d3f3f6534fc0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d8e072d6eed2ec79f41fa9178b453153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3905e73b32f8dbaef4ca5266722fc8d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81c75d587e7d38106c5bf3a99d46f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933322dcb9eb5f9de2118df1422473a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fe8f2564d7c163f138f8a6ee313ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9c40de9ad97116fac22427cd332e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89577436000128f2820d06265d6d1af1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ffc41dab70bdd910c26b7b630e7c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea915cc1335b2d56db34b4f6449e2c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f4854adb0d104c9514208328dfe32162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b48f27045787d391a8f860342b4f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7a5ae77ff27a743412488fe986ecb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b6208a3ac9f8183f73ef5bee6ddcb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5bd1256ad91178fb20528b34cdf19166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504843429e816669cdb27d42bf25a2a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a69fbe3eac71e2f869a7d63505c186168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5b144ea1a86c5e20d5cda6e7d9e47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f37ae2a9920109092f7d20987089b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125d0b1eded4d9353578c971683bde2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea2ba7e2867e4ce91666b2ec24087b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8abdd532757965de29d5dabd429ebd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b6b38f56c5a6430cd06b5f928c449174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a7a833786ae914561994093e50410175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7270f68448b4614e7c967a6e0aedcb6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1477f0b297990df7111d0d409fca5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb42f851c5a7cf04147b162a59bca5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85fb7242a9562290f55a10771db47a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107335ea324c469f328d63b6a9f29e04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408648a2d37a6298de67a1940409e625181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5945f1e9c0cb2a92ab883d9a14fa3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843d174e2d57b9effcd6595ca3fce3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443dda348e2e64209ca6320c9b7c589184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb105f4eb98a5d1b254f86d5726b6a52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fba62486c84ed62e20831903b8a9c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4512d480397f2b93fefffac9b663f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13665443e1ce0114205ebdd9b5a002188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207212892c14818c521de0fa9f56df2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbf77087316f9564899f4d211c47a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fc470860a2a31e035d8d06a43ccb3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb5c7845b0396a7956ef46f3c12bf9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112d3d69f002aebd4cafe7c764e66f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db517c3d7878cbe3f275b11fb3d4d38194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c780240863119c36bf6338cda2f81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120439a9c0a8700f160954799a11e6a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025ff5b4d3588184960d3e613c830e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a5626f2d839c6ebcbedfab1a71db7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5f73eb246a7ab5f404d79f7e8c6c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f54176ce7a1519abf3d21bc731c12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994a7f2f3f754f4cb63351ecc666999201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce8ba5bfa3f659d42716fc646b74b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ed8e1f7e59a23ba1b4837ff6f4a8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86adf87431b383b211142dfd4b7d6c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b705460f24f6e884a5362c335672456205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc830fca535eb55134ba20fa19ea258206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398c2261017da932a87a6d1b185ebb1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d047c8118ef43f6f1cb0e198d0107208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdaeed77e27230aa2c8dc038598ef8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52bf34cd2e538db8780f59468496eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a425e2a7314bf9039c583df90a0486211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e42dbbf0630864187e7f2af320b9dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565b62a04e1608c544f5775d7f02f2e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4452ec1731da548e9598717d620067214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878de6b5525ac1e7ebf08c68efbebf3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f01950858bb131f5f571a75126768216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2561f3c5cd8caedae7e5376728634217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81685aff2373d393c004e810a1e1a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcda732e6cd1c1f96a8cae11bb66a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd3352c83f7c5839c0d926f8466efc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5e855a1fd6d750afbc11513767e0e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b12b0a9391d3bdad31e2740b26946222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8474ca60ba2c14df32d464e400254a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15301c633f9fd9a07c94ea1a668cff12224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55509d972e28aa0593a7f3bc23ab155e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e715bff5592a1718168746ff7701738226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b6484b883d3fdccbc1b6803a4f7dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dfb27b5d2b0e3eecccf3634bd8d9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e44bf308a1cc37c7f782f2c227fd0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe92f75d411e06c6c660f0c73cf1834230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dff4b5e08d1290799d15881b91fe8f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb41eb3d7aab38de5123b64799ac73232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99292da46dd8a6c4f8b74a572d6271233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea58e80ec37f9736e4038cf89a6b52c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab342ce35437701aeccec630bb9f9e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44728487ff21ea2ec8924e6516e0818236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af09fae35c405bd8930cc13fe39bfd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677ed9ee7c03488cad89656e9babf9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe884d022e14923b7738865fb26455b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e52e558218c638c9ef35275e90fc1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c69262c699350919bada3aa3f21c9f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919872dde94e84878240fe33635d309242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbba956ee3f209fb23df6c99db02eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378d8d42574a47bbe0c1697bccfb4ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e882867b8f434ce2d486649462768c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda4ce445d78d50cf65c5d88fe910d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557a92d4ae68a139175514cae678dc6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb82f185fd576bedf5f4500cbb066a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b4dc1890c25a76913f9cec6d4dcb0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2123e62ad48acb80a742462184b3c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7984141f00b3a864be905a8c9b6da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e76f50177e1b98b13ebde6f43d0898252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ede02aa1bdb16756aaa79f4f8b747253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f1d92e358bf853755e44751d3711e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d81c06bacd5332cf6e85048e139e3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2a586ca3fff5c7c4057ad0d2d4dba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871adb29e83f53c667da6fd88c93c96257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaa79dd5fa004dfa35c0b00f272581258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb6cc626e575c357eb0f202bb1bf94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46239595a6a9638f62dcf9d0db6f3ef7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24464ae778607fd0843d7925660fca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f910a80dc5b068fbf3a0fe0ed249565262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445ac9eec36b7345125f59f7cfaae25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec17ae7368a070652de7ff04de3687264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389de78a0b1e9c432f1b7e378595e953265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f826480c9ef80dac5a1eabac8be2d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf092c0ef1022faaaa3c7f38a2216a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cc27698a26e85afc9dacdc94b4f38268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9d89d319fc3b0c4da1f7df22c28ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7411df6742b3fab52360c199e13dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61807a12b3db89f6006d252b20ff5c6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c50ba24549663f86983c6162b15bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1b5a71def0e189985bdcd814b6509273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600204afcbf9191f310010e617da6203274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1018c576cd5b9da753aea93d3c32d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68de49a3ee106793f2750922df8cab1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea83b1d83697ce3b4a361320529756277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b29bc153ca10dc6ed2b27a8bef050278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d158793683297edd70bb1b2a2ce3d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4523470593c14a1b8aa9ccdfc8bcc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5d42cbf9874c055263b9f97bc8774281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdb7ee72d64baa44a2731a1cb7ce66282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d86ef088ae4e525396350777b3ce79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09960e13808274336fe93214a9108dc6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ee9c04d5ae543fdbddbf757f9ae00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c004ecb2e18e4af765e419743c18fa3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f0fa71f20d03e4305514507261a5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05804deebeda60362e5e72aef59baa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ee400c6d5a0633d94b1d6600bc156289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7ee4d4c4312438af3097350d2b0f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a423534de89e25f687fd61380d07f4c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c1df984d352f245515a0b3c924ec5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527e0c3f0595349d93f92f6c83ad15b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb253ef091678b4e719b7cc45914b156294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef3117145de744e273962cf4d58e2f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0a55ab7046bb754e16040fc1a056c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e537b695525d48ff03c059256c7c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31548266d0cfbdc704dd4e233b21390298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fa3077d57a50e1d841ced3658eb9e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d709e8300344746946fcdb6a0f48f65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46d09347ec51ced37697d789664225301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1e6ffc791f8dd4d5da68c058c4982302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ca5a9c0a700d65c0c4cb3c149e820303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d69412d080f38a8aa09e960cec4747304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f2904f1ab8d60de986dae03e08bf8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370071e3c5b21a9f48831fcafd43ada8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0e0b9bb31c882d451ed108e89038a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60219e96b5f5e0e3d45e5751c6481119308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bc1516da40959a568a3ae3cdefd7e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586c4bffeace2645052b7a86103e42e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de8010e8ff1f47f54c3250feeac709311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8345ddd13e1d9e5f480dc1ee15ae24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e1fd5a81dcea97b94cbd6babfafc7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d108cbc873a5cdd36d61cab9df95c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa548d86db60ac1c4ca0d1724f4502fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135c219646928961812a15bfefd302c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fa08766fb52b94374656587989f20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9bb2aa218a08cccc805f405462cdb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cf45e40613d68772208169363e082319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829db727d7c21d360000f34b6b0c0c2a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216557ff08dfe37d84b897f42e8eba3b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19a24247d053014b052f663d237b63322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d8f65ae703eef72bfcea976f7d209323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75187b4aafe01b32eb01d9d8a4b3a242324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162bb49d0b2b493fc866f25c4f33f1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4e73aacc33fcc695c2954e949de75326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e156ea28a3851d762037b47a90c4e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81fdac0e41c50afd9df8a2452d9198328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60708cb3c4049ef5c80bfccdc0c4db9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dacfb1006a2a581b5c4c7448c3f9fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e521595bec45e93a744f12946f4e40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ec81d39990a07a2d2342078a3d0f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0c8de6c6c29b5fb4e005ec542deef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275f621395fe9a837f4fdb9496f8723334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfead97b25a7c01d01d90ff46e71ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c9d625c317632e504305327015f9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61763e4bb77f59a3c8d1f0493cc6913b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90022a9e65c801b886aee88a319b8bdd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2584fe5395a33f5dcd8ee33a4c948339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a9d665aee084d64e34a18c822a1a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f99ad0f96d9ce1d86096b77e8aa07341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038853e74e20b71a433e98be6847575f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26031d19b880a498b87cd9b758ce3282343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592e07a3ee8e811d5f921d46d9cffc7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84c5a22dd5125ea6e8b32dad529527345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c419fd5a72d63484678edb7ac10ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04ef720fb8df41d6c053ec1a2f7050347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf0cd4878b5d149a791ff673419c71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8493c6ee74ba6578ae7c72ea6acdf57349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde5a8c049470eb45f19f1d492c1ffa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab06d2c2456988da64f12365d123e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee3026a3123616061b4e8c687d4a7b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15cbcd0e7e0dfb4ff91fecc93827a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bd6074f4caa7a2908adf0b8ecab35354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebab060c0795734089c0c797179354355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1585ebe6f987eb4ccd61ccccad2b7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c5c0224f64d252a4e7db9379c224f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f578b5ebceda1a9fcac527f28dd54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c06fa804b97c4d705bf685c36a865359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77f4a60e049b1336b32aa8ccffee80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d4870c7077147dd7f51d8482b7465361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e2bb9a1c322bddb891866ab3d7d62362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60dae3861f47f44845f5fe6846d4cab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c75db6b32513c2ceba603d5523c782364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e41cca3b9dc10e5306d42c1571726d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4f7e4e9620af7b06c27e0b0920e3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d1e55ff8a934e977a7d42a722613d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67870b3ff09ec9d889f464b4cd82b6dd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38105febe3497d9e6ae13a78964f69369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd995b0a2d35bdb2d8ce60f100873ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5147666342bbad88a798ae3f30905371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903ca1c9382a60a46bca70fd097a178372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e90e5de3b361c1ae51900fba0d4c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c01edd51ca39eac3407f1895aee70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c8f6ae76f77082fedde077bf74618375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42794ac838c4a690e19064e6c68ad233376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b7b7df4c5b8ebad15c57e70d5b056377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1539ed9980ae8bcbdb84812cda77e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20340296287fc781ba6d01975ec330b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad2f76512e0c11d29836e14f391751380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d5ee6242456de2fa6c28932cca3aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf338921bb8c679ba5fefabbd874a8dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df507239ea0ff3a1949dd657578461383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d8ce4794ec5155be6c37a56849a44384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd4dec999ff1f02d1d5ec3b3279c78385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d478a9dce244ca7992f7efc035197386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617e26f9378a1103157fcf892f6c7c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a0c23df1056f062d5d870fb7ccb23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8466d938eab1edbcf7b5fc60bb519a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530c0c897375c7096a0b1912100b06a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0168d52951f48ad6b092a2306b2fe6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbcf4b3f119cd05be01b7db2250ab8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a898e4dd72bdaa6c33d157d8de1f86393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d436eccf2aa6efcc44034f6f70b2cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf1573add091de85bcbcfa278dd987395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa5e9eb78eddf27b9959d0fc34ea9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb5750cc9a52013126efdae0a2ceda397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d8299d235b809eaab371c71d66b3e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3850d9ac9443c593755b9ec992162b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e84d6aec9404215c5bbfac67567b41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68822655f728c7451800f34bfe5e66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442cb748704ff89c6b387abcd2831c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f368476b377bb3ee6b2a1d3055f41403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f463a550e556cc4c0b8ebedc85465404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b03c2362f704e1e482c8c5983e513405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfdd29364a827814fc5ad9d5d81c97406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadc8e889d57fb5d89f2cc97cd54908407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5531f4615f02315483cd626e71d247e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d672482a8d6beada82fee57501ee55409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95158a729bd449c338f3c7d2178fb2a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a201a7b4eeaf275e9bcb5aa6f306d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23184ad387b3059e85db417f7390dd0a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a13fcdb37d9913df32e838d571de0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f5ed493d45819e863157dda789b11414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458354ddd4a6cdb74a6120b992cb9223415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6494cc8c73549decde13e294a8cd8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ed1aecdaf39420cecfc42c996af42417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab9ae8da04e66edf84598ca5a0e542418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591e20bf154df221702a648bd09b3d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59d5e9977f8ebe3d0983af55f17809420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9ed69e28421223e1b42a1cc40db2b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c99e7d3cbdfe62c5e5af461944333c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c56aeddc5a149b12a53a3ff075bb22423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885363a8b83c8460b3d73d33af8ccbc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404650acacd8ab27333aa3d5db4e634425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9f0f6dd6db65111589978aeae1749426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aab47fa3750f166734ad7665f06fdf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5d3501da4bccb60d5fb3971ceb6b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d0f7350757e9095a20cdf8a7c6cff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcac4a7be54c3262e27756d22584662430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44843b96da45bf26608f2bea879f94431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293fa8ff56dbe2855ecee71c5ac98b8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27f0fdfc6bc3c42c8872867503872e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690f63ad6f7d24895e6c3774e673b7b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf70045fb1e1edaee2e567d49260f09435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8af155bdd7d2252ae9aa0a15f89ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08e23a8e13a26fea1f8f2cf6b27f42437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220f8e41d737b98251146a3b855c90a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f323541dc3cdcf66178612f7f2402439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4e1577439b368245fe8b0f7e67624440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779632afaa11863c77710c66070fb37441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ce455ddd400727178bf811785f1e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99516f4da5f01e9e7af82de3a8556082443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abde511bdd4141382abea3ea553c4ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c479281b6d48f3c365659e8e8f86fbd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2087e92ea89fe65f48edc45fda355446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2b7c5ef65de79ac77b2cfbf788ba7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a8e548c78cbf6ae74d86d1287bdc4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a460d6a53ad3cbd29b811c8011cc6f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bd69b297d0911fb08339c544bc00f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee90ed8b2b9c5712ab1262c901c890e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab2587237b103f706d2c1295f23c10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3eee291ad7dd1ceaaab8b155ac67ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8572d76282888ce3f4b25ac9bc880454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9ea926594215c2a610917d7c29f2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abddf30feceadc317a945bc467bb60e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2b408e6c90d26efbf33b0c266d6bf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099aeb08a15bf050b2a4ac049b36342b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffa942ab715e8c5b4c2b40ddb7b62a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6d7c0b9ed9e9673b21fde01ce79fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5f95976d5a02ee430995cc598b735461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb005bc7e69344c0f191b86ae273ca4c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24b1ad38ecbd508e0d02943ec86ca4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4a534b4a4b8f05a0d170121e4a92f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e10138767ed3c0cb32337416b73851465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f327ff7be16a10f594cb11cd53a901466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4c2284adb0b51da4cde045b715750467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e795349edba8882fbc8d702bcb391bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b29d4ff366328998449b27b89b4de4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e1c8e16a05ec7508885f2173b3054470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cc1ee7818ff5db089c2ee76b74587471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1658a885894d06e2e14373820944d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf482e3d2059408abc001065ab47a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788d44bc49ba97904fc6b40cc7fdee4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62600da027742c728fcc20cf74d6f33c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca13e975a0039a9a342cef3e94ea9d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38673d4b8d74fad57a436532ea0fa7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36c8b8659e8dc47c272c36a3997e6a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa7a85902235dc3dcca5217eb878a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ddbf7f5d2c27169fa7a1f3f9a247b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf892b5241b874459ffe715c1c48786481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907712cb0fe112c83c6ce4026c31254482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42165cd70be4830472dd00b0472ae8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15334ffdf78d930d041c96cf72a319f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c09464be9e09870f0bc5e4a95bd8a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57e55fa800d8df4089a29059c0bb5f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b78770b9044318d2372da6f48cb8f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94be86aee27a43d609065219660437488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a21bc192a2d3de7db8125d6429d8c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cb9173edc53fb3c9b588a63de081a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008eb70f7e7dda39427f989061353943491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cb60fe3cde6ce2cd1b020921fa6e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254c9e276516a4483050101fb1ae0cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946192731df7735d2d9809c56ef13e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154ab2141993ceca275c5f44f2f0447495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d44404643a015a5f1033f8814446ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb28f7742bcf81dfb86a7c3585bf45497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a7ebdfdeca0d69b7e53d6b9fd372c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4c0e9b9c963bdc45b8040bf82eaf6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939c12109b07a248fa599e6121e14bb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14d6ea4db00562c005af94ac671997501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0760bebd1b4a804d6aab70233ac57502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c49c53675e452720e7c700a66d7e1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251322012a17e1d965ec084e84a65afc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47871010c08079783dc755f090fcde505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4880bda195f5c04cc0c0945039645506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee7d46060012c3b579508de9d15d16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae84f5927ebf55eea07e6678c23924508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c257bc1e467ada33d70eef532a814509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e84cb22ba437a2415ee16c5b2e65fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6f2e23b79b23c0e8e51a7c54d9765511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485020da8c19833643e5ada5aa9cbda9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc9b88c2d307e4fc226d1a483882a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc129441124237773c818bf875845f6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16f55d1c502e7f66bf92577dc13b51515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf1e4bf5e4479e33dbe71357a7b2a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f603034fa9231b877d91a66f15130d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69681b958997b906cf1db53ec60d8398518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371a50267d68b1865693304bdbcd7f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8fe2cb3d8cb0c52211abad6346cd4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f7de0517deb8765be0dbe2e4c5a53521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879af9fef2daad182c6c629b4273fed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cde621a484c45482a0ab97a93cb2e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2777101a2130cc5cbefc9b8c6d29f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba4cb6a1d602844dae97de0c534af4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0aec2dbdf269fa6266c45975ad229526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f18c3d87cff4cd0ab197cd8d3e519527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08768fb120546d95996692c222cb1b9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cb9c77f0c704e3b1c75e41a8ff6c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1637a95a437f243bb09a94b5e475c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb14d8026f9f289e749b0e9b16c6ed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96cf2eb76767e28ed1c8df848894b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d2d6b5598b91332f96fe932449b8b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b985e2a420044f38d96546194ee345534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab460a990e043fbe745c2acc143802b6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cde38365d9302cee41e24a6443fae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f283466d47628cc93cff244b63a88537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca395fc948cb84457e678c67ddf841538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64706e2f6f2951854cb0e3922057ef72539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4b534d228120011567619428d7781540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc8b3ca0236a3b39ae40afaf4ca014541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d789079a4236bb2c5ebdf0ed6e59562542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c0791f3baa5634eafbc3a62b440e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b8cf5e66e3d6adc649be2075f9f4c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4ee87b1e73474f8323be1d55099a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c053c93ac0cc2d96b4a04c0cdfe07d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4366508080e7eeae6bdb110b540460547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757863ea37be74bed408ac03d8106abf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e32eb71e0f0416e29bdc12acca8b42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e14f26e3b113b161a89f4420934a1a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005f3925c3722424f09e22ff4718745551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ed513249fe08dd26f0f6861e0747e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922763f596bb638af44115d55bb4f20553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ee3619087294a3e6d06bd7c65e056554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93826a14b951f9380a3981253728f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef558e200832d7772e386221b22d083556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e6e2b0be80aba6877ec417f5efeca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb136c46d7ff0d18a322a1e6e2aec70558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25728cc7ec6621e8bade397d1221eaa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486f5a56d95faeacc7d3a4246b54e94560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9be77eadf54766e04bba986d5dc036561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf1c14153078acb16179535e4993b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85f94489438373e129ac3ddbb11686563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefe94582cff06e072a5f059a8ced8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99befcb71eba3dd1efd73c3125859f4d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94761d3461215c1d30397ccb6495f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93655eb6c62c23a3c8d2b4f00c30b7c0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55799ada69202049674f1fd794e59ffd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528531e4fbcb2ea637443c3aa2f95e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c73a45c6f8525865d3bba36ddda4d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63e343037123c2a29b0a140cba764e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc60a8497f2f3df92ef6fa2e14f7608572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ddc40ece6f6976bcdc7a50c0291211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03c1e94fd7fce843f6639e7ff81fa42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f447c0edfa0a5574e40a61fb96cfbf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42499fd083a1227ab4f78e6209696d1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0168a6dafbdd371dda7c2a20fa855055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541e6ac9cf522a3a80b88aa5068d6106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5549c2bba209b75b9d610c13f93554f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d373a29e3a76fae69103603c9b0208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bb04301fbf3cf2460edad17a0735e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbb06437dfa27dde0fc8c67bc89ab910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8363bc6211447638e92626f476903b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8f2777f0c0c00eb688ac2af7d93c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1f0970f4a347b06c3fc17fad83ed113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b645f7a5a321c14c120a47c00a978b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1986dc81db82f8ea883c117415f63d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e9d48f540a5f3781617d54507b7f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66d333d313c95b53c9b9a344d383d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52d915831c5e5b11f15ec87724b6ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266977cc592ffe7a4c0112d3de9968219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c1ebbf6e53307b98416bc670acb3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778abe530c6a52d253a3d06489397c2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936341b7d82e0734f70f86c78409521922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6762dac10c34abcfe65733f55257e6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d9fc0492c63b1d77d44b5ae3aa12b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28d46573b7f0a546e50a510a354e6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832b9f118eb1c788c40ea6c8994665926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60108f5548378153874f14f4bd6bc1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdee50bbbe56e585f21cd7f615e943f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1f745a37a41c2c0df661b8c11851329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cd8dec13d6ed680c04a873c5aec2430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c593388693ab7fa229162b9f4dd46b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469974904f7416b4b038b16e709976ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7b5b4319556e5a08cf227df3f006233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2c4b9bcf5bba2ef6fd2e22ab62d2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc22f2f2c543bea2f5204aa5b5f015f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53772877ee6440f419d4a59fe1b991f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c859cee96b98c22dbd56152b3eb29637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e66fd517d36875d7eb37edafe755e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc16681b911d127bbe7e7559b8f4d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bac6b6c33e48469ec7a8dbf79d01140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d0ef96d6ad971b40a60f71a6bb87641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5e159a39243cf295acdf9d85fdfa742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c8b6176ea44decb388375cb6530c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7dc84ea91f8924b4ae52881fecfd244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1033b5ac7e9a829b7875b7949f796545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea396228c65bb74d0f1dd67f17f44f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fc9dbea48c6b251c5ac68dc4249ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d20c92cdd19ffb8b8212aa1db016cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fbb644f45596f46dfc85bf5c66b6c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687a30f2c273eba1e9b868f6ecdbc0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4fa99cc72905af64098bdb6f0c99151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbef2e1ff591476d862da13801ee8f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd55c38e035caeb3ca48d9ae304badd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d41f735e6259034499486b146e4a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986fad2022e8613d96b989f0f61b80f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45fc8761781abf0c0e63ea29bc0b6a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46362199f57a8b63b8ede5415e5f74357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12076ae1af84e4050db6b507d5e1568258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89a318feacfd91a2b1235b3665007659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd4104816668a9ae1888b0fe42723760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02742d1d000b7a460000b973d059a8c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b2b67c3e65e2dff2e8148b22bdfa562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efdf918e6f2dd87f33f95db5f063a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce50e7ea8c17b03a1c3dcb40d87e42064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305c2c43b424cede66d2049f5a400d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219de1acc3a1cba29a0f2ef18d97bc466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b7e0af05c3e7c24bcf8f9b9eaf82767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa70abeb5244d0bd3c1a1b7416a5ac868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c62e466e68b217f392e0cdbd99bd0969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1442ffce294c998f671ebe102c744070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1863b6de009360f29b691b3f659da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c7296138c1161526bd9348b91846272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08163a23417b2a9ebbcc2e8863b1ae2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc14306b6e278f7684e1bb60fb527f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f13ea8aa46897402f224553500ce7675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ac82492f67ef61f36740bd1eeb18076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e0ffc8e63570d4c69722dbcb542a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908722c0c80d8bd34d6b69838c3a92078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd850771bd6d4044cfad0d98eec5f1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bccf733a5bb2867582c14c464a97180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded10ced086eac071813a6cc43c0f5ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30951f87c33327137f08c8147a89bf9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db2a3cfc52a411e1c7f884b032166483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bac4ee32cba778b0e66e92cd30398284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a98cfade693e5f67f1c64e4149935c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e39c2900e29a83297ad70a42a917d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894acd610b43b74e974a9675283d9a4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce110cf33aef460850c403d3a45e599088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1f782b066dcff68a6ae83a45d93ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71837d2e0960f75e4f0c13993fb0673890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad251a66b5fb543908de3406c5600191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428661472151d8e241bf6c2c4893f8c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e8c55d2fb7aef84eb2077698228a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24375cf7701da7df1fc3ab2c23b981794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7e38609b674921e8f2fc090cedbc995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f886b9d57d94ff355f1228a79484cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8175569da09099b819935e7f1843a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ccf2cde064d202710fa35594ea9cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e04adb4f1ba3194ed2b031f9783a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82c82361b15c98fbdeff36bc896e89100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d749f4c8b14271242ea77453773ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a7ad1ba7fec515ebafe8e9b4fc0e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab51fd873d7dce5fb154c11f4e7a3ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721392d795115a83e74b09b47bbc668104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71614ec2e36c8cbe2ce17b8a15f89b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b42ed12e7e67b871a09e2fef58c592106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526a950d4f2f1d39c072604fd31aced107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06af61340aa6a67111c45d8205ca418108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e95225cee7f548b0096f79605a607109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa5e92bdb4cc1a0dabcd6cfac666d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c03e98eee69f152bce780674b74d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000c9a9717e986f97d3e278906fe6e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f69f5522479c57fb560566b3e0029113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e94406c4b820a59205db8d9cb5f2c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba756a48f0b8e3dfb87fc479788f5e32115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce29e13c237a676ae8070890880694116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffb3587e3381465e1e3faa86a6db79117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741279fd0079c47c9095e62828e62df5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76a7a94e69ac108be99922ce2bceca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c8e8fbbfef811ea0d05c3b8f4f9a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1296f418ad0cfcab121a95cab2be4df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f25192c4535bfcc89fdf7a85d05a53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ce68d88d357ee3a0bbc4cebc99cb0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaca8e8ec0581d47c8fa5e30a553438124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d769d7e8e450599be88f5bdcd2a622125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b3cc31491270e955a02ddd26f9abd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c3afd38fb0317eb50289a8d160652127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429792d6073fbeddcc5fc7358948659128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d41eda70e9a28074c9f470af6bda97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f441baaf791482f20b6a056574f7027130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326fa1a23ba33729ee9e656c852725d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923c3c9b0bd76c0b4dff27f1f9bdd18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6abd38647fe89c1d1656ac870cde4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fc3089e51f79416cc8cf0f44237ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61147b679cfb636bd9dd5c1be92b93ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b194673cdb2534829f7a00ab2147aa8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e6947d003fb82beb1bcc1d0e516cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ada6d578ca467985e28416ed7267c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd42fc0cd2591076f17dae8dbebdd40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8676726797d6f6c703feba4df762f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef723365d2543c26094be9627fe46733141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b346459097cf2d8ec5f0787035dda142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdb15b8bc37e85f5a57a65df63fa7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c671ab82d132ee87d698999ea2143144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1f973e7944ffb45fd02153e593949145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dc435946c59aae211931988ba9bd8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99fa04ab5609575776b96e2601121e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1134e98c5bbf88858018a0ab053ee7a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b6da1e91a639c6e29f6870772a7a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58724f2852668f080687fbe8ded57539150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe875cb7d7d1464908c8b451e2b78f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae80ce993a4bd6d784014f31fc93a7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509018ffa019bf31e9ce580d8a27275153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332570235727ffe13f4b037ff3126418154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be1675b0f557055a797a712b9e873e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3ba6cea2173e320eebab6a0ec1d7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a194b53d36853797bbbc5411566dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621dd2a2ca71761d4fbe16376011cfe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070f05b36c47f046ddb090bb73a10d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9b1cb20465d962dd12e7aa9722f17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed381d73432c70641f486683ffa503f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a671d807d71b3363d51a6c6580661ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518a2018d58f33bdb4f555f63916fcf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925419692fed3b90531b3804c10ab92b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0fed017192f705bf9dbd3e2f04a51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b26518113e575e46953f0c586439c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb57fdb4ee52078e27e49cd162df1a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7da9965af03b9f1dee4a80f814c2c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34bf27d30b3d8b06ff2cb9f6103910169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c1ba8d5277e953ea8495ba409c6ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8721f9a46dc322cd5679fb16d1760f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9791c2f31ee3cdf92575045dbb63be3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c356bae7967d66b0ff3a62bc04373e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68140f765069b01843bd52b99c867ca4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47166e13c8f92b7cb2e9e1f22a7c192175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a8995a8c8a5bdd69f1d280390b4d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612475819a0b1a19075096ba0daefcc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9bd98005cc9e9d8eb29cbbe24343a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a816610976c815484423215c096e7c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73989d0fbbd1ce9c0a34ccb36c6b3d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e4afb0e48b8a6cca109506e7f14cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4aefca0dcb7d4b3826e50053e033a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d335f49f00c89b85950dcac4a6002183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d01f6ae215b13a8910ba5056b94a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1f824792ff80c72c0f0ffc2a4d027185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec1cbfa8364abae9561d35404c494d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63680a61fdf503cf063fed3917fa74f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0cf05a86b84d02e728af1b51c9557188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e7860fad13527a60bdda25cb26421189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebefca0df68f06313b9d76413bf5428190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bc54586253efe9018a3951e5c49a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203bfea530fb7effd0b76e517e19e05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38fb3ce2021228c614ebec505b37f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038cb5ad7f3262ae237dd49b6e22a7b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29ef3548d82690baab6cd21a730d85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3760d5512b606025f703de7b311cea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c048d950b59bb9c22989f9eabf2ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a7fb6e2423a5fadae1273a3599fd4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f77277b189cda1eec5e2c1760fefd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cfc603c662bc52c31055efa6e087a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eef2faf0f7c51cb4de1d6059dbae78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdad22abdfca431feb7f010333bdb8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a922ec22c8a7a1b273ad8e75bc13c51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1681fc2954d0ca787ab95d6890efc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41366b507720ca0a6a6ed062d11838cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dba295fc50e3ec06399e6bd3fc028206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce9548a8c20e68fe4c327485c59a4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7aa0c3f96d3b5f923da0dc3614fde1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08528b62b6b76e746ff3c28aa596e604209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852945780283805a653573f4de49a9b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1896452072377e62a347e4865689a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d71bf9b5cf99183be735166f87a93e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54272f357311cdafad439ee3e0349eff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009feff84bd2e9071ab07005938403c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14bbe6e927e7ac1fd37cb9e60cd955215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a280c9312899bcb5d650004dbbe1ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aed81fd881c8a103dd1312c9fc532b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d38f95eec3b709aac2b9efffc78990218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78152ef3bf78798415ee31aaae583c46219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088b29fb76d4acf3f5684976e9f4670220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb103d3619460833e2aeee13966d52b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9911accda92025686fb723455b333ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08826cd9c06b82e1887fd432f53349aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e91787132a8bcdc6ec16930c12ed1a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e861ff9e6dcb0ff8134f9b6b50122dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee703e7491561578bdf3d5732965745226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9c22f3e91462d859041e21be6defc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59caa6c62987f66546a5d5bcd5bd8496228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06920da4cf07be76dce66094731b524229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067753517106f5bf1c6a2d1c58a655e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709a6b11051ee017c469af35a503042231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cbfa575801bc58d5a49e9de3b1c56232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1acda5d36ce53cb50c25aa5b32a781233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11220a548a295a07476663aa846fb2a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251297d9e1adc1d39b4d1dfc38f06efc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb4d9b5f42f0393a65e9170aaa3a24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e08fd9f442da66502fe354905692e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6ef9e203c7931077287c50b3c9375238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4c3e9776b88ee45362405a6d2c670239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa6f29c72b9ecae74ec4638c56963d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37734d53d497bfa15af36f8c547e28b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea0d6cdd15cac9de541575a96bdf1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ba5d1bab0bc458e0c3a0dfbc59173243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b861338f3fadc24564c65faef370830244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed37b2132796d27f2c00dcd0a35911b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2094e305092dcad305544bba36a78a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a841dd33128f9e3fc1fca0a67f41bd6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22c180708c668d88c64e2cd414ba52248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578b341c91f7f07f8a4d82f6bcaae0a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cccb417448624ac6f302898ffc8c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b110e86659a1d27bc95d7cf22bb441251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce38223d8a5cc0f91f79fdaced57e0f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eda190e5b561279b8a429d10b3802c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762a96a06faa71e5095ea1e07f95fe0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687116b7b5136afd3c2fb261898c2d5a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b75dfb1a2fd0c2365c16f41c9eae49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10f17d94c136336d756a2af3bf90a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7869a671d50741f7b8b7b233b9f7373258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898e0a5da5325b2de64cfdc4717538e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13da3dee27292c7d65f1e074293884260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22ec5297d337fd309f70df62e58f2e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2788d7e552e57c46abd821aa47fd3aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9228ffed4aafc83c875dfd51e4b997263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a743613d9b67ad00d18eee597e1c3f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63cc172f44c80be4fd1b70f825101f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e34e590ad6cffe97df66edca4f63fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3509643eeb9235aa72728c84e26c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b020afe08c2bb9fb45b96d56bc6f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b6a4b19de86d8c25271990893cac1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162e6c05f17521a03f71fd64d75e23d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bc07d0be790eddd51dad654933db3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6fafafff884d4bca03fb6e2fcb29c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a010749daed01dd7e34e885e717237273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b01e8dc8ad4b5d5a5302ec93b5c26e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2236ca14a35bbbbf384d1dd3162314f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bda17255eb9aec2b5d18f2ef14c5a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac792dcea6464c54adb4ce5abcfcdee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a8d27c7a28bca21d1c0647606b2e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e8606d1462b1b63e627a6e84a7771279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d03fbb85c69aea624ebb417a7077dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560687d7dc7aa04a882d2c3f65f2754281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5b510d8432dbfe7e9738ff93e37ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df48dfa4e24ecdaec60e283a0cf0115283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250691250f8f5bcd5b0a1d51d0554a27284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f362bdfd199027a3284ca880cbaadfc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df85a41e025a09fc2d2c361ad4c6eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8731a38e3d637ba436b4ce320599516287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9d56224ea609348b690bcad2825d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f673eace0b1005cf855e4226be24e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8f99cb5b8d3dd93a34d0e3c0f3b0d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a81be6e54db3aa0372d030612f1469291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eecf15b8974a1dbc34c903c7cf7b1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fc6a23ec36465a1f7e6467b003151293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4b9d88fcb189f8ac28634755d6448294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bbe03c232c512cccb8212571df9cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d860d646ce1b2928f6d3f43b0ffc3d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef775a4d887edb0e62a954d717923f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d1e24174f0a0d75caa091567bace0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b48090ae24fb54174eea98eaaffbb9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2ea72293489af16adf840bf394733300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4936dae6c586974a0caf721d4b9ede5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d2272f66d145861f5c400db4eb2d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4437504f38bf0b57937c9117e94e72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782b29b9285347c85c5fb45dbd4fd5d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16f8809fae8459c71ce2172bed4551305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c94af7db3a62a28d98a01d87624d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e17417335400c33f29aa384b228b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff169a1d10da6fcf5f6c64f6924ad7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4967713a60757139c3bbfb9ee6365309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fb37a48d2a419a1f7c840f9bae962310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc651e2ea3d3dd46c584e8e760f787311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167dcd6865f36aae977a302ebcaae758312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5cff4a692b62c7e8f490089152ac9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7aed9b457ffc50b512d11bda61887d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c46f5e53c9762d9addf8110cd4a47315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ccda904cef7e1bc6e36c164e10fec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db95335db4478d19a3ed537e3c53d5b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737f58773aab77e43755f7625dbd251318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc06d96456ce7fadb2eefb7ca7e80d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775c712baf2cbe61da239c19cfbafb5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608b0dff60aaa9e21763f1225a7863b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1ea859631f38215afa785d777b8d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272be731b33093ebe8a50f62ce84301d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983362f001bc0396ed1d760bb6489026324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca698065aa637f915c35ece7ed908db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c983ccbdc8fd948062d1ca670df67e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6786e26b0d12202966df6053ebf0530327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83960c627b5f02d92dc131f451685e9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efedb7a4676dd7b8bb82458167883d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5daf0f8aa3f4f0cc523e7a48d6674330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588126850ab24822b82ea98a168ae9e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b162a682aa3f916f5852ced4a330d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ca46af7c56b278594278591b311b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ca25a1216d10b54acc0e790c90671334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672820b1e54f63ade7478f72e0b99c07335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cbe06641a18ecff6d19bcd49616c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4b39831d0a1f8f57f11ae9abaab97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b998c852116d6655a436a1b02c663c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f1a58c8bd1651a6b79a5d3fdf99c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c09f93e6e0d368d37cb43cfd970d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512271332386b523616dfcc39b529d33341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb73560427960bb0659942a0a25da5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c004becdbce15fa4198a333b39faba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fecb4ecde69bdde0764263ec0997b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c3a4173cfeadcfb3ea2a870c1fa42345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b392fca15dfbab2d04ef29b54ccf8e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26258b1d1910f645114f58f79eedf989347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77d4bb9693fdef0c4c3e41e7daa84c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ca8bc37f06aaed881dbb116809016349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e71f89125fbff79113b35dd96e316350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651baf6edf81f24a34dbbd8a9e73ae5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ea96f92700e49b4356429c90b5710352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b03cb18a77f0df5508d222df6edecf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5063847d0304409d481cb212431a666354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c02de87a342b408f9872766f08ecda355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4b6bca92766b036ff0a12f147bd16356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07337dcb6aca792b3f1e32af92c037f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec074347d5852128579eaeef37a1cfd8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28d09c892d394763e02252117c90a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923791de2fce98348eeedaa427483fe7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ff093b4323ef4af2de08a39f294ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b8c467062ac2a1f19c3f0a0ad1c5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2d677e173483d321fbdd3e7cb1327363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622eae7f86dedf80f2c0efddb355be71364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df675b894efe910f5057f1f870264c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65992a45340b073b7e1172454adf9e1f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de366448f8526181bc07edc53374f674367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69a9f0cfe52afb7df09c5342f0fe07368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dece03526687d0f2a3bb5cd9e2de29369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6ee86d511c57ea7556138598537af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f953ee51c757d3b05e23bc5808ea7c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13617e257336df7cc2e7499fd96c58372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e113a5156fdf3b73bda83a739808cbc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3d05b9d70d5aa23401b17d814406f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67d7717bd30dfa5214d3bb43a16814375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48b6aaa590433a5c74a5c0b77d52ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349a8f63b36cf2f9c5daa2887c707e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22d1e4987d29fc914d3e82fb4d8c5d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b681335ad137899cd76466e223ad78379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e9b1ef273e619ea0c7e2b055ac586380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0df45ee21ecb6dace4c2983eab80d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bb67aa7312ccf6c3767947a7b6ae0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee2eab1478c3daa5f55271a6bdc017383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c1a2ce8305faad33b774f5e9789fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cd30052886a096b7bdae1c6444d7b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2e3180fef1a51b83f58bae36e6a5d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8b0e7defaf016159099ff0b279753387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4adfcc7e80b01bf8c5dbb30de25a24388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ae3938bf9fb6888cc468a226a5018389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1ab32c6241fd1bf769737edabc734390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555bd3094495b31100c19f7121510e1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f54315e2078d5e3e1676214d89206392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944d3f174af08cd72e64318a973d277393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef2a80a18a2338b3553195f2d9f099394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f02607fac0877219a82b8d63dcf76c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98894023515f59ca054fdfc4a0e750396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f166b3efcb876200096368abd11944397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f76fef7179ea7e298ee3f387491f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a572837f12134815034ba473105cc6d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97b64a68a3608ad89555de6dd8edbb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f3394653cd2c3aabed1a345f69476401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e0038bc03e4d963448315885dc1e7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca2d49de09777730f86042f31fc480403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4768f4bdce317901c7ef714621ef396404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa77cbd04eb8d2f093689caff26f7b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0442a511dab663686ecdf4d380858e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a38ef114e8937592ea727e1c3750d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a81cd3a5d67787220bafd74e9766e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad19378ae07c1f633f840615679ed4c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b916f9571b65e0d3a143f93f1bd6b5e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9154d3b6ec8c561d46155d1f6bd2d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0ddaa5dc183486ad6b3e79368e418412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772effe4ec4f12101d1e43467e0679e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce4d61e4338da80e5aa31b8ec5bdb8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca152a3a2ca8cfe7280341d6cd5894a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb9471165a4932326e0604db3b5344416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f838c15ddab9b04e401df7f15070cb6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925f996372e6202a90f90349b51c213418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d533a34699532aca2db9811fdc24a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86605ab491c7a4af252ee03785f06e60420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddf6004e71d186e1d10dfee5efc71b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d651d0ee68e25facb3f0b8dcd7cac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fa56135abab3d21616dd61da1ebad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cd57c640b6f6a6bdd3122f3db7062424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922e522aa3fdbeb915c4d93ad1c0b1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53ce0d0cf081218b469ed6b005c45b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae406c574718b19f3521f0a6964c3c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17427b58d2aba643c1ba0545c3e92b60428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdca7f52a453ccec85eaabb22219068429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f69a3e79ae94403a2899d401eef26430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90d5ab500337d0bb3ecb5e943715ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0756577f85385076d11a26b070dbf13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9dfb0d73a4dcabaf35223665cdd05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ac25a0499cc1546dd627f3df6bf17434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d404bb8622df54c02d5cd318d95d81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005b8a6bdc7c23dd374ec067670599d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32112181b74b1b8f6ab308084cb17c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb7d34f4fc492c58d6e80881b05a1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdb3d3a44a9114d3747a18f5160bb9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b618746d678bf0a29cccab4cf5132440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d5feeefad1224994fabd86e0b0a39441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860bcd866f9bc13caf421ea5761bd82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fdcd9caf74f419d29f39a967cea91443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce28c37320b94f7d2e1a0f61309c280444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a362ba50fa7ed20974b3c0643dd2adc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3d0df4246de2c405710809093bbc2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb25355ab5c79cd3f1c7dceea1a44f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ce8b0b616e84ad1f3c455dfb250aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b2d3f6ad87af3d4788c1d07a8dc71449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e98f1dc511c9f6ec9c8fc7d7acacaa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c29fa315225bd78beb7f82dbeae4d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4203174fe80abd30850f0e5c965a2f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2e7c4b45658d13cc5d3d7df00d3ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38219340b0f00cf533d0b45d4f17632454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb10d2bc58abd9c5c52ef76d7524166455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dff36e79a57e334019980ab5c56584456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e99bb7cf80fa374c3d74c4b7494045457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ced5fef78be0bd46ff41b2434683d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81751d08409050a4e00578a8e14c0ed2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1eed6f96c7d43a04e71e8e68839d1f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c5f6e1f8a54d92500b4052016daf1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004ed5c1b231bd7ddfd66cbe6608b60462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2eb062bfc3d633c7cbfb5051c8b59f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72665b3e936dc464352da97f7ded7250464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0c502b8a189def64488dc9314f419465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515849475dd0058aa21c3194249bba9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04003504f9c84e023652b7b3f65db9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7055069e29b3520a4ad909608d8311d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebda035bde25c71b947823bca90a9cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d50dd66166fb8ee2b53b52d6ccab2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b35391f08c2bba1f82cc7b080c2f56471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a81c479ee29e1f03cb960515b7d40472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6bc4e4691908d94146d725e86e566473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121e1f7974de9da91d25d5f236395a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706ade56cb3bff87bf78120383a201e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f853b05c15725e8a12d8df738ee130476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f2dbffab9fa16bfbff1434cbb0e7c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75afaa7707c40958a380fa8fe4e6cd9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb1cc617a2e231dec11bb971d804cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be9b39b0c7b770e0f3f0b3b155001b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5eb51c6e0344954734432ffa30fa8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101739abb2069ff7354e8b9aa7346766482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562206a6db461fafb8f61a88a25fe9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a0c95fe6ee3268867aaab05af6a2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cce7945616be531e5b8c4ee362d6f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d09fdde89716901fc3b411b74455b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd799e3bbe2dc651dcab24bde602b05487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0b951b9c10db806e257c033a7089e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f5ca762aa555b3f8e283a931776b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768690fbad58caf041e436a9170221b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d942db360e040ff1cf6c39fce6a95491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4ca8c37e4022c9f6054cbd2939b95492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105388b7856449e5bdcbd5404ecb576493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc30f41e948f48238f6cae4e399afd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d786114cb2e281319d68b255991d87495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b9f3785e199ffa7c429130e2d317c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87c4d4a856016e734716ab217a9bce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707923d43c44722b68fd213d9f3c4fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c373fa76323e5803c1f9465e55c37d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b4fe569561217cbad777fa391c02e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f017a39a28f33e378cb70b11d387e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6cd0bed5f5e123e3e71b200bc9f01502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2566da00375c144d64810bcdf025ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf349eadf5efd88ea4529b6716e61f5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a02e8881915cab5533898fc4b55e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96d6a8c9c6faa8b8dcff24c94e4687506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a0afa777b726aefc3722b3095e3c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3276339643b6b68fdc6b63f1bc1e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164b3e49b4368c259b28cf5a6686c2a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516c13f933ce177967348ad7ed83a9b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18fefaa06a4784958f0fb47d50df93511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276569ea9f11b3561ffb0c2a3fab86c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d74b3ff5812a14b6f8ff5f27c86502513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4296eb37f29432e441832a527ecf7a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a56a65d41af8e1829c2ebd204b273515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aba16fc912321ab14f39e161f1475f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452fafe3ab99df30221833b29be72a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa5b997d8d7e7a27e1da1de63cf748518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e824a94440fe0e609a48ce3000f117519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5f5b4e83405368b655ff07289d9f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131407299b4a678e3714ec24b6cb474521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892fff52bbdbf62cdf0b3db0e667be1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16865ae61860ef1dbd92e60ab970d585523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd4a8700cf6fe08c7f45006b1d7cf7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc605c28ff2f19414139102b388054d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31128afe01005b6e99d941f4cdab9d5e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5c045e5fc56d376c88da18ff00768527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e314fae0aaad25dd05d688bef97409528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2a237aec11f0a5bc0e422a77979ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7298dd9f3593236e526932425bf061530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855dff2dfc305306297bc6dcf0f5f8a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29500755dc28c0ae9d7aee317ae1657532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e641bb0d4dfe8b64839ddeaad5b004533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1592cd8a5d8c84b70e6e5e2f5b1af8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160f16c92dc540cac37b8cbca9dfdad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534b31ce6fab82d0d824176f4fb98d8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87857bb280fd3e9aa5d7ffcbe47abfee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffa0e582c13de3f3a35066db0f1cf6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e56af236059cddf04a1a483a18d539539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ba3d6e212d130b67cbbd21dd26ef8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be27301f625a6baeba8ad71df20b43b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1a892cc36ac9df014a01ff0b397aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b0caac128ed5548da7346a78beda4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccb55a0fc78700fcc560198d53dd70544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d031490fcbf85850fb9f5b7c468f5a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911d5dcea24c684a49a8bfd3de1e45e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd5d712f0eedd3257585e4fbec98af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bada1318b3c0e5e48dde8206e95c43548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e0c46e8d07f74fe3ed52a6ae775ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e61321666c1244e7599646e2c323f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390dac4ff52d8b4640457ea395d159c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b30348e59018f488470d2ccfeea1ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df45f475a1a4312b717ca696aa450bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c2f7d873f65433273831945366581554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a14c061eaf333aa9707e4228bea3ef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abb5bc9375d391793241a83f3c703b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3d9194731af1cff000c64f6f2b6d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc816820206bac6b7982b602c91354e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf7bdf07c5c0550b6663b862d7b10b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5d935827e22a62a51df4502af53a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4ebc0c1e76ba6469257e27bb10d86561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b25ed7cb56d066e5e5e2205ecf1596562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9908173dad3da5c4b28ada7bf80546563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698bf97069afe241076c962fcd193d0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7e39b223cecc690e58f68aa12af50565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d683ac4a6f94eb8ee86d1e381539a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a25635efbc8e34da55366b7489243567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54369ca79a656d3c4316ac25e4693a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8546993368e8e63e0c67675f05cc0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2eb6b05dfa01417dca3a6cacf0ffd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731af574e3aabe8e6be1a11bc66293e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a043eb883e9049f5b6ad645bf44e413572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>