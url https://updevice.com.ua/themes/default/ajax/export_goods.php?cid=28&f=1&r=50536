--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7eab6f8198e9037a2653d1c5f34361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0866696464833beb269d341e4bbbd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c3c1ca693cc520ed13be14c8afefe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cd68b94c5b77070cac6150604f29d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bc71f2149d7b4c1ef36dfb0faa86f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1957be7011a62b2e8b419c22cba836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a41e921c03250af82089be5cf858067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2722ac6fcbf0ba6257328f5410eb9b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786fd32b46c0aca08fb93b424f720829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3179743772b9eb0bdfe5bd0a97df510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176c07f76c11850e96f779129b9b1f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943e5ed7b3e0ca37f093fabc2cd793c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6a1179b75aac0045ef87887485eb913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8543aff6a0ccaa5ce1eb1d3664be70614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929737c44db456a7c396cab2ffc6c8915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc329c3d28c0dad2ebdb0933a1632d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520c934818cb37796a9958e905eb33c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad3a8af09adfd2e67dfa79e9a1f8aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e7a8da01326f20ef542b3b885a56e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f543a7c2d1524bb312ff47789fc0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfabbebee17c4d53f481804c392de721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4ec728fda63b90f118cda7b2e139922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bf6bb01dd0d919248d950d766ee3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3e8928b1c4b10fd98ddf1b3080aa824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd877ed7b3740ea61a7ff267f9cbcd1425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9222c5962f670a132b602227326599826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4deea0c042baecb723bc2fa3ae0879327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99837a068ac01555aa23fdb39bfafce428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a399e95ee148fc529cd6b54f474564829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e6d3f4fa61720436781e32d2bbd9f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32762149d052a1aa7cc959a3d0dc101831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0625fe078ed17673f07d695fcc10a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d6c230b9807a31a14cca51d48ff6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821175a0c8186cc6fc8d18813a9af3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e071aaa8b893dbab62dda207f5a40c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c6d25902957ef5b3a8599332dd98a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396aff8077f7e32ca40672e0db981cd337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cc94f3c4c31c664039d028cfc191d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5be5ca6997d566b8278fa80fdf5fbc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4509d9f171345635abad1b8369d2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710438211cddf06224ee7853d52ef93b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75458cc810448c8545bb08fc9a9850b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db23a774c9922c75a809f60be11bfac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6729f477b39002f924669bcc36214d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06383eacf6e89330d257376ec9fd51d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c57183bc258d032198ba9410b2bdc646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06c7558889dc38b6497baf40563af247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc149b1366a0f51aef9a25ee10520e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528be203e59bcec855e2e10ddc402f4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6d687e68507a5f9c257fdc8ef78e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31280bb27089c4f8d32ffa2735d519051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48c44bae64067e3a1a21d90771005752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3f4eb0ff03c688ca5cf8dd000a10253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918157e8aafa89b1bb5fa9dd671542c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df543781bce58ba4690987a6f5dd4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88813497c67711ad533fef58585db7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aebb9187726a010e9386407db627f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d85200ebe17785de40c0ffbb8164cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0ea6a86a2254b7cb288c97d038c4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aecbe423b3cb7f5986a0e0ccd955560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f108838fad23cdc0b505a32aa1ba97461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014de45a56dd4d1d5602c92cb03e71762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f51a22a74ad87481e50669c271894b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab8ab7b33b1c0506ed65aac0cd718064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba1f0bb599ace431de29e3b04f22c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3498eb3c673dab293d5160db394a61666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529d766b8d2c8aea77b8b35a4957a6b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a0631a46c7daa361a8fcebec64c7768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b9310114d93810410d9af4170912f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411e2e6c97c67a51bbc222772d87fa270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bf31280e228a752d97a56afad911e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588eb355ebe59bc21f3ed7cb908af6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f35437a96aa8d5c9d67cfcc88fbee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb9ae56cab586934e233690e99331074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c602a667c2f55bd7840ebbca6df04575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5bbf36699c048085f5dcbf436dbc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1fd4d79d52bcb07db744525fdfff777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070326ee8e0276ae8b19fe0194c4481b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c87bb122d7166d55b65c3ab8f59a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242343074c23189164b5af8ad4d80b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3df8c06ca90d014bb0d9e9c978f4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101f9fa270165da77141d5f7e444a3f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d71b467f26c24a9b98d79526aea83683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e09e158f83d3a4c866d15a6cca5d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7aeef329f20ac7c297dcdbe4ef75e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c68aa27b38d0e3dbd7b309c25f05b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf518b720c2fc3e34a45b78593437e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0bd89da3f8f38d173ddabd58cc41e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b531fdc38491090a1c5490de3a0a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57088ca587921170dfb98db2141cf0f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3584526614a09464ee2cfd00d2aea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3565c30b05063fa091dbce1439f02692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4dfd5ba9200484188a26d0e786ce093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06a7e33767c7a2163e3104f16fc3e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c22fc9a88b924b65a9d549b0ab91795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bfd03cede108161e79a2c4bbb3fbf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6792a3dd51d075cae64727918cdd3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bc90a4e14de0a51f7265d7c366f0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362349645b5c7aaa7f01251a069ea6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34045ad71adace5ea45713efe461f518100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbede53d5b04da37f4a642af6680abaf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c95bc965ef6824321894fd33c8407102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07200f1f78a0ef1afeee36a5ed7062bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d32f120997da5f7d9f40c02a53d9c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0378f35e858f2284f2004f8e5979f31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe0861d065c393f60ae9e5873c1f67106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b4fb8a2ec962226beba1bd2d4398a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554ab061bf66820eee233152c7fd81d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a96576c4d40cfe9fabb82a6288e5f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf9093c0b1e4aee6439561c6b73225110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7f30fbb7b07841d49de24b5a87efb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b151ddcacaae3eabd76d390862e2c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe4c4358c136c7bf3ea6597cd70b1e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a87bfc9d1f7d722975e529749bb10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece6f4a1e6053cd6a84947904b3985b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5574c0038aaeb0f502e6720e859b23c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ec42f52a80c9b24599bbf68df1dde117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945acf97b1c4a9d10ce6e545b2be26e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a006f0d1b8bc84d55d8b01ffdb609d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9918df77fa437be135d23ffce62d64120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365fdb27769eef63ca37216c23a1545121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e9178b9eb0dcab17df3860fb584aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae243b5a5469dfdd04c21abf1854e07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99225ae12fdac60dbbd19844b8c254b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80eb12aa9bbb82eb34ff35a3026b2d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395edd781a180b38597018a867f0c987126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d06ac5bab4c53dccc25f7b8b458657127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b0f8a690effa379099031c2f54caf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6191f6aceed7a74648e878528a67751129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219da0bba2deedab8888dd40954916c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b9ad7c77fd8fbbdc4c104eca70315131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6d78e7dcddb1925a48028531b093f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c020e55596290db0b965f3d87ef09d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f684b452cda76a22148f6b40ee4c57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e435ebe10eb8eef035992d7395c7f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0f04222a6b9f1af9b80d39c8b71bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3389cdd8822cd5004ba8fd345096944137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1fac249849b58f8103499a0370ebc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c6c203a4086d8bb39c3105eedc275139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90787f6296526e2c5afcd339fb384c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4c630304d2bfe549d2abb7d155939141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325a10690352ddf0e2caea82a81ed2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9467660d08511671c8b200f1889372d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cc046c4860bf74d035cfcf5f3dcd2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf808da6280a318fc623ebc41a2432be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dfe0a4a8571fcace4f2a14f5cd531146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed08a4bbcbbe8e6b4f92f2622a51143147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367b2b6e0bafc54cef66c46ef0e520c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b647fa43e58ee641a180ed79f006d20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5781cb94bea367750ba2d19bcd94ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b1dc21a88e34f54fad72e43eb9468151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e4108b499b4431f48900458062e79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed38d56afb54a9002af26aad1faf250153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf521eae24637e3fdd9d4a6bdf19395154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb979135b396af4a432010395b78cd7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a581aa7226798abdb10475bb6e58def156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253191aa24ebef5ab627b20946e92d05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c868579dd95506d387e6319b5d305158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e81752715a991f5488e50768d7bc3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfe9ac9c8d873ed2ccbb5bc0061768160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42121565ba09ddb1cb148bc97d8ec0d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea8c137e41c7f9edbacbfb1640bf56162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c297f3900e108ea14db18391a9c4c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57cd3dff1db87d52b72c1469dbd30d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943205ae1e569f73a4b4a3ff946f65ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4053ca173d630cc19fb8e85f32ffd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dbfcbcd68d0136f5fc51cb70c88fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827df188232a9f338c0391a3cea87fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521f4e6db7b5f60ef2e865c28e5dc42169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a64e3dc5c504694de5597f8f87134c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16e4459b44b7740753761f14b35175171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63bcaa00276101eac8edbc0926d3a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37d13e3c7d2c7a1e99b1a1de373e94173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e514dea9010f8e479808663e2436a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f00730b9696236f8f9c510e424869175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c002b04b92d9402eb77b4c8dc391ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca5f4349a190dba27c6d9e07b4069f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed91bda4d958197b38aeec9492b74ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b90302f5146f7ef5ace01f3921c05179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994263f7a9e671160a0481bde7fc7f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1c56b7d62a57af5ceae322275d838181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad1713a7df0531ea1ec82ead4f3778182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26608486bfdf2f5582f7348aaf39d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5885dd0709fdceda74fe7d552aaa1df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54762b4ccf771456f7d699930dc3730185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563c5004bc5f149cef38872e448cdc7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb907c4328c3eb70d66e90a05831bc3c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456218b6a90e7bb9e3c1684f293bafd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213298e3c8cfad961edc7ff06b53515c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817078391a7a3ef31b8c0f1069c0543190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d282ef4bc201e841a6690c2282482191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55aab553dabbe6c6f4a3940049f5f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6860885502bc5d76cfcdf64240da8d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56800af900cb4770bc5e0294a6c63d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0f453c8fa37c1ea8490c646c78a67195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892f38dfb8d258c29a5bc59d6dad8e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db468cf00dbe6b846128d7453bb71f10197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f47fdddbb9a57c6267bf70fe99ec44198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd43f32af0a3f4ba99182e4402afc2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dd33aaa923f9b48c31a90cd6228b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ebb1975752e7e39e80905c85f029e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2493ed817dc2e1678e6f26d6896fe4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f547ac17d0b945bad38f514eab38dcb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a2eda833e3c23a6a691feb603a47e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16986ee9a266d95e837b205a711052205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce678df7e3a5f1b96d4b64294a09095206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25dada7a22860a67f67641b032be3d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178acee0b4154f6a8504217f1bba97b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a447297d9c06a8afb93a080bed936209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79e37f06ca50b5b090ee663bfaf220210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bf71cbdc86e0d39a086ed7d025746211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdffd315c3409f5b4b601d0fa1b3bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5042b1d01ab9ac9781ae7fdd0af63a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c17b74f27fb514e22b09246221536214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98579e4355e5b8ec97f3b5c94180844d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f8ba8ab78039f9fc9731e16de85e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac78b06fd0b86a34991355e2ad2703217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4286f45d3998e0658ab3b1773dd019218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e03003619cace0665eb52ea0e1f425219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66170b10a1ba17680d797f6fb9f7c78220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d28104b2365ed727a276192fa10ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7264992c868d2c29fbcdacb9655f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c838dacfb175ccab0c3fabf2e14ff68223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac410ce7b0d359a184fa385cf852b3d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75261c8afedf6f286256121bd1527695225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7fcb51f467dda2d4b6f7ac5484b71226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c43b0098381ec3320ed96de77499a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8eb827dfbd5a3ac17a038273b6cb6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64d07915001d3de2a07a9300133e9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae5ee359d73e08cff4e2d756379633230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484f07997617621a83aa49ec91c8b6a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a8a34a79d92ebaa97f2db3dca6452232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e427ee0853a9b2c44ae05fab96680233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1786b1e7aa44b9a08233fbf04954393234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ac6602687b161c9b2e8f06e5275b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67291072c8f1654a1ac77268d59ce75236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744391fe41825981c65602644d502c1a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a18df5d3ed7e4d3b6999f7027f87f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a736295a33bf2ee27ee01f0bb499af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e655d5635b88f4d1a3a8427ed4e6ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b762efb966bfec8d1acd9084b9500e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cdfffa2eba5f718a7cee559196df8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff08a6e4cb1ba1d496272aebd7831c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96c173edd5c8359b29054707897e44244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686071ee88540de8bcf9f4cbd5a0cab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867775a8c35b089adb3b3d89a8f0731246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352062123eada05c661659a34906edf0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9ea7571d1ecd0475e3adcdcc7114d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd404c876cd566c24416c6654b08df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d1bd37b94eeaffca298ef0e4e8615250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63b1f8db1af7842bc32560bc9fd550251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa15cea343d9dad284e528f79b41cb8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb95831132b0ac5ae2fd8d4721db0f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd93cfa67b36f0860b3225a2afedacf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0c939f64fb095b72f6dbb22df0889255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61a657f305658b393f9debbbc2f90e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c2601e893b6e789d23446ab88b05e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b91cfe2ec5d62e598a8c4b8d62878c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc5eb0ed1a0a9332aa3777fe8083e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f402ceb9d0fcacdf416c11e387cbc08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171e5bde05659a724b06153f345c8f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668e64607a14da995259c50795a6378262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4654750ce8b50dad12242a0ca94260263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769772dd15079a1fc0871d78c7fb3c32264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd336d8e93a523c1d3839304e2f2c97b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c828acdad9473a5659e97217f6377266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275960809dddacfab6733f6a05e7e96e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aade53f72c30f285e4e1d5e765da0d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbfb43a85a43c56aebaf4c6f89803f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb32f3d6e74d9323c8a2c987195f01270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cad3050ae75317fed591a44a050106271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6f416a6206707eaaaeb42f263763b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bd618b06125aa96f1fb5983b16e20273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a88f0db886edac4ccc2299a05e3b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49d600d21d007c2b4a2ee87ee8801f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44ec0ae4fdbcf276fafbf2333a982a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96cd88066fcaf4796424c20e5e14be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321cda93940f9782938bfb228b8ac67278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098adc2f7ace40f43984919d84386960279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec9ba44f2798e0c40c162cb2762c61280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a855ba979fdcab87d36eeb2087182281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d789b1689f98ff5bbe1897e466b33d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff682a80eec880b4ce416781db56be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63addac51d09b96872dc0ecd21900bed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3ff1c4c9ef02204c13a1a7d5c4721285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06b8427a08490399bbadb63d137a0a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bd457ff15180f14c90dcbd34d3d07287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b76dcb1eaa1d4323782e22a213acb2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6df89547b5a579918cfd14da6e103289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5881f71644b45aa5db04248a51bb60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002a5a30d1e532a1d869c661c7f28a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b7a0eb19c9c180b111b817643ede7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e60413e307be1affa6dabedb9429ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bcb18e4e282a3dd1f808f29df35de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915bf12d60044649b8976a2ce309573295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528eb11a702690b6f27c886d9ccb8c10296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902fe7759006f9a6af62b57060cf938297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f217b6469a21498a7acca7c4092f30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b7963247c9383b2795ccb5882877d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ef0c509502eda00a7e68acd03a225300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac2461b6f46f9490292b8eacc1bbfe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdab5bcc29642da2d7a5faa885f9997302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ac6999bf6f13c9e642eef265d501e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4fbbe535678fc64aa85a3f62c0185304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9528adcb97a2fe0ca799b119c57e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6bacb1fdb047d7639b779d859a590306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bcef6b97964c0d0c499ee62c683f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad91d137fd378014598ec4cc891ee8d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8d74c8eb5db0b66f74b78a6aab5b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786a6110dac7426493fb63baa14534c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e66da4e1fa86c6135cdb9f24cc878311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafea7696af44fbe8f0257b538c73869312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0d6b3ea91a6796a7f161fe57d912f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac52b3273df713ac0010fc21b68de2d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2f5c35edd36ac96ba9210cc56ee0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93cfcf71339e39f7ca72c1ec02028e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338e0c2f5cc571101b86618f36d617c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad1a48b44740f41f97052fcd4df604318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5a78d8bb7722e117cfd9c60ac4ee9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044671e5878026741c755709e394022b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f162ed2bdf33a3ca393db29f75c8e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d24852a8ffe68b74e3558ddebcf85e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af887cb3c07c9dd81e03746ff5771dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf0570fd851db62f981d8ec7380609324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e172a6792e67e16979a20a8c64410325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa3874749b143d57546ed4a04150e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ab95770f6311bc04a52fe8dde583d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa77b3ae4cc42ef75c7c508cbe95f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d98b479d207a8c3630e5e63765f35329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319459d640a1232e53e64c7f591bac7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448d9f1ddcc2483fc896dcf0eeb381a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb8eac5cf5edeba4465d628dd1435a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea224f194f5eb377c54e386baba4dca0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901eefe4e0304f021995f9a6ba7cc89334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea555c65292f655cd78aaa58f949eba1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f771f7964f4fc6b36776769c276c01b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6937fa2ae73731ea3710e1df437ad6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48eaab9f99a54677c10f356db45056d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e2739a3c58bf00093cc5d53b90f4f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc62545b0a20726f9f52f6bb930d5c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e504dfc4026602b2e22a7e219fc491341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a483fa1c1c4033554c70c35784b173f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af116f6a642db4947a00d2031b21f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bf7781fedbf9434b04d1043a1ab07344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8bc2b7aded0cb27b21dde89e930e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4decf2166ad81bf29817d650becda346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86af45bea1f320e02082d85c95a5678347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216b9e85d04e0c6e36e6725ff19557f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1341b92ec52c0e8b3481886b7de430349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f58bff40d7b8e25b13ad4bbb3a34b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d77bf0afa9c703dfaa34a9ef033857351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90116ae66922ca52eee5370c458cde79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d60dc45e601b08ca709d05a7d7477d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d73affcf073a0ef2773d8fbfc4136e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75575249cbf83349205ea112ee3f67fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9f4271994faaa91d85c192da89d98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0837ab3faf2019fcdefdeb47b7839357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888d73f77d64a14a178112bc00325b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b1c1383ce19d187963e81b21c1b1c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c8b4b163bf760c381dfe67c6e3e17360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f40ac57639499a2b60ce68311ac7ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb3e0d6227d868270ed2e9e64db8b0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09668c912d6b66241c74fb20032cea02363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821af5d2d7d332e06c3b1f7a9e47078364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62212a37819e1abfbc42de2d447d5d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4c99fa71fd9f87e9585889e41a8c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7caf8aaf83a82f6671683b072cb806367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44aa090fe9aadf5025b9d7b99d3c73368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9f5c9e8ea643f91e09c9dc41569fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62093a91e79ccfe68fa54855d8d4045b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806be3b07e93bb028fc084b8e8d2958371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ad2cf21f4ab0046b8ab0427be7fbe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145374675350f8f80d3647f2e7eeb8b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928abded098236f373dd53ffe4e19b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c87164925ef4bc3e4b3d84c3d38f47375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd017d4c1c3171fe6473e06e4d43cea8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e67d867713f58cac5a77fc614016d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb297e302c0e50fc3385ef2a3d0611378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8864c75c95f4150538c46a31e278efe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e7b2e4d495b9581a10df0bc20b69c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e4f49aaeb422fbda49f4e8f754626381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded18cbe9d566a9c4cfd2bad1f1bce51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dab0ac1e5f8401d4b4bcf56e0392fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36665dd09911e01ffda62d264d67a827384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a194ceb3f9c7356231f4eda411c33385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb984545f5bc7994f109ac08841ea04386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76770f97656e5e1a4dbfe42e616b3e2d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf01d0a0f0976ae01e5846b195ebd59388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bdf340ff8d449dd01b869bc26f6b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d428d10cdef561eb0a41a01885f0e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de1486bd9b613428aa99cdc2ce919b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b9e051f8ac588e9bb9232b7c7910e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c99c7df11c578dc1fcc64f59c69285393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76fc06c767a1ddbd0a1f5921634ae5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d30d2f6eef4713793ffc7db7d1c76395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124ef0dc508b330231088228031b8ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362878499ede344b2bc5b20f38d13d12397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ebeebc78848993b8bd5326bd0b362398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d544dd61fca2f12188ca3dcbc8a5c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b092c815bce8353c2ad2257d875a4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ab865ee2de4f6bacb19b841bd8c52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ffbf3bb87a2512cec55c278d12d30402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1a9ad4e5ffdc7a5cccd9c897892ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae22a47a92d61516106e25340f54bb8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6928ff5c08d6e66835b4c22e7bcb7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e626073db9b74c449d364c836738190406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde800e0241877bfeb983c63fe2f672407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cec8f1b81c8a100769e393eeaafa4d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abd096ee2282295eeb19a7f2b09935409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942484c31a5f8343e785999e05a408e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d9a265c9f6e8d51b26a28891eafe1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be5737c5d4bef200255e70572350a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e942d3cd1bf1e78b54b65d7fbbad1b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6032cd0af4afb7fa46ee20528324dd2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6957ba38d66910f97c048057bee867a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d83dfb49abf93b7f4cd0b763fef6ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e87cd3d7912bb9c5456794b7346e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee6b1660e3aa14e7ce7b9c4e81162b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ff76c01078f37d7f5641d30f2dc11419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39598e5f17da4c55aacda9ab0cf1f93c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6f9467003b1eee051c7d6b28ded6e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4590cfc830dac3fcc923da5b6b4b68422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e050d57f150db876640a8cbff53854d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bf0a5da42aba286f85475dd9fb60e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af19c2dc4efc8d563e6b778db2e08a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb77719aaf055fbbd043c3cefa96c26426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe78378f66491104042678d769ac1c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ee12d27487e208c5acc8fb5607962428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f53290ce4646dfa9ac6b4c6fde81a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494284d3d3a3bbf2a752977a9dcb4ad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178a6af4f768874455b519ad7000c2b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0bf61ee10901505ffdc5e4c7ef6d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8601ba3195fdefb74c3baaf185c51433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713f983d4c01e21ddcdf2be25b6afe9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8ddd7953256458e4c1a76e889133d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646935476b0e60da096bcd70ca248e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5b9ee74777bbdadd961c9ed90278d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761043dcc236a87d5a70202460d34130438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08608b17754f8fa3476906b254559990439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed9ad5b2f12e18d2001371e19b3e2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367a4e3476355ea8f9b71e621ad75d0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448acf7e99bfa71fc04a1bab968f0f92442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3d5d48b9112ae8556ed1de3548868443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c142969d310a5fef1580630b66c1ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275b021739bb74d5aaab17784dbdfb3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764118dba01f96c55dee86ad984300a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5780f0a2f8db825d8b447ff530ee5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bb0a88815f8f511957d95f00defb3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00a27a1a5783040137172df1a8f424449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423da17beaa05555dd9f694941afbe2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae6c5f0c44f66c1256503a0e31e81a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b836c7eeb177e031b948ed44e060442452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b940b8f10512311349e5590aebf20453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447305b5ee3f04bcb959503f9086a30454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25c36f183566ce648b1bae77216c70455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88570fb9bdb4a80359e075d0d9e89876456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89652314d072e2a4fdc9aa857ee40ad9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10691e0c24ead6c34cf870b1bb7cb6a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920f9b165be1647ba55faf65be42f5e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc92212136274c964cedfea278b7f92460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a24d0390206b146765e322cea9c0c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6f445646a30917aa3db6dd632105e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94a2ecd8cb29e9ae560d143f57b77f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87694ed8a48d839719e7d7faada8c055464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ad69146ddee8dcb6a3ab523315bf4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e434a1ed6a51a47622406bf00d8d64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72699772c8760da27404d25187d9cc9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250e377b875540dab5a7b5d9bce861b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566a29179f32f7642dbb5db16434772469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbc667151d0ad788439e8ee4599a05470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96086b3e51ac295ab7fcbbd60f028c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8d3f864d644ec0147868f3c3b6a14472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf2079fb7daf1b1f4e4dab905cf7fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38371a756b5293c1d29f8a8f9a9430c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9f3fa814ba6a0818c4dfd75024005475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43a383a7539be73dcb8dc599e3b844476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387b511a4f495da6397562169e08413477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34008c9906f20fcd7370d4f29b230f00478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060414de015e16178d8bb9673497165479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d749d11014c9faec832cc5a00a0230d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863428c09290b2168987f28553a8054b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adae129c6f6f0a6a75e1345b31e34b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd843dbe3b66c674b4c93f29aa5691a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a3d1369920b100b3167044f93b16c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94cdfbef7ee2692e65886bfed15688485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ba3f809c64b767d7e73756819b971486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e883719c043a036a5fdee3f0e5c2d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd7c74d1629ee82112a36d1f4b9098488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0bf93a39d0f40ff99cec511d7ab30489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fd592bef17ed3638987556166bcaf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6515f0a35b5a4180f5a7f68eb35c54d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e822463f5dc2cad62a8bf4905f519c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006e053ec6201dc31376f1398e352ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef24df447477f2dbead8a355690208494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d43bcb2f94d78c3f49d6157c603732495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d62f93052f39603744e8691cbb8cc1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba170e8707b12d11dad4151c4577a97f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b2eb9568f4882a45026b7d9b52fcf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f3f2044882672099e6097963b1180499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe781eb3c794b0975d86003ea698a904500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb23e70630b69c6ed2b29b2320b9324501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c46dcfdaa7e194e2bb3bab2f8a2ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdddc3844ec1424f5deb6790fa3a0f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc9ce16a6e1fa502174f5688146e93504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d16697cd8fdbb8d7ce60d2d2611c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab776d1f74b1250f15349b291d92dc9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4c32f1457f953f398a5f90ef0c222507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b45dc9949fc167a71541eca82ab8c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1760ad32ff8f534a0e43751e90db2e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cbb237eb025d731450413cdc3312a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d1072043d202f48840d1a1602b851511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d614fb334a8a7ce36e5687698a485512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b8f7f4157b0bc5858af9bf96eb9b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e70717dd07e1e4bbd127bd7ffb032a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ed92ba01cb3156c7175ff2ff79424515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882642406db1cb8e0369dde9f259d1fe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cdf39df898c7c0712e5ad984b78e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b175ec72e38fbfb64ee15957c9075d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719300432c1cf0d8f2d921c9d8c9750519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7f11721a4465838f0e43096865ded520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f5bf3303e6b43f9c988b93c91cd63521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23dfdb97a8bf2753b7a2eb0d68569d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99140c7850ab46acf69824bc9a91a86e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef24f74af0cf015c78632592747371524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26dc66e087cb81534d63abcb99ce5f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e04b6bad81d960330eda1367b22c8c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08953734af1fd8ae76b7e936e7733bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af0ef9d7ec3a0ec97ade7c04ae16fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789b3da00ba3b5ae509ad5dc6a2064c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d02bfdbcf077cb9bbd0696c40cf7aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c6431a8ac678f6da427058606cec8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd44da014672ff1785a31ff8a77b23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a012e6e59846480170068195ebdfec0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab859ef3051f7cb443e3a7f685f2ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d3b2a53f3f872b9fcc9b5b973317c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cff1a72d64fb0f2033984114c370a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d10e0ba3c0503dd44f70786addc05d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508341f80c0768fe68b3de48e11c1866538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a689e1901e4f7bd8a64d6df5629ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065c1e366cfdc8474ccf5170a279397540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c887095aad22ffab5a1fe9a73058a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a30bc02cd7ec86f0c459f49f55f54542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d21da0219cf1afa21a3002e490cef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4fcfcbb670d19226ba92de60398ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c93993dc50a8d602807cba966c5c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0137e4908cd8d9bf87329fe683a50a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625f2677f22324ce5141776cd371dfe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d9138af5eaa07ff68e93438a3fa3f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827aa860bcee4febc136dbc1d3f73698549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59da679bb9c5d62871cfb2af49c6c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19e8837746496464366791c59e4e63551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891e99205291530ae05010cfed73459552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fee443c285c55fd6bb0e975298b9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61479f0756c6ca58494cd79ba2cc5574554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94005659b5c5052fe2e61d11dfe0bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ff8c20a520a0ebf6966d042fa57d8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42f537599fda0934fadce54d147539557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412c975176e1e05179d38ca5c9f93c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58b350cb19c9c6be3e5bdb50cd5a08559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcff280d9f00487a6e806caa03298c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c896429cdd295608073ed80ca91a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8232c936083699594bcd64cffc42d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcb36a4928077c39c88eaead3c5fc8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc722fcee37a1528b17a81e0b57f4d54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8201c63e5ab9b200f0fd961c7abbe85565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdd918ac78c51578568e135d676599566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b2044925afe643682fa2bf073cf43567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c3daba5353e27c6a65bc755ea19f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d4b7179bd8c6d43c4e343f2e6e362569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f0cdcdf7d48e70ff02c7c5aca2b85570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf1ff2df8bbe467bb70a0fe350fdda571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da337e6550d4b3009ef02bc9003a426c572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1dc967aee0f176482c78fa3183cbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37beb1223a57ba5cdf9cfde6f070002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7a94c45ff518fd746b6e9db373d3b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9407cda5bb25d726eb37c459e9fe44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894786781721c96fe1390d579b63d15d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1b1e01f4d6b27c0a3c5f8091b64b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c5119fa9b6ccaa39daf1b9827df617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee84c977318e229e89608b41f46868f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1ea99214748ea3bd42a2787c91b9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80218128ff2625cbecd6e0bc6b5dca0d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f541909ab4c7d14bf1d2d777ef31711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdcf2b50b231dbee97c8055522e4f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341531e6cc72f36fe31b7b4d1fe27c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b9c1bfa9572e45c6db4ba6007675014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0eebad8f3b331a883ea00b6d5310f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbbb9b1d31fe195a8125a9b74cdfec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbee9f24d49f2189bed500c170f32a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535908639a52c38bbdc1707e8454eaf918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddff906019122259705959839a0cb219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcc64f7328d844f3b81a50ce415b3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cebc625619a7fad081fc6d6b00a1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c05256224aa9170786c1ff4ddccd022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e68c5487b70d290aa9428194df15da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5de6b5e35869690b143e8d7b3243ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf538411c793a09fcebd2fc839ea456925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3afb3da742c026a446db0b80b701726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9caa4901dd00787b3f19a0763cac41427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55664f97c890ef9f9d8a94fc4a1b48b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876cd73c3ebed8bb50c8e0e8e194b3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ddd4d96446acaa67f5842b3e9d7db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb679116674d691494bb0106330171c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6abacd9ed811173411ddfaadd5695f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24de97c8ea07ba1323aee427cdc79c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea969d3e6445aef794bb4678abe92734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6eb681345c4fee83337550db27d10d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202c8d5786720aaa7993f69d2ab4f4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3273b240c81f919c8d63e234662c0b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a22624c0c584f66d0b224e073c67538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0bf473d01ecfae7830ec8858bb5d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06709986560c968aa55b2319a5ce1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49f1e9466f2508350284575beb48cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4eca5a9b2b7cc5f8fe96fdc26db12642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138510de5b96883de24ed33ed9304a2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e390b2dc049c69e68d526c86f31b8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3d6454655805fffd52f6e502a600945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0414fe173e51a293c611e60f62faae846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976fa74e55f9386c354e472362a5c6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4a3ce23f25047d48028159f5b37b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30a6822338635d353939b6a13a502c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ceb5402ed88f8b5b0ccde0a5f9ec850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0072648256eb473eb999dca722a68551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6b3636d0dda3254087bb58fd1107552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dec45ec96155f0afc8b569460b16353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6debda7065e828d10a91db707dd2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3d1347fa001519748437a3846256a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8454dc728bb7a573dc1f5d0133fe81756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d109b1fa7c11e43f6f3b821423fc9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b8a5022676417fc6dba3afe8e0a4058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e52d009e59c124d4fcd6218955f9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c783a1c2db6beaec29f119b9afcc760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe58b6a1a7606c1bf6ed591c0d712261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0252874c7580fe09c59dbc5863c3dad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548295484c79b927e5d37492f750fc363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0aea02f53b4e366fa3c2f315a8abf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb46c10de7cfb245cd412572e880a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43569c40ee522d21c7d3900bd770c3e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e401e6193bff4c6c4aec2fea3b2ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba8fb2c09537de2b6b5476411191ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d48aeb1933fede0c97e54addbef10269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834aef65088b1d215917320b365b299470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f669b65294f0f3c8c026a846c4a283271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c203f1300fe5c58fe8b7650d285ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25f669cc81e480b77ed697267a601373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d868ca43372ce2d87fd5c83a1f10dc574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f3a7cd5d01125750d7096e8a91c8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0ca524210f748eba0d70b638c5b4776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b55b0ad7b28ddbca382fc7f2f740cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eff79558f7bb107c63ed862a5a437878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547254206adca4fb0d93514a2d2079379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f0ee8b6007147b61b13f002827f0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202e20c52840764b086806e02b97a6a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96872f99a8ade0c4fb5426c765ae8eee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c548e0421a0471cac59fb4675b798ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934363900ceb4e28de200db19060a25584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58a4f5e00d919ebfd9ffffaac99e2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4b1a047f651204e52f5aa07a7337a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce01b7a9a3767c35d4d82cae35d2ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e3b5becb80f016fd586342b79653f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfaaface818c643939dd70e1eb6720c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4592df3d4bae7698ef96e4c42e2e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fd2b31f6678c6d587e4e8933fac7091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bde975a13da0906eccdac14ebfd80992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4d552c92ca0bce8e7340f3088d0d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c66fc88b878033616623afd316096f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb43c556e89e719d453dd98f92ad98995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9dc62a152495895e8d1181822f75996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc1ff339bfa10b1bb6ced5b155d58797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b610b0af0edb76d7a632e452d9992d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cbe20b23b14f54cbbf7f5c9600cd299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c357bb27ebc87052eef9c2956fbdfc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f4414dcd611a0bb458f82efda8b5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b46a025998a4512f5fcbd25560bec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6df89227d2642157270f8de4f90d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672165001eab7c6ed1c0e335565b7e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54689105cf48c4a6a137bf11905edad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e3a81bb5ceb94657b8a7a44acc8e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ed8ae8923f54b4114448c0c64fc02107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938f9b25fe07d3a9462c90d6aff31d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b1a2e3feca02821b1290ca8244359109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d58995abc79bb91107dc4145bd39ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d08bd30db089c9af7202c4d2831f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb07caea4d1110f1de31579fa448a5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9aa78e42a026f6ea13eae2f0a674a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d685be9eb268c1c1fdaab7941e9db1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2040a007959725c6b6b8cd871589f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a10829c46e5ff0f676c7c71ee5e415116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057194d1fd8bc2f65d053b103634e0b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3faca57cde276c4aa9d24bb0a5a97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fd4dbd6856ae1297a5bb1fdcfdfe8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e66ea7e3945651504a82f2bd49e0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d5fe6e83ee884c5bcb6e7e2af9f8f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee26b68271be273b2a652b1a95c70df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa9d29e337edf8b08ad021e4bd1abf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b20f4a27673faf20e47330f9cf8e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2dd03c2929a22da5ea579ed4dc2b5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9785aab7dec0287ffc2d18f7583d213126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df4ebb2eb051164caa45100e143fe1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62651c3ce37ae9178903d4d166073731128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d2a5b73c59c3640b3543d22a7ac63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f4cb6f91b6057627114933204618f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa76159671118099238a2d4cc83391131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6c3ffab580cdc99554f3dd735b249132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297b5f7f9139bbb300e5936a8c12e23133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44774599ed1c6cfecafb627dc29c48e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b26323abb0892ca4717d3e3c2f1576135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff724fa6c542f58ea98c9924f51c545136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee4fe3ab9d7f4db52ec8ebf0171ab1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb31843439081cb511967398ec420b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114ab8b64cac01db9ec417ee0af82a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61299ca26c044a24182d6e0fc908dd35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ca1cae581b733495fe3635c837c70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e021bd75addc34f6559145576553b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a023af7697bf28e94a95c9dd7ea5357143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4590841ca018e0f324cb7eceea6eee1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580766fff229bc2bacba325f12f312b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86f2bd1956b8ea3429d3ce42de8b4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20d3756ef46df1992f17a8443dcc45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7f1aae3e4bdef20cd25e8fb20edbf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f2c4e83ada056aaadc3571331c3e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fd016e420a13a475fe05929e0eda8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cf2ee39d6d820967f7a4929ffbc8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde37e7100ddb42ae75267ae4dded4b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce92d32bb43f86e54ebc29eadfd198153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c55dfa82c0ce9539e73fca8d986c7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e155eab3de091c40115f1612f5109a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbe1c0d099929bf2c0f0e9f9588473156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e19f05531d5d6abd78728d37eda83157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdecdd147ca68f03fcaf2ae9d48f9c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7cdf58ef8cb6a63723a3e1355a174159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb526543740904becce9fd2f9d490cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93d8a5c109e62af025f6d1b4fdd54d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec0a36243417eff08f41fd453e09b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e18ffa80dd8fbbc81483f3b6b47b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988f7cf1f587a80b149cba5c99c15be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74553941044b43f4d6abfab62be1f97a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0073d6d87f1c19926aaac12ba6a94b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b85dba3648993928b68571086c855e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae82065683935fae1441c830ea83d77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb4f397997de23f32f55c2292a934b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b026d829530646d527f093ae47175170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafb01c96ca7a805e5326212f33a6b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693952c064adc3b98b78375f68d47fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4178e8b3b2fb285cf09db69def32b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34c823278dcc1e6cbca3e7b4318e2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07954fc6d9ad1fc6c0c93fbc7bcea7ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55920d0e830c2213334d83c3dab74f22176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55802b0fc73a38ec3d3b4e1aba0d7750177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d12eea90bb5858d8520e4870c77fea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d84c24fe4d020f0d44c30a04b37a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25599d46079fa5775ffc591dc326c150180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79685047c121cc792fb64c6a943747181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8f1fa2808888bddac238cd7131fa2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effbb54f0d75a58acaf51580b1d00b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c5a6685aade3af7de7627b68a78eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef422ccd79664ce552cacf5f78aebe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf1af16c1aa3575c4ba8f393416d43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b5adc0e21d9a1ffbc07cc22f1703f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae64298929d3d323f32cbbe78fe8cbd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7b2e81ccb86680f49501c27f669a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542575a7b9406c938defd96965ba21bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23da44b2a1d1aece23b31a2c24ac07b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe84b98d520fc22bcab11b78fa5f5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180c530dc61fff7674135b82de3480e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd009934b0f797f9f3785feebad68eee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ae637c3a5d39d25e4bb3c78f63aab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1debf5440aafe2275ef4d433a9a6204196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f57c68401d76a1e39c1d4f859e88f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada60683a8529ecb0330f7168c85e6c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27ede4ea914d376d8fdb6fcaed896a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d61167c0a66b26bee488c5bde619a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db171dde0aac8b0aeed82331a4347e62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292284f5b4bf84f952f1335813e36509202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659e530f0156d0a0556f0615145b8a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8590d1e979fb59397f05eabd859e04204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d97bc1ed2f0ac51b6e455bf1b1561205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f9e18e805ca1a16a32c4995b787f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7f95076ae36c67a913b90125838b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fdf9fa70a39a89ed4ece5052705fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734c9953fa71b0a27f8e78fa7a8f2ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d150eb423ffda58ca627dad75decf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e307b5625a33394b8228aab0315640211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e651a1dba57941d9537eb42d59df4e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ae5944358d099b3d5ca1526cd53f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef83d761b92cf24da962ea23350201214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d970e9afd351898d33f2dc916b1434215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc07ce723b8b357df5824e712b0e91216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176c459fc60406fd96a5c927cf4489a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5538eba8de501b39da580022a6d430218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e5f04262f46f6679f9cc95734173d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2f51848fe0594dc2559fbc52edae5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7648c32a9048fb7e881d994e0f4aaa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9b36b32600434bd90e5ae30d9e247222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde71b5cc76ca25fe45373e9060c3750223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898b1d7d076a61a90f05d1bd06ee40c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5f128f2c1e8740bc4528af975607c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb225e1e279dce05161b329136e9d5fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed47a1547f36ea924153685c4967de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbf465deb9d720e4917086a29b24f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150c0c322756ab1835e5a55f2f7b6c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c22252fdfe42379d4c3001a2b6d72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5250399069e5d1628869d44d6d5f54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce533cf7423a0480aa2fdee65bbbc9c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc19485cced4db58a514aa07336cf1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b1639e2caeae8a052adf3417d4968234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010278ddbcd25f1af3506b067c91e70f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b86b0d85b3e6e177b26649ac422bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b0867b278a28cc35f48517a5dc070237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8151107c698a4294428e11b496e91b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff81576654eadfd3d64755e29c3c338239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdf6325ae012a00bfb5a693d347c87240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08519d188360580293ea1b0cd516e693241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e514a4e15ed89f730c4c19875999b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6b0d13003c233681415eac2fff222243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806dacedf0e3a9282d79d98c501c41d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaae0a225f898b3178064b5a72bec69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dd1f9d759839b2462a517a08526b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08f114d49d7f43b49baf1f4a0245d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02a0bd70ed667309a3ec6c6888f5f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3071afda94d4d2421f7fdbd3850ea0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0d8f51ae9a031ff6bf5af1834838a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da9eb1012554e7e7e372357305a320251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb3adb3e8f2542d1e0204e58fc7754252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc22a50d85217bd7c12ac2bb9c3eb07253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8150f15b376e8104e914aaf7b136296254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cde214d62e101c236880c9cbc0e61255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87caedf1b3e4cd8d63adb44a5f3530256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebb8700e84f772d7d97a70a4c5797c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d5dcc7b3366a117c69bef683f3a9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cde257ea9f13cf5c10e559d5043f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb181fc2643091c6bab129c5054afb42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ed3b1eeb35f05f019501d7e60886d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b48b910f73346b4706285b02b7253e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42042d72d44b9fb11791cfeba0845769263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31782eee09218103ecf7ecf4a1e840c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5089a0ff7f1bf6c4ccbed29c364ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbd8ebb3559bc58936e21377ee959e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c9d34f085519c184bd1e9ab6581bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d12b8cb538901b0992312ca40cbea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cbb383e9eaa547830ad96c1ee9095269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7ede210bf0491d24a0498d9a8d3c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28421554a3c3c62d2327b88f0a43512271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784a2b300acf494512ef851fe975a8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71defb903fab53efd1f0684a0a21b17273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450870a5765d997fc0e6cd15a65afc1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1a4c57425e7b42375c084f242867c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944e4bda759e3febf2340c736b90165276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7db3da743c6b9fc19cc279614bc98277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e079b127d0a48044a9e25477b143d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120d1971dad7225e133ea8f4228215d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bae7491926be65e2d3fbc3faa1a2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216931f9abed1cd7e2d20b41cd4aeb1d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71338ac16ecbd7614172a76650b155a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97a349900549c53b85416c25710b2b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62a3dd7b422fe824f580422cba546b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804608a0675aff5282e7bb23698f66b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0aa621e5c9b37e6b554d7e0205011286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5138b1082a2b6bce3065b6afe009b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde704689673f829060048ad51a3a263288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554772c16d58ddf63a9f9b27cf2b63e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed652b274b5d9662feebf0551110db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5548de5f85715f4b33314ea844ba841291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60fa9d44a5a1340a7ff2d5e381e170292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a51a2eff757aec0d218b4c09a70ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a602aa53483c90f9e8f5e8f7fb468b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae608c83ea4a22b66bd4aedc3859bd84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29742af281d51f589b17766f3502b1c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53688fc72d18c02c12b4f6073b6121d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1703947ad0dfd14514be4fde547ca83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602fab555467c6a805962e9d5d26aa8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5df7080fbbdd0ff7a476e17bb2f82300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56466e45f57f7ed680ea0a2eed8c95b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6ef0e0f03a174463daeed16966ee9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55213a0dda27133478a8611d6922730303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f021ecb565a4965ff3b15e8153231cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf320c6f4362956e33d5e9521c0cc39305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bf7566b696d33b39999c0a3c94f73306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a7674cc2d4fd996cf5d67a6008f92307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398c6d58b6a09f55039ce81aa071623308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbae170bb3be1893f91e4e7a7be5a13309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59660bd663c5a3bb53ce90af3e10d48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3803c3b717cbbca91db5a174374c013311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345eb2654f2b12c01e764fd5f365aeb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a0fbfa8942b7d99ff25d49eaa128e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5443a1eccf4fe2a28d9b0392b7854b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b185cad438200ddfea983d5922a0efa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a33d3aff5c69a0b9df7f16161eb52d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c65507cae9868a9756ac257b80d76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe87d4389e102c239d2c12362dff7d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fe4c16fd17ce69f45df042d275fe5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2101ce7c042371bc8be1970231a194b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151de1e1f806974ba2e11349faa87226321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae9c5a7f98b8965c3092eab70030aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302322bba777ed04e7ecd9c75649c4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5c807d1005b014d27ac97736ffb3c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de737b5f7d913015e4db044017508aaf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07002b6c808d5afa836b159eba48b8f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75399ad964bb6cbb279f8dd19457ab9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475fe62ab0f27203db465127d5a3fff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4685d225a220fc80a5e258a424e8b72329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7a0af1f0c4eb58dec9ca9a9be33c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394ee1e59d42b2e181aba7f67327e31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0e330ecbad9bd0713a305ea5c666f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7e604a3754e32ef4d04b3c42a94e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387f495c765afc296e446ae62741e06334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397860e9e74f1e0fa8d62b8c92c5735c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f0254d0ddc7b33cf374d8aa3cebce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0e628391e6e6be05c5fa62ee179f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5f0b6facb1933030254baede62d01338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfee9d9c6c57eb3c8e05bb3c3243a47339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5a88a49089bfa78014be82a6281bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c634bb116fdc8dd0e63d6d3be088a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956aa6a0df3be373127d0de58685e45f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3b67a34602283ce3e9deba0203da6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25329da11437644ffc85c94149745b24344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9680005d939409e4f43d1c3954b97e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1705bb841cc44f4cf538f9f8e509cec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e33824e3a5a58ed67e98ae83e0a37c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282f21061093637a9b18bc195f0bb07348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a038e77644c342a0e2390e5c7537bfb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672b6e0e6ec2c26a63d04d585bd0c90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaca8ee56f4c8c195e5a88bd193a934351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1efb78589d95e6c7b49778d9a2362352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebebe094fa2bed76d41b8a7ea38b6c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678b55d3261f25a376dec8563c3f440354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee352e15c9d547b2f7acc08998490b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556231edd80ce03f067b933a068d0ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85017e679fbc3faf0b53ed0e65fb3a4a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71466632a70f6192892df898d6e4e1ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb26a31c3e4f8247942c87a20dd3a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcccaed16147caa84527b214c5ec3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad1560c5f075f65f18c89a5742cc72361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d706e66c5735920b13517e053d74cdb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce6e88b3e5157ee7771300b73f6eb2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f4bf29f4aaf601ac8d879d61b0783364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4ff9c59ff64451e7ed1818655aa4b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba5c84a2210314e489482c79879875366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478c7a958426c36e1c1fb3febbdba8c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78ad53a75af40b6ca9cf5c37e9db8e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27841362cb32f1a36997a5364116ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bbc46beb7d3a2f6c7957b09114939370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da56bea7e146f037d5f5975f9d27fea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47038d6958376301fb2429db339659372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6ba57d3450d32c43e62de5450788c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d685138e6b09a86c83d65666ab00e9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64566be5b22a890ad12d47768b737dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2acbb6ab0fe9319a93b66fd6224bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a96fd79fb42a10983636fdb7701a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321ccc43b86b5c69e41c10c0ad16917378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b440123bbf0cab6c4afc2fa678133379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfc90a096e44786b9c302002a15c6f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28467a1fdfde8d991bf4a2dc0b7d13c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0c437492b3a60cf91d745c4e02a6a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb800220b9cb67f4d04f30ec0907cf5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032080445c5fa0376a98dc719cf76d84384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1d0d32cde8bd78bddda727627d999385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3fc4a7085f6e1209a3b6329ff9491386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f39b16fc1a310d27a9b68ecf2a7ed6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d3dc833db37a8dcee0c05e3ef74c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb944184394b4d3bae776ecb012160389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f819faf7160bd283e46dcd35a9fda8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e28bf6b3f073a8c29fed1bf331612d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701147b9d58d3aaf817f89bea9d3e42392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22161699db1bfcf214d80c34bd3136393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929bc0e6997ac020f476e19a146863e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375900bffad9cd0b3634c0a1140eea1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9c5afe3773f7dfe7422ec3e04d6f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a45f9697bf24a96755fa8422a81ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6affe672b3504bddd0e8563e843c22398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e978a038d952bdfe3b27d93672f011399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a693bcf8847681159b5ed3d7bb740400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515d741adec6e8766f69efbe1735316401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806e82f826e6deb53559eb2ccccd923402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6299ed260cfd8e8d51eec82bdf7c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c41086badfa3e6ce2d7c32f3379ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8168ccce24ddb7a83244b4ed2d1a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901b8033ffb9abd419bc50b94a4ac76406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196cbbbf3b4ec8078ce08df4ceb7d56407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe0897bc2fc49201daa53798b20481408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbafa445c1a4daef1d00a2ae2836ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ca6880e6ad9b9c38381b2cf45e033410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a7526179f935c05645cbcc2c1caf8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb435c4d21496b65d3890b3ae30037e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afc81ed0ec6811200e7978e0b3652e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb323601e73cc016629d17d05b9837b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e219e688f511db2f1d89d45394d6e79415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183638edf0a3a2304b07730de54a206416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606833681c17b3da2f946157d73f24dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5f3b412330cb81cc3e78fc57d557a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a55fcc1cc0f10c8ba3e7da0c5ceed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4508d95677ec78dc784e465008edd5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2348fd8eee017e7675c58ef14585068421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c89a61c5a72fb324ead1a6e258e9f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a418e09702afdc0d4273a1ae9917133423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b22c7a8242b6051d4e9f24d03fe71e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9c0cc42ee990304e1ba4954b12a87425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d65182705f9389cb9375fb27e1de8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7eb2631f4771a0c2d0c53d78f066c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170adaae316e57b3a94697417a57b07428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddb17bd861b3a799364cd11ca63ce3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a78c295c14fd848d6b41e99e5856a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c68d89f0afcfcc0eb34c57258cfb07431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365de9550006e4c026798202bea412c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53023cc0b09dc5ee877e9393b9cd34e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc6a01109b337b9c7c0da453b19d3b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de51f8e39a214ef11a7a06f299be6e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809f3b627d6a72f8906b700342f9543436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1bdf618e4518d857d602b44e257d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b7900757abdf0c18044b1aa29b7d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70889db7bbbe40a8deeb93368c9d6d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cb13adb0e9629ddf9b151a3c7b9e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad4614daf5c5abd1ab473328227fbc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319a3619940c9b4c88b447346afad40442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaac1928de02cec22828fc5ba663473443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f07f56224b71e0c530642120e1b392444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dbd8973461c1b744c8f8dfe6b4c15445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f7c3b63d130de6681f2b49710af53446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4716a20811bb4003a8a79e7aa00623447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f99cf197dbebfd6964c4cfaa3e827448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112735ccafeed10d28d83285cb7e2ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35ba32aaef9d7824ec9c0c0d4e2cd9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05e8b5c9a0b8b858c2d92730883bde451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a198b1d50a1873c9e28ebb28561686b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e02f5a8dc09113d18c36a5dc25fc91453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711b9f4db3f59e893c2d8b86e875338454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a754131466f6f50bd0ea9ac91acdb2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713b7eb955d64ba94a1f12c0e0100b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef5de9695cb915c5004161889df441457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ecd944ef61870c31823e79f3f8d2a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19000516abf966fd52cf54d4954d9b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d415740b78db578671a5d8cc19d5d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538772fbbfb22684f7592c2e0c671e24461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d4d673bd98d1ad2355b9eb963fc0a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71820aea8c54fb55472bc94493261776463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb79f1c678064e892ea6c80a51d3b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639999665243baafa40e3ff18ad3496f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254178af471df724a3043a7eea78c45466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e51d4cee5c07bbd755a5a957c68d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff2560a98cb0b962795247bbbfcccd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b67e4d502e3ea27976633363e0f2f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232ffdd2cf726a1cd93092327298e71470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a720a116656fb38a0ce7a17590e51471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae765315c2c0285fec1a6dd8899cef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63852a5baf252dca21d77d99d8009ff0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682011b478a3ded46abcc9e5180a525474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a646368fb485180d9619e5d9cfbcc8c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea613292a10f84af1715ce5d5ee674a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb83ae05363be29bb907ddc371db9e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526477b25461dad5b6298524fbffd9c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db8ae9078a4bdc59984eecae71c879479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1afebad918bbcbc542ce68580db978480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67036f80019eb2160f96c7870df5c30e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ec514a35532d254d2e4c09fbe5e37482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7f1498d1c656be7705e2f752469e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d96f52affe6ace8bf2b7c1bd764172484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6568c48bf8c3e7112d0dda4504e59485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86aa6657b955f0cf013673e15aef41486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e571643b413ee0112b5b03174f222487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91198db4fc2d0ee4f02161d2a258892488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855fd73ce848f4c2a66e934ea7e851e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb88b9d870fae6361cc3651bd39adf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a2e3e1507c23bfa5bb5885276315b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5348159aec2e7c8f83c936d7e643b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0aa267003abab806f0b89e8f406b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467bc768b946ac61ed21d6c5ad3d629494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c8f6892a3636d723cf3cc0cc3c61b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c26d7140c6c7c893f61f32ed5e64d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a5a6e8102ac74c4a5f92e5772ca9c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b56c062dabb434245d75d5c740a80a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da65c1ae37e9e292b459ab621cafe3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f212612c9c7b9b954821ceec5921eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a7d30a6df9c08257873f37207aa09501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17de7cef0a07d0fb102826029c6a17502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed804d4060abfcfcfab90e8edf06da5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3adece752caad6d975042d8e2cc7c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b2ea1381582cd86d09126d388c9f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ec2f9ba8fdc7d67172b7af3c3a4c1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c7c02ceee40a23cf6978533ed587b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192eed32895a6e236a6ec21ac9107c88508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80e27654ed79a2f63d7619d7dfd27a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05c310319a6b0821dec9b3c496e4c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01525388f30d49330020f1d5b3e7fa54511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bf16e126ed33f3f74a05209c9ab3c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531c25e5428e38d9aeb62311b08f49f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17375ba276eb57746bd7b3c930e58f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920604c4856dd298ed7437546a32591515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e534fd1a843520ff79b4411eb1870fb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907ec9493a484c0b31d337cb2f8526e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3a5edfe4c00a857ef4ae72574157f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e9b0cba5248655c93660a3e23271d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb9befcd01ef561311f677ef70e481520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24394a8b2ab31d64d8d69a29ac848751521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57408a702182307efc6ca3728e6b01522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fec593085ad940e19b6264dcf6eeac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fec9f37f80e5776e19e96582530f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1be1a9d312f72c08bce9cf0ab3b5fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef585241eace2db7956961a615f28513526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d480aac2e704d1710a014a72631f6c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2a82d3adc4f8cbc339f8ba129c9e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c1b2c3979d36f102190b1301a60a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d478a1870ba8ea7354c24e43bfc9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3ed1a64608ded761c86a2bda46a02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b05ccf98618fbfa52eea083fcb7296532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3de89c17e6add2f2fd9c81604b0e22533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79981463eec755f2ee955b00d0401e5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e680194c0e73da0f8cc3b62fd71e6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096112c67b9626df6b33bfde6437a91536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f6579f02b249c2b29202c29efa077537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a4bbd3379c7d0c033de15896c9607538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175e2dc84f7bdcecd779b268d4beeb5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769632bd85bf246dc42efa25c8238c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5970793c27bbe1e118881e230ede52f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e96b32e3d309d2e0ca28c18b1b4c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944530e46efcae759c84c87c9e29969543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00450739cbd8a975a8ee7731bd5a8639544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403e949abab2498e5a5bc0cc4813915545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb9dfdffc6616868110c8cfd1d2b34546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c101ae076017bafce11603e303a17e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57ab0125ad4edeb866c18f639cb173548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d63e33766ac040d861e030558b89c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cee4fee15df64ae5bd5e99a6592b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53304ab3519f6e87d408dc9ee5ace48551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b019d1101ebd3a9b92e3a2cdb9d82fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342eb85b20340952a88a0716ceb4461553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bc4531462cc6e5c8b8388269babbc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c617204fd776367e806a44fd46315b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f063e1da55cad8aea54c4a9938307d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5fdf860a0731a790d042ca89afeb3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e86bb339d8ea26b6c3eb218d63057558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8edf30ddb3fccd626e575f470aeaf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d64abc9e37dbb8469799588e55764560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc5fa3b26806878840d0bb5f223670561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1389f2d4d5fb81242402ee9f95586f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dd7ef5810acfe2c02202b79929ab1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213d5742ac040f5e74c3dd4135b0be9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6adf890a6a484254e14d127c8b545565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548f9efd9916ee91320e1f335110077566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9dcbcd748b190946923c06701b43c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e6672b23f2f78a75793a6216814c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d23482248d69995e422b7c60ef909569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b220a2a52aefb1c544e86e7c8f00b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34f9c81cea4c58ce088bf16cedfa56571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5925f4e98ebcabd8af6344fc8fcdea8572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>